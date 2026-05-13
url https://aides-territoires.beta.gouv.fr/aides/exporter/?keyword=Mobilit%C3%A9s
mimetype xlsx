--- v0 (2026-01-26)
+++ v1 (2026-05-13)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA168"/>
+  <dimension ref="A1:AH126"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,998 +225,1238 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>162648</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Innover en soutenant une production et une consommation locale</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche-Action 6 - Innover en soutenant une production et une consommation locales</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Isle en Périgord (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à : 50 000 €</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un atout majeur du Pays de l’Isle en Périgord réside dans une qualité de vie, portée par une alimentation saine et de proximité. Étant donné sa place dans l’économie locale, l’agriculture est un enjeu structurant et transversal pour la vitalité du Pays. Les agriculteurs représentent le&lt;br /&gt;premier maillon d’une chaine reliant zones rurales et zones urbaines, de la production locale à la consommation locale.&lt;/p&gt;&lt;p&gt;Confrontée à de nombreuses difficultés, il s’agit de conforter « l’offre », au travers du tissu agricole notamment, dans son orientation vers la qualité et la proximité, tout en sensibilisant et en coordonnant « la demande », celle des habitants, des élèves, des travailleurs et des touristes, …&lt;/p&gt;&lt;p&gt;Pour ce faire, le territoire adopte une stratégie transversale qui prend en compte tous les enjeux, travaillés au sein du PAT Isle en Périgord (Projet Alimentaire Territorial) : foncier et production, logistique, consommation, sensibilisation, animation et coordination. Il s’agit ici de conforter les producteurs et porteurs de projets locaux dans leurs pratiques, d’encourager l’expérimentation pour consolider les « circuits de proximité », en appuyant sur la qualité des produits et des savoir-faire.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Sensibiliser le grand public au bien et mieux manger&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations&lt;br /&gt;• Sensibilisation&lt;br /&gt;• Aménagement de restaurants scolaires (mobilier et cuisine) …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer de nouveaux points de vente de produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Marchés et/ou halles&lt;br /&gt;• Plateformes de distribution&lt;br /&gt;• Points de stockage et de vente&lt;br /&gt;• Projets numériques innovants&lt;br /&gt;• Offre nouvelle de restauration à base de produits locaux&lt;br /&gt;• Épiceries solidaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Initier des projets qui valorisent des produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Valorisation des savoir-faire paysans, l’échange et le partage&lt;br /&gt;• Ateliers de sensibilisation&lt;br /&gt;• Découverte de produits&lt;br /&gt;• Formations&lt;br /&gt;• Projets numériques innovants …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutenir la filière agricole par des actions innovantes renforcées par une dynamique collective&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Appui à l’innovation, à la coordination d’actions collectives (mise en réseau)&lt;br /&gt;• Utilisation de cuisines collectives (multi-usage) pour transformation de produits&lt;br /&gt;• Conserverie&lt;br /&gt;• Mise en place d’espaces nourriciers&lt;br /&gt;• Jardins partagés / collectifs&lt;br /&gt;• Forêts comestibles citoyennes&lt;br /&gt;• Espaces-tests&lt;br /&gt;• Espaces de formation&lt;br /&gt;• Animation du PAT …&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les investissements matériels et les projets d’ingénierie (immatériel et / ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants&lt;br /&gt;- Les SCI et les particuliers (personnes physiques sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;- Les dépenses d’auto-construction&lt;br /&gt;- Les contributions en nature&lt;br /&gt;- Le soutien aux investissements dans la transformation / commercialisation de produits agricoles - projets &amp;gt; 300 000 €&lt;br /&gt;(les projets des collectivités locales, leurs groupements et autres organismes soumis à la commande publique ne sont pas soumis au plafond de 300 000 €.)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>PAYS DE L'ISLE EN PÉRIGORD</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA6-Prod-et-Conso-locales.pdf</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>s.giedelmann@pays-isle-perigord.com</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-soutenant-une-production-et-une-consommation-locales/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>161764</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner l'achat d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Installation d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus par an&lt;/strong&gt;. Il entraîne la consommation inutile de ressources en énergie et en eau, et des émissions de gaz à effet de serre qui pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;Vous pouvez prétendre à une &lt;strong&gt;aide pour les investissements&lt;/strong&gt; faisant suite à une &lt;strong&gt;augmentation ou à une redistribution des flux&lt;/strong&gt;, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires. Par exemple, les équipements suivants peuvent être soutenus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;équipements de pesées&lt;/li&gt;&lt;li&gt;camions frigorifiques&lt;/li&gt;&lt;li&gt;acquisitions d’entrepôt&lt;/li&gt;&lt;li&gt;plateformes de collecte&lt;/li&gt;&lt;li&gt;cantines solidaires&lt;/li&gt;&lt;li&gt;ateliers de transformation de type conserverie&lt;/li&gt;&lt;li&gt;équipements permettant le partage de denrées alimentaires entre particuliers…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après réalisation d’un diagnostic ou d’une étude (hors cas particulier des associations d’aide alimentaire), certains équipements permettant la mise en œuvre du projet peuvent être aidés par l’ADEME à un taux allant jusqu’à 55 % de l’assiette des aides éligibles. Ils font l’objet d’une analyse au cas par cas.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-dequipements-lutte-contre-gaspillage</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-dequipements-de-lutte-contre-le-gaspillage/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>138013</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Participer à l'achat d'équipement dans les collèges</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Participation à l'achat d'équipement de cuisine ou petits matériels des collèges</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>5000 €/an plafonné à 10 000 € jusqu’à 15000 € / 3 ans plafonné à 30 000 €</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participation à l&amp;#039;achat d&amp;#039;équipement de cuisine ou petits matériels dans les collèges.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges publics
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande  avec 3 devis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur dépôt de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise Chabalier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
+  françoise.chabalier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.65
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8cc-participer-a-lachat-dequipement-de-colleges/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>115177</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimal des dépenses : 4.500€ HT</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pris en compte ni le matériel et le mobilier des salles de restauration ni le petit matériel électroménager de cuisine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/31/18-renouvellement-du-gros-materiel-de-cuisine-des-cantines-scolaires-de-regroupement-pedagogique.htm</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a46e-renouveler-du-gros-materiel-de-cuisine-des-ca/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>115178</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir le premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Premier équipement en matériel et mobilier des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 50% des dépenses en acquisiton de matériel.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables de 3.000€ à 30.000€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/30/18-premier-equipement-en-materiel-et-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73e0-acquerir-le-premier-equipement-en-materiel-et/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>115159</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler le matériel et le mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du matériel et du mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renouvellement du matériel et du mobilier des cantines scolaires et regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 12,80€ par ayant droit (valeur 2015).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayants droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/32/18-renouvellement-du-materiel-et-du-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed78-renouveler-le-materiel-et-le-mobilier-pour-le/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>94746</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Financer les équipements de lutte contre le gaspillage</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 55</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Équipements de lutte contre le gaspillage », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
  &lt;br /&gt;
  Objectif :
  &lt;br /&gt;
  Vous disposez d&amp;#039;un diagnostic ou d&amp;#039;une étude pour un projet de lutte contre le gaspillage sur votre territoire, et vous souhaitez investir pour le mettre en œuvre ? L&amp;#039;ADEME peut vous apporter une aide.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires : acteurs publics ou privés pour des équipements réduisant le gaspillage sur plusieurs étapes de la chaine.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement : taux d&amp;#039;aide maximum : 55 % des dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez prétendre à une aide pour les investissements faisant suite à une augmentation ou à une redistribution des flux, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Par exemple les équipements suivants peuvent êtres soutenus :&lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les équipements suivants peuvent êtres soutenus :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements de pesées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    camions frigorifiques,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    acquisitions d&amp;#039;entrepôt,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    plateformes de collecte,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    cantines solidaires,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    ateliers de transformation de type conserverie,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements permettant le partage de denrées alimentaires entre particuliers...
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Pour le non alimentaire, les investissements devront servir à limiter et valoriser les invendus.
  &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Critères d&amp;#039;éligibilité :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour prétendre à une aide à l&amp;#039;investissement, le porteur de projets doit présenter :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Le rapport d&amp;#039;étude de faisabilité lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;une création d&amp;#039;installation ou d&amp;#039;équipement dans les conserveries, les légumeries collectives et les ateliers de transformation et toute étude de marché qui aurait été réalisée,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les justificatifs ou les demandes en cours concernant le respect des règles sanitaires et d&amp;#039;hygiène applicables à l&amp;#039;activité exercée.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/subvention-equipements-lutte-contre-gaspillage</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
  &lt;a rel="noopener" target="_blank"&gt;
   &lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
    formulaire en ligne
   &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3546-aider-aux-equipements-de-lutte-contre-le-gasp/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...767 lines deleted...]
-    <row r="9" spans="1:27" customHeight="0">
+    <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>117157</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités en matière de mobilité et de développement des transports collectifs (lignes régulières de transports collectifs et transport à la demande)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
@@ -1308,360 +1548,107 @@
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
       <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3723-accompagner-les-collectivites-en-matiere-de-m/</t>
         </is>
       </c>
       <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
+    <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
-        <v>144496</v>
+        <v>142709</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
-[...4 lines deleted...]
-          <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+          <t>Accompagner votre projet de mobilité servicielle, pour faciliter les déplacements sur votre territoire avec MaaS</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental des Landes</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
-        <is>
-[...271 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité servicielle (ou MaaS, Mobility as a service) apporte des services numériques pour simplifier l&amp;#039;usage des différentes offres de mobilité en donnant une information complète et en facilitant l&amp;#039;accès à chaque mode de transport.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous voulez construire un projet de MaaS dans votre ville ou région pour favoriser les modes alternatifs à la voiture individuelle ? Le cerema vous accompagne pour la préparation de votre projet et l&amp;#039;analyse de ses effets sur la mobilité.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous souhaitez connaître les possibilités techniques et les bonnes pratiques ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez être accompagné pour préparer un projet MaaS sur votre territoire ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez évaluer l&amp;#039;impact de vos services numériques sur les mobilités ?
  &lt;/li&gt;
@@ -1718,51 +1705,51 @@
  &lt;li&gt;
   Analyse des besoins et des offres de mobilité de votre territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Formalisation des objectifs et identification des lignes directrices de votre projet MaaS.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Evaluer les effets de votre projet sur la mobilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Analyse des données issues de vos outils numériques (billettique, applis...).
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;enquêtes quantitatives et qualitatives.
  &lt;/li&gt;
  &lt;li&gt;
   Évaluation des impacts avec une méthodologie éprouvée.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ils nous font confiance
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole européenne de Lille
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Accompagnement de la Métropole européenne de Lille pour élaborer la stratégie de développement du MaaS (2020 - 2021)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Sytral
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Appui au Sytral sur la stratégie de développement du MaaS (2021 - 2022)
@@ -1791,290 +1778,497 @@
  Animation de l&amp;#039;écosystème des acteurs du MaaS de Grenoble lors du Symposium de Fluidtime à Vienne (Septembre 2021)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ATEC ITS
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Présentation de l&amp;#039;observatoire du MaaS lors du congrès ATEC ITS (Janvier 2020)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ERTICO
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Présentation sur le rôle du MaaS dans les politiques publiques de mobilité lors du congrès ITS Europe de Lisbonne (Novembre 2020)
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/maas-accompagner-votre-projet-mobilite-servicielle-faciliter</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9ad-accompagner-votre-projet-de-mobilite-servicie/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-      <c r="A13" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>66410</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des plans de mobilité et des schémas locaux de déplacements</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à :
+&lt;/p&gt;
+&lt;p&gt;
+ - élaborer des schémas de déplacement sur le territoire, notamment sous forme d&amp;#039;un Plan de Mobilité pour les agglomérations de plus de 100 000 habitants ou sous forme de Schémas Locaux de Déplacements, etc...
+&lt;/p&gt;
+&lt;p&gt;
+ - développer l&amp;#039;usage des transports publics en favorisant l&amp;#039;adaptation et le dimensionnement des réseaux existants aux besoins des habitants et en organisant leur complémentarité,
+&lt;/p&gt;
+&lt;p&gt;
+ - rendre les transports publics plus compétitifs et attractifs que la voiture particulière, favoriser l&amp;#039;intermodalité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;intervention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide régionale maximale de 30% du coût TTC de l&amp;#039;opération, portée à 40% dans le cadre de la démarche territoire durable 2030.
+&lt;/p&gt;
+&lt;p&gt;
+ - Les PLU et PLUI.sont éligibles au présent dispositif. Néanmoins seules les dépenses liées au volet mobilité seront prises en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des opérations éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Réalisation d&amp;#039;un diagnostic recensant la structuration du territoire au travers des déplacements réalisés entre les bassins d&amp;#039;emplois et de vie, les réseaux et équipements de transports publics existants.
+&lt;/p&gt;
+&lt;p&gt;
+ - Définition des actions permettant une évolution des modes et des habitudes de déplacements des habitants du territoire, par la réalisation d&amp;#039;équipements publics, l&amp;#039;organisation et/ou la création de services de transports adaptés aux besoins, promouvant la complémentarité entre les différents réseaux de transports publics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/plans-de-mobilite-et-schemas-locaux-de-deplacements</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.06 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8c4b-elaborer-des-plans-de-mobilite-et-des-schemas/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>149149</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Soutenir la réalisation d’études de mobilités</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Soutien à la réalisation d’études de mobilités</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez mener à bien un projet d&amp;#039;étude de mobilités ?
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 50 000€ et 80% de prise en charge.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>17/09/2021</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez bénéficier de l&amp;#039;aide, si vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Autorité organisatrice de la mobilité (AOM) non soumise à l&amp;#039;obligation de réalisation d&amp;#039;un Plan de mobilité
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats mixtes, Groupements européens de coopération territoriale (GECT), Pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) et pays, dûment mandatés par vos AOM-membres pour porter l&amp;#039;étude
  &lt;/li&gt;
  &lt;li&gt;
   Communauté de communes délégataire de la Région, Autorité organisatrice de la mobilité sur votre ressort territorial, au titre des articles 1231-1 et 1231-1-1 du Code des Transports
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont exclues de ce dispositif les communes, les entreprises privées et les personnes physiques.
 &lt;/p&gt;
 &lt;p&gt;
  Et si votre projet concerne :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Toute étude relevant du domaine de compétence de l&amp;#039;Autorité organisatrice des mobilités, sauf celles qui répondent à un dispositif régional spécifique (aménagement des points d&amp;#039;arrêt ferroviaires et routiers, revitalisation de centre bourg/ville, mise en place de flottes faibles émissions), sauf dépenses de fonctionnement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/dispositif-de-soutien-a-la-realisation-detudes-de-mobilites-par-les-autorites-organisatrices-de-la-mobilite-aom/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Prenez contact dès maintenant avec les services régionaux. Vous bénéficierez d&amp;#039;un entretien personnalisé afin de vous aider dans l&amp;#039;élaboration de votre projet et de vous guider dans vos démarches.
 &lt;/p&gt;
 &lt;p&gt;
  Ou adressez dès à présent une lettre d&amp;#039;intention à la Région. Cette lettre sollicite officiellement l&amp;#039;aide régionale et doit décrire de façon synthétique votre projet (délibération de lancement du projet, plan de financement, description technique, date prévisionnelle de dernière livraison). Cette sollicitation vous permet de lancer l&amp;#039;étude de votre côté et nous permet d&amp;#039;instruire votre demande en parallèle, sans ralentir votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  Privilégiez un envoi par mail :
  &lt;a target="_self"&gt;
   dispositifetudesmobilites&amp;#64;grandest.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e6cc-soutien-a-la-realisation-detudes-de-mobilites/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-      <c r="A14" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>143362</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir le développement d'une mobilité décarbonée</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Agir pour une mobilité décarbonée</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   VOTRE BESOIN
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif de neutralité carbone à horizon 2050 implique d&amp;#039;importants changements sur l&amp;#039;organisation des systèmes de transports, les usages et comportements, ainsi que les choix technologiques associés. Tous les leviers (report modal, taux de remplissage, efficacité énergétique, sobriété des déplacements) doivent être mobilisés, à la fois pour les voyageurs et les marchandises.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Expert public des mobilités, le Cerema accompagne le passage à l&amp;#039;action des collectivités dans le déploiement de solutions structurantes pour la mobilité décarbonée de tous, dans une dynamique vertueuse de réduction des émissions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA REPONSE DU CEREMA
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Du diagnostic des besoins de déplacements à la mise en place des services de mobilité les plus adaptés, le Cerema s&amp;#039;engage à vos côtés !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Développer les modes actifs : vélo, marche
@@ -2161,198 +2355,228 @@
   Expérimentation de systèmes pour les autoroutes électriques
  &lt;/li&gt;
  &lt;li&gt;
   Conseil aux collectivités pour la transition des flottes de bus (potentiel d&amp;#039;usage des différentes motorisations, pertinence avec le réseau de transport).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Adapter les conditions d&amp;#039;usages des mobilités
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation des revêtements et voiries urbaines
  &lt;/li&gt;
  &lt;li&gt;
   Management de la mobilité ; adaptation des horaires et politiques temporelles des activités
  &lt;/li&gt;
  &lt;li&gt;
   Identification de la vulnérabilité des réseaux de transports.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Développer une offre de transports collectifs ou de covoiturage sur les axes structurants de votre réseau
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être accompagné pour préparer un projet MaaS sur votre territoire
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Créer des aménagements cyclables
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Organiser une logistique urbaine vertueuse
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Évaluer l&amp;#039;efficacité d&amp;#039;un service de mobilité autonome
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-mobilite-decarbonee</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38c4-agir-pour-une-mobilite-decarbonee/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-      <c r="A15" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>139943</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Financer les plans de mobilités et les nouveaux services de mobilités en milieu rural</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Dispositif mobilités rurales - Région Centre-Val de loire (pour les Territoires non AOM)</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H15" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="J15" s="1" t="inlineStr">
+      <c r="J14" s="1" t="inlineStr">
         <is>
           <t>Il est porté à 80% pour les plans de mobilité ruraux des intercommunalités. Dans tous les cas, le montant de la subvention ne peut pas être inférieur à 2000€ ou supérieur à 50.000€.</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En complément de l&amp;#039;exercice direct de sa compétence transports et dans le cadre de son rôle d&amp;#039;autorité organisatrice des mobilités locales sur les territoires qui n&amp;#039;ont pas pris la compétence, la Région apporte son appui aux initiatives nouvelles sur les territoires ruraux qui permettent de mieux connaître les besoins de mobilité, de faire connaître les réponses existantes, d&amp;#039;expérimenter ou de déployer de nouvelles solutions adaptées aux enjeux locaux de mobilité, afin d&amp;#039;améliorer les conditions d&amp;#039;accès aux pôles de services et aux zones d&amp;#039;emplois des territoires relevant de sa compétence.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;initiative doit s&amp;#039;inscrire dans au moins un des enjeux thématiques mentionnés ci-dessous.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développer le management de la mobilité sur le territoire
  &lt;/strong&gt;
  &lt;br /&gt;
  Mettre à disposition de l&amp;#039;information sur des outils à distance ne suffit pas. Il s&amp;#039;agit à la fois de mieux connaître les besoins du territoire, les comportements, et de mieux associer besoins et offre de mobilité.
  &lt;br /&gt;
  Le management de la mobilité dispose d&amp;#039;un potentiel fort pour aider chacun à trouver de nouvelles solutions, mettre en relation des covoitureurs potentiels dans une entreprise, etc. et in fine modifier les comportements.
 &lt;/p&gt;
 &lt;p&gt;
  La Région a décidé de renforcer son action dans ce domaine, auprès des acteurs qui la sollicitent : collectivités ou groupement de collectivités pour travailler à la bonne échelle des bassins de mobilité, acteurs économiques ou groupement d&amp;#039;acteurs économiques pour trouver des solutions à la mobilité des employés, ou directement public visé....
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil en mobilité, à destination des entreprises, des particuliers, des personnes en insertion, aide chacun à trouver une solution adaptée, à tester de nouveaux usages. La Région l&amp;#039;encourage et propose des financements pour le mettre en place.
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité des employés est une problématique spécifique, qui présente un enjeu fort de maintien de l&amp;#039;activité sur plusieurs territoires. Afin de soutenir l&amp;#039;emploi et ses entreprises, la Région proposera sa contribution, notamment en réponse aux demandes qui émaneront des territoires désignés « Territoires d&amp;#039;industrie. »
 &lt;/p&gt;
 &lt;p&gt;
  La Région pourra donc notamment apporter une aide financière aux collectivités et aux entreprises qui souhaitent s&amp;#039;engager à plusieurs dans l&amp;#039;élaboration de leur plan de mobilité.
  &lt;br /&gt;
@@ -2394,75 +2618,75 @@
  Concernant le covoiturage, parce que l&amp;#039;animation locale est indispensable à la réussite des projets de partage de la voiture en particulier en milieu rural, la Région aide les projets locaux de covoiturage spontané, d&amp;#039;aménagements signalétiques de points stop ou d&amp;#039;aires de covoiturage, l&amp;#039;animation et la communication locale. Elle aide également le développement du covoiturage sous l&amp;#039;angle solidaire.
 &lt;/p&gt;
 &lt;p&gt;
  Parce que nombre de voitures stationnent sur tout le territoire et que leur partage revêt à la fois une utilité sociale et un complément de revenus pour leur propriétaire, les projets qui visent à faire connaître et animer l&amp;#039;autopartage entre particuliers pourront également bénéficier de l&amp;#039;aide régionale.
 &lt;/p&gt;
 &lt;p&gt;
  En complément des transports à la demande Rémi &amp;#43; qui irriguent aujourd&amp;#039;hui le territoire, les acteurs locaux qui souhaitent développer des offres de services de mobilité à la demande complémentaires dans le cadre d&amp;#039;expérimentations pourront bénéficier de l&amp;#039;aide financière régionale, particulièrement lorsqu&amp;#039;ils proposent des solutions innovantes. A ce titre, les accords de communes avec des artisans taxis, les services de mobilité à la demande avec réservation dynamique ou par véhicules autonomes feront l&amp;#039;objet d&amp;#039;une attention particulière.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Covoiturage &amp;#61;&amp;gt; Covoiturage spontané, aménagements signalétiques de points stop ou d&amp;#039;aires de covoiturage, animation et communication locale / Aménagement d&amp;#039;aires de covoiturage
  &lt;/li&gt;
  &lt;li&gt;
   Autopartage &amp;#61;&amp;gt;Communication et animation autour de l&amp;#039;autopartage entre particuliers
  &lt;/li&gt;
  &lt;li&gt;
   Service de mobilité à la demande &amp;#61;&amp;gt; Développement de services de mobilité à la demande complémentaires, en particulier comprenant une dimension innovante, non concurrents des transports à la demande organisés par la Région/ Véhicules autonomes/ Appui aux taxis locaux pour des mobilités collectives vers les services implantés sur le territoire
  &lt;/li&gt;
  &lt;li&gt;
   Vélo utilitaire &amp;#61;&amp;gt; Vélostations et maisons du vélo / Acquisition ou location de vélos pour mise à disposition d&amp;#039;une flotte à destination des habitants
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Uniquement à destination des 57 EPCI de la Région non compétentes en matière de mobilité (non AOM).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de ce nouveau dispositif régional, l&amp;#039;initiative doit s&amp;#039;inscrire dans au moins un des enjeux thématiques listé précédemment (tableau management de la mobilité, tableau aide à l&amp;#039;émergence de nouveaux services) sur un sujet éligible au dispositif mobilité rural, et ne doit pas faire concurrence à un service privé ou public équivalent sur le secteur d&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;éligibilité est également appréciée au regard de critères complémentaires :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualité de l&amp;#039;opération
  &lt;/li&gt;
  &lt;li&gt;
   Impact environnemental positif
  &lt;/li&gt;
  &lt;li&gt;
   Contribution à la baisse de l&amp;#039;usage de la voiture individuelle solo
  &lt;/li&gt;
  &lt;li&gt;
   Caractère innovant du projet
  &lt;/li&gt;
@@ -2472,230 +2696,505 @@
  &lt;li&gt;
   Nombre de personnes concernées par l&amp;#039;action
  &lt;/li&gt;
  &lt;li&gt;
   Intégration de la dimension communication
  &lt;/li&gt;
  &lt;li&gt;
   Pérennité du projet et de son impact sur le territoire
  &lt;/li&gt;
  &lt;li&gt;
   Coût du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les candidats devront adresser un plan de financement prévisionnel. Lorsqu&amp;#039;une aide en fonctionnement est sollicitée, ils devront indiquer comment ils envisagent de poursuivre le service au-delà de la période de l&amp;#039;aide régionale.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide est attribuée dans la limite de l&amp;#039;enveloppe annuelle disponible par section budgétaire (investissement, fonctionnement).
 &lt;/p&gt;
 &lt;p&gt;
  La Région se réserve le droit d&amp;#039;opérer une sélection des projets les plus conformes aux critères d&amp;#039;éligibilité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.centre-valdeloire.fr/vivre/simplifier-les-mobilites/mobilites-rurales-et-solidaires/accompagner-les-initiatives-locales</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://nosaidesenligneregion.centre-valdeloire.fr</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacts :
  &lt;br /&gt;
  &lt;br /&gt;BASTIEN MOREL / Chargé de mission mobilité 41  / bastien.morel&amp;#64;centrevaldeloire.fr  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;THOMAS HILSMANN / Chargé de mission mobilité 37 / thomas.hilsmann&amp;#64;centrevaldeloire.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;VALENTIN BRIDEAU / Chargé
   de mission mobilité 28 &amp;amp; 45 / valentin.brideau&amp;#64;centrevaldeloire.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;EMMANUEL GERBER / Chargé de mission mobilité 18 &amp;amp; 36 / emmanuel.gerber&amp;#64;centrevaldeloire.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>erik.leconte@centrevaldeloire.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4db6-financer-les-plans-de-mobilites-et-les-nouvea/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Région Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>163043</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Faciliter la mobilité du quotidien pour tous en Pays d'Auge au bénéfice des transports partagés et des modes de déplacement actifs</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F16" s="1" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Région académique — Normandie</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H16" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La ruralité et la multipolarité du territoire du Pays d’Auge entrainent une forte dépendance des habitants à l’automobile. Alors que la crise écologique nécessite de réduire la dépendance aux énergies carbonées, la crise énergétique exacerbe quant à elle les situations de précarité énergétique, d’exclusion, et d’isolement contraint des ménages. Afin de répondre aux enjeux d’atténuation du changement climatique en améliorant l’offre de mobilité et renforcer les fonctions de centralité des villes moyennes et des bourgs structurant le territoire au sens du SRADDET et des préconisations du GIEC Normand, il convient d’inscrire le Pays d’Auge dans une démarche de mobilité durable et inclusive en donnant des alternatives à la mobilité et en développant de nouveaux moyens de transports adaptés et accessibles à tous les publics. Il s’agit ainsi de donner aux acteurs publics et privés tous les outils nécessaires pour construire une politique de mobilité efficace et cohérente sur tout le territoire Pays d’Auge en ciblant tous les échelons de la mobilité (communes, EPCI…) et tous les modes de mobilités partagés et durables. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Faciliter la mobilité du quotidien, en réduisant l’utilisation individuelle de la voiture et en encourageant l’utilisation des transports partagés et des modes de déplacements actifs&lt;/li&gt;&lt;li&gt;Proposer une offre de mobilité inclusive sur tout le territoire du Pays d’Auge afin de lutter contre les fractures territoriales et l’exclusion sociale&lt;/li&gt;&lt;li&gt;Diminuer l’impact carbone et la dépendance aux énergies carbonées en limitant les déplacements, mutualisant les services et en favorisant l’émergence de mobilités plus durables&lt;/li&gt;&lt;li&gt;Favoriser la coopération entre acteurs locaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui à la création et au développement de services associés aux modes de déplacements actifs &lt;/li&gt;&lt;li&gt;Projets en faveur de la mobilité solidaire et de la participation citoyenne&lt;/li&gt;&lt;li&gt;Initiatives visant à limiter les mobilités tout en répondant aux besoins des habitants dont le développement de services numériques de mise en relation pour favoriser le covoiturage et les autres modes de déplacement et l’animation de ces services auprès de la population&lt;/li&gt;&lt;li&gt;Élaboration de diagnostics permettant d’établir un état des lieux de la mobilité sur le territoire, réalisation d’études de besoins autour de la mobilité et soutien à la réalisation de plans d’action locaux (Plans de Déplacements Entreprises (PDE), Plans de Déplacements Inter-Entreprises (PDIE), Plans de Déplacements d’Administration (PDA), plans territoriaux de mobilité)&lt;/li&gt;&lt;li&gt;Création, expérimentation et développement de solutions de mobilité nouvelles s’appuyant sur la coopération territoriale &lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la coordination et la coopération entre les acteurs locaux de la mobilité &lt;/li&gt;&lt;li&gt;Actions de valorisation et de promotion de l’offre de mobilité douce et collective déjà existante sur le territoire&lt;/li&gt;&lt;li&gt;Opérations de sensibilisation auprès des usagers et des professionnels sur la thématique de la mobilité afin d’inciter aux nouveaux usages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie sociale et solidaire
 Accessibilité
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de faciliter la mobilité du quotidien, en réduisant l’utilisation individuelle de la voiture et en encourageant l’utilisation des transports partagés et des modes de déplacements actifs&lt;/li&gt;&lt;li&gt;Le projet permet de proposer une offre de mobilité inclusive sur tout le territoire du Pays d’Auge afin de lutter contre les fractures territoriales et l’exclusion sociale&lt;/li&gt;&lt;li&gt;Le projet permet de diminuer l’impact carbone et la dépendance aux énergies carbonées en limitant les déplacements, mutualisant les services et en favorisant l’émergence de mobilités plus durables&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser la coopération entre acteurs locaux&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Retenues de garanties et des aléas (marchés publics)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faciliter-la-mobilite-du-quotidien-pour-tous-au-benefice-des-transports-partages-et-des-modes-de-deplacement-actifs/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>154984</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les solutions de mobilité existantes, coordonner et réduire les besoins en déplacement</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le territoire bénéficie d&amp;#039;une position de carrefour régional, interrégional et transfrontalier et profite d&amp;#039;un réseau d&amp;#039;infrastructures qui le traverse facilement du nord au sud et mais de manière plus contraignante d&amp;#039;est en ouest.
+&lt;/p&gt;
+&lt;p&gt;
+ Corrélativement à la montée en charge du cadencement du TER 200, le territoire qui profite d&amp;#039;une offre de transport en commun de type inter-urbaine et scolaire, a conforté ses atouts avec des offres complémentaires (le Transport Intercommunal de Sélestat ;
+&lt;/p&gt;
+&lt;p&gt;
+ la plateforme de covoiturage ;
+&lt;/p&gt;
+&lt;p&gt;
+ le développement de l&amp;#039;autopartage avec le réseau Citiz ;&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;incitation à la pratique du vélo ;&lt;/p&gt;
+&lt;p&gt;
+ Malgré toutes ces initiatives, des faiblesses persistent et la mobilité demeure contraignante pour l&amp;#039;ensemble du territoire, ses habitants et ses usagers - les publics jeunes, les séniors, mais également les professionnels,
+&lt;/p&gt;
+&lt;p&gt;
+ La mobilité est donc un besoin majeur du territoire. Les EPCI membres du PETR et la Communauté de communes du Canton d&amp;#039;Erstein se sont saisis du sujet en se constituant Autorité organisatrice de mobilité (AOM).
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de la démarche LEADER, le besoin de mobilité fait émerger un enjeu sur l&amp;#039;amélioration du maillage et des services de mobilité partagées, actives et décarbonées et un enjeu sur la réduction de besoin de mobilité, soit la dé-mobilité, laquelle est liée aux besoins de services et d&amp;#039; équipements de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir l&amp;#039;implantation et le développement des transports à la demande, du covoiturage, de l&amp;#039;autopartage des transports mutualisés et des mobilités sociales et solidaires ;
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Actions d&amp;#039;animation, de coordination, de mise en réseau, de promotion, de sensibilisation et de communication contribuant au développement des mobilités alternatives (mobilité partagée, mobilité actives, mobilité décarbonée)
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutien à la création et au développement des services et/ou équipements dédiés aux vélos ;
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutien au développement des plans de mobilité au sein des entreprises (études, actions de mise en réseau, outils de communication) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 5. Soutenir l&amp;#039;implantation de commerces/services de proximité ou itinérants dans les communes ; Création et développement d&amp;#039;équipements mutualisés (santé, petite enfance, parentalité, intergénérationnel)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Equipement public
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U16" s="1" t="inlineStr">
         <is>
-          <t>GAL Pays d'Auge</t>
+          <t>GAL Alsace Centrale</t>
         </is>
       </c>
       <c r="V16" s="1" t="inlineStr">
         <is>
-          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
         </is>
       </c>
       <c r="X16" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y16" s="1" t="inlineStr">
         <is>
-          <t>emmanuelle.pruneaud@calvados.fr</t>
+          <t>camille.pairault@petr-selestat.fr</t>
         </is>
       </c>
       <c r="Z16" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/faciliter-la-mobilite-du-quotidien-pour-tous-au-benefice-des-transports-partages-et-des-modes-de-deplacement-actifs/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e71e-promouvoir-les-solutions-de-mobilite-existant/</t>
         </is>
       </c>
       <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Inciter financièrement le covoiturage
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
+    <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>152162</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Aider à la réalisation de travaux d’aménagement d’infrastructures de circulation douce et modes de déplacements actifs</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>CIRCULATIONS DOUCES / MODES DE DEPLACEMENT ACTIFS</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
@@ -3043,1576 +3542,705 @@
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
       <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b58-aider-a-la-mise-en-place-ou-a-la-rehabilitati/</t>
         </is>
       </c>
       <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
+    <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>154984</v>
+        <v>162434</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Promouvoir les solutions de mobilité existantes, coordonner et réduire les besoins en déplacement</t>
-[...9 lines deleted...]
-          <t>Programme LEADER 2023-2027</t>
+          <t>Développer la mobilité électrique</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>GAL Alsace Centrale</t>
+          <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...4 lines deleted...]
-Agriculteur</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables et des mobilités décarbonées.&lt;/p&gt;&lt;p&gt;En tant qu&amp;#039;autorité compétente pour la définition du SDIRVE (schéma directeur pour les infrastructures de recharge pour véhicules électriques), Territoire d&amp;#039;énergie Mayenne accompagne l&amp;#039;ingénierie des collectivités pour l&amp;#039;installation de bornes, dans le respect des orientations du SDIRVE.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delphine MONTAGU - Chargé de mission mobilité - &lt;a target="_self"&gt;delphine.montagu&amp;#64;te53.fr&lt;/a&gt;- 07 56 06 10 57&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilite-electriques/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>154977</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement des circulations cyclables</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>CIRCULATIONS CYCLABLES</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 20% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le territoire bénéficie d&amp;#039;une position de carrefour régional, interrégional et transfrontalier et profite d&amp;#039;un réseau d&amp;#039;infrastructures qui le traverse facilement du nord au sud et mais de manière plus contraignante d&amp;#039;est en ouest.
-[...20 lines deleted...]
-&lt;p&gt;
+ Soutenir l&amp;#039;investissement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;études visant à l&amp;#039;élaboration d&amp;#039;un schéma territorial d&amp;#039;aménagements cyclables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;équipements spécifiques hors agglomération destinés à favoriser le développement des circulations cyclables : voies vertes, pistes cyclables, bandes cyclables, signalisation de police, jalonnement...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études visant à l&amp;#039;élaboration d&amp;#039;un schéma territorial d&amp;#039;aménagements cyclables ou la partie « cyclable » d&amp;#039;un schéma territorial de déplacement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;infrastructures hors agglomération liés aux voies vertes, pistes cyclables, bandes cyclables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;ouvrages d&amp;#039;art hors agglomération de type passerelles cyclables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de jalonnement et de signalisation de police hors agglomération.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les dépenses devront répondre aux recommandations en vigueur (CERTU, Vélo et Territoires, CEREMA...), en particulier en ce qui concerne la largeur de l&amp;#039;infrastructure qui doit être d&amp;#039;au moins 3 mètres (diminution ponctuelle envisageable à 2,5 m minimum).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le revêtement des aménagements est imposé avec un niveau de finition permettant un usage « par tous et en toute saison » de type enrobé ou béton.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucun investissement ne participant pas directement par sa nature à la fonction première de l&amp;#039;aménagement ne pourra être pris en compte (exemple : éclairage public, requalification urbaine, traversée d&amp;#039;agglomération).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Plafonds de dépenses :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les travaux d&amp;#039;infrastructures : 200.000€ HT par kilomètre linéaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les ouvrages d&amp;#039;art : 150.000€ HT par ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les études visant à l&amp;#039;élaboration d&amp;#039;un schéma cyclable : 100.000€ HT par étude
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/circulations-cyclables/</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
-[...91 lines deleted...]
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3df-aider-au-maintien-et-au-developpement-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-[...97 lines deleted...]
-    <row r="20" spans="1:27" customHeight="0">
+    <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
-        <v>72304</v>
+        <v>147249</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la mobilité des Artisans/Commerçants</t>
-[...4 lines deleted...]
-          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+          <t>Accompagner l'ouverture des données mobilités</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Le Point d’Accès National aux données de transport</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional des Hauts-de-France</t>
+          <t>France Mobilités</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
-        <is>
-[...241 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Association
-[...3 lines deleted...]
-      <c r="H21" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le règlement (UE) n° 2017/1926 du 31 mai 2017 sur la mise à disposition, dans l&amp;#039;ensemble de l&amp;#039;Union, de services d&amp;#039;information sur les déplacements multimodaux définit les règles en matière d&amp;#039;ouverture des données. Ce règlement demande à chaque État membre la création d&amp;#039;un Point d&amp;#039;Accès National (PAN) qui référence l&amp;#039;ensemble des données de mobilité nécessaires à l&amp;#039;information des voyageurs sur le territoire. Le décret 2020-183 du 28 février 2020, paru au Journal Officiel du 1er mars, désigne la plateforme transport.data.gouv.fr comme Point d&amp;#039;accès national (PAN) aux données de l&amp;#039;information multimodale.
 &lt;/p&gt;
 &lt;p&gt;
  Le Point d&amp;#039;Accès National a pour objectif de rendre l&amp;#039;information voyageur sur l&amp;#039;ensemble des modes de transport disponibles sur le maximum de supports numériques, grâce à l&amp;#039;ouverture des données, et ainsi faciliter les déplacements des usagers, favoriser l&amp;#039;intermodalité et lutter contre l&amp;#039;omniprésence de la voiture individuelle.
  &lt;br /&gt;
  Celui-ci est destiné aux producteurs de données (collectivités territoriales, entreprises de transport...) et aux réutilisateurs de données (développeurs, applications de calcul d&amp;#039;itinéraires comme Mappy, services d&amp;#039;information,...).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;équipe du Point d&amp;#039;accès national accompagne
  &lt;span&gt;
   les producteurs de données pour mener à bien ces ouvertures de données, tant sur un plan technique que juridique, en étroite collaboration avec les réutilisateurs, pour conjuguer au mieux les contraintes et les attentes de cet écosystème.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sur un plan juridique, le PAN joue en particulier un rôle de pédagogie autour des exigences législatives et règlementaires relatives à l&amp;#039;ouverture des données de transport, notamment pour sensibiliser les acteurs, et leur apporter tout éclairage nécessaire. Nous accordons par ailleurs une attention particulière aux conditions d&amp;#039;accès et de mise à disposition des données, afin qu&amp;#039;elles soient les plus uniformes possibles entre les différents jeux de données et qu&amp;#039;elles favorisent la réutilisation.
 &lt;/p&gt;
 &lt;p&gt;
  Sur un plan technique, nous accompagnons les collectivités dans la compréhension des formats attendus et nous développons des outils pour leur permettre d&amp;#039;améliorer la publication, les mises à jour et la qualité de leurs données.
  &lt;br /&gt;
  N
  &lt;span&gt;
   ous veillons à proposer une plateforme parfaitement opérationnelle pour répondre à la demande de l&amp;#039;écosystème. En constante évolution, la plateforme évolue selon les besoins exprimés par les producteurs, réutilisateurs ou l&amp;#039;équipe avec de nouvelles fonctionnalités, ou de nouveaux outils, pour faciliter l&amp;#039;ouverture de données, améliorer leur qualité, et inciter à leur réutilisation.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PAN a accompagné plus de 268 autorités organisatrices de la mobilité et une dizaine d&amp;#039;entreprises dans l&amp;#039;ouverture de leurs données mobilité.
 &lt;/p&gt;
 &lt;p&gt;
  Ces données sont intégrées dans des applications d&amp;#039;information voyageur comme ViaTransit, MyBus, Google Maps, Transit etc.,  ce qui a permis d&amp;#039;accroitre la couverture géographique de ces applications. Cela a notamment été impulsée par l&amp;#039;article 122 de la loi dite « Climat et résilience » qui prévoit un ensemble d&amp;#039;obligations de réutilisation des données du Point d&amp;#039;accès national auprès des services numériques multimodaux, relatives aux informations sur les modes et services de mobilité alternatifs à l&amp;#039;usage individuel du véhicule. Dans ce cadre, les collectivités n&amp;#039;ont plus à faire de demandes d&amp;#039;intégration de leurs données dans les services numériques multimodaux. Elles doivent être intégrées dès lors qu&amp;#039;elles sont publiées dans un format standardisé, sous licence ouverte et avec une qualité suffisante à leur utilisation.
  &lt;a href="https://transport.data.gouv.fr/loi-climat-resilience" target="_self"&gt;
   Plus d&amp;#039;informations
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les producteurs et réutilisateurs ont accès à différents outils leur permettant d&amp;#039;améliorer la qualité et la découvrabilité des données :
  &lt;a href="https://transport.data.gouv.fr/validation" target="_self"&gt;
   validateurs à la demande
  &lt;/a&gt;
  ,
  &lt;a href="https://transport.data.gouv.fr/tools/siri-querier" target="_self"&gt;
   générateur de requêtes SIRI
  &lt;/a&gt;
  ,
  &lt;a href="https://transport.data.gouv.fr/tools/gtfs_diff" target="_self"&gt;
   comparateur de GTFS (GTFS diff)
  &lt;/a&gt;
  , conversion en GeoJSON des ressources etc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://transport.data.gouv.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;transport.data.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>contact@transport.beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e693-accompagner-louverture-des-donnees-mobilites/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>transport.data.gouv.fr</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...729 lines deleted...]
-      <c r="A27" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>121446</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Accompagner les mobilités durables urbaines</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement territorial vers un développement durable via les mobilités durables urbaines</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H27" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Taux maximal d’intervention FEDER : 60%</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L27" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le caractère étendu du péri-urbain sur le territoire soulève des enjeux de mobilité auxquels les stratégies urbaines intégrées doivent répondre en poursuivant les objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développer la multimodalité en milieu urbain afin de réduire l&amp;#039;empreinte carbone et encourager le recours à des moyens de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les voiries douces en milieu urbain afin d&amp;#039;encourager le recours à des formes de mobilité durables, de sécuriser la pratique des modes doux, d&amp;#039;assurer une continuité sur l&amp;#039;ensemble du territoire urbain et une connexion avec les zones péri-urbaines et rurales, conformément aux stratégies régionales en la matière.
  &lt;/li&gt;
  &lt;li&gt;
   Déployer des stations de stockage et recharge de carburants alternatifs aux carburants fossiles, dans l&amp;#039;objectif de réduire l&amp;#039;impact environnemental des déplacements, selon un maillage rationnel et dans une logique d&amp;#039;interopérabilité entre les différents systèmes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements multimodaux (tels que des places de stationnement pour les moyens de transport durables, des pôles d&amp;#039;échanges...), en particulier sur les points d&amp;#039;interconnexion ;
  &lt;/li&gt;
  &lt;li&gt;
   Actions visant à favoriser une meilleure interopérabilité des services de transport (tels que les services de mobilité partagée), à l&amp;#039;installation de billettiques des réseaux urbains sur une aire de déplacement commune ;
  &lt;/li&gt;
  &lt;li&gt;
   Actions visant à l&amp;#039;amélioration de la logistique urbaine durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;aires de covoiturage (en cohérence avec les orientations régionales) ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement ou construction de passerelles favorisant les modes doux permettant de traiter des points noirs ou de résoudre des problématiques de franchissement (route, lignes ferroviaires, cours d&amp;#039;eau)
  &lt;/li&gt;
  &lt;li&gt;
   Sécurisation de la pratique des modes doux, voies de liaisons cyclables, aménagement de voiries douces (tels que les cheminements piétons, les aménagements cyclables, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de réseaux d&amp;#039;aménagements cyclables afin de constituer des continuités. L&amp;#039;objectif est de relier les infrastructures existantes ou de finaliser les continuités cyclables ;
  &lt;/li&gt;
  &lt;li&gt;
   Installation de stations de stockage et de recharge de carburants alternatifs aux carburants fossiles (bornes de recharge pour véhicules électriques, à hydrogène, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Etudes portant sur la mobilité urbaine.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets devront être compatibles avec la stratégie intégrée de développement urbain du territoire et avoir reçu un avis favorable en comité de sélection de l&amp;#039;organisme intermédiaire territorialement compétent.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront être compatibles avec les stratégies en termes de mobilité mise en place par la Région à savoir le schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET) dénommé « Ici 2050 ».
 &lt;/p&gt;
 &lt;p&gt;
  Les aménagements des aires de covoiturage devront être réalisés en conformité avec le SRADDET et sa déclinaison : le schéma régional des aires de covoiturage.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;implantation de structures de recharge devront respecter le SRADDET et ses objectifs en termes de déploiement de bornes de charge. Ils devront respecter les contraintes de gestion et de pilotage des réseaux de distribution d&amp;#039;électricité. L&amp;#039;interopérabilité et l&amp;#039;adaptabilité des infrastructures de recharge devront permettre la recharge de tous types et gammes de véhicules, quel que soit l&amp;#039;usage des véhicules et leur constructeur (normalisation et standardisation des solutions technologiques retenues). Les bornes devront prévoir un système de supervision accessible à tout usager.
 &lt;/p&gt;
 &lt;p&gt;
  Le porteur de projet fournira une note explicative justifiant de la prise en compte de la préservation de l&amp;#039;environnement et de la biodiversité au sein de son projet.
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses éligibles
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses de prestations intellectuelles extérieures (réalisation d&amp;#039;études, de diagnostics...) ;
@@ -4638,1525 +4266,2742 @@
   Dépenses de personnel.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités de soutien financier
 &lt;/p&gt;
 &lt;p&gt;
  Plancher minimal de subvention FEDER :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   50 000 € pour les projets de travaux ;
  &lt;/li&gt;
  &lt;li&gt;
   20 000 € pour les projets d&amp;#039;études.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;intervention FEDER : 60%
 &lt;/p&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu/jai-un-projet/les-financements-par-thematique/developpement-urbain-et-rural-mobilites-durables/</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: urbain.feder&amp;#64;bourgognefranchecomte.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>florence.kohtz@bourgognefranchecomte.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c6b9-accompagner-le-renouvellement-urbain/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E28" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>94977</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mobilité internationale des lycéens</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité internationale des lycéens</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
-[...19 lines deleted...]
-&lt;/h2&gt;
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Particulier</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Outre qu&amp;#039;elle représente un facteur déterminant dans leur insertion professionnelle, cette expérience leur permettra de pratiquer une langue étrangère au quotidien et en milieu professionnel, d&amp;#039;appréhender des méthodes de travail différentes, de s&amp;#039;adapter à un nouvel environnement social et culturel, d&amp;#039;améliorer leurs compétences, de gagner en confiance en soi et de valoriser leur formation.
+Cette aide concerne les lycéens préparant un CAP, un Bac Pro, un Bac technologique en hôtellerie, un Brevet des métiers d&amp;#039;art (BMA), un Diplôme de technicien des métiers du spectacle (DTMS) ou une Mention complémentaire dans un établissement du Grand Est. En tant qu&amp;#039;organisateurs des séjours, ce sont les établissements qui perçoivent l&amp;#039;aide régionale. Toutes les destinations en Europe sont éligibles ainsi que les régions partenaires du Grand Est, dont la liste complète figure dans le règlement ci-dessous. L&amp;#039;aide régionale s&amp;#039;applique aux périodes de formation en milieu professionnel (PFMP) qui font partie intégrante de la formation des lycéens et dont la durée est de 3 semaines minimum à de 8 semaines maximum.
+L&amp;#039;aide peut être cumulée avec celle du Rectorat, du programme Erasmus&amp;#43;, de l&amp;#039;OFAJ ou de tout autre organisme. En fonction de l&amp;#039;état des dépenses réelles fourni par le lycée à l&amp;#039;issue du stage, son montant peut atteindre :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Permettre au candidat l&amp;#039;acquisition de compétences nouvelles et/ou complémentaires dans le cadre d&amp;#039;un projet de recherche stratégique pour l&amp;#039;établissement de tutelle
-[...46 lines deleted...]
-      <c r="O28" s="1" t="inlineStr">
+  75 € par semaine et par élève pour les mobilités sans hébergement : seules les dépenses de transport sont éligibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  150 € par semaine et par élève pour les mobilités avec hébergement payant : les dépenses de transport, d&amp;#039;hébergement et de restauration sont éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/guide-arpege-usagers-aides-dematerialisees.pdf"&gt;
+   Guide utilisateurs du portail des aides dématérialisées
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.jeunest.fr/wp-content/uploads/2019/12/3129-D%C3%A9pliant-mobilit%C3%A9-v16-par-pages.pdf" rel="noopener" target="_blank"&gt;
+   Découvrez la plaquette d&amp;#039;information
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retrouvez les témoignages de jeunes soutenus dans leur mobilité par la Région Grand Est et partagez votre expérience dans
+  &lt;a href="https://www.jeunest.fr/carnet-de-voyage/" rel="noopener" target="_blank"&gt;
+   le Carnet de Voyage
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>28/08/2017</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-regional-mobilites-lyceens/</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0013/depot/simple</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute demande de renseignement :
+ &lt;strong&gt;
+  Sylvie Truffet
+ &lt;/strong&gt;
+ , chargée de mission à la direction de la Jeunesse, des Sports et de l&amp;#039;Engagement : 03 26 70 74 69 - sylvie.truffet&amp;#64;grandest.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9a60-mobilite-internationale-des-lyceens/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>144496</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département peut accorder une subvention pour des 
+travaux de construction, restructuration tendant à une adaptation aux 
+normes pédagogiques ou de simple réhabilitation des bâtiments scolaires 
+du premier degré (salles de classe, restaurant scolaire…) à l&amp;#039;exclusion :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des simples travaux d&amp;#039;entretien courants,&lt;/li&gt;&lt;li&gt;des bâtiments dédiés à un usage périscolaire,&lt;/li&gt;&lt;li&gt;des salles polyvalentes,&lt;/li&gt;&lt;li&gt;des équipements et mobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Priorité est donnée aux projets motivés par les éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mesures de cartes scolaires (création de classe)&lt;/li&gt;&lt;li&gt;la mise en sécurité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X28" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Des modalités spécifiques sont mises en œuvre pour les dépenses liées à 
+la sécurisation des groupes scolaires. Une subvention peut être accordée
+ aux communes et groupements de communes pour les travaux, aménagements 
+liés à cette sécurisation des groupes scolaires du 1er degré.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/construction-restructuration-ou-rehabilitation-des-batiments-scolaires-du-premier-degre</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...5 lines deleted...]
-  Ghislaine.GRENIERDEMARCH&amp;#64;grandest.fr
+ Email :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/93c9-aider-a-la-construction-la-restructuration-ou/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-      <c r="A29" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>162730</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Services et mobilités&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;C’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma interrégional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) et structures de réseaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les projets de mobilités :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;organisme ou autorité organisatrice des mobilités (AOM) (dans le cas de solution « derniers kms ») ;&lt;/li&gt; 	&lt;li&gt;plusieurs AOM ou organismes (dans une logique de desserte de transports collectifs plus large).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; 	&lt;li&gt;expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Types d’actions non éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Formation professionnelle
+Biodiversité
+Equipement public
+Bâtiments et construction
+Emploi
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2024</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; 	&lt;li&gt;expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Types d’actions non éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/services-mobilites-montagne</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/services-et-mobilites-en-montagne/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>166082</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Services et mobilités en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; Le dispositif vise à apporter des réponses nouvelles aux besoins liés :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;A l’amélioration des conditions de vie en montagne des résidents à l’année ou à la saison au travers notamment d’opérations d’aménagement exemplaire intégrant l’habitat (offre de logement diversifiée et performance énergétique des logements neufs ou réhabilités), l’aménagement d’espaces publics et des équipements (commerces et services, dont ceux proposés aux familles), services aux salariés, dont ceux spécifiques à destination des saisonniers, accès à l’emploi et à la formation, etc. ;&lt;/li&gt; 	&lt;li&gt;Aux stratégies et services de mobilité, notamment celle des : derniers kilomètres ; accessibilité aux villages et stations, aux sites touristiques et liaisons régulières ou à la demande avec les villes en vallées, que ce soit des solutions de mobilités multimodales (Pôles d’échange multimodal PEM), douces, à énergie décarbonée ainsi que l’accompagnement des projets d’ascenseurs valléens et des transports collectifs interrégionaux (lignes ferroviaires, …).&lt;/li&gt; 	&lt;li&gt;Aux actions de natures diverses entre communes et intercommunalités, en partenariat avec les acteurs locaux, répondant aux enjeux de : réciprocité ; vallées-villages ou stations (échanges matériels ou immatériels entre collectivités, habitants, entreprises, etc. visant à apporter des ressources, entraides, complémentarités entre territoires en interrelations).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) et structures de réseaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les projets de mobilités :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;organisme ou autorité organisatrice des mobilités (AOM) (dans le cas de solution « derniers kms ») ;&lt;/li&gt; 	&lt;li&gt;plusieurs AOM ou organismes (dans une logique de desserte de transports collectifs plus large).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Formation professionnelle
+Equipement public
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/services-mobilites-montagne</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/services-et-mobilites-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>162936</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Rendre attrayante une mobilité sobre</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>LEADER - Fiche Action Mobilité et services</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Châteaux (Syndicat mixte)</t>
         </is>
       </c>
-      <c r="F29" s="1" t="inlineStr">
+      <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H29" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J29" s="1" t="inlineStr">
+      <c r="J26" s="1" t="inlineStr">
         <is>
           <t>Taux variable en fonction du plan de financement et des cofinanceurs. Plancher d'aide LEADER : 5 000 € // Plafond d'aide LEADER : 30 000 €</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;font face="Segoe UI"&gt;&lt;span&gt;Objectifs : &lt;/span&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Penser l’accès aux services par une mobilité sobre, douce et/ou réduite&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Imaginer la mutualisation, la mutation, la réversibilité et/ou la recyclabilité de lieux, d’équipements, de véhicules et d’usages&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Accompagner à l’acceptabilité du changement des pratiques (comportements, aménagements) vers plus de sobriété&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Expérimenter de nouvelles mobilités dans une optique de sobriété&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Faire prendre conscience de l’urgente nécessité de changer les pratiques de mobilité par la sensibilisation, la formation, l’expérimentation, …&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Recréer l’effet « place du village » ou « vie de quartier », par une mobilité adaptée au changement climatique&lt;/font&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Quelques exemples : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en place l’autopartage / un réseau d’autostop organisé et/ou amélioré&lt;/li&gt;&lt;li&gt;Réutiliser les anciennes voies de fret pour un nouvel usage de mobilité&lt;/li&gt;&lt;li&gt;Créer des itinéraires « bis » pour piétons ou cyclistes en dehors de routes (réouvertures d’anciennes voies, ...)&lt;/li&gt;&lt;li&gt;Former, créer des réseaux pour les décideurs (chefs d’entreprises, élus, …) sur les questions de mobilité sobre&lt;/li&gt;&lt;li&gt;Etudier et investir autour de nouvelles formes de mobilité douce&lt;/li&gt;&lt;li&gt;Solutions à destination des publics non véhiculés (sans permis, jeune, personne âgée)&lt;/li&gt;&lt;li&gt;Rendre plus simple l’accès aux services en télétravail&lt;/li&gt;&lt;li&gt;Mutualiser des services entre entreprises ou associations&lt;/li&gt;&lt;li&gt;Sensibilisation, organisation d’évènements autour de la mobilité pour une meilleure prise de conscience&lt;/li&gt;&lt;li&gt;Recréer une proximité entre services au sein d’une commune ou d’un quartier&lt;/li&gt;&lt;li&gt;Etude et investissement autour de solutions spécifiques de mobilité pour des publics de premières nécessités&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Appui méthodologique
 Animation et mise en réseau
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P29" s="1" t="inlineStr">
+      <c r="P26" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q29" s="1" t="inlineStr">
+      <c r="Q26" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Présentation du projet par le bénéficiaire en groupe technique puis en Comité de Programmation&lt;/p&gt;&lt;p&gt;Le projet sera passé au crible d&amp;#039;une grille de sélection : &lt;/p&gt;&lt;p&gt;6 questions de 0 à 4 points&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1- RAYONNEMENT&lt;/li&gt;&lt;li&gt;2- PARTENARIAT &amp;amp; COLLABORATION&lt;/li&gt;&lt;li&gt;3- ORIGINALITE &amp;amp; INNOVATION&lt;/li&gt;&lt;li&gt;4- EFFET LEVIER LEADER&lt;/li&gt;&lt;li&gt;5- PERENNITE &amp;amp; IMPACT A LONG TERME&lt;/li&gt;&lt;li&gt;6- PERTINENCE AVEC LA STRATEGIE DU GAL&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Avec une notation : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&amp;lt; 12/24 &lt;span&gt;		&lt;/span&gt;: Avis défavorable // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;Entre 12 et 16/24 &lt;span&gt;	&lt;/span&gt;: Avis favorable avec réserves // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;&amp;gt; 16/24 &lt;span&gt;		&lt;/span&gt;: Avis favorable sans réserve // Commentaires facultatifs &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>PAYS DES CHÂTEAUX</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdeschateaux.fr/leader/2023-2027-pr%C3%A9sentation-r%C3%A9alisations</t>
         </is>
       </c>
-      <c r="W29" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdeschateaux.fr/leader/2023-2027-monter-son-dossier-leader</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p dir="ltr"&gt;Geoffrey BELHOUTE&lt;br /&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Chargé de mission LEADER  &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Tel : 06 32 04 43 15 &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Courriel : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;paysdeschateaux.fr" target="_blank"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>leader@paysdeschateaux.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/rassembler-les-acteurs-autour-de-leconomie-circulaire-et-la-valorisation-de-nos-ressources-locales/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>162980</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Développer des mobilités alternatives et durables</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 3 - FEDER</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
-Collectivité d’outre-mer à statut particulier
-[...3 lines deleted...]
-      <c r="H30" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sur le Cœur Entre-deux-Mers&lt;/span&gt;&lt;span&gt;,
+territoire périurbain mais aussi rural, la mobilité est essentiellement vécue
+comme une pratique individuelle, ancrée dans le quotidien et consommatrice
+d’énergies fossiles.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les déplacements se font majoritairement vers les
+pôles urbains extérieurs au territoire et subissent les phénomènes de
+congestion (notamment pour les actifs en trajet domicile /travail) et
+l’augmentation des coûts de l’énergie même si le développement du télétravail
+est aussi un élément influant sur les pratiques de mobilité pendulaire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Proposer des alternatives à la voiture pour désenclaver les secteurs et
+les pratiques&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Rendre plus durables les pratiques de mobilité&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Développement des
+pistes cyclables et de leurs aménagements favorisant notamment la mobilité du
+quotidien&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures, équipements,
+services et solutions de mobilités multimodales, collectives ou solidaires&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures de
+recharges décarbonés pour la mobilité des voyageurs et des marchandises&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagner le
+territoire dans la mise en place d’un Contrat Opérationnel de Mobilité (COM)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 1&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 -&lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valorisation-et-preservation-des-ressources-naturelles-locales/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD27" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>162435</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Développer la mobilité GNV &amp; hydrogène</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...62 lines deleted...]
-      <c r="O30" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables et des mobilités décarbonées.&lt;/p&gt;&lt;p&gt;Territoire d&amp;#039;énergie Mayenne accompagne les collectivités dans leurs projets de station Bio GNV, ou encore dans les études de potentiel pour l&amp;#039;hydrogène afin de favoriser les mobilités décarbonées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delphine MONTAGU - Chargé de mission mobilité -&lt;a target="_self"&gt;delphine.montagu&amp;#64;te53.fr&lt;/a&gt; - 07 56 06 10 57&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilite-gnv-hydrogene/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-      <c r="A31" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>160375</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Habiter, se déplacer et travailler sur le territoire</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...6 lines deleted...]
-Ingénierie technique
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="J31" s="1" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>max : 80% Plancher = 2 000 €, plafond = 80 000 €</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire, les trajets effectués par les habitants en particulier les trajets domicile-travail sont majoritairement réalisés en voiture. A l&amp;#039;heure de la raréfaction des énergies fossiles, et de la nécessaire baisse des émissions de gaz à effet de serre, il est nécessaire de trouver des moyens alternatifs de se déplacer, mais également des solutions innovantes permettant de rapprocher travail et lieu de vie des habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Sur ce dernier point, il est également nécessaire de revoir les modes d&amp;#039;habiter car certaines catégories de population ne trouvent pas de logements adaptés à leur besoin (manque de petites typologies attractives, de logements associés à des services, de logements partagés et inclusifs).
 &lt;/p&gt;
 &lt;p&gt;
  Objectif stratégique  : Habiter, se déplacer et travailler sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs opérationnels :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un mode d&amp;#039;habitat sobre et inclusif
  &lt;/li&gt;
  &lt;li&gt;
   Une offre de transport alternatif qui irrigue le territoire et réponde aux besoins des habitants
  &lt;/li&gt;
  &lt;li&gt;
   Le travail intégré au tissu rural
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER interviendra pour soutenir les actions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction, rénovation, solutions de logements visant la sobriété, et l&amp;#039;inclusion
  &lt;/li&gt;
  &lt;li&gt;
   Solutions de mobilité alternatives
  &lt;/li&gt;
  &lt;li&gt;
   Solutions permettant l&amp;#039;exercice d&amp;#039;activité professionnelle au coeur du milieu rural
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Emploi
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les porteurs de projets publics doivent faire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
  &lt;/li&gt;
  &lt;li&gt;
   la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
  &lt;/li&gt;
  &lt;li&gt;
   la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Normande</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://leader-seine-normande.fr/</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Emma EL AOUNI, chargée de mission animation LEADER
 &lt;/p&gt;
 &lt;p&gt;
  02 76 27 88 55
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   emma.elaouni&amp;#64;leader-seine-normande.com
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>karine.lecroq@leader-seine-normande.com</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c049-renforcer-le-cur-des-villages-par-une-offre-d/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD29" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...130 lines deleted...]
-      <c r="E33" s="1" t="inlineStr">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>143359</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Anticiper l'évolution des comportements de mobilité</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Modélisation Multimodale des déplacements</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin
-[...17 lines deleted...]
- Dans ce cadre nous vous proposons un accompagnement pour :
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Anticiper l&amp;#039;évolution des comportements de mobilité et prévoir l&amp;#039;impact d&amp;#039;un projet ou d&amp;#039;une politique de transport sont une nécessité pour les acteurs des territoires en charge des politiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema assiste les acteurs publics dans le développement et l&amp;#039;usage d&amp;#039;outils d&amp;#039;évaluation et d&amp;#039;aide à la décision.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose des interventions variées dans le domaine de la modélisation multimodale des déplacements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Assistance à maîtrise d&amp;#039;ouvrage
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Connaissance et analyse des flux et des congestions, et leurs impacts socioéconomiques, environnementaux et de sécurité ;
-[...32 lines deleted...]
-  Évaluation (technique, organisationnelle, impact, acceptabilité).
+  Réalisation d&amp;#039;audits de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conduite d&amp;#039;études d&amp;#039;opportunité pour l&amp;#039;élaboration de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage de recueils de données et d&amp;#039;enquêtes de circulation en vue d&amp;#039;alimenter les modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;élaboration de modèles multimodaux sur des territoires urbains, métropolitains et régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion de modèles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Développement de modèles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exploitation d&amp;#039;enquêtes transports : enquêtes origine- destination, de préférences déclarées, comptages, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction de modèles multimodaux, de modèles de trafic longue distance et de modèles de trafic simplifiés sur des territoires urbains peu denses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;outils d&amp;#039;analyse spécifiques aux besoins d&amp;#039;un territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Réalisation d&amp;#039;études de trafics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluation de la demande de transports pour des projets et des politiques de transports (Transport collectif en site propre, plan de déplacements urbains...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation socio-économique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Diffusion de connaissances
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration de guides et fiches méthodologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de journées techniques d&amp;#039;échanges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réseaux techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et animation de formations
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
-[...182 lines deleted...]
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/modelisation-multimodale-deplacements</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/08b5-modelisation-multimodale-des-deplacements/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...29 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>142826</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la sécurité des déplacements des usagers</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectif
-[...4 lines deleted...]
- &lt;br /&gt;
+  Améliorer la sécurité des déplacements des usagers
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accident de la circulation résulte, le plus souvent, de la conjonction de multiples éléments liés au comportement du conducteur, à l&amp;#039;état du véhicule et à la qualité de l&amp;#039;infrastructure. Si le comportement des impliqués est à l&amp;#039;origine de la plupart des accidents de la circulation, il est souvent induit par une configuration inappropriée de l&amp;#039;infrastructure.
+ &lt;strong&gt;
+  L&amp;#039;action sur l&amp;#039;infrastructure routière et sur l&amp;#039;espace public reste donc l&amp;#039;un des leviers majeurs d&amp;#039;une démarche d&amp;#039;amélioration de la sécurité des déplacements.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs de sécurité sont à articuler avec d&amp;#039;autres objectifs de l&amp;#039;action sur la ville ou sur le réseau routier : accessibilité, attractivité, qualité de l&amp;#039;espace public, équité sociale, valeurs patrimoniales, développement des modes doux, ... Les aménagements doivent intégrer la mixité croissante des usages de l&amp;#039;espace public (véhicules individuels, transports en commun, cycles, piétons, deux-roues motorisés, etc.) dont les besoins et contraintes sont parfois divergents, et dont la cohabitation peut être source de conflits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema réalise des études pour améliorer la sécurité des déplacements des usagers. Ces études comprennent quatre phases ayant des objectifs bien distincts afin de :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  de soutenir la mobilité internationale des étudiants de la région Grand Est, afin de renforcer leur employabilité au terme de leurs études,
-[...106 lines deleted...]
- &lt;/a&gt;
+  Définir et hiérarchiser les enjeux de sécurité sur un territoire, un réseau, un itinéraire, un quartier, à partir du fichier des accidents, pour connaître
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudier les mécanismes d&amp;#039;accidents à partir de l&amp;#039;exploitation des procédures d&amp;#039;accidents, de l&amp;#039;analyse des comportements et de l&amp;#039;environnement, pour comprendre et identifier les pistes d&amp;#039;action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en œuvre des actions de sécurité par l&amp;#039;aménagement ou par l&amp;#039;information et la sensibilisation, pour agir ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluer les actions mises en œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-securite-deplacements-usagers</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
-[...66 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7a67-ameliorer-la-securite-des-deplacements-des-us/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-      <c r="A36" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>142824</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Évaluer vos projets d'infrastructures de transports</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;évaluation des projets d&amp;#039;infrastructures de transport
  &lt;/strong&gt;
  est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela, vous cherchez un appui technique et une expertise notamment pour&lt;strong&gt; analyser les bénéfices et les impacts de ces projets tant sur le plan des transports
  &lt;/strong&gt;
  (effets sur les déplacements, effets socioéconomiques, effets environnementaux, effets sur la santé)
  &lt;strong&gt;
   que sur le plan environnemental
  &lt;/strong&gt;
  (études d&amp;#039;impacts).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne sur l&amp;#039;évaluation des projets d&amp;#039;infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous mettons en œuvre des approches complémentaires :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation des études nécessaires à la production des évaluations et études d&amp;#039;impact requises ;
  &lt;/li&gt;
  &lt;li&gt;
   Assistance technique du service assurant la maîtrise d&amp;#039;ouvrage des infrastructures de transport (élaboration du cahier des charges, analyse technique des offres, suivi de l&amp;#039;exécution technique de la prestation) ;
  &lt;/li&gt;
  &lt;li&gt;
   Contrôle ou expertise technique des dossiers d&amp;#039;évaluations et des études d&amp;#039;impact ;
  &lt;/li&gt;
  &lt;li&gt;
   Formation sur les méthodes d&amp;#039;évaluation des projets de transport.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Mobilité partagée
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/evaluation-projets-infrastructures-transport</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7877-evaluer-vos-projets-dinfrastructures-de-trans/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>142822</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser l’usage des réseaux de transports</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le développement de nouveaux modes de gestion du trafic, dynamiques et innovants, et des équipements associés (notamment des systèmes d&amp;#039;information et de transports intelligents), doit contribuer à l&amp;#039;amélioration de l&amp;#039;efficacité des réseaux de transports, du point de vue de la fiabilité des temps de parcours, de la sécurité, des émissions de polluants et de la consommation d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez optimiser l&amp;#039;usage des réseaux de transports pour réduire les impacts environnementaux, sociétaux et économiques liés à la mobilité des personnes et des marchandises et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans vos études de régulation et simulation dynamique du trafic en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous vous proposons un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaissance et analyse des flux et des congestions, et leurs impacts socioéconomiques, environnementaux et de sécurité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration des stratégies de régulation destinées à optimiser l&amp;#039;usage des réseaux existants et à limiter les nuisances ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation a priori de l&amp;#039;efficacité des mesures découlant de ces stratégies (y compris sur les aspects environnementaux), et valorisation .     .     socioéconomique ; elle s&amp;#039;appuie en particulier sur l&amp;#039;utilisation d&amp;#039;outils de simulation dynamique de trafic ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation et qualification des systèmes et équipements permettant la mise en œuvre des stratégies de régulation de trafic ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude et analyse de l&amp;#039;apport des technologies STI (Systèmes de Transport Intelligents) dans les systèmes de régulation de trafic : outils d&amp;#039;information aux usagers, communications entre les véhicules et l&amp;#039;infrastructure, systèmes embarqués, etc. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études exploratoires de benchmark et de conception de systèmes innovants et automatiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la définition de stratégies d&amp;#039;exploitation répondant à un objectif d&amp;#039;exploitation du réseau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissement de cahier de charges fonctionnel de systèmes automatiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la mise en œuvre opérationnelle de systèmes automatiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;intégration des mesures de gestion de trafic dans les systèmes centralisés de gestion de trafic (PC régulation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recette des équipements dynamiques et des stratégies de régulation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation (technique, organisationnelle, impact, acceptabilité).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Mobilité partagée
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/optimiser-usage-reseaux-transports</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/adae-optimiser-lusage-des-reseaux-de-transports/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>131823</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Se déplacer au congrès annuel de l'AMF</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;AMV 88 organise un
+ &lt;strong&gt;
+  déplacement &amp;#34;clés en main&amp;#34;
+ &lt;/strong&gt;
+ afin de permettre à ses adhérents de se rendre au
+ &lt;strong&gt;
+  congrès annuel de l&amp;#039;AMF
+ &lt;/strong&gt;
+ (Association des Maires de France et des présidents d&amp;#039;intercommunalité).
+&lt;/p&gt;
+&lt;p&gt;
+ Ce grand événement se déroule habituellement en novembre à Paris.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prix de ce déplacement inclut les frais de transport, d&amp;#039;hébergement, de restauration, ainsi que les spectacles et visites organisés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les participants au Congrès assistent à l&amp;#039;assemblée générale de l&amp;#039;AMF mais peuvent également assister à de nombreuses conférences, débats en plénière, forums thématiques ou points infos sur les
+ &lt;strong&gt;
+  grands sujets d&amp;#039;actualité ou d&amp;#039;action des communes
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est l&amp;#039;occasion de
+ &lt;strong&gt;
+  débattre, d&amp;#039;échanger et d&amp;#039;interpeller les pouvoirs publics
+ &lt;/strong&gt;
+ sur des enjeux majeurs comme l&amp;#039;avenir de la décentralisation, la transition écologique, l&amp;#039;accès aux services essentiels de proximité ou encore l&amp;#039;évolution des finances locales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhérer à l&amp;#039;Association.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maires88.asso.fr/deplacement-au-congres-de-lamf</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez retrouver
+ &lt;strong&gt;
+  le
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  programme du Congrès et le bulletin d&amp;#039;inscription
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  au déplacement &amp;#34;clés en main&amp;#34;
+ &lt;/strong&gt;
+ sur le site de l&amp;#039;AMV 88
+ &lt;em&gt;
+  (éléments qui sont publiés sur une période)
+ &lt;/em&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, vous pouvez contacter Marie-Paule MASSON par téléphone au 03 29 29 88 23 ou par mail à
+ &lt;a target="_self"&gt;
+  mpmasson&amp;#64;vosges.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ AMV 88
+ &lt;br /&gt;
+ Courriel :
+ &lt;a target="_self"&gt;
+  amv88&amp;#64;vosges.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Tél. : 03 29 29 88 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>amv88@vosges.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6e6e-deplacement-au-congres-annuel-de-lamf/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>127484</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'aménagement des cheminements dédiés aux mobilités douces</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Plan Charente Mobilités douces - infrastructures et signalisation</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous réserve de contre-indications environnementales, garantir un niveau de service adéquat pour les modes de déplacements doux (piétons, personnes à mobilité réduite, rollers, tous types de vélos...) et pour les déplacements utiles quotidiens (liaisons domicile/travail ; école ; commerces...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TAUX D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aide est plafonnée à 100.000€ par an et par opération ou tranche d&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagement de voies vertes supportant un itinéraire inscrit au schéma départemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements cyclables sur voies partagées, communales ou départementales, supportant un itinéraire inscrit au schéma départemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements dans le cadre des petites opérations de sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements pour cheminements doux en bordure de route départementale hors agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration ou instauration de continuités cyclables
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres aménagements cyclables facilitant les mobilités du quotidien en permettant de relier dans de bonnes conditions des zones d&amp;#039;emploi, d&amp;#039;habitat, notamment social, et d&amp;#039;éducation et de mieux desservir les pôles d&amp;#039;échanges multimodaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des préconisations Vélo&amp;amp;Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DEPENSES ELIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux de terrassement nécessaires à la création d&amp;#039;un site propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  création ou réfection de la structure de chaussée ou couche de roulement d&amp;#039;un site propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  ouvrages permettant la continuité du cheminement
+ &lt;/li&gt;
+ &lt;li&gt;
+  réfection ponctuelle de voiries partagées, limitée à moins de 100 m2 (par opération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  dispositifs de sécurité destinés à protéger les usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  signalisation de police et de rabattement (hors maîtrise d&amp;#039;ouvrage du CD16)
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquisitions foncières et frais annexes
+ &lt;/li&gt;
+ &lt;li&gt;
+  dispositifs de comptage (1 par itinéraire et par EPCI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements de chaussées à voie centrale banalisée (chaucidou)
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements temporaires (expérimentation avant un projet d&amp;#039;infrastructure)
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements paysagers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ o	le plan de financement détaillé incluant la participation sollicitée auprès du Département et précisant les subventions acquises (joindre la copie des décisions attributives) et celles escomptées
+&lt;/p&gt;
+&lt;p&gt;
+ o	l&amp;#039;engagement du maître d&amp;#039;ouvrage d&amp;#039;entretenir ou de faire entretenir les aménagements cofinancés par le Département
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptif et estimatif de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/infrastructures_et_signalisation.pdf</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Portail citoyen»
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c022-soutenir-lamenagement-des-cheminements-dedies/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>101591</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'outils de gestion de projet de mobilité</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>France Mobilités</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>Cellules France Mobilités</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez disposer d&amp;#039;outils vous permettant de mener, en autonomie, vos projets de mobilité.
+&lt;br /&gt;
+&lt;br /&gt;
+France Mobilités vous permet d&amp;#039;avoir un accès aux différents appels à projets (AAP) et appels à manifestation d&amp;#039;intérêt (AMI), tel que Tenmod (« France Mobilités - Territoires de nouvelles mobilités durables »), et ainsi de bénéficier d&amp;#039;un appui au montage de projet présentés dans le cadre des AAP et AMI. France Mobilités vous permet également de bénéficier d&amp;#039;outils (commande publique, réalisation de DCE, base de données opendata des marchés, et cartographie des dispositifs de financements), voire des webinaires accompagnant leur prise en main. Les outils pourront être étoffés au fur et à mesure. Un appui à l&amp;#039;ingénierie territoriale permet d&amp;#039;accompagner l&amp;#039;usage des outils (pour cela, voir le produit &amp;#34;concevoir son projet de mobilité et développer des expérimentations&amp;#34;).</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y36" s="1" t="inlineStr">
         <is>
-          <t>partenariats@cerema.fr</t>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z36" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/7877-evaluer-vos-projets-dinfrastructures-de-trans/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3598-beneficier-doutils-de-gestion-de-projet-de-mo/</t>
         </is>
       </c>
       <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
+    <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>41744</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d’infrastructure de transport durable</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Financement d’infrastructures de transport durable</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
@@ -6245,2025 +7090,573 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-transport-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;infra_transport_durable_psat"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructure-transport-durable/</t>
         </is>
       </c>
       <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2020</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
+    <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
-        <v>131823</v>
+        <v>117414</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Se déplacer au congrès annuel de l'AMF</t>
+          <t>Conseiller les collectivités sur la création, le déplacement ou l'aménagement de points d'arrêt de lignes régulières de transport en commun (arrêt de bus)</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+          <t>ID77</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H38" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
-        <is>
-[...658 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création / déplacement / aménagement de points d&amp;#039;arrêt de lignes régulières de transport en commun (arrêt de bus).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil sur la localisation du point d&amp;#039;arrêt en tenant compte de l&amp;#039;attractivité du point d&amp;#039;arrêt pour les habitants, des problématiques de sécurité (vitesses, proximité des intersections, profil en long et largeur de voirie, cheminements et traversées des piétons, ...), de l&amp;#039;itinéraire des lignes de transports collectifs.
  &lt;/li&gt;
  &lt;li&gt;
   Conseil sur les modalités techniques d&amp;#039;aménagements ou de mise en accessibilité PMR de points d&amp;#039;arrêt (arrêts en ligne ou en évitement, normes techniques sur les hauteurs de quai, dimensions de l&amp;#039;espace d&amp;#039;attente, signalisation verticale et horizontale,poteaux d&amp;#039;arrêts/ abris-voyageurs,...) et de leur environnement (traversées et cheminements piétons...).
  &lt;/li&gt;
  &lt;li&gt;
   Information et conseil sur les possibilités de subventions de ces aménagements; aide et accompagnement pour le montage des dossiers de demandes de subvention.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Accès aux services
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e4c-conseiller-les-collectivites-sur-la-creation-/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-[...401 lines deleted...]
-      <c r="E46" s="1" t="inlineStr">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>165107</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les services publics de transport à la demande</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux services publics de transport à la demande</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
-[...476 lines deleted...]
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mettre en place un service public de transport à la demande (TAD) au sein de votre communauté de communes ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez d’une aide régionale pouvant aller jusqu’à 40 000 € par an  &lt;/strong&gt;&lt;/p&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une communauté de communes du Grand Est organisatrice de la mobilité et ne prélevant pas de versement mobilité&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Sont exclus de ce dispositif les EPCI à compétence mobilité obligatoire ou leurs groupements, ainsi que toutes les AOM prélevant le versement mobilité.&lt;/p&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;La mise en place d’un service public de transport à la demande (TAD) d’intérêt local et présentant également un intérêt régional : meilleure accessibilité aux centralités rurales et bourgs-centre, amélioration de l’intermodalité avec les différents réseaux de transport collectif, etc. (détail dans le règlement d’intervention).&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si votre projet s’inscrit dans cette logique, l’attribution de l’aide n’est pas pour autant automatique. Votre projet sera étudié au regard des priorités régionales, et sous réserve qu’une étude d’opportunité ait jugé de la pertinence du projet. L’offre TAD mise en place s’inscrira nécessairement dans un bouquet d’offres de mobilités complémentaires et ne saurait s’assimiler à un transport individuel de type taxi.&lt;/p&gt;
 &lt;p&gt;Pour être éligible à une aide régionale, l’offre publique de TAD devra notamment être ouverte à tous et être organisée sur le principe d’une desserte de point d’arrêt à point d’arrêt. Un maillage de points doit être prédéfini et ceux-ci doivent comprendre la desserte des pôles de services et les centralités, ainsi que les gares présentes sur le territoire ou à proximité.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
 &lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 40 000 € annuel par EPCI&lt;/strong&gt; (correspondant à un taux de prise en charge pouvant aller de 40 à 80% des coûts liés à l’exploitation du TAD).&lt;/p&gt;
 &lt;p&gt;Les dépenses retenues seront étudiées avec chaque collectivité bénéficiaire sur la base d’un tableau-type des dépenses éligibles et des recettes. Les recettes et les dépenses devront être certifiées par le comptable public de la collectivité.&lt;/p&gt;
 &lt;p&gt;Sont par exemple exclues des dépenses éligibles les coûts liés, à la communication ou encore à l’utilisation d’outils de gestion du TAD.&lt;/p&gt;
 &lt;h4&gt;Aides complémentaires&lt;/h4&gt;
 &lt;p&gt;En phase d’expérimentation ou d’amorçage d’un nouveau service de TAD, un soutien est envisageable auprès de l’Etat dans le cadre du Plan France Ruralités, via le Fonds vert 2024-2026, au titre de l’axe 3 : Développement des mobilités durables en zones rurales.&lt;br /&gt;
 &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Mobilit%C3%A9s_durables_v2.1.pdf"&gt;Plus d’infos&lt;/a&gt;&lt;br /&gt;
 Vous pouvez vous rapprocher de la Direction Départementale des Territoires, de votre département.&lt;/p&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Prenez contact avec les services régionaux&lt;/strong&gt;. Vous bénéficierez d’un &lt;strong&gt;entretien personnalisé&lt;/strong&gt; afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches préalables à l’obtention de l’aide régionale.&lt;/p&gt;
 &lt;p&gt;Privilégiez un envoi par mail : &lt;a href="mailto:dispositif.tad&amp;#64;grandest.fr"&gt;dispositif.tad&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Mobilité partagée
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P49" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>18/10/2024</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/services-publics-tad/</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;dispositif.tad&amp;#64;grandest.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-services-publics-de-transport-a-la-demande/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H50" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>162644</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Innover en encourageant de nouvelles pratiques pour les mobilités</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche-Action 1 - Innover en encourageant de nouvelles pratiques pour les mobilités</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Isle en Périgord (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
-[...63 lines deleted...]
-Logistique urbaine
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à : 50 000 €</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;img src="https://fr.wikipedia.org/wiki/Pays_de_l%27Isle_en_P%C3%A9rigord#/media/Fichier:Logo_Pays_de_l&amp;#039;Isle_en_P%C3%A9rigord.png" alt /&gt;&lt;img src="https://fr.wikipedia.org/wiki/Pays_de_l%27Isle_en_P%C3%A9rigord#/media/Fichier:Logo_Pays_de_l&amp;#039;Isle_en_P%C3%A9rigord.png" alt /&gt;L’objectif de cette fiche-action est de réfléchir collectivement pour initier et consolider des solutions alternatives pour les mobilités du quotidien, soit à la (seconde) voiture personnelle, soit pour celles et ceux qui n’ont pas (ou plus) de moyens de locomotion (jeunes et moins jeunes). Il s’agit d’encourager de nouvelles pratiques dans des zones éloignées d’une gare/halte.&lt;/p&gt;&lt;p&gt;En privilégiant des solutions qui encouragent l’entraide, la solidarité et le collectif, afin de rendre possible les déplacements et l’accès aux services publics, commerces, équipements, grands axes de communication… tout en réduisant la facture énergétique pour le territoire et les personnes.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Développer des solutions de mobilités innovantes durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Études et diagnostics directement liés à une action soutenue&lt;br /&gt;• Billettique intégrée pour emprunter une pluralité des modes de transports ...&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Renforcer les modes de déplacement doux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Études stratégiques à l’échelle du territoire du Pays&lt;br /&gt;• Installation de loueurs de vélos électriques&lt;br /&gt;• Aménagements piétonniers&lt;br /&gt;• Voies vélo&lt;br /&gt;• Voies cyclables&lt;br /&gt;• Zones de partage, au service de la mobilité du quotidien&lt;br /&gt;• Acquisition de matériel roulant doux et investissements liés à la mise à disposition du public …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mettre en œuvre des actions de sensibilisation aux nouvelles pratiques de mobilités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations de sensibilisation ...&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer de nouveaux services en faveur de la mobilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Test d’usage&lt;br /&gt;• Urbanisme tactique&lt;br /&gt;• Centre d’appel&lt;br /&gt;• Solution d’achats groupés&lt;br /&gt;• Services solidaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mettre en place des mobilités inversées (« aller vers » de certains services)&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Transport à la demande&lt;br /&gt;• Co-voiturage solidaire&lt;br /&gt;• Permanences&lt;br /&gt;• Services itinérants&lt;br /&gt;• Opérations visant l’expérimentation d’actions de mobilité inversée …&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
-[...64 lines deleted...]
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets proches d’une gare ou d’une halte (les projets intégrés dans une stratégie de développement de l’intermodalité autour des gares/haltes.&lt;/p&gt;&lt;p&gt; - Les investissements matériels et les projets d’ingénierie (immatériel et / ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants.&lt;/p&gt;&lt;p&gt;- Les projets portés sur le territoire de la Communauté d’Agglomération Le Grand Périgueux&lt;/p&gt;&lt;p&gt;- Les SCI et les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses d’auto-construction&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les contributions en nature &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DE L'ISLE EN PÉRIGORD</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA1-Mobilites.pdf</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>s.giedelmann@pays-isle-perigord.com</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-encourageant-de-nouvelles-pratiques-pour-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-      <c r="A51" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>143356</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Améliorer la résilience des infrastructures et réseaux de transport</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Améliorer la résilience des infrastructures et réseaux de transport : Vers une gestion intégrée des patrimoines d’infrastructures de transports</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   VOTRE BESOIN :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes gestionnaire d&amp;#039;un patrimoine d&amp;#039;infrastructures de transport et vous souhaitez optimiser vos investissements, notamment sur les activités d&amp;#039;exploitation, d&amp;#039;entretien et de maintenance.
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez présenter une stratégie d&amp;#039;investissement dans la préservation de votre patrimoine, qui sera comprise par les usagers et par les financeurs afin d&amp;#039;entrer dans le cercle vertueux de l&amp;#039;entretien préventif.
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez coupler des stratégies d&amp;#039;action pour un réseau plus résilient avec une gestion innovante et adaptée de votre patrimoine.
  &lt;/li&gt;
  &lt;li&gt;
   Vous êtes à la recherche d&amp;#039;une méthode et d&amp;#039;une stratégie, permettant de répondre à la fois aux besoins d&amp;#039;investissements de court et de long termes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA RÉPONSE DU CEREMA :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -8331,189 +7724,598 @@
   Analyse des vulnérabilités ;
  &lt;/li&gt;
  &lt;li&gt;
   Définition des indicateurs de gestion pertinents, selon la réalité du terrain ;
  &lt;/li&gt;
  &lt;li&gt;
   Aide à l&amp;#039;adoption d&amp;#039;une stratégie, visant l&amp;#039;efficacité des investissements ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement à la passation de marchés de gestion de patrimoine ;
  &lt;/li&gt;
  &lt;li&gt;
   Formation à la gestion de patrimoine intégrée.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NOS RÉFÉRENCES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Expert incontournable et reconnu, le Cerema accompagne depuis de nombreuses années les collectivités territoriales dans la gestion de leurs réseaux de transport, que ce soit en apportant des méthodologies reconnues ou une expertise adaptée à chacun.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/gestion-integree-patrimoines-infrastructures-transport</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c13f-ameliorer-la-resilience-de-vos-infrastructure/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-      <c r="A52" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>142829</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Organiser les mobilités en territoires peu denses</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre territoire est en milieu rural ou péri-urbain ? Vous représentez une commune petite ou moyenne et avez besoin d&amp;#039;appui pour imaginer des solutions innovantes adaptées ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour diagnostiquer vos besoins, organiser, planifier et évaluer vos politiques publiques sur ces questions de mobilité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous devez connaître plus finement la mobilité sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez anticiper les évolutions des mobilités ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez élaborer une stratégie de mobilité et identifier les solutions les plus pertinentes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez un retour objectif sur les projets mis en oeuvre ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires et expertes (ingénieurs, techniciens, architectes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises et compétences au plus près de vos besoins, grâce à un réseau territorialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des compétences multiples pour vos mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plusieurs dizaines d&amp;#039;années d&amp;#039;expérience au service des services publics de l&amp;#039;État et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des participations actives à l&amp;#039;édition de normes et règlement, aux côtés des pouvoirs publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Éclairer la décision
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic : collecte et analyse des données de mobilité/méthodologie adaptée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage : assistance pour la conduite de projet et aide à la mise en place de partenariats locaux à travers la concertation et la coconstruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prospective : mobilisation d&amp;#039;outils techniques pour prévoir et quantifier les besoins de mobilité à venir
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Mettre en œuvre vos projets et services de mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Stratégie : accompagnement dans toutes les phases d&amp;#039;élaboration de votre stratégie pour définir objectifs et priorités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions : appui à la définition des services de mobilité en adéquation avec vos enjeux et à partir de retours d&amp;#039;expériences locales (covoiturage, autopartage, transport à la demande, vélo...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation : réalisation du bilan des politiques et services retenus et anticipation des conséquences des choix de mobilités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Parc naturel régional des Volcans d&amp;#039;Auvergne
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ TEAMM Volcans, co-construction de solutions de mobilité avec le Parc naturel régional (PNR) des Volcans d&amp;#039;Auvergne pour les trajets domicile-travail des habitants d&amp;#039;une trentaine de collectivités du parc.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ardèche, le département
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude sur les besoins de mobilité du territoire de l&amp;#039;Ardèche
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Gaillac Graulhet Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Appui à l&amp;#039;élaboration du plan de mobilité rurale de Gaillac Graulhet Agglomération
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Kintoa Mugi
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aide à la définition d&amp;#039;une solution de mobilité pour la Vallée des Aldudes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Cohésion sociale et inclusion
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/organiser-mobilites-territoires-peu-denses</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01ae-organiser-les-mobilites-en-territoires-peu-de/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>119944</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Comprendre et analyser pour agir sur les mobilités - Capamob</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Comprendre et analyser pour agir sur les mobilités - Capamob</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Cerema a mis en place un outil pour accompagner les collectivités en charge de l&amp;#039;organisation des mobilités dans la réalisation du diagnostic des mobilités sur leur territoire. Appelé CapaMOB, il permet de guider les acteurs dans la démarche, qu&amp;#039;ils soient seuls ou en équipe.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour aider les collectivités ayant pris la compétence mobilités à établir le diagnostic des mobilités sur leur territoire, l&amp;#039;outil CapMOB est disponible en ligne et accessible à tous les acteurs. Conçu pour répondre à un besoin des collectivités, il se veut fonctionnel et simple à utiliser.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://capamob.cerema.fr/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://capamob.cerema.fr/" rel="noopener" target="_blank"&gt;
+   https://capamob.cerema.fr/
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>mathias.gent@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ef7b-comprendre-et-analyser-pour-agir-sur-les-mobi/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>CEREMA</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>101961</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les citoyens aux émissions CO2 des déplacements</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H52" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Premier secteur émetteur de gaz à effet de serre avec 30% des émissions, le secteur des transports est un secteur clé de la transition écologique. Mais comment
  &lt;strong&gt;
   transmettre les bons ordres de grandeur et sensibiliser les citoyens
  &lt;/strong&gt;
  ?
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;équipe Impact CO2 de l&amp;#039;ADEME a souhaité développer un outil simple
  &lt;strong&gt;
   librement diffusable
  &lt;/strong&gt;
  &lt;strong&gt;
   intégrable sur tout type de site
  &lt;/strong&gt;
  pour permettre à chacun de comparer facilement l&amp;#039;impact de ses déplacements, mais aussi de montrer l&amp;#039;impact concret du
  &lt;strong&gt;
   covoiturage
  &lt;/strong&gt;
  :
  &lt;strong&gt;
   &lt;a href="https://impactco2.fr/transport" target="_self"&gt;
    impactco2.fr/transport
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt src="https://raw.githubusercontent.com/datagir/datagir-site/master/content/applications/mon-impact-transport/mon-impact-transport.png" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Déjà utilisé dans différents défis et challenges de la mobilité aux 4 coins de la France (
  &lt;a href="https://www.defimobilite-paysdelaloire.fr/page/73/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
   Pays de la Loire
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="http://challenge-mobilite-hdf.fr/blog/votre-%C3%A9co-calculateur-mobilit%C3%A9" rel="noopener" target="_blank"&gt;
   Haut-de-France
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://www.challengemobilite-bfc.fr/page/64/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
   Bourgogne-Franche-Comté
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://www.challengedelamobilite.com/page/64/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
@@ -8539,4025 +8341,1397 @@
  ,
  &lt;a href="https://www.issy.com/decouvrir-issy/agir-pour-le-climat/mobilites/action-5-je-privilegie-des-modes-de-transport-doux" rel="noopener" target="_blank"&gt;
   Issy
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://www.normandie-tourisme.fr/preparer-son-sejour/informations-pratiques/venir-en-normandie/" rel="noopener" target="_blank"&gt;
   Normandie Tourisme
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://sudrhone.fr/2020/06/29/vacances-partir-sans-oublier-la-planete/#" rel="noopener" target="_blank"&gt;
   Sud Rhône Environnement
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Animation et mise en réseau
 Valorisation d'actions
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le simulateur est
  &lt;strong&gt;
   librement diffusable et intégrable
  &lt;/strong&gt;
  en
  &lt;em&gt;
   iframe
  &lt;/em&gt;
  sur tout type de site.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La section
  &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
   impactco2.fr/integration
  &lt;/a&gt;
  vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://impactco2.fr/transport/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
  &lt;strong&gt;
   impactco2&amp;#64;ademe.fr
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>martin.regner@ademe.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/21a8-sensibiliser-les-citoyens-aux-emissions-co2-d/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-[...736 lines deleted...]
-      <c r="A57" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>41742</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Financer des services de mobilité durable en ville et en périphérie</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Financement des services de mobilité durable</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une
 entreprise publique locale, une société ou un acteur financier privé et vous
 souhaitez participer au développement de services de mobilité durable ? La
 Banque des Territoires met à disposition des solutions de financement pour vous
 accompagner dans votre projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Solutions d’autopartage, service de vélos
 partagés, covoiturage courte distance, ou encore corporate venture au profit de
 jeunes entreprises innovantes : l’accompagnement de la Banque des Territoires
 peut se faire sur différents types de projets, en fonction de leur éligibilité.
 L’objectif est ainsi de développer des alternatives à la possession d’un véhicule
 et à l’autosolisme, libérer de l’espace urbain utilisé pour le stationnement de
 véhicules et réduire l’empreinte carbone.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement de ces solutions de mobilité
 durable est toutefois conditionné à des prérequis et des objectifs spécifiques,
 comme la justification territoriale du projet ou encore la réduction du volume
 de véhicules en circulation en agglomération. La Banque des Territoires met à
 disposition de nombreuses compétences et expertises pour étudier votre projet
 et vous apporter les meilleures solutions possibles.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_mobilite_durable_psat</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;service_mobilite_durable_psat"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-mobilite-durable/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2020</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C58" s="1" t="inlineStr">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>163008</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Développer des mobilités durables adaptées aux besoins des habitants</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
-[...1265 lines deleted...]
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
-[...1195 lines deleted...]
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H73" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I73" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J73" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;strong&gt;&lt;em&gt;Développer des mobilités durables adaptées aux besoins des habitants &lt;/em&gt;&lt;/strong&gt;&amp;#34;.&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le Pays d’Ancenis, par sa position
 géographique et ses caractéristiques socio-économiques, est un territoire qui
 génère de nombreux déplacements domicile/travail internes et externes. Par
 ailleurs, nombre d’habitants, du fait du caractère rural ou péri-urbain du
 territoire, sont dépendants de la voiture pour accéder aux services essentiels.
 Ces flux sont en grande majorité faits en voiture individuelle, occasionnant
 des problèmes de trafic routier, de nuisances environnementales, d&amp;#039;accès à
 l’emploi ou d’isolement en cas d’absence de véhicule… Le Pays d’Ancenis doit
 relever le défi d’une mobilité alternative et innovante, en mettant l’accessibilité
 et la proximité au cœur de son développement&lt;/span&gt;. &lt;font face="Arial Narrow, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réduire
      l’autosolisme en développant des modes de déplacement plus vertueux pour
      l’environnement en complémentarité avec les autorités organisatrices de
      mobilité&lt;/li&gt;&lt;li&gt;Expérimenter
      et développer des mobilités alternatives adaptées au territoire et
      différenciées selon les espaces (hameaux, bourgs, centres-villes) en
      promouvant les solutions innovantes (covoiturage, libre-service, mobilité
      solidaire, par exemple)&lt;/li&gt;&lt;li&gt;Faciliter
      et accompagner le changement de pratiques de déplacement&lt;/li&gt;&lt;li&gt;Sécuriser
      la pratique des mobilités actives en développant ses infrastructures pour
      favoriser le report modal sur les trajets courts et améliorer
      l’intermodalité&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles &lt;/strong&gt;:&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes visant à consolider le projet du porteur de projet dans le
 domaine des mobilités : études stratégiques, diagnostics préalables,
 études de faisabilité, études de marchés, schémas des mobilités, plans de
 déplacements, par exemple&lt;/li&gt;&lt;li&gt;Expérimentations de solutions de mobilités alternatives, actions
      de sensibilisation, d’animation et de communication et organisation
      d’évènements pour la promotion des transports alternatifs afin de limiter
      le recours aux véhicules individuels, notamment ceux utilisant les
      énergies fossiles (par exemple véhicules mutualisés entre communes type
      bus ou minibus, véhicules électriques en libre-service, ateliers de
      réparation, services de sécurisation des usagers du vélo)&lt;/li&gt;&lt;li&gt;Actions pour le développement d’une mobilité solidaire
      (covoiturage, réseau mobilité, transports solidaires, garages solidaires,
      par exemple)&lt;/li&gt;&lt;li&gt;Travaux de construction, de rénovation et d’équipements pour le
 développement des mobilités vertueuses (dont voies cyclables, équipements en
 bornes électriques, par exemple) et des projets multimodaux dans une logique
 d’intérêt communautaire&lt;/li&gt;&lt;li&gt;Travaux de construction, rénovation et d’équipements pour le
 développement de transports solidaires (point stop, covoiturage dynamique, par
 exemple)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P73" s="1" t="inlineStr">
+      <c r="P46" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q73" s="1" t="inlineStr">
+      <c r="Q46" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de personnel hors coûts simplifiés (gratifications des stagiaires et salaires des apprentis) dès lors que le personnel affecte au moins 5% de son temps de travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement, construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou location de véhicule&lt;/li&gt;&lt;li&gt;Location ou acquisition de biens immeubles bâtis (en cas d’acquisition : dans la limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de services, prestations intellectuelles dont la formation et la communication (par exemple création et conception de support, édition, diffusion d’outils, frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de notaire, expertise juridique technique et financière, honoraire de tenue et de certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;a name="_ftnref1" title&gt;[1]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;a name="_ftnref2" title&gt;[2]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion&lt;/li&gt;&lt;li&gt;Les coûts d’amortissement&lt;/li&gt;&lt;li&gt;Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié&lt;/li&gt;&lt;li&gt;Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;Les frais de change ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;hr align="left" size="1" width="33%" /&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;[1]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;[2]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le comité de programmation du GAL, selon les critères et les modalités préalablement définis dans sa grille de sélection. La grille de sélection est envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la sélection en comité de programmation. Les projets doivent être en cohérence avec la stratégie de développement LEADER. Si le projet n’obtient pas la note ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut alors pas faire l’objet d’une aide du programme LEADER.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>CC du Pays d'Ancenis</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ancenis.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>leader@pays-ancenis.com</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-dynamique-culturelle-et-sportive-au-service-des-besoins-des-habitants/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD46" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="74" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E74" s="1" t="inlineStr">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>163017</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné pour planifier le développement des mobilités douces sur votre territoire</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Assistance à l'élaboration d'un schéma directeur des mobilités douces</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement à l’élaboration d’un schéma directeur de développement des mobilités douces sur votre territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition du besoin et rédaction du cahier des charges,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et l’attribution des marchés de prestations intellectuelles nécessaires (Bureau d’études chargé d’établir le schéma directeur).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-letablissement-de-votre-politique-routiere/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>165922</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Consulter les points d’arrêt du réseau de transports ZOU!</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Points d'arrêts du réseau de transports ZOU!</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H74" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...23 lines deleted...]
-      <c r="O74" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent cadre définit les modalités d’intervention de la Région relatives aux points d’arrêt (PA) relevant de l’exercice de sa compétence d’autorité organisatrice de transport routier interurbain et scolaire pour desservir le territoire régional avec son réseau ZOU.&lt;/p&gt; &lt;p&gt;Commune, groupement de collectivités&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P74" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="S74" s="1" t="inlineStr">
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>24/07/2025</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projet sur le Domaine Public et permission de voirie accordée à la Région&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/points-darrets-du-reseau-de-transports-zou</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PTARTZOU/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/points-d-arrets-du-reseau-de-transports-zou/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="75" spans="1:27" customHeight="0">
-[...135 lines deleted...]
-      <c r="E76" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>166249</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’investissement pour la décarbonation du transport et des services maritimes</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Aides à l’investissement pour la décarbonation du transport et des services maritimes</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H76" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N76" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Appel à Projets (AAP) « Aides à l’investissement pour la décarbonation du transport et des services maritimes » vise à soutenir 3 thématiques principales. Les projets doivent présenter un niveau de maturité technologique (TRL) de 7 minimum en début de projet et de 9 minimum en fin de projet.&lt;/p&gt;&lt;p&gt;Pour les 2 premières thématiques, les projets doivent être portés par un bénéficiaire unique (projet mono-partenaire). Pour la 3ᵉ thématique, les projets peuvent être portés par un bénéficiaire unique ou par un consortium de maximum 3 partenaires.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Thématique      1 : Décarbonation directe des navires&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Décarbonation de navires existants :&lt;br /&gt;Acquisition et déploiement d’équipements et solutions embarquées innovantes  destinés aux navires permettant une amélioration de l’efficacité énergétique des navires.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Acquisition de navires :&lt;br /&gt;Investissements en faveur de l’acquisition de navires propres ou à émission nulle, ou de navires plus efficaces sur le plan énergétique par rapport au scénario contrefactuel.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont notamment exclus les bateaux fluviaux, les navires de pêche, les navires de plaisance et les navires battant pavillon non européen. Se reporter au cahier des charges pour une liste exhaustive des exclusions.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Thématique 2 : Investissements industriels pour la décarbonation des navires&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements industriels visant le renforcement des capacités de production européennes dédiées à la décarbonation du transport maritime, incluant la création ou l’extension d’usines et de chantiers navals et de nouvelles lignes de production d’équipements ou de systèmes destinés à la décarbonation du transport maritime.&lt;/li&gt;&lt;li&gt;Développement de moyens de production innovants de navires bas carbone, d’équipements, de systèmes ou de solutions destinés à la décarbonation du transport et des services maritimes.&lt;/li&gt;&lt;li&gt;Investissements visant à réduire l’impact environnemental des processus de production et de réparation ou rétrofit des navires et de leurs composants.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Thématique 3 : Investissements portuaires pour la décarbonation des navires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Investissements portuaires concourant à la décarbonation du transport et des services maritimes, incluant notamment le déploiement d’infrastructures et d’équipements portuaires de ravitaillement de navires en carburants alternatifs, ainsi que d’infrastructures d’alimentation électrique à quai nécessaires à la décarbonation du transport et des opérations de service maritimes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S76" s="1" t="inlineStr">
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X76" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/aides-linvestissement-pour-la-decarbonation-du-transport-et-des-services-maritimes</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-a-l-investissement-pour-la-decarbonation-du-transport-et-des-services-maritimes/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-      <c r="A77" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>142830</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un service de transport à l’aide de véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez innover pour répondre à un besoin de mobilité non couvert sur votre territoire ? Vous envisagez d&amp;#039;initier une démarche pilote autour de solutions de transport offertes par les navettes ou voitures autonomes partagées ? Le Cerema vous accompagne, de la définition de votre projet à sa mise en œuvre opérationnelle.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pourquoi mettre en place un service de transport basé sur des véhicules autonomes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour quels itinéraires ? Comment assurer la sécurité routière pour tous les usagers sur les parcours concernés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels contraintes et avantages associés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin d&amp;#039;aide pour obtenir une autorisation d&amp;#039;expérimentation ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la mise en place un service de transport à l&amp;#039;aide de véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définir les zones de pertinence du territoire pour déployer un service de transport basé sur des véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des besoins de mobilité peu pris en compte par l&amp;#039;offre existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude d&amp;#039;opportunité sur le déploiement de véhicules autonomes pour y répondre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorisation des sites de déploiement potentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation des éléments de coût.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Établir l&amp;#039;itinéraire du service de transport en fonction des contraintes propres aux véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des interactions potentielles avec les autres usagers (piétons, vélos, véhicules conventionnels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;aménagement de la voirie existante.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner le territoire dans la demande d&amp;#039;autorisation d&amp;#039;expérimentation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mémento sur la réglementation, la procédure et les principales étapes d&amp;#039;instruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support à la constitution du dossier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi de la procédure d&amp;#039;instruction jusqu&amp;#039;à l&amp;#039;obtention d&amp;#039;une réponse.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Aix-Marseille-Provence | Thecamp
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé pour une liaison entre le campus et la gare TGV d&amp;#039;Aix-en-Provence (depuis 2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ville de Longwy
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé par la ville pour un service de transport entre ville basse et ville haute (2019-2020)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/mettre-place-service-transport-aide-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d33-mettre-en-place-un-service-de-transport-a-lai/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>142710</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer votre service de transport basé sur des véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez déployer un service de transport innovant pour répondre aux besoins de mobilité sur votre territoire ? Vous vous interrogez sur la pertinence d&amp;#039;un système basé sur des véhicules autonomes ? Le Cerema vous accompagne pour déterminer le niveau d&amp;#039;efficacité, de sécurité et d&amp;#039;acceptation de cette solution.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez évaluer l&amp;#039;efficacité du service mis en œuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur son impact en matière de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez mesurer l&amp;#039;adhésion des usagers ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans l&amp;#039;évaluation de votre service de transport basé sur des véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer l&amp;#039;efficacité du service expérimenté sur la base d&amp;#039;indicateurs clés
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mesure de la capacité et de l&amp;#039;usage réel (fréquentation, typologie d&amp;#039;usagers, utilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de la souplesse de mise en œuvre, en comparaison avec une offre de transport classique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; S&amp;#039;assurer de la sécurité des déplacements et des autres usagers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic sur les conflits d&amp;#039;usage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation de recommandations (modification d&amp;#039;aménagements, réservation de voies, mise en place d&amp;#039;équipements).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Apprécier le ressenti de la population et l&amp;#039;impact du service sur les comportements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enquête usagers : détermination des ressentis en fonction des profils
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation des critères d&amp;#039;adhésion et des réticences à l&amp;#039;utilisation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sytral
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la desserte du grand stade « Parc Olympique Lyonnais » (2019-2020)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Nantes Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la mise en place d&amp;#039;une navette autonome dans une zone d&amp;#039;activité pour la desserte d&amp;#039;un restaurant d&amp;#039;entreprise (2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Autun
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation du service offert par la navette entre le Champ de Mars et la Cathédrale (2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-votre-service-transport-base-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c9c8-evaluer-votre-service-de-transport-base-sur-d/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>142706</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Rendre accessibles vos bâtiments, espaces publics et transports</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Assurer l&amp;#039;accessibilité de la chaîne des déplacements renforce l&amp;#039;attractivité du territoire et répond à une exigence sociale croissante.
 &lt;/p&gt;
 &lt;p&gt;
  La prise en compte de la diversité des publics et leurs besoins évolutifs (pour construire des réponses adaptées) constitue un vecteur majeur d&amp;#039;inclusion.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema, fort de son expertise technique et de sa capacité à développer des approches innovantes et intégrées, vous accompagne dans vos stratégies et projets liés à l&amp;#039;accessibilité, qu&amp;#039;ils concernent la voirie et les espaces publics, les bâtiments ou les transports.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment prendre en compte l&amp;#039;ensemble des besoins spécifiques de chaque population (vieillissement, handicaps) ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment assurer la continuité de la chaîne du déplacement et traiter les interfaces ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment assurer un cheminement accessible, confortable et sécurisé pour tous ? et permettre à chacun de se repérer et s&amp;#039;orienter ?
@@ -12585,6670 +9759,9871 @@
   Conseil pour l&amp;#039;élaboration et la mise en œuvre de stratégies d&amp;#039;accessibilité (en amont, programmation de l&amp;#039;accessibilité, à une échelle territoriale ou patrimoniale...)
  &lt;/li&gt;
  &lt;li&gt;
   Expertise intégrée sur des projets liés à l&amp;#039;accessibilité (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - bonne connaissance de la réglementation et des besoins des usagers
 &lt;/p&gt;
 &lt;p&gt;
  - capacité à mobiliser d&amp;#039;autres partenaires (acteurs de la &amp;#34;mise en œuvre&amp;#34;, développeurs de solutions)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
  &lt;/li&gt;
  &lt;li&gt;
   Animation de réseaux, d&amp;#039;ateliers techniques (démarches participatives)
  &lt;/li&gt;
  &lt;li&gt;
   Formation / sensibilisation : montage ou support au montage de formations sur-mesure (en présentiel, à distance, ou mixtes)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ville de Paris
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Expérimentations sur le guidage en traversée piétonne avec la ville de Paris
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Solidéo, société de livraison des ouvrages olympiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Accompagnement de la solidéo pour la livraison de logements accessibles et adaptés au vieillissement sur l&amp;#039;opération &amp;#34;Cluster Média&amp;#34; des JOP Paris 2024
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lorient Agglomération
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mission d&amp;#039;évaluation du niveau d&amp;#039;accessibilité des transports pour le compte de Lorient Agglomération
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Accès aux services
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité pour tous
 Sécurité</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/rendre-accessibles-vos-batiments-espaces-publics-transports</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3fb-rendre-accessibles-vos-batiments-espaces-publ/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="78" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H78" s="1" t="inlineStr">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>74861</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Financer la mobilité européenne des élèves des filières sanitaires et sociales</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Subventions pour les association dont les sportifs ont participé à des finales nationales officielles de championnats ou de coupes, ayant supporté des frais de déplacement. La participation à la finale nationale de championnat ou de coupe doit résulter de sélections préalables au niveau départemental, régional ...
-[...5 lines deleted...]
- Seules les compétitions nationales sont prises en compte.
+ La Région Occitanie soutient et accompagne les écoles relevant des filières sanitaires et sociales désirant intégrer dans leur offre de formation des stages en entreprise en Europe au profit de leurs élèves en formation relevant des niveaux 3 et 4.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Dans un contexte économique et social en mutation, la mobilité européenne génère un effet accélérateur de retour à l&amp;#039;emploi ou d&amp;#039;entrée en formation.  Consciente de ces enjeux, la Région Occitanie Pyrénées-Méditerranée, avec le soutien financier de l&amp;#039;Agence Erasmus &amp;#43;, contribue à l&amp;#039;insertion socio-professionnelle des apprentis, en favorisant l&amp;#039;ouverture internationale comme levier de développement de la citoyenneté et des compétences professionnelles.
+&lt;/p&gt;
+&lt;p&gt;
+ Des dispositifs d&amp;#039;accompagnement financier et techniques sont mis à la disposition des structures proposant des formations de niveau 3 et 4 de la filière sanitaire et sociale pour les soutenir dans le développement des actions de mobilité à l&amp;#039;international.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Huit catégories de dépenses sont éligibles à un barème forfaitaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les frais de visites préparatoires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de préparation au départ et de formation linguistique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de mobilité (voyage et séjour),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais culturels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais d&amp;#039;assurance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien aux besoins spécifiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de personnel et charges indirectes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalité de dépôt d&amp;#039;une demande de subvention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;organisme bénéficiaire dépose une demande pour un groupe et pour une destination, même si les séjours sont échelonnés et/ou les départs individuels.   Par principe, la demande de financement devra être antérieure au commencement d&amp;#039;exécution de l&amp;#039;opération (phase préparatoire de la mobilité). Toutefois, les dossiers sollicitant un financement pour des opérations qui auraient débuté 6 mois avant la date de réception de la demande de financement pourront être considérés recevables par la Région dans le respect des dispositions des articles 4 et 5 du règlement d&amp;#039;intervention régissant ce dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O78" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Education et renforcement des compétences
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X78" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- sports-subventions&amp;#64;mairie-brest.fr
+ Seuls sont éligibles les organismes membres du consortium ERASMUS&amp;#43; &amp;#34;Mobilité des apprenants d&amp;#039;Occitanie 2020/2022&amp;#34; coordonnés par la Région Occitanie :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les organismes gestionnaires des établissements de formations sanitaires et sociales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des établissements de formations sanitaires et sociales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout organisme associé et habilité par un établissement membre pour la mise en œuvre du projet de mobilité,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets éligibles doivent répondre aux caractéristiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action n&amp;#039;est pas cofinancée par des financements européens captés directement par l&amp;#039;établissement ou le bénéficiaire direct
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nombre minimal d&amp;#039;apprenants bénéficiaires fixé à 5 , et dans la mesure du possible d&amp;#039;un groupe &amp;#34;classe&amp;#34; ou &amp;#34;promotion&amp;#34;, pour lequel l&amp;#039;organisme bénéficiaire est libre de déterminer les critères de formation du groupe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définir des modalités de préparation au départ et d&amp;#039;accompagnement adaptées au public éligible (avant, pendant et après la période de mobilité) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer une période de formation en entreprise dans le cadre d&amp;#039;un partenariat européen en lien avec les objectifs pédagogique de la formation suivie par les apprenants bénéficiaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclure une démarche d&amp;#039;évaluation des compétences acquises en cours de mobilité et des impacts du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Destinations éligibles : Seules les mobilités organisées dans les pays éligibles au programme ERASMUS&amp;#43; sont éligibles au programme régional. Pour accéder à la liste des pays éligibles, veuillez-vous référer au site Internet de l&amp;#039;Agence Erasmus &amp;#43; . La zone géographique prioritaire en Europe est définie par les accords de coopération de la Région Occitanie Pyrénées / Méditerranée, à savoir les relations bilatérales privilégiées avec l&amp;#039;Allemagne et les zones transfrontalières espagnoles (Catalogne, Navarre, Aragon, Pays Basque) et les Iles Baléares dans le cadre de l&amp;#039;Eurorégion Pyrénées / Méditerranée ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le contenu de la mobilité prendra en compte un stage en entreprise d&amp;#039;une durée minimale de 10 jours consécutifs. Le séjour peut être ventilée sur un temps en entreprise et/ou un temps en centre de formation, si la mobilité est à visée certificative ;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-a-la-mobilite-europeenne-des-eleves-des-filieres-sanitaires-et-sociales</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mathilde DUPAS
+&lt;/p&gt;
+&lt;p&gt;
+ chargée de mission
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : mathilde.dupas&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5287-aides-a-la-mobilite-europeenne-des-eleves-des/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="79" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G79" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>66413</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de transport et les terminaux portuaires et logistiques</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association</t>
-[...2 lines deleted...]
-      <c r="H79" s="1" t="inlineStr">
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I79" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="S79" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à subventionner les études et travaux de création ou de rénovation / régénération d&amp;#039;infrastructures de transport et développer les terminaux portuaires et logistiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études et travaux concernés visent à maintenir et/ou développer des infrastructures permettant une mobilité performante des personnes et des marchandises conduisant à promouvoir l&amp;#039;attractivité et le développement économique du territoire.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/infrastructures-et-reseaux-de-transports</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICES INFRASTRUCTURES ET ETUDES
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.41 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba9a-developper-des-infrastructures-permettant-une/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="80" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G80" s="1" t="inlineStr">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>71378</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Former des conseillers mobilité - Programme du Réseau Mob'In</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
-[...3 lines deleted...]
-      <c r="H80" s="1" t="inlineStr">
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le conseil en mobilité pour l&amp;#039;insertion s&amp;#039;affirme comme la fonction pivot des parcours et actions de mobilité inclusive sur les territoires. Mob&amp;#039;In France souhaite accompagner les acteurs territoriaux de la mobilité inclusive dans la
+ &lt;strong&gt;
+  réflexion, la mise en place et le développement du conseil en mobilité sur leur territoire.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Public visé
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller(e)s mobilité ou futur(e)s conseiller(e)s mobilité
+ &lt;/strong&gt;
+ dans le cadre du développement de leurs compétences.
+ &lt;br /&gt;
+ Tout acteur d&amp;#039;une structure intervenant ou souhaitant intervenir dans le champ de la mobilité inclusive souhaitant s&amp;#039;acculturer au conseil en mobilité pour l&amp;#039;insertion.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Objectif général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Acquérir un socle de connaissances et de compétences nécessaires à la pratique du conseil en mobilité pour l&amp;#039;insertion.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Déroulé
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Formation en présentiel organisée en 3 journées de 7 heures. Les deux premières journées sont réunies, la 3ème journée se réalise entre 1 à 3 mois après.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Méthodes et moyens pédagogiques
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toute méthode permettant la facilitation de l&amp;#039;apprentissage ; la méthode active est privilégiée.
+ &lt;br /&gt;
+ Animation de la formation par deux professionnels expérimentés : un responsable de structure/plateforme de mobilité et un conseiller mobilité insertion.
+ &lt;br /&gt;
+ Mise à disposition de ressources pédagogiques variées.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Contenu de la formation :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Module 1 : le conseil en mobilité insertion dans son environnement
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - la mobilité inclusive : une question sociétale, définition de la mobilité inclusive, le savoir/vouloir/pouvoir bouger, les publics, les concepts de base,
+ &lt;br /&gt;
+ - le cadre législatif et institutionnel : les grands textes, les autorités compétentes, les acteurs nationaux de la mobilité inclusive, l&amp;#039;écosystème local,
+ &lt;br /&gt;
+ - les acteurs et plateforme de mobilité : des constructions territoriales, les principes communs d&amp;#039;une plateforme, l&amp;#039;accompagnement à la mobilité pour l&amp;#039;insertion : cœur de métier,
+ &lt;br /&gt;
+ - le positionnement de la fonction du CeMi : sur le champ économique, social, écologique, territorial,
+ &lt;br /&gt;
+ - les missions, activités et compétences : informer, évaluer, conseiller, suivre, accompagner, former, coordonner, observer, proposer.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Module 2 : le conseil en mobilité au contact du public
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - les représentations de la mobilité,
+ &lt;br /&gt;
+ - le parcours mobilité vers l&amp;#039;insertion,
+ &lt;br /&gt;
+ - de l&amp;#039;orientation au plan d&amp;#039;actions individualisé : la demande, l&amp;#039;accueil, les critères, indicateurs et outils de l&amp;#039;évaluation mobilité, le bilan et le plan d&amp;#039;action individualisés, la co-construction du parcours,
+ &lt;br /&gt;
+ - les fondamentaux de l&amp;#039;accompagnement : posture, pré-requis, limites,
+ &lt;br /&gt;
+ - l&amp;#039;accompagnement à la mobilité : l&amp;#039;accueil, le contrat, les situations d&amp;#039;accompagnement à la mobilité, les outils et ressources du conseiller,
+ &lt;br /&gt;
+ - le bilan du parcours mobilité : résultats et effets sur la situation de la personne accompagnée.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Suivi et évaluation
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le suivi de la formation est assurée par la signature de feuilles de présence.
+ &lt;br /&gt;
+ A l&amp;#039;issue de la formation :
+ &lt;br /&gt;
+ •    chaque participant complète une fiche d&amp;#039;auto évaluation des connaissances et compétences acquises
+ &lt;br /&gt;
+ •    une attestation de formation est remise au participant
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Formation éligible au financement par OPCO.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nombre de formations (année 2019/2020): 5
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nombre de stagiaires (2019/2020): 75
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nombre de formateurs : 10
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Formation professionnelle
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Programme disponible sur toute la France métropolitaine et outre-mer.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Une formation peut être mise en place à partir de 8 participants.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France métropolitaine</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>http://www.mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pascal GRAND,
+&lt;/p&gt;
+&lt;p&gt;
+ professionnalisation&amp;#64;mobin-solutions.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>contact@mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8745-former-des-conseillers-mobilite/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>165801</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités durables en territoires ruraux et moyennement denses</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Mobilités durables en territoires ruraux et moyennement denses</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I80" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="S80" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans
+l’objectif d’améliorer le cadre de vie et de réduire l’impact
+environnemental des déplacements du quotidien des habitants des zones rurales et périurbaines, le Fonds vert soutient le développement de services mobilités durables adaptés aux besoins de la population, notamment
+en faveur d’une mobilité alternative à l’utilisation de la voiture
+individuelle.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q56" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et
+régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la
+Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;La mesure bénéficie aux collectivités territoriales et leurs
+groupements suivants :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" width="623"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p align="center"&gt;&lt;strong&gt;Entités éligibles&lt;/strong&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p align="center"&gt;&lt;strong&gt;Conditions
+  d’éligibilité&lt;/strong&gt;&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p&gt;- Les communautés de communes, communautés
+  d’agglomération&lt;/p&gt;
+  &lt;p&gt;- Leurs communes membres&lt;/p&gt;
+  &lt;p&gt;- Les syndicats mixtes&lt;/p&gt;
+  &lt;p&gt;- Les pôles d&amp;#039;équilibre territoriaux et ruraux
+  (PETR)&lt;/p&gt;
+  &lt;p&gt;- Les établissements publics&lt;/p&gt;
+  &lt;p&gt; &lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p&gt;Entités compétentes en matière de voirie ou de mobilité
+  (i.e. autorité organisatrice de la mobilité, AOM) ou ayant une
+  délégation de compétence.&lt;/p&gt;
+  &lt;p&gt; &lt;/p&gt;
+  &lt;p&gt;Hors lauréats de l’Appel à programmes
+  « Territoires cyclables » pour les aménagements cyclables &lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p&gt;Régions&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p&gt;Projets locaux relevant de leur compétence d’AOM
+  locale et sur le périmètre de l’EPCI concerné &lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p&gt;Départements&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p&gt;Aménagements cyclables ou de covoiturage réalisés
+  sur la voirie départementale&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;Le projet doit être localisé dans les territoires des EPCI
+classés en densité rurale ou en densité intermédiaire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les associations peuvent également bénéficier de l’aide du Fonds
+vert dès lors que leurs projets sont conjointement portés et financés par une
+collectivité ou groupement mentionné dans le tableau ci-dessus.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles au financement du Fonds vert :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses d&amp;#039;ingénierie (études, AMO) pour l&amp;#039;élaboration d&amp;#039;une stratégie de mobilité, d&amp;#039;un plan de mobilité simplifié (PDMS) ;&lt;/li&gt;&lt;li&gt;La création d&amp;#039;infrastructures, de services ou de bouquets de services de mobilité de proximité suivants :&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-   Service
+de mobilité solidaire, notamment transport d’utilité sociale (TUS) ;&lt;/p&gt;&lt;p&gt;-   Service
+de transport à la demande (TAD) ou navette régulière, y compris autonome ;&lt;/p&gt;&lt;p&gt;-   Service
+d’autopartage ou de scooter en libre-service ;&lt;/p&gt;&lt;p&gt;-   Système
+numérique d’aide aux déplacements (information voyageur / mobilité multimodale)
+;&lt;/p&gt;&lt;p&gt;-   Services
+de prêt ou location, y compris en libre-service, de vélo et/ou de vélo à
+assistance électrique (VAE) ;&lt;/p&gt;&lt;p&gt;-  Services
+et infrastructures pour le covoiturage : aires et lignes de covoiturage, voies
+réservées et à certaines catégories de véhicules dites VR2&amp;#43;, points d’arrêt
+d’autostop organisés, création de plateforme d’intermédiation, campagnes
+d’incitation financière à la pratique du covoiturage ;&lt;/p&gt;&lt;p&gt;-   Infrastructures
+cyclables (aménagements cyclables, stationnements sécurisés).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses couvertes par le Fonds vert sont le coût des investissements, les frais de fonctionnement du service de mobilité (équivalent à 1 an de fonctionnement maximum) pour aider l&amp;#039;amorçage du service et les frais d&amp;#039;études et de maîtrise d&amp;#039;ouvrage (dont les acquisitions foncières), sous conditions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Mobilites-durables.pdf</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-mobilites-durables</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-durables-en-territoires-ruraux-et-moyennement-denses/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Inciter financièrement le covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>165105</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Développer la mobilité européenne des apprentis et des professionnels de l’insertion - ESCALE</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité européenne des apprentis et des professionnels de l’insertion - ESCALE</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Vous souhaitez mener à bien un projet de mobilité pour vos apprentis de niveau 3 et 4 ou pour vos personnels, et vous êtes membres du consortium régional ESCALE ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale et européenne :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Une &lt;/strong&gt;&lt;strong&gt;avance de trésorerie de 50% &lt;/strong&gt;&lt;strong&gt;dès l’accord de financement&lt;/strong&gt;&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Des &lt;/strong&gt;&lt;strong&gt;dépenses remboursées jusqu’à 100% &lt;/strong&gt;&lt;strong&gt;du montant &lt;/strong&gt;&lt;strong&gt;TTC &lt;/strong&gt;&lt;strong&gt;de votre projet&lt;/strong&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Une structure membre du consortium régional ERASMUS &amp;#43; ESCALE&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Un projet de mobilité européenne ou internationale pour des apprentis de niveau 3 et 4, ou pour votre personnel&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
+&lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
+&lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 100 % du montant des dépenses retenues en € TTC&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Les frais de transport, de restauration et d’hébergement liés à la réalisation d’une visite préparatoire si celle-ci est nécessaire ;&lt;/li&gt;
+&lt;li&gt;Les frais de transport, de restauration et d’hébergement au cours du séjour ;&lt;/li&gt;
+&lt;li&gt;Les activités culturelles et pédagogiques sous réserve que celles-ci soient en lien avec la formation des apprentis et/ ou avec des thématiques liées à la citoyenneté européenne.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Prenez contact dès maintenant avec les services régionaux&lt;/strong&gt;. Vous bénéficierez d’un &lt;strong&gt;entretien personnalisé&lt;/strong&gt; afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches.&lt;/p&gt;
+&lt;p&gt;Privilégiez un envoi par mail : &lt;a href="mailto:nomdudispositif&amp;#64;grandest.fr"&gt;escale&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;ET/OU&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Déposez votre demande en ligne &lt;/strong&gt;(à partir du 4 novembre) &lt;strong&gt;ou par mail selon l’indication du service instructeur,&lt;/strong&gt;&lt;strong&gt; le plus tôt possible et impérativement avant&lt;/strong&gt; le démarrage de votre projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>International</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2024</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/p&gt;&lt;p&gt;Vous pouvez bénéficier de l’aide, si vous êtes :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une structure membre du consortium régional ERASMUS &amp;#43; ESCALE&lt;/p&gt;&lt;p&gt;Et si votre projet concerne :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Un projet de mobilité européenne ou internationale pour des apprentis de niveau 3 et 4, ou pour votre personnel&lt;/p&gt;&lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/mobilite-europeenne-apprentis-professionnels-insertion/</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0283/depot/simple</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Prenez contact dès maintenant avec les services régionaux. Vous bénéficierez d’un entretien personnalisé afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Privilégiez un envoi par mail : escale&amp;#64;grandest.fr&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;ET/OU&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Déposez votre demande en ligne (à partir du 4 novembre) ou par mail selon l’indication du service instructeur, le plus tôt possible et impérativement avant le démarrage de votre projet.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilite-europeenne-des-apprentis-et-des-professionnels-de-linsertion-escale/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="81" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G81" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>165360</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Aider au déplacement de collégiens pour des manifestations liées à l'information sur l'orientation</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Aide au déplacement de collégiens pour des manifestations liées à l&amp;apos;information sur l&amp;apos;orientation</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine met en place une aide aux transports destinée aux collégiens dans le cadre des engagements de la Charte régionale de l&amp;#039;information métiers dans les collèges. L&amp;#039;aide aux transports vise à faciliter l&amp;#039;accès aux salons d&amp;#039;orientation, aux actions des Tiers de Confiance, aux visites d&amp;#039;entreprise, etc.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser la découverte des métiers, des filières et univers professionnels ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Appréhender l’environnement économique, la connaissance des métiers, des filières et des voies de formation ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Découvrir les secteurs d’activité et/ou de visites des plateaux techniques inter-établissements ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Contribuer à la construction du parcours d’orientation en développant la connaissance de la diversité des métiers et l’offre de formation (s’inscrire dans le Parcours Avenir(s)). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;aide est de 70% du montant TTC des frais de transport liés au déplacement faisant l&amp;#039;objet de la demande de subvention.&lt;/p&gt;&lt;p&gt;L&amp;#039;établissement devra faire l&amp;#039;avance des frais de transport.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;La demande d&amp;#039;aide doit être déposée en amont de la date du déplacement.&lt;/p&gt;&lt;p&gt;Chaque dossier est instruit par les services de la Région Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;La prise de décision est faite par le Comité technique régional. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Toutes structures qui portent un projet en faveur des collégiens dans le cadre de la mise en oeuvre de la charte régionale dédiée au déploiement de l&amp;#039;information métiers dans les collèges.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Une attention particulière sera portée aux projets intégrant une démarche de connaissance des métiers en interaction avec les dispositifs de la Région Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;Par ailleurs afin de répondre à l&amp;#039;objectif d&amp;#039;inclusion et de favoriser les projets pour les jeunes les plus fragiles, une priorité sera observée pour les publics relavant de Zone Agricole Protégée rurales (ZAP), de Zone de Revitalisation Rurale (ZRR), de Quartier de la Politique de la Ville (QPV). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/aide-au-deplacement-de-collegiens-pour-des-manifestations-liees-linformation-sur-lorientation</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Pour toute demande, transmettre à l&amp;#039;adresse suivante charte.colleges&amp;#64;nouvelle-aquitaine.fr :&lt;/p&gt;&lt;p&gt;Un courrier adressé à Monsieur le Président du Conseil régional de Nouvelle-Aquitaine. Ce courrier devra être daté et signé par le représentant légal de l&amp;#039;établissement (merci d&amp;#039;indiquer lisiblement les nom et prénom du signataire). Si une personne autre que le représentant légal signe le courrier, merci de nous fournir également la délégation de signature donnant autorisation pour signer en lieu et place du responsable légal.&lt;/p&gt;&lt;p&gt;Un formulaire vous sera communiqué dès reception du courrier si le projet est éligible. Vous devrez le retourner renseigner à l&amp;#039;adresse ci-dessus mentionnée, annexé du devis et d&amp;#039;un relevé d&amp;#039;identité bancaire.&lt;/p&gt;&lt;p&gt;Afin d’identifier et de traiter efficacement les demandes, merci d’indiquer dans l’objet du mail : Nom du collège / Nom de la commune / L’événement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-deplacement-de-collegiens-pour-des-manifestations-liees-a-linformation-sur-lorientation/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2025</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>163871</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Territoires engagés pour la nature</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence nationale de la cohésion des territoires (ANCT)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
+d’aménagement du territoire). Elles sont des réseaux à préserver
+et restaurer pour que les espèces animales et végétales puissent circuler,
+s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
+réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
+continuités écologiques par des aménagements qui assurent le passage de la
+faune sauvage, limiter la &lt;strong&gt;pollution
+lumineuse&lt;/strong&gt; en positionnant uniquement des
+points lumineux à des endroits stratégiques de croisement de voirie, penser et
+gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
+sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités de votre
+région ! Le programme pourra en effet vous orienter vers les
+partenaires potentiels, qui sauront partager leurs compétences dans la
+restauration ou la préservation de trames écologiques. En outre, le Réseau
+Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
+et Villages étoilés proposent un accompagnement dans la mise en place de
+trames. La reconnaissance TEN peut également vous aider dans la recherche de
+financement en ce sens :  des
+financements multi-structures, en région, des fonds de préventions des risques
+naturels, via l’agence de l’eau, ou encore des financements européens à travers
+le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
+notamment à travers le centre de ressources trame verte et bleu, et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Revitalisation
+Biodiversité
+Paysage
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.trameverteetbleue.fr/</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>163746</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études multi-acteurs pour la décarbonation de la mobilité lourde ou intensive</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif a pour but de soutenir les études qui permettront de développer les usages de mobilité hydrogène multi-acteurs, en s’assurant de leur pertinence technico-économique en comparaison avec les autres solutions de décarbonation disponibles. &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Le soutien régional porte sur les études de flux et de verdissement de flottes de véhicules, avec 3 objectifs :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Encourager la décarbonation du transport lourd ou intensif;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser la mutualisation des intérêts pour la solution hydrogène;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser le passage à l’acte via de potentiels achats groupés.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Les aides portant sur la partie étude d’opportunité et de faisabilité attribuées à des collectivités ne sont pas des aides d’Etat et pourront bénéficier d’une aide jusqu’à hauteur de 70 % des dépenses éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le bénéficiaire de l’aide pourra être une structure publique ou privée.&lt;/p&gt;&lt;p&gt;Les particuliers ne peuvent pas bénéficier de ce dispositif.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont les prestations qui visent les études de flux et de verdissement de flottes, c&amp;#039;est-à-dire l’évaluation technico-économique d’une conversion de tout ou partie d’une flotte de véhicules appartenant à des acteurs distincts.&lt;/p&gt;&lt;p&gt;Le contenu minimum des études éligibles est précisé dans le document téléchargeable en bas de cette page.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/etudes-multi-acteurs-pour-la-decarbonation-de-la-mobilite-lourde-ou-intensive</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les demandes devront être adressées par l’entité qui sera bénéficiaire du soutien financier régional.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Elles devront être adressées aux chargés de missions concerné (cf. contacts indiqués dans le document téléchargeable) avant tout démarrage des études. Les dépenses éligibles ne seront prises en compte qu’à partir de la date de dépôt de la candidature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La demande comprendra à minima : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Lettre de saisine&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le formulaire Kbis et le RIB du demandeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation du projet (contexte, état d’avancement, problématiques à résoudre…) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation des parties prenantes/participants au projet (activité, intérêt au projet…)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La méthodologie pour mobiliser et engager les participants et le calendrier prévisionnel&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le/les devis détaillés des prestataires retenus : le cahier des charges proposé devra s’appuyer et respecter les critères d’éligibilité et le contenu des études précédemment décrit&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plan de financement contenant les éventuels co-financements sollicités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-multi-acteurs-pour-la-decarbonation-de-la-mobilite-lourde-ou-intensive/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>163747</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'équilibre économique des écosystèmes hydrogène par l’usage mobilité</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Renforcement économique des écosystèmes hydrogène par l’usage mobilité</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à renforcer l’équilibre économique des projets de stations de distribution d’hydrogène pour la mobilité lourde s’inscrivant dans la stratégie régionale.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;La vocation première de ce dispositif de soutien est d’accompagner les usages, en particulier de soutenir les investissements concernant les usages en mobilité lourde routière et maritime.&lt;/p&gt;&lt;p&gt;Pour cela, il doit permettre de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Renforcer les écosystèmes hydrogène les plus matures en soutenant quelques usagers supplémentaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Permettre un meilleur équilibre économique des projets de stations de distribution ou de production d&amp;#039;hydrogène&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner le développement des usages hydrogène pertinents&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Les coûts admissibles&lt;/p&gt;&lt;p&gt;Concernant les investissements sur l’achat de véhicules, les coûts admissibles sont les coûts supplémentaires liés à l’achat du véhicule, calculés comme étant la différence entre les coûts d’investissement liés à l’achat du véhicule et les coûts d’investissement liés à l’achat d’un véhicule de la même catégorie qui est conforme aux normes de l’Union Européenne applicables déjà en vigueur et qui aurait été acquis sans l’aide ;&lt;/p&gt;&lt;p&gt;Concernant les investissements sur la location de véhicules propres ou de véhicules à émission nulle, les coûts admissibles sont les coûts supplémentaires liés à la location du véhicule, calculés comme étant la différence entre la valeur actuelle nette liée à la location du véhicule et la valeur actuelle nette liée à la location d’un véhicule de la même catégorie qui est conforme aux normes de l’Union Européenne applicables déjà en vigueur et qui aurait été loué sans l’aide. Les coûts d’exploitation liés à l’exploitation du véhicule, y compris les coûts de l’énergie, les coûts d’assurance et les coûts d’entretien, ne sont pas pris en considération, qu’ils soient ou non inclus dans le contrat de location ;&lt;/p&gt;&lt;p&gt;Concernant les investissements de rétrofit consistant en la mise à niveau de véhicules leur permettant d’être considérés comme des véhicules propres ou des véhicules à émission nulle, les coûts de l’investissement dans la mise à niveau.&lt;/p&gt;&lt;p&gt;Les taux d’aide&lt;/p&gt;&lt;p&gt;Les taux d’aide s’appliquent sur la base des coûts admissibles, sur le coût total HT ou sur le surcoût environnemental (solution de référence déduite) pour les investissements matériels et immatériels liés au programme d’investissements.&lt;/p&gt;&lt;p&gt;Le soutien financier s’appuie sur le régime cadre exempté de notification N° SA.111726 relatif aux aides à la protection de l’environnement pour la période 2024-2026 ainsi que sur le régime cadre exempté de notification N° SA.111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026.&lt;/p&gt;&lt;p&gt;Conformément au règlement d’intervention de la Région et aux régimes d’aides d’Etat, le taux d’aide régionale respectera les taux d’accompagnement en vigueur au moment de l’instruction du dossier. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q61" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Le bénéficiaire de l’aide pourra être une structure publique ou privée.&lt;/p&gt;&lt;p&gt;Les particuliers ne sont pas concernés par ce dispositif.&lt;/p&gt;&lt;p&gt;Les véhicules éligibles sont ceux répondant à des contraintes spécifiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Charge utile importante ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Longs trajets, nécessitant une forte autonomie ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Temps de recharge/avitaillement contraints ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autres contraintes spécifiques pour lesquelles l’hydrogène pourrait apporter une réponse&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les usages visés sont principalement :&lt;/p&gt;&lt;p&gt;Mobilité lourde ou intensive des professionnels et/ou collectivités, dans les secteurs routier et maritime en priorité :&lt;/p&gt;&lt;p&gt;Transport terrestre de marchandises ou de déchets : véhicules utilitaires de société et véhicules lourds en priorité (camions, bennes à ordures ménagères …),&lt;/p&gt;&lt;p&gt;Transport terrestre de passagers : véhicules lourds (autocars, bus, minibus,...) et flotte captive professionnelle&lt;/p&gt;&lt;p&gt;Transport maritime et fluvial de passagers (navires, navettes … de tourisme, plaisance, transport public …)&lt;/p&gt;&lt;p&gt;Transport maritime et fluvial de marchandises &lt;/p&gt;&lt;p&gt;Usages agricole&lt;/p&gt;&lt;p&gt;Navires de pêche et de conchyliculture/ostréiculture&lt;/p&gt;&lt;p&gt;Transport logistique et fonctionnement des équipements de manutention ou des engins lourds de chantier : chariots élévateurs, barges portuaires, grues, chariots bagages des aéroports et ports …&lt;/p&gt;&lt;p&gt;Alimentation électrique de certains équipements isolés et non desservis par le réseau électrique (en substitution de combustible fossile), ou non adaptés à l’électrification.&lt;/p&gt;&lt;p&gt;Fret ferroviaire (en zones portuaires ou industrielles, pour les derniers kilomètres)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;La pertinence du choix de l’hydrogène au regard des autres solutions de décarbonations existantes : des éléments chiffrés sur le nombre de kilomètres parcourus chaque année par le véhicule, la charge utile liée au type d’activité, les contraintes en temps de recharge, un comparatif explicite avec la solution électrique si elle existe sur le marché. A ce titre, la Région accompagne certains types d’études au travers de son dispositif de soutien « Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive ».  &lt;/p&gt;&lt;p&gt;La performance environnementale : réduction des émissions de gaz à effet de serre au regard d’une situation de référence, réduction des émissions de polluants, etc.&lt;/p&gt;&lt;p&gt;La valorisation énergétique : communication d’un bilan énergétique : consommations d’énergie avec une comparaison par rapport à la solution carbonée de référence&lt;/p&gt;&lt;p&gt;Le modèle économique : le calcul du TCO (Total Cost of Ownership), détermination du coût global du projet, description du montage économique du projet…&lt;/p&gt;&lt;p&gt;La maturité du projet : présentation du calendrier prévisionnel de déploiement de la flotte.&lt;/p&gt;&lt;p&gt;La fiabilité du projet : solvabilité financière du porteur, plan de financement, liste et solvabilité des partenaires&lt;/p&gt;&lt;p&gt;La pertinence géographique du projet : &lt;/p&gt;&lt;p&gt;L’usage ciblé doit venir s’approvisionner sur une infrastructure de distribution basée en région Nouvelle-Aquitaine, qu’elle soit déjà mise en service ou bien en cours de déploiement. Les véhicules éligibles doivent justifier de leur utilisation en Nouvelle-Aquitaine, notamment la localisation des dépôts des véhicules et les trajets prévisionnels à effectuer.&lt;/p&gt;&lt;p&gt;Avant toute candidature, les potentiels usagers intéressés par ce dispositif sont donc invités à se rapprocher des services de la Région pour identifier le point d’avitaillement en hydrogène le plus proche et ainsi vérifier l’éligibilité du critère géographique.&lt;/p&gt;&lt;p&gt;La présence d’une innovation technologique (techniques ou nouveaux usages) n’est pas un critère obligatoire mais sera favorisée dans l’instruction. Par exemple, le développement de l’offre technologique et industrielle régionale de solutions, notamment portée par des start-up, TPE et PME régionales innovantes sera particulièrement encouragé. Il en sera de même pour la conduite d’expérimentations sur de nouvelles technologies ou de nouveaux process .&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/renforcement-economique-des-ecosystemes-hydrogene-par-lusage-mobilite</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Les éléments de présentation et technico-économiques du projet devront être transmis uniquement par voie électronique.&lt;/p&gt;&lt;p&gt;Le dépôt du dossier de candidature doit être accompagné d’un courrier de demande d’aide régionale.&lt;/p&gt;&lt;p&gt;Pour être examiné, le dossier de demande d’aide devra être nécessairement complet avec l’ensemble des éléments demandés par le service instructeur de la Région Nouvelle-Aquitaine : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La « fiche de demande préalable » &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le formulaire Kbis et le RIB du demandeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les 3 dernières liasses fiscales du demandeur et les 3 derniers bilans comptables&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation du projet (contexte, état d’avancement, problématiques à résoudre…) et des parties prenantes/participants au projet (activité, intérêt au projet…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le calendrier prévisionnel d’achat de véhicule ou de rétrofit,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le/les devis détaillés d’achat de véhicule ou de rétrofit ou le contrat de location&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les éventuels co-financements sollicités.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon la complexité du dossier, d’autres pièces justificatives pourront être demandées.&lt;/p&gt;&lt;p&gt;Un suivi des performances des équipements et du projet global sur un an sera systématiquement demandé et conventionné.&lt;/p&gt;&lt;p&gt;Par ailleurs, la Région encourage la réalisation d’études préalables en amont des investissements, pour définir au mieux le contour et les caractéristiques du projet. A ce titre, la Région accompagne certains types d’études au travers de son dispositif de soutien « Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive ».&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcement-economique-des-ecosystemes-hydrogene-par-lusage-mobilite/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>162493</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Développer des solutions de mobilité durable (fiche-action 2)</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-          Créer et renforcer les structures et infrastructures favorisant les mobilités alternatives :  équipements pour les pôles d’échange multimodaux, transports collectifs, transport d’utilité sociale, transport à la demande, vélo-école, maison du vélo, ateliers ou bornes de réparation du vélo, stationnements de vélo, abris vélo avec ou sans point de recharge électrique, abribus, label vélo, …&lt;/p&gt;&lt;p&gt;-          Sensibiliser au sujet des mobilités alternatives : communication, formations, plateforme, …&lt;/p&gt;&lt;p&gt;-          Développer et soutenir les projets de mobilité partagée : auto-partage, vélo partage, location de moyenne, courte et longue durée, covoiturage, transport (scolaire ou autre) de proximité à traction animale, …&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette mesure vise à encourager la mise en oeuvre de nouvelles solutions de mobilité en tant qu&amp;#039;alternative à la voiture personnelle, pour suciter de nouvelles habitudes et de rendre la mobilité accessible à tous, dans le respect de l&amp;#039;environnement. Il s&amp;#039;agit notamment de développer les déplacements plus durables et de diminuer la dependance aux énergies fossiles dans nos déplacements.&lt;/p&gt;&lt;p&gt;Sont considérées comme mobilités alternatives : les transports en commun, le vélo à assistance électrique ou non, la marche à pied, le covoiturage, l’auto-stop, le transport à la demande, le prêt ou location de véhicules, l’auto-partage, le pédibus, la traction animale, l’inter-mobilité, et autres modes de transports ayant un impact zéro ou très faible sur l’environnement.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-et-les-activites-en-milieu-rural-fonds-europeens-leader-du-pays-de-coutances-fiche-action-1/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD62" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>162824</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Allier mobilités alternatives et développement des proximités afin de désenclaver les territoires</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Remiremont et ses Vallées (PETR)</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
+        <is>
+          <t>16% de cofinancement public à trouver pour les structures privées</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Lutter contre l&amp;#039;isolement géographique et social des populations ;&lt;br /&gt;- Mettre en valeur les productions et savoir-faire locaux du territoire et les rendre accessibles au plus grand nombre ;&lt;br /&gt;- Développer les mobilités alternatives ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Encourager le développement des transports en commun et partagés ;&lt;br /&gt;- Soutenir les mobilités douces ;&lt;br /&gt;- Développer l&amp;#039;offre de services et de commerces de proximité ;&lt;br /&gt;- Renforcer le lien social dans les villages et bourgs-centres.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations encourageant le développement des transports en commun et partagés ;&lt;br /&gt;- Opérations visant à soutenir les mobilités douces ;&lt;br /&gt;- Opérations visant à renforcer les services et commerces de proximité ;&lt;br /&gt;&amp;#61;&amp;gt; tourné vers les produits locaux.&lt;br /&gt;- Opérations visant à renforcer le lien social dans les villes, villages et hameaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilités douces : &lt;/strong&gt;Mobilité dites &amp;#34;actives&amp;#34;, qui ne font appel qu&amp;#039;à la seule énergie humaine (marche, vélos, trottinettes, etc.), mais aussi tout moyen de mobilité, collectif ou individuel, contribuant à une baisse des émissions de CO2 (vie-publique.fr).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Produits locaux :&lt;/strong&gt; produits élaborés et/ou transformés sur le territoire à partir de matière brute animale ou végétale, issue du territoire ou d&amp;#039;un rayon de 100 km alentours, ou de la Région Grand Est.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Attractivité économique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysderemiremont.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysderemiremont.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/allier-mobilites-alternatives-et-developpement-des-proximites-afin-de-desenclaver-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD63" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2024</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>155113</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les mobilités du quotidien : schémas, infrastructures, équipements et services</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Les mobilités du quotidien : schémas, infrastructures, équipements et services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation d&amp;#039;un schéma directeur vélo ou d&amp;#039;un schéma directeur des mobilités actives
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un schéma directeur vélo permet de programmer les liaisons cyclables d&amp;#039;intérêt communautaire ou communal à réaliser afin de créer un réseau cyclable structurant à l&amp;#039;échelle de la collectivité concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ Un schéma directeur des mobilités actives est un document stratégique de référence et de programmation permettant d&amp;#039;organiser le développement des mobilités actives qui sont définies comme toutes les formes de déplacements qui impliquent une dépense énergétique par le biais d&amp;#039;un effort musculaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création et aménagement d&amp;#039;infrastructures à destination des vélos ou multi pratiques (voies exclusivement réservées à la circulation d&amp;#039;usagers non motorisés)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces infrastructures peuvent donc être des pistes cyclables réservées aux vélos mais également des voies vertes multi pratiques pouvant également accueillir piétons, cavaliers, trottinettes, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Il est précisé que de déploiement du Réseau Cyclable d&amp;#039;Intérêt Départemental (RCID) fait l&amp;#039;objet de modalités de financement spécifiques déclinées dans le cadre d&amp;#039;une autre politique départementale (hors politique territoriale).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création d&amp;#039;aires en faveur de l&amp;#039;intermodalité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce sont des lieux d&amp;#039;échanges entre services de transport et de mobilité
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mise en place de toute offre de services visant à favoriser et promouvoir les mobilités du quotidien :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   installation d&amp;#039;abris-vélos couverts, de consignes sécurisées, de bornes de recharge pour les VAE, de stations de gonflage, de bornes d&amp;#039;entretien vélo... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   création d&amp;#039;une plateforme de mobilité (guichet unique d&amp;#039;animation, d&amp;#039;information et d&amp;#039;accompagnement des usagers sur les solutions de déplacement existantes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   mise en place de services d&amp;#039;autopartage et/ou vélopartage (hors libre-service sans attache) : mise à disposition de véhicules électriques ou hydrogènes, scooters, mobylettes, vélos, vélos-cargos, vélos adaptés aux personnes à mobilité réduite, au profit d&amp;#039;usagers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   acquisition de véhicules électriques pour transport à la demande à vocation sociale ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   mise en place d&amp;#039;une plateforme numérique de mobilité (type application de réservation avec possibilité de paiement en ligne).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Schéma de mobilités actives et plan de déplacement : participation du conseil départemental sur la base des dépenses éligibles HT ou TTC selon que le maître d&amp;#039;ouvrage puisse ou non récupérer la TVA sur l&amp;#039;opération avec application d&amp;#039;un taux fixe de 50% avec une aide plafonnée à 15 000 €.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Infrastructures et animations : participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%
+  &lt;/li&gt;
+  &lt;li&gt;
+   Poste d&amp;#039;animateur de plate-forme mobilité : participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d&amp;#039;une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l&amp;#039;opération (coût du poste chargé)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Poste :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Fiche de poste
+  &lt;/li&gt;
+  &lt;li&gt;
+   CV du candidat retenu
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etude :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Cahier des charges de l&amp;#039;étude
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités actives et à la prise en compte des objectifs de transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet devra être intégré dans la réflexion globale du territoire et en cohérence avec les schémas directeurs intercommunaux ainsi que le plan vélo départemental
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS SPECIFIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation d&amp;#039;un schéma directeur vélo ou schéma directeur des mobilités actives.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ceux-ci devront obligatoirement comporter une rubrique « analyse des pratiques sur le territoire ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création et aménagement d&amp;#039;infrastructures à destination des vélos ou multipratiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le projet devra prendre en compte a minima les déplacements à vélo
+&lt;/p&gt;
+&lt;p&gt;
+ 2- La (les) liaison(s) accompagnée(s) devra(ont) faciliter les mobilités du quotidien : desservir les zones d&amp;#039;habitat, des équipements publics, des commerces, des sites de visite touristiques publics, la plage...
+&lt;/p&gt;
+&lt;p&gt;
+ 3- Les critères techniques (largeur de voirie, utilisation du double sens ou d&amp;#039;une voie de chaque côté de la voirie...) seront étudiés par le service départemental référent.
+&lt;/p&gt;
+&lt;p&gt;
+ 4- Pour les communes CPU, CPS et l&amp;#039;ensemble des communes littorales, schéma directeur vélo ou d&amp;#039;un schéma directeur des mobilités actives devra justifier la ou les liaisons inscrite(s) au projet. Pour les autres communes, il sera demandé la production d&amp;#039;une analyse des circulations douces au sein de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création d&amp;#039;aires en faveur de l&amp;#039;intermodalité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aire devra être aménagée et équipée pour l&amp;#039;accueil d&amp;#039;au moins deux modes de déplacement dont un de mobilité active (piéton, vélo). Cette plateforme pourra donc accueillir des services de type autopartage, vélopartage, casiers sécurisés pour l&amp;#039;accueil de vélos personnels, des bornes de recharges pour les véhicules électriques, des stations de gonflage pour les véhicules présents, des bornes d&amp;#039;entretien pour les vélos, ... Elle pourra si le besoin est identifié accueillir l&amp;#039;espace d&amp;#039;attente pour les transports en commun de type bus, ...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mise en place de toute offre de services visant à favoriser et promouvoir les mobilités du quotidien
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet devra répondre à un besoin exprimé du territoire et devra préciser le mode de gestion et d&amp;#039;animation du service ainsi que les partenariats développés avec les acteurs du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   présence d&amp;#039;un écologue pour la définition et/ou la réalisation du projet, réalisation d&amp;#039;aménagements paysagers qualitatifs sur l&amp;#039;itinéraire, gestion durable des eaux pluviales provenant des aménagements réalisés, utilisation de matériaux durables (bois locaux, masse, enrobé à liant végétal...) pour la réalisation des équipements présents sur l&amp;#039;itinéraire ou sur l&amp;#039;aire créée, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, mise en place d&amp;#039;un système d&amp;#039;éclairage public adapté aux usages et contraintes locales......), réemploi de matériaux, insertion de clauses environnementales dans les marchés publics, mise en place d&amp;#039;une offre de services complémentaire à la réalisation de l&amp;#039;infrastructure (location de vélos, stations de gonflage, casiers de rangements, ...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   présence d&amp;#039;équipements, de signalétiques adaptés pour tous les publics (mobiliers urbains, sanitaires, ...), aménagement et équipements permettant l&amp;#039;accueil de véhicules adaptés, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants, formation « savoir rouler à vélo », programmation d&amp;#039;animations régulières sur le site, dans les établissements scolaires, mise en place d&amp;#039;une offre de services complémentaire à l&amp;#039;équipement : achat de vélos adaptés, intégration de places de stationnement suffisamment larges pour tous types de vélos...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A) Pour les travaux d&amp;#039;aménagement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les acquisitions de terrain ou de bâti pour démolition nécessaires à la réalisation de l&amp;#039;aménagement prévu (si acquisition moins de 5 ans)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements urbains ou paysagers directement liés au projet :
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ 1) le terrassement, les revêtements, les bordures...
+&lt;/p&gt;
+&lt;p&gt;
+ 2) l&amp;#039;ensemble des travaux de réseaux à la charge du maître d&amp;#039;ouvrage,
+&lt;/p&gt;
+&lt;p&gt;
+ 3) l&amp;#039;éclairage public économe et adapté (pour les communes ayant déléguée la compétence au SDEM, le taux d&amp;#039;aide sera appliqué sur le reste à charge de la commune)
+&lt;/p&gt;
+&lt;p&gt;
+ 5) la signalétique hors signalisation routière automobile
+&lt;/p&gt;
+&lt;p&gt;
+ 6) la végétalisation et le paysagement
+&lt;/p&gt;
+&lt;p&gt;
+ 7) l&amp;#039;équipement urbain : bancs, barrières, portail, corbeilles, sanitaires, ...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Et toutes dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les bandes cyclables sur la voirie existante si elles composent la majeure partie de la liaison ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les trottoirs partagés s&amp;#039;ils composent la majeure partie de la liaison ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  B) Pour la mise en place de services :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagement d&amp;#039;un guichet unique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition d&amp;#039;outils informatiques et numériques nécessaires à l&amp;#039;offre de services ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;acquisition de flottes de véhicules (hors EPDM engins personnels de déplacement motorisé trottinette électrique, gyropodes ...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;acquisition de mobiliers et équipements spécifiques : abris couverts, consignes sécurisées, bornes de recharge, stations de gonflage et d&amp;#039;entretien... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Signalétique (hors panneaux routiers) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Toute dépense inhérente à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les diagnostics et études préalables en lien direct avec le projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le financement du poste d&amp;#039;un conseiller en mobilité (éligible uniquement sur les CT, CPU et CPS sur une durée de 3 ans maximum) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;organisation de formations/ateliers de mobilité (éligible uniquement dans les CTM, CPU et CPS).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les acquisitions de flottes de véhicules dédiés aux agents de la collectivité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/les-mobilites-du-quotidien-schemas-infrastructures-equipements-et-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W64" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.96.61
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a05d-les-mobilites-du-quotidien-schemas-infrastruc/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>149096</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien un projet d’aménagement cyclable et/ou de service vélo pour la mobilité du quotidien</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux aménagements cyclables et services vélos pour la mobilité du quotidien</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien un projet d&amp;#039;aménagement cyclable et/ou de service vélo pour la mobilité du quotidien ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez d&amp;#039;une aide régionale pouvant aller jusqu&amp;#039;à 60% du coût HT de votre projet :
+&lt;/p&gt;
+&lt;p&gt;
+ Un acompte de 50% du montant de la subvention régionale dès le démarrage des opérations pour les maîtres d&amp;#039;ouvrage comptant moins de 10 000 habitants et pour toute subvention dépassant 20 000€.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P65" s="1" t="inlineStr">
+        <is>
+          <t>27/03/2023</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/amenagements-cyclables-services-velo/</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ dispositifveloduquotidien&amp;#64;grandest.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/58ed-soutien-aux-amenagements-cyclables-et-service/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>143372</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser une gestion intégrée de l’eau en ville et dans les infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Alors que les villes rassemblent 80 % de la population française, la gestion de l&amp;#039;eau en milieu urbain est un enjeu majeur pour les collectivités préoccupées par les questions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Alimenter en eau et assainir les villes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer le risque d&amp;#039;inondation (ruissellement et débordement);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion patrimoniale des réseaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver et valoriser la ressource (cadre de vie qualitatif, intégration de l&amp;#039;eau au milieu urbain, favoriser la réutilisation de l&amp;#039;eau)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les impacts socio-économiques associés peuvent être importants du fait de demandes sociétales et obligations réglementaires croissantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Axé sur l&amp;#039;innovation, le Cerema développe des solutions en matière de gestion intégrée de l&amp;#039;eau - un enjeu majeur pour les collectivités qui ont en charge l&amp;#039;aménagement de leurs territoires : gestion des eaux pluviales et assainissement, gestion des réseaux, qualité des milieux aquatiques et prévention des inondations...
+ &lt;br /&gt;
+ La réponse du Cerema
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En cohérence avec les actions menées par le Cerema sur les notions de services écosystémiques – intégration de la Nature en ville, l&amp;#039;établissement accompagne les collectivités locales dans leurs démarches en faveur d&amp;#039;une gestion intégrée de l&amp;#039;eau pour l&amp;#039;aménagement du territoire. Il peut apporter plusieurs réponses :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le développement de schémas d&amp;#039;organisation des compétences locales de l&amp;#039;eau et à la structuration de la gouvernance : analyses multi-échelles des problématiques, appui à la définition d&amp;#039;orientations politiques territorialisées...
+ &lt;/li&gt;
+ &lt;li&gt;
+  la définition, la mise en œuvre et l&amp;#039;évaluation de stratégie d&amp;#039;économies d&amp;#039;eaux et de mobilisation de ressources alternatives (eaux usées traitées, eaux pluviales,...) : diagnostics de besoins, assistance et expertise d&amp;#039;opportunité – conception – dimensionnement, qualification des systèmes de traitement...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La définition et l&amp;#039;accompagnement de stratégies territoriales de gestion des eaux pluviales et de désimperméabilisation des sols à différentes échelles : expertise liée à la mise en œuvre des techniques alternatives, élaboration de guides locaux et nationaux, approches techniques et socio-économiques, traduction réglementaire (zonage, PLU,...)...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et l&amp;#039;évaluation de dispositifs innovants de maîtrise des eaux pluviales (hydrologie, polluants, biodiversité,..) : conduite d&amp;#039;activités de recherche opérationnelle, sites pilotes, démonstrateurs physiques et numériques, planches expérimentales, outils d&amp;#039;aide à la conception, au dimensionnement et à la gestion des eaux pluviales urbaines et provenant d&amp;#039;infrastructures de transport...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;actions de surveillance, essais, mesures, développements analytiques pour le suivi des émissions et pressions pouvant impacter les milieux aquatiques : réalisation de campagnes de mesures quantitatives et qualitatives (physico-chimie, hydrobiologie) sur milieu récepteur et réseaux (et STEP), évaluation des impacts des rejets urbains sur les eaux de surface et souterraines, instrumentation d&amp;#039;ouvrages de gestion des eaux pluviales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;une assistance à maîtrise d&amp;#039;ouvrage sur ces thématiques (rédaction de CCTP, analyse des offres...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;outils d&amp;#039;accompagnement (sensibilisation, formations)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Mobilité pour tous
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/favoriser-gestion-integree-eau-ville-infrastructures</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7616-favoriser-une-gestion-integree-de-leau-en-vil/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>143345</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La réalisation d&amp;#039;audits et essais pour le marquage et la certification NF ou CE de produits et procédés de construction est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pour attester la conformité des produits aux différentes normes et certifications en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans les activités de certification et d&amp;#039;audits pour les ouvrages d&amp;#039;arts et infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités de certification de matériaux / produits et d&amp;#039;entreprises pour la marque NF et les autres marques comprennent à la fois :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des audits (audits initiaux et de surveillance) des sites/usines de production et lors de la mise en œuvre des procédés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;essais (essais mécaniques et analyses chimiques) en laboratoire sur ces matériaux/produits.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Activité d&amp;#039;audits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Marquage CE Enrobés bitumineux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marquage CE Granulats ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marquage CE « Kits de protection contre les chutes de blocs » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF BPE : Centrale de béton prêt à l&amp;#039;emploi ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF Acier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF AFCAB : Aciéries, Armaturiers et fabricants de DRAAB (audits des fabricants et de la pose des armatures) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF030 et marquage CE : Produits spéciaux destinés aux constructions en béton hydraulique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF058 ASCQUER et marquage CE : Équipements de la Route ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certification ASQPE : Armatures et procédés de précontrainte (mise en œuvre des procédés) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certification ACQPA : Systèmes de peintures anticorrosion et peintures Marine Nationale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Activité d&amp;#039;essais et analyses chimiques (AC) en laboratoire :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur béton pour la marque NF BPE ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur aciers, coupleurs et armatures pour la marque NF AFCAB ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les produits spéciaux destinés aux constructions en béton hydraulique pour la marque NF030 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les équipements de la Route pour la marque NF058 ASCQUER ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les adjuvants pour bétons - produits de cure pour la marque NF085 CERIB ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les dispositifs avertisseurs pour la marque NF113 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur peintures anticorrosion pour la marque ACQPA ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les granulats pour le marquage CE.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema est certifié ISO 9001 et est accrédité COFRAC pour les essais sur béton, mortiers et adjuvants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/certification-audits-ouvrages-arts-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d982-certification-et-audits-pour-les-ouvrages-dar/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>142827</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au-delà des projets neufs, les maîtres d&amp;#039;ouvrage publics et privés (État, sociétés concessionnaires d&amp;#039;autoroutes, VNF, RFF...) s&amp;#039;investissent dans la
+ &lt;strong&gt;
+  requalification environnementale et la modernisation de leurs infrastructures existantes.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils réservent un volet de leurs investissements pour améliorer la qualité environnementale de leurs infrastructures les plus anciennes, et pour accroître la qualité des services proposés à leurs clients. Dans ce cadre, ces maîtres d&amp;#039;ouvrages expriment des attentes fortes en termes d&amp;#039;expertise depuis
+ &lt;strong&gt;
+  le diagnostic de l&amp;#039;existant jusqu&amp;#039;à l&amp;#039;élaboration de recommandations de solutions rectificatives.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne dans la requalification environnementale et la modernisation de vos infrastructures existantes en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;adaptations nécessaires à l&amp;#039;amélioration de la fonctionnalité des ouvrages existants (nature du revêtement, dispositif d&amp;#039;accompagnement dans l&amp;#039;ouvrage en entrée et en sortie, etc.),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations relatives à la création de nouveaux ouvrages (passages inférieurs ou supérieurs à grande faune, ouvrages spécialisés à petite faune, ouvrages mixtes), en explorant différentes techniques, dans le cadre d&amp;#039;un projet neuf ou dans l&amp;#039;optique de défragmentation des infrastructures existantes (proposition optimale de localisation),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>142701</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mobilité, enjeu incontournable du territoire, se construit et s&amp;#039;organise à partir de données fiables.
+&lt;/p&gt;
+&lt;p&gt;
+ Les Enquêtes Mobilité Certifiées Cerema (EMC2) permettent de comprendre les déplacements des résidents pour élaborer des stratégies territoriales adaptées. Ce dispositif d&amp;#039;enquête s&amp;#039;adresse aux territoires de plus de 40 000 habitants et peut-être subventionné par l&amp;#039;État.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez mieux connaître les pratiques et besoins de déplacements sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous recherchez un outil d&amp;#039;aide à la décision pour élaborer vos politiques de mobilité ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez mesurer les évolutions des comportements de mobilité pour évaluer les politiques menées ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Cerema est l&amp;#039;acteur public de référence pour la connaissance de la mobilité des personnes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau d&amp;#039;experts, dont une équipe de recherche, au plus près des territoires, pour innover ensemble
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche intégrée de l&amp;#039;ensemble des données, y compris issues des technologies numériques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un standard méthodologique reconnu internationalement, en évolution grâce au dialogue avec les acteurs de l&amp;#039;écosystème
+ &lt;/li&gt;
+ &lt;li&gt;
+  40 ans d&amp;#039;expérience au service des pouvoirs publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une base de données nationale regroupant l&amp;#039;intégralité des enquêtes réalisées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coconstruire votre projet d&amp;#039;enquête :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adapter le dispositif EMC2 à vos besoins et moyens, en intégrant les données existantes
+&lt;/p&gt;
+&lt;p&gt;
+ Préciser le périmètre : partenariat, calendrier, caractéristiques des collectes principales et complémentaires
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous accompagner dans la réalisation de ces enquêtes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Rédiger le cahier des charges de la collecte en vue du choix d&amp;#039;un prestataire
+&lt;/p&gt;
+&lt;p&gt;
+ Piloter la phase de recueil de données auprès des ménages
+&lt;/p&gt;
+&lt;p&gt;
+ Garantir qualité et cohérence des données
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;appropriation de l&amp;#039;enquête :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Préparer l&amp;#039;exploitation des données
+&lt;/p&gt;
+&lt;p&gt;
+ Enrichir les fichiers (dont diagnostic énergie-émissions des mobilités - DEEM)
+&lt;/p&gt;
+&lt;p&gt;
+ Effectuer les premiers traitements
+&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des analyses complémentaires pour nourrir l&amp;#039;élaboration des politiques publiques (modélisation, planification, évaluation).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saint-Etienne Métropole : Réalisation d&amp;#039;une EMC2 sur le périmètre de Saint-Étienne/Loire Sud/Pilat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes Métropole : Réalisation d&amp;#039;une EMC2 sur le périmètre de Rennes Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Métropole européenne de Lille : Réalisation d&amp;#039;une enquête &amp;#34;Fréquence &amp;#43;&amp;#34; sur le périmètre de la Métropole européenne de Lille.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/realiser-enquete-mobilite-certifiee-cerema-emc2-votre</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3daf-realiser-une-enquete-mobilite-certifiee-cerem/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>127482</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir les cheminements en site propre dédiés aux mobilités douces</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Plan Charente Mobilités douces - entretien cheminements en site propre</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous réserve de contre-indications environnementales, garantir un niveau de service adéquat pour les modes de déplacements doux (piétons, personnes à mobilité réduite, rollers, tous types de vélos...) et pour les déplacements utiles quotidiens (liaisons domicile/travail ; école ; commerces...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TAUX D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au maître d&amp;#039;ouvrage sur la base d’une aide plafonnée à 1 000 €/km pour les revêtements rugueux et 500 €/km pour les revêtements lisses&lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aide est plafonnée selon les dépenses éligibles et dans le cadre d&amp;#039;une convention
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entretien de cheminements en site propre dédiés aux modes doux de déplacement
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans le cadre d&amp;#039;une convention entre le gestionnaire de la voirie et le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect du guide d&amp;#039;entretien rédigé par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des préconisations Vélo&amp;amp;Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;DEPENSES ELIGIBLES&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - REVETEMENT LISSE
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  balayage mécanique, aspirations des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  traitement des remontées racinaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reprise des affaissements
+ &lt;/li&gt;
+ &lt;li&gt;
+  reprise des fissures et des formations de cavité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - REVETEMENT RUGUEUX
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  reprise de ravinement, de cavité
+ &lt;/li&gt;
+ &lt;li&gt;
+  traitement des remontées racinaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  suppression de bourrelet
+ &lt;/li&gt;
+ &lt;li&gt;
+  repousse de végétaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - ABORDS
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  curage des fossés
+ &lt;/li&gt;
+ &lt;li&gt;
+  fauchage avec évacuation des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  élagage avec lamier avec évacuation des végétaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - PLATELAGE ET OUVRAGES D&amp;#039;ART
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  nettoyage et entretien de la couche de roulement
+ &lt;/li&gt;
+ &lt;li&gt;
+  entretien des garde-corps
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  la convention précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ o	le plan de financement détaillé incluant la participation sollicitée auprès du Département et précisant les subventions acquises (joindre la copie des décisions attributives) et celles escomptées ou obtenues
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux et la notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  les factures de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : au 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/entretien_cheminements_en_site_propre.pdf</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Portail citoyen»
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cba7-entretenir-les-cheminements-en-site-propre-de/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>66409</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’intermodalité entre les différents modes de transports en commun</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Faciliter les déplacements en transports en commun en incitant au transfert modal des automobilistes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Créer des pôles d&amp;#039;échanges le long ou au terminus des axes structurants de transports publics régionaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Favoriser l&amp;#039;intermodalité entre les différents modes de transports en commun
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.normandie.fr/poles-dechanges-multimodaux</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICES INFRASTRUCTURES ET ETUDES
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.41 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b2f6-favoriser-lintermodalite-entre-les-differents/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>71377</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une offre de mobilité pour les migrants - Programme du réseau Mob'In</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;accès à une mobilité autonome et durable est un facteur essentiel d&amp;#039;insertion sociale et professionnelle dans le sens où il facilite l&amp;#039;accès à une autonomie sociale.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Être mobile est une condition souvent nécessaire à l&amp;#039;accès à l&amp;#039;emploi et cette compétence est également un cadre efficace à la socialisation et à l&amp;#039;apprentissage de la règle et de la citoyenneté. La découverte et l&amp;#039;application de ces codes favorisent une bonne compréhension du fonctionnement des réglementations du champ professionnel, social, juridique et civique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Toutefois, la préparation du code de la route, la connaissance des réseaux de transports en commun, ou l&amp;#039;acquisition de compétences pour se déplacer pour les personnes non francophones nécessitent des réponses spécifiques, complémentaires au droit commun.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Depuis de nombreuses années, les acteurs du réseau Mob&amp;#039;In travaillent en partenariat avec les acteurs locaux de l&amp;#039;intégration et de l&amp;#039;insertion pour permettre aux publics étrangers de répondre à ce double enjeu dans le cadre d&amp;#039;actions qui permet à la fois :
+&lt;/p&gt;
+&lt;p&gt;
+ •    un accès à la mobilité autonome, des compétences indispensables à l&amp;#039;insertion sociale et professionnelle
+ &lt;br /&gt;
+ •    une meilleure maîtrise de la langue française au travers des formations centrées sur l&amp;#039;objectif spécifique de la mobilité
+ &lt;br /&gt;
+ •    une appropriation des codes de la citoyenneté au travers un apprentissage basé sur le référentiel d&amp;#039;éducation à la mobilité citoyenne (REMC).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Deux programmes complémentaires ont été créés par les acteurs du réseau Mob&amp;#039;In
+ &lt;/strong&gt;
+ et sont proposés sur l&amp;#039;ensemble du territoire :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   IntegraCode
+  &lt;/strong&gt;
+  : l&amp;#039;apprentissage du français par la préparation au code de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   IntegraMob
+  &lt;/strong&gt;
+  : formation et accompagnement des étrangers-primo arrivants vers des solutions de mobilité alternatives à la conduite automobile.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces deux programmes ont été co-financés par la DAAEN. IntegraCode en 2018 et 2019 et IntegraMob en 2020.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Un référentiel national IntegraCode a été coproduit par les acteurs du projet. Cette ressource pédagogique permet aux structures adhérentes de Mob&amp;#039;In de mettre en place, sur leur territoire, une action inscrite dans le cadre de la politique d&amp;#039;intégration des étrangers primo-arrivants.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   PRESENTATION INTEGRACODE
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le projet Integracode est né du constat que la préparation du code de la route, pour les publics non francophones, reste très difficile, faute de réponses adaptée.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;entrée en formation Intégracode
+ &lt;strong&gt;
+  s&amp;#039;inscrit dans le parcours global d&amp;#039;intégration
+ &lt;/strong&gt;
+ de la personne. C&amp;#039;est pourquoi, cette action doit se mettre en place en collaboration étroite avec les acteurs locaux de l&amp;#039;intégration : OFII, DDCSPP, préfecture, opérateurs de l&amp;#039;accompagnement des étrangers, organismes de formation en français, ...
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Une formation en français sur objectif spécifique « code de la route »
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le programme et le contenu de la formation s&amp;#039;appuie donc à la fois sur des sources pédagogiques liées à l&amp;#039;apprentissage du français et des sources liées au code de la route :
+ &lt;br /&gt;
+ - Le mémoire de master 2ème année, mention Sciences du Langage Spécialité Français Langue Étrangère, d&amp;#039;Agnès de Capitani « Conduite langagière. Le français du code de la route ».
+ &lt;br /&gt;
+ - Le Cadre Européen Commun de Référence pour les Langues (CECRL) et notamment l&amp;#039;inventaire linguistique des contenus clés
+ &lt;br /&gt;
+ - Les ressources du Centre International d&amp;#039;Etudes Pédagogiques (CIEP), notamment celles liées au Diplôme Elémentaire en Langue Française (DELF)
+ &lt;br /&gt;
+ - Le Référentiel d&amp;#039;Education à la Mobilité Citoyenne (REMC)
+ &lt;br /&gt;
+ - Le code de la route des éditions ENPC
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Une formation qui poursuit un double objectif, contribuant à l&amp;#039;accès à la citoyenneté
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La formation Intégracode permet à la personne à la fois de d&amp;#039;augmenter son niveau de maîtrise du français vers le niveau B1 et de valider les pré requis langagiers nécessaires à la préparation du code de la route.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   PRESENTATION INTEGRAMOB
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le programme IntegraMob a pour objectifs de former et accompagner les étrangers primo-arrivants vers les
+ &lt;strong&gt;
+  solutions de mobilité alternatives à la conduite automobile
+ &lt;/strong&gt;
+ . Il s&amp;#039;agit d&amp;#039;engager une collaboration avec les acteurs locaux de l&amp;#039;intégration, que ce soit en milieu rural ou urbain, pour accompagner ces publics vers des solutions de mobilité pérennes, durables et adaptées à leurs capacités.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il comprend :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Une formation mobilité socle :
+ &lt;/em&gt;
+ &lt;br /&gt;
+ Ces ateliers, animés par un formateur ou conseiller mobilité, pourront porter, selon les réalités de chaque territoire sur :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - La connaissance de son territoire, les notions de rayon de mobilité : découverte du territoire, des adresses utiles, des modes de déplacements possibles, ...
+ &lt;br /&gt;
+ - L&amp;#039;utilisation des solutions locales de mobilité, connaitre et savoir utiliser les modes collectifs de déplacement : lire des horaires, un plan, itinéraire, acheter un billet, ...
+ &lt;br /&gt;
+ - La maîtrise des bases du numérique pour se déplacer : utiliser son ordinateur, ou son smartphone, l&amp;#039;utilisation du covoiturage, les différentes solutions mobilité, l&amp;#039;inscription sur un site, l&amp;#039;utilisation d&amp;#039;applications, ...
+ &lt;br /&gt;
+ - Une mise en situation pratique sur l&amp;#039;utilisation du vélo ou du vélo à assistance électrique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ A l&amp;#039;issue de cette formation socle, un bilan individualisé sera réalisé avec la personne, sa structure accompagnatrice et l&amp;#039;acteur local Mob&amp;#039;In. Ce bilan permettra de valider ou non la prolongation du parcours dans le cadre de la formation complémentaire ASR.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Une formation complémentaire : la préparation à l&amp;#039;ASR
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;Attestation de Sécurité Routière (ASR) permet à la fois de se former aux bases du code de la route et ouvre la possibilité de la conduite d&amp;#039;un deux-roues motorisé ou d&amp;#039;une voiturette (obligatoire pour passer le permis AM ou permis cyclomoteur pour les publics nés avant le 1er Janvier 1988).
+ &lt;br /&gt;
+ Selon les territoires entre 40 à 60% des EPA ayant suivi la formation mobilité socle pourront être orientés vers la préparation à l&amp;#039;ASR.
+ &lt;br /&gt;
+ Pour le public migrant, dont le niveau de maîtrise du français est faible, la préparation à l&amp;#039;ASR est l&amp;#039;occasion d&amp;#039;acquérir un vocabulaire et une syntaxe de base, qui peut ensuite permettre d&amp;#039;aller vers le code de la route.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ A l&amp;#039;issue de cette formation, les personnes pourront être présentées à l&amp;#039;examen de l&amp;#039;ASR (passé gratuitement au Greta), si elles atteignent le niveau requis à l&amp;#039;examen.
+ &lt;br /&gt;
+ Cette formation ASR sera animée par un formateur spécialisé (bepecaser) sur une durée de 30 heures.  Elle pourra se mettre en place en présentiel (groupes de 6/8), et/ou à distance.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Un accompagnement individualisé au « pouvoir bouger »
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du parcours,
+ &lt;strong&gt;
+  toute personne doit disposer d&amp;#039;une ou plusieurs solutions de mobilité lui permettant de réaliser ses démarches personnelles et professionnelles en autonomie.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Chacun des participants bénéficiera d&amp;#039;un accompagnement individualisé pour « pouvoir bouger »
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction des besoins de chacun, cet accompagnement, assuré par un formateur ou conseiller mobilité, pourra se traduire par :
+ &lt;br /&gt;
+ - un accompagnement physique dans ses démarches liées à la mobilité,
+ &lt;br /&gt;
+ - un conseil et un soutien individualisé dans les démarches d&amp;#039;accès à la mobilité,
+ &lt;br /&gt;
+ - une aide dans la recherche d&amp;#039;achat ou de location d&amp;#039;un véhicule (hors voiture),
+ &lt;br /&gt;
+ - une intermédiation avec le ou les acteurs  participant au parcours d&amp;#039;intégration.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cet accompagnement se réalisera en lien étroit avec les structures locales d&amp;#039;hébergement et/ou d&amp;#039;accompagnement des migrants.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   IntegraCode
+  &lt;/strong&gt;
+  :
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Bilan 2018 :
+ &lt;br /&gt;
+ 163 EPA ont participé aux 18 groupes.
+ &lt;br /&gt;
+ Les 14 structures prévues ont assuré la formation et coconstruit le référentiel national.
+ &lt;br /&gt;
+ 25 formateurs FLE et sécurité routière se sont investis dans le projet et développé un socle pédagogique commun.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En 2019, 30 nouveaux groupes se sont mis en place avec un soutien à environ 300 EPA.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   IntegraMob
+  &lt;/strong&gt;
+  :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 18 structures positionnées sur 8 régions (territoires ruraux ou péri-urbains) pour mettre en œuvre le programme en 2020/2021.
+ &lt;br /&gt;
+ Environ 250 étrangers primo-arrivants accompagnés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Citoyenneté
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programmes disponibles sur les régions suivantes :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ - Grand Est
+ &lt;br /&gt;
+ - BFC
+ &lt;br /&gt;
+ - AURA
+ &lt;br /&gt;
+ - Corse
+ &lt;br /&gt;
+ - Occitanie
+ &lt;br /&gt;
+ - Nouvelle Aquitaine
+ &lt;br /&gt;
+ - Centre Val de Loire
+ &lt;br /&gt;
+ - Pays de la loire
+ &lt;br /&gt;
+ - Bretagne
+ &lt;br /&gt;
+ - Normandie
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>France métropolitaine</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>http://professionnalisation@mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pascal GRAND
+&lt;/p&gt;
+&lt;p&gt;
+ professionnalisation&amp;#64;mobin-solutions.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>contact@mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e6f9-mettre-en-place-une-offre-de-mobilite-pour-le/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>163014</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération d'aménagement ou de création de voiries, mobilités douces ou ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Maitrise d'oeuvre pour une opération d'un montant de travaux inférieur à 100 k€HT</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement pour de petites opérations en lien avec les infrastructures routières, les mobilités douces et les ouvrages d&amp;#039;art.&lt;/p&gt;&lt;p&gt;Pour les opérations d&amp;#039;investissement dont le coût des travaux est limité à 100 000 € HT, l&amp;#039;agence peut assurer la mission de maitrise d’œuvre :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de conception ou réparation,&lt;/li&gt;&lt;li&gt;Assistance à la passation des marchés de Travaux (élaboration du dossier de consultation des entreprises et analyse des offres),&lt;/li&gt;&lt;li&gt;Direction de l’exécution des travaux,&lt;/li&gt;&lt;li&gt;Assistance à la réception des travaux et à la garantie de parfait achèvement des travaux.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rectification de virages,&lt;/li&gt;&lt;li&gt;Création de voies vertes,&lt;/li&gt;&lt;li&gt;Aménagements de sécurité sur voirie,&lt;/li&gt;&lt;li&gt;Travaux sur Ouvrages d&amp;#039;art,&lt;/li&gt;&lt;li&gt;...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-realisation-dune-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>143389</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Développer un projet MaaS : pour un accès unique aux services de mobilité du territoire (Formation)</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le MaaS (pour Mobility-as-a-Service) vise un accès unique à l&amp;#039;ensemble de l&amp;#039;offre de mobilité. Il se développe fortement en France, grâce aux avancées technologiques et réglementaires. Face aux attentes des usagers, les collectivités se doivent de faire évoluer leurs systèmes pour tendre vers le MaaS. Mais le sujet est complexe, à la fois au niveau technique que de gouvernance. Les collectivités doivent maîtriser cette complexité pour mener à bien leur projet de MaaS, et en faire un outil au service de leurs politiques publiques. Quant aux acteurs privés, ils sont généralement positionnés sur un sous-domaine du MaaS (calcul d&amp;#039;itinéraires, ticket mobile, paiement, application) et doivent étendre leurs compétences pour répondre au mieux aux attentes des collectivités ou des employeurs. La gestion de la donnée et des échanges entre partenaires est essentielle à la réussite de ces projets.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, le stagiaire doit être en capacité de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identifier les modalités possibles du développement de la mobilité servicielle sur un territoire et leur contribution aux politiques de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les différents modèles économiques du MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les enjeux du développement du MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir trouver les ressources documentaires essentielles sur le MaaS et les projets emblématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;em&gt;
+   1er jour :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  9h – 9h30 : accueil des participants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tour de table et recueil des attentes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  9h30 – 10h30 : L&amp;#039;apport du numérique sur les services de mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le big-bang numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opportunités et freins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  10h45 – 12h : Les données de mobilités pour piloter les politiques publiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Panorama des données de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enjeux de la gestion de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  14h – 15h30 : L&amp;#039;émergence du concept de Mobility-as-a-service
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définitions, état de l&amp;#039;art, LOM, données du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  15h45 – 17h : MaaS et politiques publiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilité inclusive, économie territoriale, promotion du report modal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Incitatifs, évaluation des effets du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2ème jour :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  9h – 10h30 : Benchmark de dispositifs MaaS urbains opérationnels
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fonctionnalités, Gouvernance, Tarifications, Architecture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  10h45 – 12h : Les différentes échelles de MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Longue distance, MaaS régional, MaaS urbain, MaaS rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;écosystème des acteurs du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  14h – 15h30 : Cas pratique sur le partage de données du MaaS (jeu de rôles)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Chaque stagiaire reçoit un rôle précis avec le contexte de l&amp;#039;acteur qu&amp;#039;il représente,    ainsi qu&amp;#039;un objectif à atteindre. Les acteurs sont réunis pour concevoir un MaaS...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  15h45 – 16h30 : Les modèles économiques du MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les différents modèles d&amp;#039;affaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  16h30 – 17h00 : bilan de la formation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Public
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Consultants des bureaux d&amp;#039;études en Mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens et ingénieurs des collectivités (moyennes et grandes agglos &amp;#43; Régions)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens et ingénieurs des opérateurs de transport,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études des entreprises du numérique et de l&amp;#039;industrie du transport
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Niveau pré-requis
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Cette formation ne nécessite aucun prérequis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Outils pédagogiques
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Modalités d&amp;#039;évaluation
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+&lt;/h4&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h4&gt;
+ Délais d&amp;#039;accès
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-developper-projet-maas-acces-unique-aux-services</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb7b-developper-un-projet-maas-formation-pour-un-a/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>101592</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>Cellules France Mobilités</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.francemobilites.fr/projets
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/ingenierie</t>
+        </is>
+      </c>
+      <c r="W75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+&lt;/p&gt;
+&lt;p&gt;
+ Une boite fonctionnelle partagée unique pour chaque cellule régionale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  auvergnerhonealpes&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bourgognefranchecomte&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bretagne&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  centrevaldeloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  corse&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  grandest&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  hautsdefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  iledefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  normandie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  nouvelleaquitaine&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  occitanie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  paysdelaloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  provencealpescotedazur&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  antillesguyane&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  oceanindien&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>66415</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Recueillir les pratiques de mobilité des habitants sur les grandes aires urbaines normandes</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Recueillir les pratiques de mobilité des habitants sur les grandes aires urbaines normandes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Fournir aux autorités organisatrices des transports les éléments pour décider des modifications à apporter aux transports collectifs et aux infrastructures de transport,
+&lt;/p&gt;
+&lt;p&gt;
+ - Constituer une base régionale pour être en mesure de coordonner les politiques de mobilité durable à l&amp;#039;échelle régionale,
+&lt;/p&gt;
+&lt;p&gt;
+ - Disposer de données pour étudier l&amp;#039;accessibilité aux infrastructures nationales de transport.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nature des opérations éligibles en fonctionnement :
+&lt;/p&gt;
+&lt;p&gt;
+ - Respect de la méthode standardisée nationale permettant de garantir la bonne représentativité statistique de l&amp;#039;enquête
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Prise en considération du mode ferroviaire et du transport routier interurbain dans les questionnaires
+&lt;/p&gt;
+&lt;p&gt;
+ - Périodicité de l&amp;#039;enquête supérieure ou égale à 8 ans
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise à disposition de la Région des données d&amp;#039;enquêtes et de leur analyse
+&lt;/p&gt;
+&lt;p&gt;
+ - Cohérence de l&amp;#039;enquête avec celles menées sur les territoires adjacents pour disposer, après redressement et récolement, d&amp;#039;une base de données agglomérée permettant d&amp;#039;établir un large diagnostic territorial​
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/enquete-menages-deplacements-enquete-deplacements-ville-moyenne</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.06 (secrétariat)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1581-recueillir-les-pratiques-de-mobilite-des-habi/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>66407</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'intermodalité aux points d'arrêts des transports en commun en site propre</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Faciliter l&amp;#039;accès aux TCSP au moyen d&amp;#039;équipements favorables à l&amp;#039;intermodalité
+&lt;/p&gt;
+&lt;p&gt;
+ - Rendre les transports publics plus compétitifs et attractifs que la voiture particulière en améliorant la chaîne de déplacement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conditions d&amp;#039;éligibilité :
+&lt;/p&gt;
+&lt;p&gt;
+ - Inscription dans un contrat de territoire,
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Caractère pérenne des aménagements,
+&lt;/p&gt;
+&lt;p&gt;
+ - Les investissements subventionnés par le présent dispositif ne peuvent bénéficier d&amp;#039;aucun autre financement régional
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les engagements financiers conclus pour les TCSP identifiés dans les contrats de territoire 2014-2020 pourront être pris en compte. Les projets bénéficieront des modalités du dispositif en vigueur en 2017.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/transport-en-commun-en-site-propre-favoriser-lintermodalite-aux-points-darrets</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.06 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0675-favoriser-lintermodalite-aux-points-darrets-d/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>64189</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter le travail en mobilité (travail sur le terrain / multi-sites / télétravail...)</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale 24 - ATD (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ATD24 développe des applicatifs de gestion. Disponibles sur smartphone ou tablette, ils permettent de travailler en mobilité  (travail sur le terrain / multi-sites / télétravail...), en permettant l&amp;#039;accès aux informations et saisie en ligne.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous déployons aussi les outils collaboratifs de la suite office 365, qui permettent aux équipes de communiquer en continu.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Bureau virtuel, en partenariat avec le Conseil départemental, permet de disposer de l&amp;#039;ensemble de ses outils en tout lieu relié à Internet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous convention
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>http://atd24.fr</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD24
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Gestion des territoires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 05 53 06 65 65
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ atd24&amp;#64;atd24.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>d.papon@atd24.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b47-accompagner-les-collectivites-a-la-transforma/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>ATD24</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>14/10/2020</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>71376</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les territoires à la création d'une offre mobilité solidaire - Programme du réseau Mob'In</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acteurs du réseau Mob&amp;#039;In France ont les compétences et la capacité
+ &lt;strong&gt;
+  d&amp;#039;accompagner les collectivités territoriales dans la
+  réflexion, la création et le développement
+ d&amp;#039;une offre de service de mobilité inclusive.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Cet accompagnement peut être global et structurer toute la réflexion, de la phase de diagnostic à la mise en œuvre des préconisations. Ou n&amp;#039;être présent que sur l&amp;#039;une ou l&amp;#039;autre des phases de la construction d&amp;#039;une politique territoriale de mobilité inclusive.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PRESTATIONS
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  REALISEES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Voici les prestations que peut proposer le réseau Mob&amp;#039;In France dans le cadre d&amp;#039;une étude de faisabilité en vue de la création d&amp;#039;une offre de mobilité solidaire :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ - Rédaction d&amp;#039;un diagnostic pour établir un état des lieux global mettant en avant les forces et faiblesses du territoire au regard du projet souhaité ;
+ &lt;br /&gt;
+ - La définition des priorités stratégiques au regard des enjeux identifiés ;
+ &lt;br /&gt;
+ - La rédaction d&amp;#039;un projet incluant plusieurs scenarii ;
+ &lt;br /&gt;
+ - L&amp;#039;accompagnement dans la mise en œuvre du scenario choisi
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mission d&amp;#039;ingénierie de Mob&amp;#039;In France répondra spécifiquement aux demandes des territoires et se construira sur mesure avec le client.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Mob&amp;#039;In privilégie et conseille une démarche formative et participative.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mob&amp;#039;In s&amp;#039;assure de la représentativité des publics et des territoires dans sa mission d&amp;#039;accompagnement. L&amp;#039;intervention repose sur un principe de co-construction qui paraît, de part l&amp;#039;expérience d&amp;#039;essaimage, le plus pertinent et cohérent au regard de l&amp;#039;existant.
+ &lt;br /&gt;
+ Mob&amp;#039;In mène ses études en tenant compte des
+ &lt;strong&gt;
+  spécificités des territoires
+ &lt;/strong&gt;
+ , de la
+ &lt;strong&gt;
+  présence et de la participation des acteurs locaux
+ &lt;/strong&gt;
+ ainsi que des
+ &lt;strong&gt;
+  besoins des habitants.
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Mob&amp;#039;In peut se charger de l&amp;#039;organisation et l&amp;#039;animation des groupes de travail, du compte-rendu des réunions, de l&amp;#039;analyse et de la rédaction des livrables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagnement du Département de la Meuse dans son approche globale et partenariale des problématiques de mobilité inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Rappel des objectifs
+ &lt;/em&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ - Compléter les états des lieux existants et cartographier les besoins et les freins (territoires, publics, offre mobilité) pour mieux connaître les besoins des publics en emploi et en insertion, des employeurs et des acteurs institutionnels ;
+ &lt;br /&gt;
+ - Mesurer l&amp;#039;adéquation qualitative et quantitative entre l&amp;#039;offre actuelle et les besoins repérés ; identifier les besoins non satisfaits et mesurer les écarts. En fonction il s&amp;#039;agira de recenser les acteurs pertinents, l&amp;#039;offre existante et définir les services nouveaux à développer correspondants aux besoins repérés et non satisfaits ;
+ &lt;br /&gt;
+ - Définir les actions à développer en conséquence et construire une approche départementale de la mobilité en formulant des schémas de développement et coopération visant à l&amp;#039;optimisation des moyens existants et à la construction de réponses nouvelles répondant aux besoins identifiés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;em&gt;
+  Livrables
+ &lt;/em&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; Rapport de l&amp;#039;existant :
+ &lt;br /&gt;
+ - cartographie des partenariats existants
+ &lt;br /&gt;
+ - cartographie des financeurs
+ &lt;br /&gt;
+ - précises des forces, faiblesses, opportunités, menaces du territoire
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt; Rapport relatif à :
+ &lt;br /&gt;
+ - la mise en corrélation de l&amp;#039;offre existante avec les besoins non couverts
+ &lt;br /&gt;
+ - la définition des besoins et proposition d&amp;#039;offres complémentaires
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt; Formalisation des deux scenarii retenus (organisation et structuration de l&amp;#039;offre globale).
+ &lt;br /&gt;
+ &amp;gt; Consolidation des livrables dans un rapport de mission
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagnement du département de l&amp;#039;Allier dans le cadre d&amp;#039;une mission confinée par l&amp;#039;Unité Départementale de l&amp;#039;Allier de la DIRECCTE Auvergne-Rhône-Alpes
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mob&amp;#039;In France réalise une mission d&amp;#039;ingénierie en vue de la réalisation d&amp;#039;une étude de faisabilité en vue de la création d&amp;#039;une plateforme mobilité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt; Résultats attendus de l&amp;#039;étude de faisabilité :
+ &lt;br /&gt;
+ - la rédaction d&amp;#039;un diagnostic visant à établir un état des lieux global mettant en avant les forces et les faiblesses du territoire de l&amp;#039;Allier au regard du projet ;
+ &lt;br /&gt;
+ - la définition de priorités stratégiques au regard des enjeux identifiés ;
+ &lt;br /&gt;
+ - la rédaction du projet de plateforme incluant plusieurs scenarii (objectifs, publics cibles, offre de services, partenariats, conditions organisationnelles de mise en œuvre, portage juridique, phasage, indicateurs de résultats, budget...)
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;étude de faisabilité devra être guidée par les résultats attendus à terme de la future plateforme de mobilité à savoir :
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;amélioration de la mobilité des personnes en insertion professionnelle en vue de leur employabilité ;
+ &lt;br /&gt;
+ - le développement de la coopération entre les acteurs de l&amp;#039;Allier et les intervenants sur les questions de mobilité ;
+ &lt;br /&gt;
+ - l&amp;#039;amélioration et la visibilité des outils existants ;
+ &lt;br /&gt;
+ - l&amp;#039;aide à l&amp;#039;orientation des publics quant à l&amp;#039;accès à l&amp;#039;offre de mobilité disponible en fonction des besoins qui seront identifiés en amont du parcours y compris sur les aides à mobiliser ;
+ &lt;br /&gt;
+ - la structuration d&amp;#039;une offre de mobilité adaptée aux besoins des différents publics (maillage, besoins sociaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le dispositif MOUV&amp;#039;UP
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Fédération des Associations de la Route pour l&amp;#039;Education (FARE), fédération préexistante au Réseau Mob&amp;#039;In France, avait lancé, en 2008, le programme Mouv&amp;#039;Up.
+ &lt;br /&gt;
+ Ce programme accompagnait et soutenait les territoires dans les initiatives visant la constitution d&amp;#039;une plateforme solidaire d&amp;#039;aide à la mobilité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En 2013 et après plusieurs expérimentations nationales réussies, un partenariat national est conclu entre la FARE et la Fondation PSA Peugeot Citroën, avec l&amp;#039;appui de l&amp;#039;ACSé et des partenaires tels que CNML, COORACE, CHANTIER-école, Pôle Emploi, Alliance Ville Emploi, la Confédération des MJC..etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Ce programme a permis d&amp;#039;accompagner 27 territoires ayant permis le déploiement de 16 dispositifs de mobilité solidaire.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Lutte contre la précarité
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement possible sur toute la France métropolitaine.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France métropolitaine</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>http://www.mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pascal GRAND,
+&lt;/p&gt;
+&lt;p&gt;
+ professionnalisation&amp;#64;mobin-solutions.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>contact@mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e52f-accompagner-les-territoires-a-la-creation-dun/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>112009</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Déployer des bornes de recharge pour véhicules électriques et accompagner leur exploitation</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités alternatives</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique
+Autre aide financière
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagnement des collectivités girondines en transfert de compétence IRVE. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Déploiement de bornes : &lt;/strong&gt;L&amp;#039;accompagnement diffère suivant la borne concernée et ce qui est prévu au SDIRVE (Schéma Directeur d&amp;#039;Infrastructures de Recharges pour Véhicules Electriques).&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n° 1 :&lt;/strong&gt; Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, prioritaire dans le cadre du SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 30% à 100% (suivant collectivité) pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux de subvention varie de 0% à 100% pour les superchargeurs 120kW DC à proximité de voie express/autoroute. Charge moyenne : 20mn/240km. Les travaux de génie civil et de renforcement du réseau ne sont pas compris.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n°2 : &lt;/strong&gt;Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, non prioritaire dans le SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 0% à 60% pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exploitation :&lt;/strong&gt; Deux types de forfaits sont disponibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 7-22kW AC et 24kW DC : il couvre les opérations d&amp;#039;exploitation courantes (services aux usagers, maintenance curative et préventive, supervision, accès au moyen de paiement, consommation électrique). Le coût est de 800€/borne/an, révisé tous les 3 ans (si un excédent d&amp;#039;exploitation est constaté, 50% est reversé à la collectivité).&lt;/li&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 120kW DC sur les frais réels.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Qualité de l'air
+Animation et mise en réseau
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Transfert de compétence IRVE.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;&lt;p&gt;Sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/mobilite-durable/</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Syndicat Départemental Energies et Environnement de Gironde
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nathalie Lalanne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de projets mobilité alternative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service Transition Énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  service.energies&amp;#64;sdeeg33.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  05 56 16 13 21
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f797-developper-les-mobilites-alternatives/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2022</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>162840</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain: Amélioration de la desserte des lycées et des îles de loisirs</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
+        </is>
+      </c>
       <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I81" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;La Région renforce la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;L’aide est intégrée à l’article 3 du dispositif « maîtrise de la mobilité » dont les bénéficiaires sont : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités locales,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;É&lt;/span&gt;&lt;span&gt;tat,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La participation maximale sera égale à 70% de la dépense HT supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La participation financière de la Région s’applique aux opérations d’infrastructure visant à favoriser la desserte par les transports en commun des grands établissements régionaux suivants :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les lycées d&amp;#039;enseignement général, technologique et professionnel et les établissements d&amp;#039;éducation spéciale,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les îles de loisirs.&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Peuvent être soutenus : les aménagements de voirie en faveur des transports en commun, dans un périmètre de 300m autour des accès principaux de ces établissements.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-amelioration-de-la-desserte-des-lycees-et-des-iles-de-loisirs</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-amelioration-de-la-desserte-des-lycees-et-des-iles-de-loisirs-1/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>163857</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner le déploiement de stationnements vélos sécurisés en connexion avec le réseau de transport régional</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Stationnement vélo sécurisé au niveau des points d&amp;apos;arrêts routiers structurants du réseau Aléop</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Le développement de la pratique du vélo au quotidien passe par le déploiement d’un véritable système vélo comprenant à la fois :&lt;br /&gt;- des infrastructures cyclables sécurisées&lt;br /&gt;- des stationnements vélos sécurisés&lt;br /&gt;- des actions de sensibilisation en faveur du changement de pratique&lt;br /&gt;- des services vélos (vélos en libre-service, en location longue durée)&lt;/p&gt;
+&lt;p&gt;La Région, en tant que chef de file de l’intermodalité, agit notamment sur le premier point via un règlement d’intervention dédié à l’amélioration des accès au réseau ALEOP et sur le troisième point via le cofinancement du Défi Mobilité et du Collectif Régional Vélo.&lt;/p&gt;
+&lt;p&gt;En équipant les points d’arrêts routiers de stationnements vélos sécurisés, contribuant ainsi à mailler l’ensemble du territoire ligérien, la Région souhaite créer un choc d’offre en apportant des solutions pour lever le second frein le plus important à l’usage du vélo : la peur du vol.&lt;/p&gt;
+&lt;p&gt;Afin de massifier le déploiement, la région a fixé un seuil minimal de 20 places de stationnement vélo sécurisé par opération.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; Uniquement les EPCI inférieures à 150 000 habitants.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="Q82" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;4 appels à projets seront organisés avec remise des projets pour les échéances suivantes : le 31 mai 2024, le 30 novembre 2024, le 31 mai 2025 et le 30 novembre 2025.&lt;br /&gt;Le dossier de candidature comportera à minima :&lt;br /&gt;- Une note de présentation du projet, indiquant notamment les lieux d’implantation des stationnements vélos sécurisés (plan de situation et plan masse)&lt;br /&gt;- Une présentation de la solution technique retenue (consignes individuelles, abris collectifs,…)&lt;br /&gt;- Les modalités de gestion des accès mises en œuvre (cadenas personnel, code d’accès, badge physique, application smartphone,…)&lt;br /&gt;- Le plan de financement&lt;br /&gt;- Le calendrier de l’opération&lt;/p&gt;
+&lt;p&gt;Dossier de candidature à adresser en version papier à :&lt;br /&gt;Région des Pays de la Loire,&lt;br /&gt;1 rue de la Loire&lt;br /&gt;44 966 NANTES Cedex 9&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>Direction Marketing et ferroviaire&lt;br /&gt; Pôle Gares,aménagements intermodaux et accessibilité&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Xavier DUVAL-ZACK&lt;br /&gt; &amp;#43;33 2 28 20 58 29&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/stationnement-velo-securise-au-niveau-des-points-darrets-routiers-structurants-du-reseau-aleop/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2024</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>143387</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette formation vous permettra de sécuriser les déplacements piétons aux abords de vos chantiers et de maintenir la continuité des itinéraires accessibles. Après des apports théoriques sur les enjeux de la mise en accessibilité des chantiers, le cadre réglementaire et les bonnes pratiques, des études de cas concrets et une sensibilisation sur le terrain seront proposées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les cheminements piétons au sein des quartiers en chantier peuvent être difficilement praticables par tous. La mise en place des chantiers urbains est caractérisée à la fois par un espace public où cohabitent de nombreux usagers et de multiples usages, mais aussi par l&amp;#039;intervention d&amp;#039;une multitude d&amp;#039;acteurs. L&amp;#039;articulation entre ces différents intervenants (maîtrise d&amp;#039;œuvre voirie, maîtrise d&amp;#039;œuvre bâti, entreprises et concessionnaires de réseaux) nécessite une surveillance en continu et une formation à cette problématique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La prise en compte des piétons, lors de chantiers en milieu urbain, doit répondre à deux objectifs essentiels : garantir leur sécurité et leur confort, vis-à-vis des dangers liés aux travaux et à la circulation ; assurer la continuité de la chaîne du déplacement et maintenir son accessibilité.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Garantir la sécurité et le confort des déplacements des piétons pendant les chantiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les besoins et les difficultés des personnes à mobilité réduite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la réglementation accessibilité et identifier les bonnes pratiques en fonction du chantier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir sécuriser et signaler les chantiers, maintenir la continuité des itinéraires, informer les usagers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Matinée : apports théoriques
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Déplacements piétons et sécurité aux abords des chantiers : introduction et enjeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cas pratique d&amp;#039;une personne en situation de handicap : quels impacts de la gestion du chantier sur ses déplacements ?
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cadre réglementaire et bonnes pratiques :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assurer la continuité des itinéraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signaler, matérialiser, éclairer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir les accès riverains, commerces et transports collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pause déjeuner
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Après-midi : mise en pratique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Boîte à outils pour maintenir l&amp;#039;accessibilité en phase chantier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas concrets et échanges de bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation sur le terrain : « vivre » l&amp;#039;expérience de handicap aux abords des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des acquis et bilan de la formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;œuvre, conducteurs de travaux des entreprises de BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bureaux d&amp;#039;étude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Niveau pré-requis
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Aucun pré-requis obligatoire.
+ &lt;br /&gt;
+ Une expérience en matière de pilotage de projets d&amp;#039;aménagement ou d&amp;#039;organisation de chantiers est un plus.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports de connaissances théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges sur des cas concrets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mises en situation sur le terrain
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Modalités d&amp;#039;évaluation
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h3&gt;
+ Délais d&amp;#039;accès
+&lt;/h3&gt;
+&lt;p&gt;
+ Délais d&amp;#039;accès à la formation : en moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-chantiers-urbains-pietons-securiser-deplacements-0</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8936-securiser-les-deplacements-pietons-et-mainten/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>143360</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Apprendre à réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les enquêtes ménages-déplacements alimentent les politiques publiques depuis la fin des années 1970.
+ &lt;br /&gt;
+ Initialement conçues pour les zones denses des grandes agglomérations (EMD), les enquêtes ont été déclinées dans les villes moyennes (Enquête Déplacements Villes Moyennes – EDVM) et les couronnes périurbaines (Enquête Déplacements Grands Territoires – EDGT).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Aujourd&amp;#039;hui, ces méthodes ont été harmonisées pour n&amp;#039;en former qu&amp;#039;une seule : l&amp;#039;enquête mobilité certifiée Cerema (EMC2).
+Avec sa méthodologie modulable, elle s&amp;#039;adapte aux besoins des territoires et étend ses champs de construction de la connaissance.
+Elle continue d&amp;#039;être largement réalisée par les collectivités qui ont besoin de mettre à jour leurs indicateurs de planification et/ou leur modèle multimodaux de prévision de trafic.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, les stagiaires doivent être en capacité de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déterminer les cas pour lesquels il est judicieux de réaliser une EMC2 et à quoi elles servent
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décrire les étapes d&amp;#039;une enquête pour en planifier une.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Citer les grands principes méthodologiques des EMC et leurs justifications 2 : champs temporel, géographique, stratification territoriale, population concernée, taux de sondage, processus de recueil téléphone et/ou face à face, contenu du questionnaire du cœur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utiliser les exploitations standards.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PROGRAMME :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Première journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  10h00 – 10h30 : Accueil des participant·e·s : Présentation de la formation, Tour de table des participant·e·s et de leurs attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10h30 – 11h15 :   Introduction à la Mobilité : Pourquoi recueille-t-on de la donnée de mobilité et définitions utiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h15 – 12h30 : Les EMC2 dans le paysage des enquêtes de déplacements : Panorama des enquêtes de mobilité ; Données numériques pour la mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H30 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 17H30 : La méthodologie des EMC2 : Processus d&amp;#039;une EMC2 ; Principes méthodologiques : calendrier, plan de sondage, questionnaire, temporalité ; Le déplacement : unité et variables recueillies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Deuxième journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  8h30 – 9H00 :Accueil des participant·e·s : retours sur la journée de la veille, questions éventuelles, présentation de la journée
+ &lt;/li&gt;
+ &lt;li&gt;
+  9h00 – 10H45 : La donnée c&amp;#039;est pas donné ! Les erreurs et biais de l&amp;#039;enquête et comment le Cerema intervient pour les minimiser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10H45 – 11H00 : Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  11H00 – 11h45 : Une EMC2 à quoi ça ressemble : Fichier brut, dictionnaire des variables, outils d&amp;#039;exploitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h45 – 12h45 : Une EMC2 à quoi ça ressemble : l&amp;#039;exploitation standard ; Présentation de l&amp;#039;exploitation standard et comment l&amp;#039;utiliser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H45 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 15H30  : Les EMC2 : leurs limites et au-delà. Avantages et faiblesses des EMC2 Comment les options y répondent
+ &lt;/li&gt;
+ &lt;li&gt;
+  15H30-16H30 : Evaluation ; Conclusion de la formation, premiers retours.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PUBLIC :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cette formation vise, à la fois, toute personne en charge de la conception, du suivi d&amp;#039;une EMC2, mais également les personnes en charge de traitements et analyses des données issues des EMC2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens, chargés d&amp;#039;études des services mobilités des services de l&amp;#039;Etat et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études en agence d&amp;#039;urbanisme ou bureaux d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chercheurs en mobilité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NIVEAU PRÉ-REQUIS : Aucun
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OUTILS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés méthodologiques et apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exercices / études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quiz
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS D&amp;#039;ÉVALUATION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCESSIBILITÉ DE NOS FORMATIONS AUX PERSONNES EN SITUATION DE HANDICAP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLAIS D&amp;#039;ACCÈS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-realiser-enquete-mobilite-certifiee-cerema-emc2</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa26-formation-realiser-une-enquete-mobilite-certi/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>104723</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser la mise en accessibilité des points d'arrêts routiers du transport interurbain identifiés comme prioritaires</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Mise en accessibilité des points d&amp;apos;arrêts routiers du réseau régional</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Mettre en accessibilité les points d&amp;#039;arrêts routiers prioritaires desservis par le réseau régional de transport.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutefois, la Région souhaite également cofinancer, les 15 premiers dossiers de demande de subvention par an, des PAR qui n&amp;#039;auraient pas été identifiés comme prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le montant maximum et le % concerne les PAR prioritaires.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les non prioritaires, le montant maximum passe à 3 500€ et le pourcentage à 35% du montant HT des travaux.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P85" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2018</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bénéficiaires sont les collectivités territoriales (Communes et départements) ou leurs groupements gestionnaires de voiries ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   dossier complet comprenant tous les éléments demandés ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   conformité des travaux à la réglementation en matière d&amp;#039;accessibilité et aux préconisations énoncés par le CEREMA dans la dernière version à jour de son « Guide technique de conception des points d&amp;#039;arrêts routiers » ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   PAR identifié comme prioritaire au sein du SD&amp;#039;AP régional ou, pour les arrêts non prioritaires, être dans les 15 premiers dossiers déposés et relever du réseau régional de transport.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus du présent règlement d&amp;#039;intervention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les points d&amp;#039;arrêts facultatifs du réseau de lignes régulières,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les plateformes ou arrêts exclusivement dédiés au transport scolaire,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les arrêts de transport à la demande,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les PAR financés par ailleurs dans le cadre de projets de PEM ou d&amp;#039;appels à projets relatifs au développement de l&amp;#039;attractivité des gares.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/mise-en-accessibilite-des-points-darrets-routiers-du-reseau-regional</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;br /&gt;
+ Service Gares et infrastructures
+ &lt;br /&gt;
+ Pôle Gares,aménagements intermodaux et accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carole Garry
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="mailto:Carole.Garry&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  Carole.Garry&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ 0228205441
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le bénéficiaire sollicitant une aide régionale devra à ce titre présenter un dossier de demande de subvention comprenant tout document utile, et composé à minima :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   d&amp;#039;une note descriptive du projet,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;un plan de situation,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;un plan d&amp;#039;aménagement au 1/100ème présentant les situations actuelles et projetées,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;un planning prévisionnel,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les bénéficiaires doivent adresser leurs dossiers aux Services de Transports Routiers de Voyageurs (STRV) présents dans chaque département.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9af7-mise-en-accessibilite-des-points-darrets-rout/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>92585</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'achat d’un véhicule dédié à la circulation des documents au sein d’un réseau de bibliothèques</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J86" s="1" t="inlineStr">
+        <is>
+          <t>20 % du coût total plafonné à 5 000 €</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer l&amp;#039;achat d&amp;#039;un véhicule dédié à la circulation des documents au sein d&amp;#039;un réseau intercommunal de bibliothèques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>Véhicule utilitaire de 2,5 à 3 m3</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Usage exclusif par le réseau des bibliothèques
+ &lt;/li&gt;
+ &lt;li&gt;
+  1 véhicule par réseau
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e4ee-financer-lachat-dun-vehicule-dedie-a-la-circu/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>163169</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Des mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité.</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La mobilité dans le Pays du Bessin au Virois est très dépendante de l&amp;#039;automobile.
+Cette situation renforce la vulnérabilité des publics fragiles ou isolés et n&amp;#039;est pas soutenable à
+terme compte tenu des enjeux climatiques et énergétiques.
+Par ailleurs, le développement des alternatives doit s&amp;#039;articuler avec la préservation des
+espaces naturels et agricoles (consommation de foncier).
+Cette fiche vise à soutenir l&amp;#039;émergence de solutions de mobilité décarbonées, accessibles à
+tou.te.s, mais également de dispositifs permettant de réduire les déplacements subis ou
+contraints dans une logique de sobriété. Les objectifs poursuivis font échos à 10 axes du
+SRADDET, en particulier l’objectif 44 qui traite des nouvelles pratiques de mobilité.
+Naturellement, cette fiche action prend en compte les constats du GIEC normand et se veut
+répondre aux problématiques de la pollution de l’air et les inégalités d’accès aux services de
+soins.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Proposer des alternatives aux modes de déplacements individuels et carbonés
+&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organiser les déplacements contraints
+&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Garantir l&amp;#039;accès à la mobilité pour tou.te.s.
+&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Planifier l&amp;#039;offre de mobilité à une plus grande échelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation et animation de schémas globaux de déplacements dans les EPCI et entre les EPCI ;
+&lt;/li&gt;&lt;li&gt;Création/renforcement de &amp;#34;pôles de mobilité&amp;#34; de proximité, regroupant les offres alternatives ;
+&lt;/li&gt;&lt;li&gt;Création ou développement de plateformes de réservation en ligne et de partage de solutions de mobilité ;
+&lt;/li&gt;&lt;li&gt;Développement de lignes de transports collectifs intra et inter communautaires (EPCI) permettant de renforcer
+l&amp;#039;accès aux services et commerces ;
+&lt;/li&gt;&lt;li&gt;Création de dispositifs d&amp;#039;autopartage basés sur des véhicules à faible impact (électrique ou GNV), portés par les
+entreprises et/ou les collectivités à destination des habitants et/ou des salariés ;
+&lt;/li&gt;&lt;li&gt;Promotion de dispositifs favorisant le covoiturage (études, communication) ;
+&lt;/li&gt;&lt;li&gt;Création de services de mobilités actives (études, communication, signalétique, achat de matériels) ;
+&lt;/li&gt;&lt;li&gt;Création ou renforcement d&amp;#039;offres de transport innovantes, individualisées et personnalisées à visée sociale (transport
+à la demande). &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Voirie et réseaux
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Limiter les déplacements subis
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet propose des alternatives aux modes de déplacements individuels et carbonés&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet permet d&amp;#039;organiser les déplacements contraints&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet a pour objectif de garantir l&amp;#039;accès à la mobilité pour tous &lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de planifier et diversifier l&amp;#039;offre de mobilité sur le territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Bessin au Virois</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>leader.bessinvirois@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-responsables-accessibles-a-tou-te-s-et-structurees-autour-de-poles-de-proximite/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>143318</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières - Approfondissement (Formation)</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit routier est la première source de nuisance citée par les Français à leur domicile. Le Conseil National du Bruit (CNB) et l&amp;#039;Agence de la Transition écologique (ADEME) ont publié en juillet 2021 une nouvelle évaluation du coût social du bruit en France qui indique que le bruit des infrastructures de transport routières représente un coût de plus de 80 milliards d&amp;#039;euros par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit émis par les infrastructures de transport routières s&amp;#039;inscrit dans un corpus réglementaire ancien, cependant l&amp;#039;Autorité environnementale (Ae) pointe régulièrement les lacunes dans les études acoustiques, qui peuvent impacter directement la qualité de vie des riverains de ces projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation proposée en deux modules vous aidera à mieux appréhender les obligations des gestionnaires routiers, à conduire une étude d&amp;#039;impact acoustique et plus globalement à comprendre l&amp;#039;articulation des différents axes de la politique de lutte contre le bruit : Cartes de Bruit Stratégiques, Classement Sonore des Voies, résorption des Points Noirs du Bruit et protection des riverains
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de ce module, les stagiaires seront capables de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suivre la réalisation d&amp;#039;une étude d&amp;#039;impact acoustique à chaque étape de conception d&amp;#039;un projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser la qualité des résultats d&amp;#039;une campagne de mesure ou d&amp;#039;une modélisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prendre en compte des aspects innovants dans la lutte contre le bruit
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matinée
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30 – 10h00  : Présentation de l&amp;#039;équipe d&amp;#039;animation et attentes des stagiaires
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00 – 10h30 : Bref rappel des notions de base de l&amp;#039;acoustique et de la réglementation applicable aux projets de transport routier
+&lt;/p&gt;
+&lt;p&gt;
+ 10h30 – 11h30 : Les différents niveaux d&amp;#039;études acoustiques (illustrations par l&amp;#039;exemple)
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30 – 12h30 : Présentation et analyse d&amp;#039;une étude de cas
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi
+&lt;/p&gt;
+&lt;p&gt;
+ 14h00 – 15h00 : Atelier, mesure acoustique (organisation, exploitation, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 15h00 – 16h15 : Atelier, étude d&amp;#039;impact (contenu et points de vigilance, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 16h15 – 17h15 : Pour une meilleure intégration de la réglementation
+&lt;/p&gt;
+&lt;p&gt;
+ 17h15 – 17h30 : Temps d&amp;#039;échange et évaluation de la journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de validation individuelle des acquis en fin de formation  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Quiz en fin de journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 600€ HT par stagiaire (TVA à 0 %)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner compris
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Santé
+Appui méthodologique
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation s&amp;#039;adresse aux personnels en charge de la thématique acoustique au sein des collectivités gestionnaires d&amp;#039;infrastructures routières, ou dans les bureaux d&amp;#039;études techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre de formation &amp;#34;initiation&amp;#34; est également proposée. A noter : En cas d&amp;#039;inscription d&amp;#039;une même personne aux 2 offres, les modalités d&amp;#039;inscription sont distinctes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avoir suivi le module Initiation ou connaître les sujets qui y sont abordés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-maitriser-volet-nuisances-sonores-projets</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06ae-maitriser-le-volet-nuisances-sonores-dans-les/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>104472</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Alléger le coût de la scolarité auprès des familles en difficulté, sur leurs dépenses d'hébergement, de restauration et de transport</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Fonds social lycéen régional</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir le pouvoir d&amp;#039;achat des familles en difficulté
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir l&amp;#039;égalité des chances
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de procédure :
+ &lt;/strong&gt;
+ Papier → Les familles doivent prendre contact et constituer un dossier auprès des établissements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lycées et centres de formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  lycées publics et privés, scolaires dans les MFR
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/fonds-social-lyceen-regional</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+&lt;/p&gt;
+&lt;p&gt;
+ Service Action éducative et civisme
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fabienne Rigoli
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:fabienne.rigoli&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  fabienne.rigoli&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 58 76
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/349f-fonds-social-lyceen-regional/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>165251</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la continuité écologique qui vise à permettre la libre circulation des espèces (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux d'aménagement (équipement, contournement…) pour les cours d'eau classés liste 2 ou sur les zones d'actions prioritaires (ZAP) du plan de gestion Anguille</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I90" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
+d’ouvrage à réaliser des études et des travaux pour restaurer la 
+continuité écologique qui vise à permettre la libre circulation des 
+espèces, à assurer le transport naturel des sédiments et le bon 
+fonctionnement de l’écosystème.&lt;/p&gt;
+&lt;p&gt;Les travaux aidés s’inscrivent dans la mise en œuvre du plan d&amp;#039;action
+ pour une politique apaisée de restauration de la continuité écologique 
+(PAPARCE) dans le respect du code de l’environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P90" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q90" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études et travaux doivent concerner les ouvrages dont la hauteur de chute est supérieure à 50 cm.&lt;/p&gt;
+&lt;p&gt;Les travaux d’aménagement devront faire partie d’une stratégie 
+d’ensemble pour restaurer la continuité écologique à l’échelle des axes.&lt;/p&gt;
+&lt;p&gt;Les travaux devront avoir obtenu les autorisations nécessaires auprès
+ des services de l’État et l’accord du propriétaire de l’ouvrage s’il 
+n’est pas le maitre d’ouvrage des travaux.&lt;/p&gt;
+&lt;p&gt;Les études et travaux d’aménagement (d’équipement, contournement…) 
+sont financés sur les cours d’eau classés « liste 2 » au titre de 
+l’article L 214-17 du code de l’environnement ou sur les zones d’actions
+ prioritaires (ZAP) du plan de gestion des anguilles.&lt;/p&gt;
+&lt;p&gt;Les études et travaux sous maitrise d’ouvrage État sont éligibles sur
+ les ouvrages prioritaires du plan d&amp;#039;action pour une politique apaisée 
+de restauration de la continuité écologique (liste annexée au Sdage).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq2-etudes-et-travaux-damenagement-equipement-contournement-pou.html</t>
+        </is>
+      </c>
+      <c r="W90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-la-continuite-ecologique-qui-vise-a-permettre-la-libre-circulation-des-especes-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>143300</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières (Formation / niveau Initiation)</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit routier est la première source de nuisance citée par les Français à leur domicile. Le Conseil National du Bruit (CNB) et l&amp;#039;Agence de la Transition écologique (ADEME) ont publié en juillet 2021 une nouvelle évaluation du coût social du bruit en France qui indique que le bruit des infrastructures de transport routières représente un coût de plus de 80 milliards d&amp;#039;euros par an. Le bruit émis par les infrastructures de transport routières s&amp;#039;inscrit dans un corpus réglementaire ancien, cependant l&amp;#039;Autorité environnementale (Ae) pointe régulièrement les lacunes dans les études acoustiques, qui peuvent impacter directement la qualité de vie des riverains de ces projets. Cette formation proposée en deux modules vous aidera à mieux appréhender les obligations des gestionnaires routiers, à conduire une étude d&amp;#039;impact acoustique et plus globalement à comprendre l&amp;#039;articulation des différents axes de la politique de lutte contre le bruit : Cartes de Bruit Stratégiques, Classement Sonore des Voies, résorption des Points Noirs du Bruit et protection des riverains.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de ce module, les stagiaires seront capables de:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaître les effets du bruit sur la santé et les notions de base de l&amp;#039;acoustique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comprendre les paramètres d&amp;#039;émission et de propagation du bruit routier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décliner la réglementation applicable à un projet routier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser et proposer les solutions de limitation des nuisances sonores les mieux adaptées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matinée
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30–10h00 : Présentation de l&amp;#039;équipe d&amp;#039;animation et attentes des stagiaires
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00–11h00 : Effets du bruit sur la santé et notions de base de l&amp;#039;acoustique
+&lt;/p&gt;
+&lt;p&gt;
+ 11h00 –12h00 : Paramètres d&amp;#039;émission et de propagation du bruit routier
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi
+&lt;/p&gt;
+&lt;p&gt;
+ 13h30 –15h00 : Réglementation applicable aux projets de transports routiers
+&lt;/p&gt;
+&lt;p&gt;
+ 15h00 –15h45 : Solutions de limitation des nuisances sonores
+&lt;/p&gt;
+&lt;p&gt;
+ 15h45 –16h45 : Atelier mesure acoustique (principes de mesures et manipulation d&amp;#039;un sonomètre)
+&lt;/p&gt;
+&lt;p&gt;
+ 16h45 –17h00 : Temps d&amp;#039;échange et évaluation de la journée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de validation individuelle des acquis en fin de formation : Quiz en fin de journée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500€ HT par stagiaire (TVA à 0%).
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner inclus.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation s&amp;#039;adresse aux personnels en charge de la thématique acoustique au sein des collectivités gestionnaires d&amp;#039;infrastructures routières, ou dans les bureaux d&amp;#039;études techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre de formation &amp;#34;approfondissement&amp;#34; est également proposée. A noter : En cas d&amp;#039;inscription d&amp;#039;une même personne aux 2 offres, les modalités d&amp;#039;inscription sont distinctes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aucun prérequis.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-maitriser-volet-nuisances-sonores-projets-0</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Information et inscription :
+ &lt;a href="mailto:formation.catalogue&amp;#64;cerema.fr" target="_self"&gt;
+  formation.catalogue&amp;#64;cerema.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f366-maitriser-le-volet-nuisances-sonores-dans-les/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>104697</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'accès au réseau de transport régional en contribuant à l'aménagement des points d’arrêts du réseau régional</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Investissements en faveur de l&amp;apos;accès au réseau de transport régional</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ a
+ méliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional.
+&lt;/p&gt;
+&lt;p&gt;
+ La modernisation du parc de matériel roulant, l&amp;#039;amélioration de l&amp;#039;offre et la création de tarifications adaptées ont contribué au développement de I&amp;#039;usage des transports régionaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de poursuivre et d&amp;#039;amplifier les reports modaux a leur profit, la Région souhaite favoriser les opérations visant
+ &lt;strong&gt;
+  a améliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional
+ &lt;/strong&gt;
+ (gares régionales, points d&amp;#039;arrêts non gérés, points d&amp;#039;arrêts d&amp;#039;une ligne d&amp;#039;autocar régionale) qui sont autant de portes d&amp;#039;entrée des villes que de points d&amp;#039;accès au réseau régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité (Commune ou EPCI, hors périmètre de transport urbain des Communautés urbaines, hors gare engagée dans un Pôle d&amp;#039;Echanges Multimodal) sollicitant une aide régionale a ce titre devra présenter un dossier de demande de subvention comprenant tout do
+ cument utile, et composé a minima d&amp;#039;une note descriptive du projet, d&amp;#039;un plan précis d&amp;#039;aménagement présentant les situations actuelles et projetées, d&amp;#039;un plan de financement, d&amp;#039;un planning prévisionnel et dune délibération du ou des organes délibérant.
+&lt;/p&gt;
+&lt;p&gt;
+ Après analyse des dossiers déposés, sélection par la Région des projets, signature d&amp;#039;une convention de cofinancement.
+&lt;/p&gt;
+&lt;p&gt;
+ Critères de sélection :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Augmentation de la fréquentation attendue du point d&amp;#039;arrêt ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Qualité des aménagements prévus ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Amélioration de I&amp;#039;interface gare / ville et de I&amp;#039;intermodalité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Nombre de places de stationnement créées ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Coût du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Premier dossier déposé au titre de cette politique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;un Schéma Local de Transport (SLT) sur le territoire comprenant la gare: bien que non exigée, la réalisation d&amp;#039;un SLT sur le territoire atteste de la volonté d&amp;#039;apporter une réponse cohérente aux problématiques de déplacements ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Inscription du projet dans un Contrat Territorial Unique (CTU) ou un Nouveau Contrat Regional (NCR) : bien que non exigée, l&amp;#039;inscription du projet a un CTU atteste de l&amp;#039;intérêt manifesté par le territoire pour sa réalisation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissements-en-faveur-de-lacces-au-reseau-de-transport-regional</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;br /&gt;
+ Service Gares et infrastructures
+ &lt;br /&gt;
+ Pôle Gares,aménagements intermodaux et accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ Xavier DUVAL-ZACK
+ &lt;br /&gt;
+ &lt;a href="mailto:xavier.duval-zack&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  xavier.duval-zack&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 58 29
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa3f-investissements-en-faveur-de-lacces-au-reseau/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>60102</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F94" s="1" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  études techniques, audits énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  business plans et conseils financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseils juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  préparation de procédures d&amp;#039;appels d&amp;#039;offres
+ &lt;/li&gt;
+ &lt;li&gt;
+  regroupement de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  gestion de projets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ELENA soutient généralement des programmes d&amp;#039;investissement
+ &lt;strong&gt;
+  supérieurs à 30 millions d&amp;#039;euros
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  , avec une période d&amp;#039;exécution de trois ans pour l&amp;#039;efficacité énergétique
+ &lt;/strong&gt;
+ (y compris s&amp;#039;agissant des projets résidentiels) et une période de
+ &lt;strong&gt;
+  quatre ans pour les transports urbains et la mobilité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA apporte son assistance à trois secteurs différents, d&amp;#039;où l&amp;#039;existence de trois enveloppes distinctes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1) Efficacité énergétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA soutient l&amp;#039;élaboration de projets qui améliorent l&amp;#039;efficacité énergétique et favorisent le recours aux énergies renouvelables dans les bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles couvrent :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;efficacité énergétique dans les bâtiments résidentiels et non résidentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les énergies renouvelables intégrées dans le bâti (panneaux solaires, par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  le chauffage urbain (centrales de cogénération et chaufferies à biomasse, notamment)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les réseaux intelligents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Résidentiel durable
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA aide les particuliers et les associations de propriétaires à préparer et à réaliser des rénovations d&amp;#039;efficacité énergétique et des projets axés sur les énergies renouvelables dans les bâtiments résidentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les logements individuels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements sociaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3) Transport et mobilité en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA appuie également les projets innovants liés aux transports et à la mobilité dans les zones urbaines qui permettent de réaliser des économies d&amp;#039;énergie et de réduire les émissions.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets admissibles couvrent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les investissements visant à encourager l&amp;#039;utilisation et l&amp;#039;intégration de solutions innovantes axées sur les combustibles de substitution dans le domaine de la mobilité urbaine, par exemple ceux ayant trait aux véhicules et aux installations de recharge
+ &lt;/li&gt;
+ &lt;li&gt;
+  les investissements promouvant l&amp;#039;introduction à grande échelle de nouveaux modes de transport plus économes en énergie, qui, dans les zones urbaines, peuvent revêtir de nombreuses formes, comme par exemple : mobilité partagée, logistique urbaine, systèmes de transport intelligents, infrastructures urbaines (y compris les investissements dans les modes de déplacement doux ou dans la mobilité qui ne repose pas sur les transports motorisés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/map.htm" rel="noopener" target="_blank"&gt;
+  Exemples de projets en cours
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/completed-projects/index.htm"&gt;
+  Exemples de projets achevés
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Réhabilitation
+Logement et habitat
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets d&amp;#039;assistance technique relevant d&amp;#039;ELENA ne doivent pas poursuivre de but lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eib.org/fr/products/advising/elena/index.htm</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour présenter une demande initiale de financement, contactez directement la Banque Européenne d&amp;#039;Investissement par courriel à l&amp;#039;adresse elena&amp;#64;eib.org et utilisez
+ &lt;a href="https://www.eib.org/attachments/documents/elena-pre-application-formfr.docx"&gt;
+  le formulaire de préadmission
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour soumettre sa candidature :
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/index.htm" rel="noopener" target="_blank"&gt;
+  https://www.eib.org/fr/products/advising/elena/index.htm
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b772-investir-en-faveur-de-lefficacite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD94" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2020</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>163238</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les actions en faveur du Plan départemental des itinéraires de promenade et de randonnée (PDIPR)</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I95" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J81" s="1" t="inlineStr">
+      <c r="J95" s="1" t="inlineStr">
         <is>
           <t>Plafond de 200 000 € HT pour les études et les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 Aujourd’hui, l’adaptation des
 territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
 des espaces et des activités humaines. C’est pourquoi, le
 Département souhaite faciliter l’émergence de projets locaux par
 la mobilisation de moyens techniques et financiers adaptés aux
 attentes des territoires sur les thématiques liées à la transition
 écologique (restauration et préservation des milieux naturels et
 aquatiques, plantations de végétaux, gestion des eaux pluviales) et
 aux mobilités douces (plan départemental des itinéraires de
 promenade et de randonnée, développement de la mobilité à
 vélo).&lt;/p&gt;&lt;p align="justify"&gt;Il a par ailleurs, depuis plus de 30 ans, la gestion du Plan
 départemental des Itinéraires de Promenade et de Randonnée.
 Représentant une offre de plus de 220 circuits (pédestre, équestre
 et VTT) et 3 000 km de chemins balisés, le PDIPR doit répondre aux
 nouvelles attentes des Euréliens et des touristes.&lt;/p&gt;&lt;p align="justify"&gt;Les actions en faveur du PDIPR ont pour objectifs de protéger les chemins ruraux, de recenser les chemins ouverts à la pratique de la randonnée (pédestre, équestre, VTT), favorisant ainsi la création d&amp;#039;itinéraires touristiques et de promenades.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes d&amp;#039;aménagement ou de valorisation
 	de circuits,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Travaux de création/amélioration
 	d’itinéraires de randonnée (débroussaillage, élagage, fauchages manuels ou mécaniques, travaux d’abattages et débitages
 		d’arbres sur le tracé, travaux de terrassement, de protection ou
 		de soutènement)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Travaux et aménagements visant la
 	protection de la biodiversité et des paysages aux abords du
 	sentier (restauration des continuités
 		écologiques, mise en valeur et requalification
 		paysagères des sentiers et de leurs abords, opération de réduction des pollutions
 		dont la pollution lumineuse, désartificialisation, remplacement des
 		matériaux « en dur » par des matériaux naturels).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;Opérations
 	ou travaux nécessaires à la continuité ou à la sécurité du
 	cheminement, autres que l’entretien courant : réouverture de
 	chemin, passerelles, caillebotis, mains courantes, aménagements
 	permettant l’adaptation pour l’accès aux personnes à mobilité
 	réduite, clôtures…,&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Fourniture et pose de balisage et/ou
 	signalétique : poteau, lame, bagues, panneau danger, panneau
 	d’information départs…&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Mobilier
 	d’accueil du public : bancs, tables de pique-nique, totem de
 	départ …,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Communication
 	et valorisation du patrimoine à proximité, présent le long de
 	l’itinéraire : fourniture et pose de table d’orientation,
 	pupitre de lecture, panneau pédagogique, etc.&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
 	Acquisition foncière nécessaire à la
 	création, l’amélioration ou le maintien de la continuité d’un
 	itinéraire de randonnée et/ou à la réalisation d’aménagements
 	au long d’un itinéraire de randonnée.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Sols
 Biodiversité
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font face="Arial, serif"&gt;Les opérations finançables doivent
 permettre de développer la pratique de la randonnée (pédestre,
 équestre et en VTT) sur chemins et de les protéger&lt;/font&gt;&lt;del&gt;&lt;font face="Arial, serif"&gt;
 &lt;/font&gt;&lt;/del&gt;&lt;font face="Arial, serif"&gt;(PDIPR).&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour
 cela, elles feront l’objet d’une étude et/ou d’un travail de
 concertation avec les partenaires locaux experts de la randonnée&lt;/font&gt;
 &lt;font face="Arial, serif"&gt;et le référent randonnées du
 Département.&lt;/font&gt;&lt;font face="Arial, serif"&gt; Ceux-ci pourront
 conseiller et apporter un appui technique pour préciser et affiner
 le projet et ses modalités de réalisation.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le
 projet devra s’appuyer sur des chemins ruraux déjà inscrits ou à
 inscrire au Plan départemental des Itinéraires de promenade et de
 randonnée d’Eure-et-Loir&lt;/font&gt; &lt;font face="Arial, serif"&gt;et
 affectés à la randonnée non motorisée.&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="justify"&gt;
 &lt;font face="Arial, serif"&gt;Afin de garantir le bon usage de la
 subvention qui pourra être accordée, le Conseil départemental
 préconise de se référer aux guides nationaux et/ou recommandations
 des partenaires locaux experts des différentes pratiques (CDRP 28
 pour le pédestre, CDE 28 pour l’équestre et FFCT pour le VTT).&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
         </is>
       </c>
-      <c r="W81" s="1" t="inlineStr">
+      <c r="W95" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-les-actions-en-faveur-du-plan-departemental-des-itineraires-de-promenade-et-de-randonnee-pdipr/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="82" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D82" s="1" t="inlineStr">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>163216</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la reconstruction du patrimoine naturel et de la biodiversité par la plantation de végétaux (haies, bosquets, plantes messicoles et mellifères)</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
+        <is>
+          <t>Maximum de 60% de l'opération et plafond de 2€ à 2.50€/m pour la plantation de haies, bosquets / Maximum 30% de l'opération et plafond de 1 600 euros/ha pour les plantes messicoles et mellifères</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plantation de haies et bosquets&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;acquisition de plants ou de semences,&lt;/li&gt;&lt;li&gt;préparation du sol&lt;/li&gt;&lt;li&gt;tuteurs et protections&lt;/li&gt;&lt;li&gt;installations de toiles de paillage biodégradables et compostables&lt;/li&gt;&lt;li&gt;travaux de réalisation&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plantation de plantes messicoles et mellifères&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;acquisition de mélanges de semence&lt;/li&gt;&lt;li&gt;préparation du sol&lt;/li&gt;&lt;li&gt;le semis sur la base de 20kg/ha&lt;/li&gt;&lt;li&gt;la fauche tardive&lt;/li&gt;&lt;li&gt;la location des terres (150€/ha maximum)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales (Communes, EPCI avec ou sans fiscalité propre) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;Associations agréées de protection de l&amp;#039;environnement&lt;/li&gt;&lt;li&gt;Exploitations agricoles (tout statut juridique)&lt;/li&gt;&lt;li&gt;Associations portant des projets innovants intégrant les trois piliers du développement durable&lt;/li&gt;&lt;li&gt;Associations locales après avis de la Fédération de rattachement (pêche, chasse) pour les plantes messicoles et mellifères&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes-1/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>163148</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I82" s="1" t="inlineStr">
+      <c r="I97" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J82" s="1" t="inlineStr">
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 50 000 € HT pour les travaux permettant la déconnexion des toitures et le stockage des eaux de pluie / Plafond de 200 000 € HT pour les études et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;Travaux permettant la déconnexion des toitures et le stockage des eaux de pluie en vue d&amp;#039;une réutilisation &lt;/li&gt;&lt;li&gt;Etudes et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes avec aménagements permettant l&amp;#039;infiltration des eaux de pluie&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espace public
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations finançables doivent d&amp;#039;une part permettre de favoriser l&amp;#039;infiltration des eaux à la parcelle et limiter le &amp;#34;tout réseau&amp;#34; en milieu bâti / artificialisé ou d&amp;#039;autre part de favoriser la récupération des eaux pluviales des toitures et le développement de la réutilisation de ces eaux.&lt;/p&gt;&lt;p&gt;Les travaux devront être réalisés en espace urbain et être basés sur des solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>163147</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les actions en faveur de la pratique du vélo</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
         <is>
           <t>Plafond de 100 000 € HT pour les études / Plafond de 200 000 € HT pour les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 Aujourd’hui, l’adaptation des
 territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
 des espaces et des activités humaines. C’est pourquoi, le
 Département souhaite faciliter l’émergence de projets locaux par
 la mobilisation de moyens techniques et financiers adaptés aux
 attentes des territoires sur les thématiques liées à la transition
 écologique (restauration et préservation des milieux naturels et
 aquatiques, plantations de végétaux, gestion des eaux pluviales) et
 aux mobilités douces (plan départemental des itinéraires de
 promenade et de randonnée, développement de la mobilité à
 vélo).&lt;/p&gt;&lt;p align="justify"&gt;Le département d&amp;#039;Eure-et-Loir a acté le 1er schéma directeur cyclable le 27 mars 2023, qui prend en compte les enjeux du vélo au quotidien et les enjeux du vélotourisme. Dans cette stratégie, le Département s&amp;#039;engage sur les 10 années à venir à mettre en oeuvre des actions visant à sécuriser les trajets à vélo par des aménagements cyclables, à développer les services de l&amp;#039;écosystème vélo et à promouvoir la pratique du vélo au quotidien.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etudes, schémas, plans de mobilités douces,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition foncière nécessaire à la création ou l&amp;#039;amélioration d&amp;#039;un aménagement cyclable, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagements cyclables : bandes cyclables, pistes cyclables, voies vertes...&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagements de sécurisation, résolution de carrefours dangereux, passerelles...&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le jalonnement et/ou la signalétique horizontale et verticale,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagement de haltes, d&amp;#039;aires de service, petits mobiliers d&amp;#039;accueil,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communication
 	et valorisation du patrimoine (naturel, bâti ou d&amp;#039;artisanat) et des services à proximité.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour permettre de réaliser des aménagements cyclables homogènes, continus, confortables et sécurisés sur tout le territoire, il est nécessaire d&amp;#039;harmoniser les pratiques et les principes d&amp;#039;aménagement entre les territoires et de mettre à disposition des collectivités des critères communs.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le règlement accessible sur le site du Conseil départemental d&amp;#039;Eure-et-Loir est accompagné d&amp;#039;un guide des aménagements cyclables, reprenant les critères d&amp;#039;éligibilité du dispositif, ainsi que d&amp;#039;autres conseils d&amp;#039;aménagement en annexe&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Les opérations finançables doivent permettre de développer la pratique du vélotourisme, du vélo de loisir et du vélo pour les déplacements utilitaires.&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
         </is>
       </c>
-      <c r="W82" s="1" t="inlineStr">
+      <c r="W98" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="83" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D83" s="1" t="inlineStr">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>163146</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J99" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 100 000 euros pour les études / 200 000 euros pour les travaux / 50 000 euros pour les autres opérations</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Collectivités territoriales (Communes, EPCI avec ou sans fiscalité propre) &lt;br /&gt;&lt;/li&gt;&lt;li&gt;Associations agréées de protection de l&amp;#039;environnement&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Subvention minimum de 1 000 €, pour la restauration et préservation des milieux naturels et la gestion des eaux pluviales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes stratégiques&lt;/li&gt;&lt;li&gt;Etudes et travaux d&amp;#039;aménagement et des gestion des bassins-versants en vue de réguler les ruissellements, freiner l&amp;#039;érosion des sols et les inondations, de renaturation, restauration d&amp;#039;espaces de mobilité, réduction de section d&amp;#039;écoulement, remise en fond de talweg, de restauration sélective de la ripisylve, plantations, aménagement de clôtures et d&amp;#039;abreuvoirs, lutte contre les espèces invasives, aménagement de berges, de reconnexion d&amp;#039;annexes hydrauliques aux cours d&amp;#039;eau, restauration de milieux et habitats d&amp;#039;espèces, préservation de zones humides, de restauration de la continuité écologique des cours d&amp;#039;eau, de reconstitution de milieux naturels, de gestion des milieux par éco-pâturage&lt;/li&gt;&lt;li&gt;Acquisitions de données et suivis scientifiques&lt;/li&gt;&lt;li&gt;Acquisitions de parcelles présentant un intérêt de préservation pour le patrimoine naturel, permettant de faciliter la réalisation de projets de restauration de continuité écologique, l&amp;#039;expansion de crues ou la reconquête de la ressource en eau dans les bassins d&amp;#039;alimentation d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Communication et valorisation&lt;/li&gt;&lt;li&gt;L&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, les études préalables, les études stratégiques, les études de projet, les études complémentaires nécessaires&lt;/li&gt;&lt;li&gt;Les dépenses liées aux procédures réglementaires&lt;/li&gt;&lt;li&gt;Les dépenses diverses liées aux travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Bonification possible jusqu&amp;#039;à 60%.&lt;/p&gt;&lt;p&gt;Pour les acquisitions foncières, le plafond subventionnable en milieu rural est de 15 000 €/ha (soit 1.50 €/m) et en milieu urbanisé de&lt;span&gt; &lt;/span&gt;&lt;span&gt;30 000 €/ha (soit 3 €/m).&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W99" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-et-cadre-de-vie/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>119647</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Construire des aménagements de nature à limiter la vitesse et à sécuriser les déplacements piétons sur voies communales</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="O83" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement de nature à limiter la vitesse et à sécuriser les déplacements piétons sur voies communales (uniquement aux abords des équipements publics et des commerces) et routes départementales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  chicanes, rétrécissement de chaussée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  zones 30 km/h,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ralentisseurs, plateaux surélevés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  feux tricolores (hors feux à récompense),
+ &lt;/li&gt;
+ &lt;li&gt;
+  radars pédagogiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  construction et aménagement d&amp;#039;arrêt de bus et d&amp;#039;abribus.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
-[...44 lines deleted...]
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement sur voies communales (uniquement aux abords des équipements publics et des commerces) et routes départementales.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide concerne uniquement les communes auboises ou groupement de communes aubois de moins de 10.000 habitants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Communes de l'Aube de moins de 10.000 habitants</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus, contactez :
+ &lt;a href="mailto:drat&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  drat&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>drat@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/66a2-construire-des-amenagements-de-nature-a-limit/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2022</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="84" spans="1:27" customHeight="0">
-[...258 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>152452</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...737 lines deleted...]
-      <c r="K91" s="1" t="inlineStr">
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 52</t>
+        </is>
+      </c>
+      <c r="J101" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L91" s="1" t="inlineStr">
-[...1758 lines deleted...]
-      </c>
       <c r="L101" s="1" t="inlineStr">
-        <is>
-[...2978 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M117" s="1" t="inlineStr">
+      <c r="M101" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
@@ -19270,65 +19645,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -19484,4263 +19859,690 @@
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de petits matériels (tables, chaises, ...),
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de matériel de restauration scolaire de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T117" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W117" s="1" t="inlineStr">
+      <c r="W101" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="118" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="H118" s="1" t="inlineStr">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>155127</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I118" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Financer l&amp;#039;achat d&amp;#039;un véhicule dédié à la circulation des documents au sein d&amp;#039;un réseau intercommunal de bibliothèques.
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O118" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
-[...6 lines deleted...]
-  1 véhicule par réseau
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets scolaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Examen au cas par cas des projets situés sur des sites scolaires de 4 classes ou moins, en fonction de la dynamique territoriale ; par définition ces sites n&amp;#039;offrent pas l&amp;#039;ensemble du cycle scolaire primaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligation d&amp;#039;attribution de subvention de la part de l&amp;#039;Etat.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets périscolaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présence obligatoire d&amp;#039;une école sur la commune d&amp;#039;implantation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobilier de réemploi issu de ressources locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
-[...97 lines deleted...]
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X119" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W102" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des transports et des mobilités
-[...628 lines deleted...]
- - formulaire de contact :
+ Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- 02 33 05 96 17 - 06 60 10 32 05
+ Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="124" spans="1:27" customHeight="0">
-[...2088 lines deleted...]
-      <c r="E135" s="1" t="inlineStr">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>165280</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Déplacer les forages impactant les débits des cours d’eau en période de basses eaux, dans les territoires en ZRE ou de PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Déplacement de forages impactant les débits des cours d’eau en période de basses eaux, dans les territoires en ZRE ou de PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G135" s="1" t="inlineStr">
-[...1003 lines deleted...]
-      <c r="G141" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur</t>
         </is>
       </c>
-      <c r="H141" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I141" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K141" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L141" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans les territoires de ZRE ou de PTGE approuvé, le déplacement de 
 forages impactant les débits des cours d’eau en période de basses eaux, 
 pour atténuer leurs incidences, peut être accompagné dans le cadre d’une
  démarche collective.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N141" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité</t>
         </is>
       </c>
-      <c r="O141" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P141" s="1" t="inlineStr">
+      <c r="P103" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q141" s="1" t="inlineStr">
+      <c r="Q103" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R141" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une étude préalable démontre l’intérêt global du projet global au 
 regard de l’impact de l’exploitation du ou des forages sur la ressource 
 en eau ou les milieux aquatiques.&lt;/p&gt;
 &lt;p&gt;L’ensemble des conditions d’éligibilité à respecter sont précisées dans la fiche action.&lt;/p&gt;
 &lt;p&gt;L’agence de l’eau peut octroyer ses aides dans le cadre du régime 
 d’aides notifié n°SA.109250 (2023/N) - « Aides aux investissements 
 portant sur des infrastructures hydrauliques » en vigueur du 18 décembre
  2023 jusqu&amp;#039;au 31 décembre 2029 » qui impose des contraintes 
 complémentaires en fonction du type de projet et de l’état de la masse 
 d’eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S141" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T141" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U141" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V141" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua4-deplacement-de-forages-impactant-les-debits-des-cours-deau.html</t>
         </is>
       </c>
-      <c r="W141" s="1" t="inlineStr">
+      <c r="W103" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X141" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y141" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z141" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/deplacer-les-forages-impactant-les-debits-des-cours-deau-en-periode-de-basses-eaux-dans-les-territoires-en-zre-ou-de-ptge-approuve/</t>
         </is>
       </c>
-      <c r="AA141" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="142" spans="1:27" customHeight="0">
-      <c r="A142" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>104603</v>
       </c>
-      <c r="B142" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Soutenir et viabiliser les formations dans les CFA pour des raisons géographiques ou économiques, constituer un fonds social, aider à la mobilité nationale ou internationales</t>
         </is>
       </c>
-      <c r="C142" s="1" t="inlineStr">
+      <c r="C104" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D142" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Soutien au fonctionnement des CFA : majoration de la prise en charge des contrats d’apprentissage</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G142" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H142" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K142" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région intervient dans le fonctionnement des Centres de formation d&amp;#039;apprentis (CFA), en majorant la prise en charge des contrats d&amp;#039;apprentissage. Le soutien de la Région concerne en premier lieu la viabilisation des formations par apprentissage. Il peut par ailleurs servir à constituer un fond social pour les jeunes ayant des difficultés financières, à financer des actions de mobilité nationale ou internationale, ou encore à prendre en charge la formation des contrats signés dans la fonction publique territoriale avant le 1er janvier 2020.
  &lt;br /&gt;
  Ce soutien s&amp;#039;effectue dans la limite de l&amp;#039;enveloppe allouée par l&amp;#039;Etat à la Région via France Compétences.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ce fonds s&amp;#039;adresse aux centres répondant aux obligations nationales de déclaration et de qualité, et exerçant une activité d&amp;#039;apprentissage depuis au moins un an au moment de la demande.
  &lt;/li&gt;
  &lt;li&gt;
   Jusqu&amp;#039;au terme de l&amp;#039;exercice 2022, les CFA dispensant des formations qui étaient conventionnées par la Région à la date du 31 août 2019 seront aidés en priorité, compte tenu de leur mode de financement dérogatoire instauré par le décret n°2019-1326 du 10 décembre 2019 relatif à France Compétences et aux opérateurs de compétences.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Commerces et services</t>
         </is>
       </c>
-      <c r="O142" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P142" s="1" t="inlineStr">
+      <c r="P104" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q142" s="1" t="inlineStr">
+      <c r="Q104" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R142" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors de l&amp;#039;instruction des demandes de majoration de la prise en charge de formations, les critères
 &lt;/p&gt;
 &lt;p&gt;
  suivants seront utilisés pour déterminer leur priorité :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    localisation : les formations doivent être dispensées dans la région ; les formations situées dans les territoires « Emploi Formation Orientation Professionnelles » (EFOP) les moins denses seront considérées comme prioritaires, ainsi que celles qui recourent à des dispositifs favorisant le maillage territorial et celles dispensées dans les Quartiers Prioritaires de la Ville ; dans le cas de l&amp;#039;implantation d&amp;#039;une nouvelle formation, son intégration au sein de l&amp;#039;offre existante sera prise en compte ;
   &lt;/li&gt;
   &lt;li&gt;
    secteur économique : les formations au service des métiers en tension des filières économiques stratégiques des Pays de la Loire, telles que l&amp;#039;agriculture et l&amp;#039;agro-alimentaire, la métallurgie (notamment la construction navale, l&amp;#039;aéronautique et l&amp;#039;automobile), l&amp;#039;électronique, le numérique, la santé, le BTP, le transport-logistique, l&amp;#039;hôtellerie-restauration-tourisme..., seront valorisées en premier lieu ; les formations dans les secteurs fragilisés par les effets de la crise liée à la pandémie COVID-19 feront l&amp;#039;objet d&amp;#039;une attention renforcée ; les formations présentes dans notre région qui concernent des métiers rares seront également traitées prioritairement : imprimerie, bijouterie, facture instrumentale... ; au titre de la valorisation de l&amp;#039;excellence professionnelle, les formations réalisées dans les CFA supports de l&amp;#039;organisation des Olympiades des Métiers seront soutenues ;
   &lt;/li&gt;
   &lt;li&gt;
    niveau et type : les différentes formations, de tout niveau, sont susceptibles d&amp;#039;être soutenues ; les formations diplômantes de niveau 3 (CAP...) et 4 (BAC PRO, BP...) seront cependant prioritaires ;
   &lt;/li&gt;
   &lt;li&gt;
    public accueilli : une attention particulière sera prêtée aux formations qui accueillent des jeunes suivis par les missions locales, par les missions de lutte contre le décrochage scolaire, ou ayant  bénéficié des dispositifs Prépa Avenir ou Prépa Apprentissage, ainsi qu&amp;#039;à celles qui forment des jeunes des Quartiers Prioritaires de la Ville ;
   &lt;/li&gt;
   &lt;li&gt;
    lien avec l&amp;#039;innovation : une priorité sera accordée aux formations qui jouent un rôle important de vecteur d&amp;#039;innovation dans les entreprises, ou à celles qui utilisent des dispositifs innovants d&amp;#039;apprentissage, ou encore qui relèvent de CFA engagés dans une démarche d&amp;#039;innovation sociale et environnementale, de responsabilité sociétale ;
   &lt;/li&gt;
   &lt;li&gt;
@@ -23755,1687 +20557,2285 @@
  &lt;/ul&gt;
  &lt;p&gt;
   Le financement régional des formations éligibles à la majoration sera présenté lors d&amp;#039;une session du
   Conseil régional ou d&amp;#039;une commission permanente, en amont de la rentrée scolaire N.
   Ce financement sera versé au bénéficiaire par la Région comme suit, par dérogation au règlement
   budgétaire et financier, après signature d&amp;#039;une convention financière :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     une avance de 80% du montant de l&amp;#039;aide en N,
    &lt;/li&gt;
    &lt;li&gt;
     le solde en N&amp;#43;1, au moins quatre mois après le premier versement, sur présentation d&amp;#039;un récapitulatif des effectifs réels de la (des) formation(s) éligible(s) à la majoration régionale, et des justificatifs complémentaires définis dans la convention.
    &lt;/li&gt;
    &lt;li&gt;
     Si le financement des majorations calculé à l&amp;#039;aide des effectifs réels s&amp;#039;avère inférieur à l&amp;#039;avance versée, la Région effectuera une régularisation par la procédure d&amp;#039;émission d&amp;#039;un titre de recettes.
    &lt;/li&gt;
    &lt;li&gt;
     En cas de non-respect des obligations contractuelles par le centre de formation d&amp;#039;apprentis, de déclaration erronée ou fausse, la Région pourra exiger le reversement de tout ou partie des sommes déjà versées.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S142" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V142" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/soutien-au-fonctionnement-des-cfa-majoration-de-la-prise-en-charge-des-contrats-dapprentissage</t>
         </is>
       </c>
-      <c r="X142" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
  &lt;br /&gt;
  Service Animation territoriale
  &lt;br /&gt;
  Pôle Financement et contrôle du fonctionnement des CFA
 &lt;/p&gt;
 &lt;p&gt;
  0228205920
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y142" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z142" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/67b1-soutien-au-fonctionnement-des-cfa-majoration-/</t>
         </is>
       </c>
-      <c r="AA142" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="143" spans="1:27" customHeight="0">
-[...193 lines deleted...]
-      <c r="A144" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>92605</v>
       </c>
-      <c r="B144" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Participer à la sécurité des usagers des transports en commun et des voiries communales au travers de la répartition du produit des amendes de police</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G144" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H144" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I144" s="1" t="inlineStr">
+      <c r="I105" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J144" s="1" t="inlineStr">
+      <c r="J105" s="1" t="inlineStr">
         <is>
           <t>Montant maximum de la dépense subventionnable : 35 000 € HT</t>
         </is>
       </c>
-      <c r="K144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L144" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Participer au travers de la répartition du produit des amendes de police (article R2334-12 du code général des collectivités territoriales) à l&amp;#039;aménagement des équipements améliorant la sécurité des usagers des transports en commun et des voiries communales.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Taux maximum de la subvention départementale  applicable à un montant plafond de dépenses fixé à 35 000 € HT :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   70 % pour les communes de moins de 2 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   50 % pour les communes de 2 001 à 5 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   40 % pour les communes de 5 001 à 10 000 habitants (pop. DGF)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bonification des modalités d&amp;#039;intervention en soutien aux travaux d&amp;#039;aménagement de la voirie permettant l&amp;#039;accessibilité des personnes handicapées, selon les taux de subvention départementale suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   80 % pour les communes de moins de 2 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   60 % pour les communes de 2 001 à 5 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   50 % pour les communes de 5 001 à 10 000 habitants (pop. DGF)
 Dans le cadre de cette bonification, les bénéficiaires doivent présenter un dossier technique et financier individualisé.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M144" s="1" t="inlineStr">
+      <c r="M105" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Pour les transports en commun :
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements et équipements améliorant la sécurité des usagers, l&amp;#039;accueil du public, l&amp;#039;accès aux réseaux, les liaisons entre réseaux et avec les autres modes de transport
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de voiries, équipements destinés à une meilleure exploitation des réseaux
  &lt;/li&gt;
  &lt;li&gt;
   Équipements assurant l&amp;#039;information des usagers, l&amp;#039;évaluation du trafic et le contrôle des titres de transport
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la circulation routière :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude et mise en œuvre de plans de circulation
  &lt;/li&gt;
  &lt;li&gt;
   Création de parcs de stationnement et d&amp;#039;aires de co-voiturage
  &lt;/li&gt;
  &lt;li&gt;
   Installation et développement de signaux lumineux et de la signalisation horizontale et verticale
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de carrefours
  &lt;/li&gt;
  &lt;li&gt;
   Différenciation du trafic
  &lt;/li&gt;
  &lt;li&gt;
   Travaux commandés par les exigences de la sécurité routière
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Equipement public
 Réhabilitation
 Logistique urbaine
 Sécurité</t>
         </is>
       </c>
-      <c r="O144" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R144" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10 000 habitants (Pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de communes de moins de 10 000 habitants (Pop. DGF)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S144" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T144" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 10000 habitants</t>
         </is>
       </c>
-      <c r="V144" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires/les-autres-aides-aux-collectivites-locales-et-organismes-publics-2689.html</t>
         </is>
       </c>
-      <c r="X144" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z144" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ebb-participer-au-travers-de-la-repartition-du-pr/</t>
         </is>
       </c>
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="145" spans="1:27" customHeight="0">
-[...818 lines deleted...]
-      <c r="A149" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>162349</v>
       </c>
-      <c r="B149" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Soutenir le rayonnement international des établissements d’enseignement supérieur de la région Provence-Alpes-Côte d’Azur par l’octroi d’une aide à la mobilité internationale</t>
         </is>
       </c>
-      <c r="D149" s="1" t="inlineStr">
+      <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Aide à la mobilité internationale Étudiante (PRAME) - Etudes</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G149" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H149" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K149" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région Provence-Alpes-Côte d&amp;#039;Azur propose de soutenir le rayonnement international des établissements d’enseignement supérieur de la région Provence-Alpes-Côte d’Azur par l’octroi d’une aide à la mobilité internationale de leurs étudiants partant effectuer un ou deux semestres d’études à l’étranger dans le cadre de leur cursus de formation.&lt;/p&gt;
 &lt;p&gt;Aide à la mobilité internationale étudiante.&lt;/p&gt;
 &lt;div&gt;&lt;p&gt;&lt;strong&gt;En raison d’un nombre important de demandes, le budget alloué au dispositif PRAME stage et études 2022-2023, est arrivé à son terme. La plateforme de demande de bourses est donc désormais clôturée pour cette année universitaire. &lt;br /&gt; En revanche, la plateforme est accessible pour les demandes PRAME stage et études 2023-2024  &lt;/strong&gt;&lt;br /&gt;  &lt;/p&gt;&lt;/div&gt; &lt;ul&gt; 	&lt;li&gt;Être étudiant en formation initiale y compris en alternance ; &lt;/li&gt; 	&lt;li&gt;Être inscrit dans un établissement régional d’enseignement supérieur public ou privé conventionné avec la Région ; &lt;/li&gt; 	&lt;li&gt;Préparer un diplôme d’État, un diplôme visé par l’État, un diplôme universitaire d&amp;#039;enseignement technologique international (DUETI) ou un diplôme inscrit au RNCP (Répertoire National des Certifications Professionnelles) ; &lt;/li&gt; 	&lt;li&gt;Être âgé de moins de 30 ans au 31 décembre 2023 ; &lt;/li&gt; 	&lt;li&gt;Effectuer un ou deux semestres d’études à l’étranger hors Union européenne, France (territoires métropolitains et d’outre-mer) et principautés de Monaco et d’Andorre. &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Ces critères sont cumulatifs. &lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Être étudiant en formation initiale y compris en alternance ;&lt;/li&gt; 	&lt;li&gt;Être inscrit dans un établissement régional d’enseignement supérieur public ou privé conventionné avec la Région ;&lt;/li&gt; 	&lt;li&gt;Préparer un diplôme d’Etat, un diplôme visé par l’Etat, un diplôme universitaire d&amp;#039;enseignement technologique international (DUETI) ou un diplôme inscrit au RNCP (Répertoire National des Certifications Professionnelles) ;&lt;/li&gt; 	&lt;li&gt;Être âgé de moins de 30 ans au 31 décembre de l’année 2023 ;&lt;/li&gt; 	&lt;li&gt;Effectuer un ou deux semestres d’études à l’étranger hors Union européenne, France (territoires métropolitain et d’outre-mer) et principautés de Monaco et d’Andorre. La durée minimum de la mobilité pour valider un semestre est de 12 semaines.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Ces critères sont cumulatifs.&lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;Ressources de l’étudiant &lt;/strong&gt;&lt;/h3&gt;
 &lt;p&gt;La prise en compte des critère sociaux est obligatoire : le quotient familial de l’étudiant (&amp;#61; revenu brut global divisé par le nombre de parts) ne doit pas excéder 26 000 €. Le quotient familial de l’étudiant est calculé à partir de l’avis d’imposition de l’année 2023 sur les revenus de l’année 2022 sur lequel il figure.&lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;&lt;/h3&gt;
 &lt;ul&gt; 	&lt;li&gt;les campus d’établissements régionaux situés à l’étranger ; &lt;/li&gt; 	&lt;li&gt;les étudiants bénéficiaires d’une aide à la mobilité internationale pour la réalisation de cette période d’études à l’étranger ( exemple : ERASMUS, AMI …). &lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N149" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 International</t>
         </is>
       </c>
-      <c r="O149" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P149" s="1" t="inlineStr">
+      <c r="P106" s="1" t="inlineStr">
         <is>
           <t>03/09/2024</t>
         </is>
       </c>
-      <c r="R149" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Être étudiant en formation initiale y compris en alternance ;&lt;/li&gt; 	&lt;li&gt;Être inscrit dans un établissement régional d’enseignement supérieur public ou privé conventionné avec la Région ;&lt;/li&gt; 	&lt;li&gt;Préparer un diplôme d’Etat, un diplôme visé par l’Etat, un diplôme universitaire d&amp;#039;enseignement technologique international (DUETI) ou un diplôme inscrit au RNCP (Répertoire National des Certifications Professionnelles) ;&lt;/li&gt; 	&lt;li&gt;Être âgé de moins de 30 ans au 31 décembre de l’année 2023 ;&lt;/li&gt; 	&lt;li&gt;Effectuer un ou deux semestres d’études à l’étranger hors Union européenne, France (territoires métropolitain et d’outre-mer) et principautés de Monaco et d’Andorre. La durée minimum de la mobilité pour valider un semestre est de 12 semaines.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Ces critères sont cumulatifs.&lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;Ressources de l’étudiant &lt;/strong&gt;&lt;/h3&gt;
 &lt;p&gt;La prise en compte des critère sociaux est obligatoire : le quotient familial de l’étudiant (&amp;#61; revenu brut global divisé par le nombre de parts) ne doit pas excéder 26 000 €. Le quotient familial de l’étudiant est calculé à partir de l’avis d’imposition de l’année 2023 sur les revenus de l’année 2022 sur lequel il figure.&lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;&lt;/h3&gt;
 &lt;ul&gt; 	&lt;li&gt;les campus d’établissements régionaux situés à l’étranger ; &lt;/li&gt; 	&lt;li&gt;les étudiants bénéficiaires d’une aide à la mobilité internationale pour la réalisation de cette période d’études à l’étranger ( exemple : ERASMUS, AMI …). &lt;/li&gt; &lt;/ul&gt; &lt;h3&gt;&lt;strong&gt;Sélection des bénéficiaires : &lt;/strong&gt;&lt;/h3&gt;
 &lt;ul&gt; 	&lt;li&gt;L’étudiant déposera sa demande de bourse sur l’application consacrée aux aides individuelles accessible à partir du site de la Région.&lt;/li&gt; 	&lt;li&gt;L’établissement d’enseignement supérieur, après avoir examiné la candidature transmise par l’étudiant via l’application régionale, présentera aux services régionaux les candidatures lors d’un comité de présentation des candidatures en les plaçant soit en liste principale soit en liste d’attente.&lt;/li&gt; 	&lt;li&gt;Un étudiant ne peut cumuler au titre d’une même année universitaire une bourse « aide régionale à la mobilité internationale études » et une bourse PRAME-stage.&lt;/li&gt; &lt;/ul&gt;
 &lt;ul&gt; 	&lt;li&gt;Un appel à manifestation d’intérêt au titre de l’année universitaire de l’année 2023/2024 sera lancé auprès des universités et des établissements d’enseignement supérieur régionaux ;&lt;/li&gt; 	&lt;li&gt;Une convention de partenariat sera conclue avec chaque établissement partenaire du programme ;&lt;/li&gt; 	&lt;li&gt;Chaque établissement partenaire se verra attribuer un nombre de bourses proportionnel au nombre d’étudiants inscrits, dans un plafond de 20 %. Au-delà, il sera procédé à une redistribution aux autres établissements dans la même proportion (dans la limite des dossiers présentés). Par ailleurs, une « dotation minimale » de 5 000 € sera réservée pour chaque établissement.&lt;/li&gt; &lt;/ul&gt;
 &lt;h3&gt;Établissements partenaires de la Région&lt;/h3&gt;
 &lt;p&gt;Voir documents à télécharger&lt;/p&gt;
 &lt;p&gt;Déposez votre candidature en ligne sur le site de la Région : &lt;strong&gt;&lt;a href="https://aidesformation.maregionsud.fr/SignIn?ReturnUrl&amp;#61;%2Fprofile%2F"&gt;&lt;strong&gt;aidesformation.maregionsud.fr/&lt;/strong&gt;&lt;/a&gt; &lt;/strong&gt;&lt;br /&gt; Attribution de la bourse dans la limite du budget disponible.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S149" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V149" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-la-mobilite-internationale-etudiante-prame-etudes</t>
         </is>
       </c>
-      <c r="W149" s="1" t="inlineStr">
+      <c r="W106" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_AIRMI/depot/simple</t>
         </is>
       </c>
-      <c r="X149" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute question relative à ce dispositif, vous pouvez contacter le Service Attractivité et Rayonnement International au 04 91 57 54 44 ou 04 91 57 54 99.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y149" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z149" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-regionale-a-la-mobilite-internationale-etudes-2023-2024/</t>
         </is>
       </c>
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>165807</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I107" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J107" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
+sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
+50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
+augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
+L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
+est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
+la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
+de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
+thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
+concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
+l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
+changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
+sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
+2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
+services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
+mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
+d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
+centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
+d’innovation technique et technologique, de modèle économique, organisationnelle et de 
+gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
+coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Culture et identité collective
+Espaces verts
+Espace public
+Friche
+Recyclage et valorisation des déchets
+Accès aux services
+Citoyenneté
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P107" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q107" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
+porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
+projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
+revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
+validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
+distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
+moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
+porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document « Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés », consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les études exclusives de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les études portant exclusivement sur la création ou le développement de commerces ou services.&lt;/p&gt;&lt;p&gt;- Les diagnostics énergétiques exclusifs ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- L’acquisition de foncier bâti ou non bâti ;&lt;/p&gt;&lt;p&gt;- Les travaux de réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les travaux de voirie en revêtements imperméables ;&lt;/p&gt;&lt;p&gt;- Les équipements connexes strictement liés à la circulation routière motorisée (automobiles, véhi_x0002_cules utilitaires légers ou lourds, deux-roues motorisés) ;&lt;/p&gt;&lt;p&gt;- Fourniture et pose de signalisation et signalétique qui ne concernent pas la mobilité active ;&lt;/p&gt;&lt;p&gt;- Les frais de personnel directs éligibles aux projets d’animation des dispositifs Petites Villes de Demain 
+et Villages d’Avenir ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
+après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
+après l’instruction
+Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire Forez - Mobilité active</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="150" spans="1:27" customHeight="0">
-      <c r="A150" s="1">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
         <v>165376</v>
       </c>
-      <c r="B150" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Redynamiser les communes via des démarches participatives : logements collectifs innovants, concertation nouvelles formes urbaines, éco mobilité</t>
         </is>
       </c>
-      <c r="C150" s="1" t="inlineStr">
+      <c r="C108" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D150" s="1" t="inlineStr">
+      <c r="D108" s="1" t="inlineStr">
         <is>
           <t>FA1_(Re)dynamiser les centralités via des démarches participatives et innovantes</t>
         </is>
       </c>
-      <c r="E150" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>GAL LEADER Ardèche</t>
         </is>
       </c>
-      <c r="G150" s="1" t="inlineStr">
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H150" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I150" s="1" t="inlineStr">
+      <c r="I108" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J150" s="1" t="inlineStr">
+      <c r="J108" s="1" t="inlineStr">
         <is>
           <t>de Taux d'Aides Publiques max</t>
         </is>
       </c>
-      <c r="K150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L150" s="1" t="inlineStr">
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;1.1/ Création et développement de nouvelles
 formes d&amp;#039;habitat pour des logements collectifs innovants :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude, expertise, projet de recherche,
 action d&amp;#039;animation, de communication pour accroitre le nombre de logements
 collectifs innovants&lt;/li&gt;&lt;li&gt;Mission de maîtrise d’œuvre, travaux et
 aménagements, acquisition d’équipements et de matériels pour la création de
 nouveaux logements collectifs innovants&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2/ Démarches participatives visant à développer de nouvelles formes
 urbaines concertées et/ ou visant à favoriser l&amp;#039;intégration et l&amp;#039;implication
 des jeunes et des habitants :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Etude, expertise, projet de recherche&lt;/li&gt;&lt;li&gt;     Action d&amp;#039;animation et de communication pour et
 par les habitants autour des projets de réaménagement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3/ Mise en place de mobilités durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Action d&amp;#039;animation et de communication en
 matière d&amp;#039;éco mobilité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4/ Montée en compétence des acteurs du territoire :
 développer des actions démonstratives et pédagogiques en direction des élus,
 habitants et acteurs privés pour faciliter le changement de comportements en
 matière d’urbanisme et de préservation des paysages :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;
 Action d&amp;#039;animation, de communication, de promotion, de
 valorisation, de formation visant à favoriser le changement de comportement de
 tout public en matière de construire, de rénover, d’habiter et d’aménager
 l’espace et de préserver les paysages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N150" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Revitalisation</t>
         </is>
       </c>
-      <c r="O150" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P150" s="1" t="inlineStr">
+      <c r="P108" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q150" s="1" t="inlineStr">
+      <c r="Q108" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="S150" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T150" s="1" t="inlineStr">
+      <c r="T108" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U150" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>Ardèche</t>
         </is>
       </c>
-      <c r="V150" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>https://leader-ardeche.fr/</t>
         </is>
       </c>
-      <c r="X150" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;leader&amp;#64;archeagglo.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y150" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>m.chapron@archeagglo.fr</t>
         </is>
       </c>
-      <c r="Z150" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/redynamiser-les-communes-via-des-demarches-participatives-logements-collectifs-innovants-concertation-nouvelles-formes-urbaines-eco-mobilite/</t>
         </is>
       </c>
-      <c r="AA150" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>ACHE Agglo</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2025</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="151" spans="1:27" customHeight="0">
-      <c r="A151" s="1">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>158948</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Définir un plan d'implantation de Pôles d'Echanges Multimodaux et leur faisabilité technique à destination des déplacements domicile-travail et touristiques</t>
+        </is>
+      </c>
+      <c r="C110" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme Ingénierie Développement
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité technique à l'installation de différents types de Pôles d'Echanges Multimodaux</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>France Mobilités</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Force d&amp;#039;une expertise et de retours d&amp;#039;expériences sur plusieurs de ses réseaux, PIM Mobility vous propose, en amont de tout déploiement, un accompagnement complet, reprenant vos études et réflexions en cours, en vue de créer des espaces de rétention de voyageur et instaurer une pratique multimodale durable :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification géographique et définition des typologies des sites étudiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des profils voyageurs présents, leur consentement à changer de comportement et leurs besoins de services associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  cartographie des offres de transport présentes, en cours de déploiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faisabilité technique  chiffré
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Hubs de mobilité sur des lignes de covoiturage et lignes BHNS/cars express ; aires de services vélo sur des grands itinéraires touristiques, espaces relais vélos en libre service et stationnement vélos en parc d&amp;#039;activités, aires de covoiturage et relais transport en commun, revitalisation et valorisation multimodale de parvis de gare TER.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une collectivités, une entreprise, un syndicat ou un office du tourisme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://pim-mobility.com/contact/</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;pim-mobility.com&lt;br /&gt;06 22 45 03 36&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>p.renault@pim-mobility.com</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5313-definir-un-plan-dimplantation-de-poles-dechan/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>PIM Mobility</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2024</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
         <v>162313</v>
       </c>
-      <c r="B151" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Profiter d’un accès illimité à tous les réseaux de transport en commun du territoire métropolitain Aix-Marseille-Provence, TER inclus</t>
         </is>
       </c>
-      <c r="D151" s="1" t="inlineStr">
+      <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Pass intégral</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="H151" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L151" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>En février 2018, la Région et la Métropole Aix-Marseille-Provence lancent le Pass Intégral Aix-Marseille-Provence.&lt;p&gt;Pour 73 € par mois (ou 68 € par mois en formule annuelle), vous pouvez profiter d’un accès illimité à tous les réseaux de transport en commun du territoire métropolitain Aix-Marseille-Provence, TER inclus.&lt;/p&gt;
 &lt;p&gt;Avec votre pass (valable du 1&lt;sup&gt;er &lt;/sup&gt;au dernier jour du mois), accédez sans limite à :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;4 réseaux inter urbains : &lt;/strong&gt;TER, Cartreize, Pays d’Aix Mobilité et Navettes Aéroport.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;13 réseaux urbains : &lt;/strong&gt;Aix en bus, Ciotabus, Gardanne en bus, Les bus de la Côte Bleue, Les bus de la Marcouline, Les bus de L’Etang, Les bus des Cigales, Les bus des Collines, Les lignes de l’Agglo, Libébus, Pertuis en bus, RTM, Ulysse.&lt;/li&gt; 	&lt;li&gt;et aussi aux Navettes maritimes, au service Le vélo, aux parcs à vélos… &lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N151" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O151" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P151" s="1" t="inlineStr">
+      <c r="P111" s="1" t="inlineStr">
         <is>
           <t>27/02/2019</t>
         </is>
       </c>
-      <c r="S151" s="1" t="inlineStr">
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U151" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V151" s="1" t="inlineStr">
+      <c r="V111" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/pass-integral</t>
         </is>
       </c>
-      <c r="Y151" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z151" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/pass-integral/</t>
         </is>
       </c>
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>143309</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
+&lt;/p&gt;
+&lt;p&gt;
+ Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elu d&amp;#039;une collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestionnaire d&amp;#039;un établissement scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsable d&amp;#039;exploitation (bâtiments, espaces verts, équipements)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vos besoins :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment optimiser la performance énergétique des bâtiments et réaliser des économies ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions pour rafraîchir l&amp;#039;école, favoriser la biodiversité et sensibiliser les plus jeunes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment sécuriser les espaces extérieurs (cours et abords) ? Les adapter à la diversité des usages ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise transversale (bâtiment, aménagement, mobilité, solutions fondées sur la nature) et écosystémique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expérience confirmée auprès des établissements scolaires (programme Cube S)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une forte proximité (26 implantations en métropole et outre-mer) avec les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une posture fédératrice propice à la concertation avec les acteurs locaux (personnels enseignants, techniques) et les partenaires (publics et privés).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   La réponse du Cerema
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Le Cerema vous accompagne à chaque étape du projet. Nos compétences mobilisables :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et appui méthodologique intégrant la prise en compte de la règlementation, des besoins des usagers, des enjeux locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique et expertises : diagnostic, mise en œuvre, évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation : ateliers techniques, démarches participatives, réseaux d&amp;#039;acteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans le déploiement d&amp;#039;innovations, d&amp;#039;expérimentations et évaluation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NOS PROGRAMMES CUBE.S ET ACTEE CUBE ECOLE
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2018, en partenariat avec l&amp;#039;&amp;#039;Institut Français pour la performance du bâtiment (IFPEB), le Cerema déploie des challenges dédiés aux économies d&amp;#039;énergie dans les bâtiments scolaires à destination
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des collèges et lycées avec CUBE.S Climat, Usages, Bâtiments Enseignement Scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  des écoles avec ACTEE CUBE.Ecoles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Soutenus par les Ministères de l&amp;#039;Education Nationale et de la Transition Écologique, ces challenges fédèrent les parties prenantes autour d&amp;#039;actions permettant de réaliser des économies d&amp;#039;énergie rapidement et sans lourd investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;👉&lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ 12% d&amp;#039;économies sur un an, en moyenne, grâce à CubeS
+&lt;/p&gt;
+&lt;p&gt;
+ VERS UN PROJET D&amp;#039;ÉCOLE RÉSILIENT,
+&lt;/p&gt;
+&lt;p&gt;
+ cohérent à l&amp;#039;échelle du territoire, intégrant trois dimensions
+&lt;/p&gt;
+&lt;p&gt;
+ 1. Améliorer le patrimoine bâti
+&lt;/p&gt;
+&lt;p&gt;
+ Stratégie patrimoniale pour rationaliser et améliorer la qualité des bâtiments : diagnostic du parc, priorisation des sites, chiffrage économique en coût global, phasage pluriannuel des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Plan et appui à la mise en œuvre des travaux (isolation, choix de matériaux performants, qualité de l&amp;#039;air intérieur) afin de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  répondre aux nouvelles exigences environnementales (décret éco-énergie tertiaire, RE 2020), accessibilité, conformité électrique, sécurité incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir un confort optimal été comme hiver entretien et réglage optimal des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien et réglage optimal des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Compréhension des usages (besoins et pratiques) et actions sur les comportements des occupants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2. Aménager les cours d&amp;#039;écoles
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renaturation : création d&amp;#039;îlots de fraîcheur, aménagement d&amp;#039;espaces végétalisés (vergers, potagers, jardins)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements favorables à la biodiversité et la continuité des trames vertes et bleues
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des eaux pluviales : favoriser l&amp;#039;infiltration et la réutilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;espaces sécurisés et adaptés à divers usages : jeux, temps calme, école dehors
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 3. Rendre les abords sûrs et accueillants
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement des mobilités actives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Itinéraires sécurisés et accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;👉&lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Bâtiments et construction
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="152" spans="1:27" customHeight="0">
-      <c r="A152" s="1">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>127467</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets communautaires ou supra-communaux</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
+&lt;/p&gt;
+A noter que :
+&lt;ul&gt;
+ &lt;li&gt;
+  Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ÉTUDES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Honoraires d&amp;#039;ingénierie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉTUDE D&amp;#039;IMPACT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TRAVAUX
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux inscrits dans la section d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACQUISITION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisitions foncières nécessaires à la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P113" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q113" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être éligible, le demande de subvention doit suivre le processus suivant :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Individualisation en Commission Permanente des subventions pour les opérations retenues.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
+        </is>
+      </c>
+      <c r="W113" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact soit :
+&lt;/p&gt;
+&lt;p&gt;
+ - Par mail :
+ &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
+  datc&amp;#64;departement86.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Par téléphone, aux numéros suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>datc@departement86.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un gymnase
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
         <v>130993</v>
       </c>
-      <c r="B152" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour son projet de Bois-Énergie</t>
         </is>
       </c>
-      <c r="E152" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G152" s="1" t="inlineStr">
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H152" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L152" s="1" t="inlineStr">
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  Les ouvrages ainsi réalisés restent la propriété du SIEL-TE pendant 20 ans, qui en assure l&amp;#039;entretien et les loue à la collectivité. Une contribution est appelée pendant 20 ans sous forme de loyer et comprend une participation de la collectivité permettant d&amp;#039;atteindre 100% du montant HT des études et travaux, les frais liés à l&amp;#039;entretien spécialisé et une provision pour le remplacement du matériel en cas de casse.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité continue de s&amp;#039;impliquer dans le projet puisque l&amp;#039;achat des différents combustibles et fuides (bois, appoint, électricité, eau, téléphone) reste à sa charge. La collectivité facture la chaleur à ses abonnés, le cas échéant.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : 100 € /an &amp;#43; contribution «loyer» selon projet
@@ -25462,175 +22862,209 @@
 &lt;p&gt;
  Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités d&amp;#039;intervention du SIEL-TE permettent à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-TE pour la réalisation d&amp;#039;un cahier des charges de consultation d&amp;#039;entreprises, l&amp;#039;assistance à la rédaction des dossiers de subvention, l&amp;#039;aide à l&amp;#039;analyse des offres, le suivi du chantier et l&amp;#039;aide à la réalisation des opérations de réception.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : adhésion à la compétence optionnelle
 &lt;/p&gt;
 &lt;p&gt;
  «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M152" s="1" t="inlineStr">
+      <c r="M115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  SAINT-MAURICE-EN-GOURGOIS
 &lt;/p&gt;
 &lt;p&gt;
  En 2013, la commune de Saint-Maurice-en-Gourgois a choisi d&amp;#039;installer une chaufferie au bois déchiqueté sur son territoire pour chauffer l&amp;#039;école et son extension, l&amp;#039;ancienne école, la crèche communale et la mairie. Un réseau de chaleur souterrain de 170 mètres conduit de l&amp;#039;eau à 80°C vers chaque bâtiment. En 2018, ce réseau de chaleur a été étendu afin de chauffer également le bâtiment «cantine périscolaire».
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Chaufferie automatique au bois déchiqueté et son réseau de chaleur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Puissance de la chaudière : 90 kW
   &lt;/li&gt;
   &lt;li&gt;
    Consommation annuelle de bois : 99 tonnes
   &lt;/li&gt;
   &lt;li&gt;
    Equivalence énergétique : 27 575 litres de fioul
   &lt;/li&gt;
   &lt;li&gt;
    Bois utilisé : plaquette forestière
   &lt;/li&gt;
   &lt;li&gt;
    Volume du silo de stockage : 36 m2
   &lt;/li&gt;
   &lt;li&gt;
    Surface totale chauffée : 2 031 m2
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N152" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O152" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S152" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U152" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V152" s="1" t="inlineStr">
+      <c r="V115" s="1" t="inlineStr">
         <is>
           <t>http://www.te42.fr</t>
         </is>
       </c>
-      <c r="X152" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Responsable du Pôle ENR
 &lt;/p&gt;
 &lt;p&gt;
  Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y152" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>gayet@siel42.fr</t>
         </is>
       </c>
-      <c r="Z152" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
         </is>
       </c>
-      <c r="AA152" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="153" spans="1:27" customHeight="0">
-      <c r="A153" s="1">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
         <v>111710</v>
       </c>
-      <c r="B153" s="1" t="inlineStr">
+      <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
-      <c r="D153" s="1" t="inlineStr">
+      <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
-      <c r="E153" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G153" s="1" t="inlineStr">
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H153" s="1" t="inlineStr">
+      <c r="H116" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K153" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L153" s="1" t="inlineStr">
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 9 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -25648,66 +23082,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N153" s="1" t="inlineStr">
+      <c r="N116" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O153" s="1" t="inlineStr">
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R153" s="1" t="inlineStr">
+      <c r="R116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -25844,763 +23278,1389 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S153" s="1" t="inlineStr">
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T153" s="1" t="inlineStr">
+      <c r="T116" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U153" s="1" t="inlineStr">
+      <c r="U116" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V153" s="1" t="inlineStr">
+      <c r="V116" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W153" s="1" t="inlineStr">
+      <c r="W116" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X153" s="1" t="inlineStr">
+      <c r="X116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y153" s="1" t="inlineStr">
+      <c r="Y116" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z153" s="1" t="inlineStr">
+      <c r="Z116" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA153" s="1" t="inlineStr">
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une bibliothèque municipale
+Création d’un terrain de football
+Gestion d'une base nautique
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="154" spans="1:27" customHeight="0">
-      <c r="A154" s="1">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>127481</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement de la pratique du vélo</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Plan Charente Mobilités douces - éducation à la pratique en toute sécurité</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Favoriser le développement de la pratique du vélo, réduire les inégalités territoriales, générationnelles et sociales, homme/femme
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TAUX D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au porteur de projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  éducation à la pratique au travers des dispositifs « savoir rouler, vacances apprenantes, remise en selle »&lt;/li&gt;
+ &lt;li&gt;
+  respect des règles relatives à « Génération Vélo »
+ &lt;/li&gt;
+ &lt;li&gt;
+  actions de sensibilisation visant à encourager et sécuriser la pratique des modes doux de déplacement
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte «Charente 2030 »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DEPENSES ELIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  cycle complet (avec délivrance du diplôme) du dispositif « savoir rouler à vélo »
+ &lt;/li&gt;
+ &lt;li&gt;
+  actions dans le cadre « des vacances apprenantes au collège&amp;#34; et de « collège et patrimoine »
+ &lt;/li&gt;
+ &lt;li&gt;
+  actions dans le cadre du dispositif « remise en selle »&lt;/li&gt;
+ &lt;li&gt;
+  acquisition de matériel pédagogique et de vélos nécessaires à la mise en œuvre des actions (dépense plafonnée à 5 000 € HT par an)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	le dispositif dans lequel s&amp;#039;inscrit l&amp;#039;action
+&lt;/p&gt;
+&lt;p&gt;
+ o	les diplômes et cartes professionnelles des intervenants
+&lt;/p&gt;
+&lt;p&gt;
+ o	si association : statut, rapport d&amp;#039;activité, liste des membres élus
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le plan de financement détaillé incluant la participation sollicitée auprès du Département et précisant les autres subventions acquises
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptif et estimatif de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : au 31 décembre de l&amp;#039;année N&amp;#43;1 au cours de laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/education_a_la_pratique_en_toute_securite.pdf</t>
+        </is>
+      </c>
+      <c r="W117" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88c1-favoriser-le-developpement-de-la-pratique-du-/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>147706</v>
       </c>
-      <c r="B154" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C154" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D154" s="1" t="inlineStr">
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E154" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G154" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H154" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I154" s="1" t="inlineStr">
+      <c r="I118" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K154" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L154" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N154" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O154" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P154" s="1" t="inlineStr">
+      <c r="P118" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q154" s="1" t="inlineStr">
+      <c r="Q118" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R154" s="1" t="inlineStr">
+      <c r="R118" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S154" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T154" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U154" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V154" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X154" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y154" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z154" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA154" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD118" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="155" spans="1:27" customHeight="0">
-      <c r="A155" s="1">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>98630</v>
       </c>
-      <c r="B155" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
-      <c r="E155" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
-      <c r="G155" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H155" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L155" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N155" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O155" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S155" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U155" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X155" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y155" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z155" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA155" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="156" spans="1:27" customHeight="0">
-      <c r="A156" s="1">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
         <v>119945</v>
       </c>
-      <c r="B156" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D156" s="1" t="inlineStr">
+      <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E156" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G156" s="1" t="inlineStr">
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H156" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I156" s="1" t="inlineStr">
+      <c r="I120" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K156" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L156" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N156" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O156" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R156" s="1" t="inlineStr">
+      <c r="R120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S156" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T156" s="1" t="inlineStr">
+      <c r="T120" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U156" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W156" s="1" t="inlineStr">
+      <c r="W120" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X156" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y156" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z156" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA156" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="157" spans="1:27" customHeight="0">
-      <c r="A157" s="1">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
         <v>162841</v>
       </c>
-      <c r="B157" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l'environnement</t>
         </is>
       </c>
-      <c r="D157" s="1" t="inlineStr">
+      <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Plan route de demain : Agences locales de mobilité et Plans de mobilité</t>
         </is>
       </c>
-      <c r="E157" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G157" s="1" t="inlineStr">
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
-Association
-[...3 lines deleted...]
-      <c r="H157" s="1" t="inlineStr">
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K157" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L157" s="1" t="inlineStr">
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour réduire la congestion routière et anticiper le développement de la route de demain, la Région soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l&amp;#039;environnement.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N157" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O157" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R157" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités locales,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;État,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Universités et organismes de recherche,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises au sens du droit européen,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La Région participera à hauteur de 50% de la dépense supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Agences locales de mobilité (ALM) :&lt;/strong&gt; financement des dépenses d&amp;#039;investissement relatives aux études de faisabilité, à l&amp;#039;investissement initial et au budget de fonctionnement, sur une période de 3 ans.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Plans de mobilité :&lt;/strong&gt; financement des dépenses d’investissement et de fonctionnement relatives aux études et plans d’actions des :&lt;br /&gt;&lt;/span&gt;&lt;span&gt;- Plans de mobilité lycées et campus universitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Plans de mobilité visés par l’article L. 1214-8-2 du Code des transports, à condition qu’il s’agisse de plans inter-entreprises.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Retrouvez plus d’informations sur l’espace en ligne &lt;a href="http://www.iledefrance.fr/promobilite"&gt;Pro’Mobilité&lt;/a&gt;&lt;/span&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/span&gt;&lt;strong&gt;Agences locales de mobilité (ALM) :&lt;/strong&gt;&lt;span&gt; vous devez déposer sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; &lt;span&gt;un dossier de demande de subvention présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Plans de mobilité :&lt;/strong&gt; vous devez transmettre votre dossier à &lt;a target="_blank"&gt;pro.mobilite&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S157" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U157" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V157" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-agences-locales-de-mobilite-et-plans-de-mobilite</t>
         </is>
       </c>
-      <c r="X157" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;&lt;a target="_blank"&gt;pro.mobilite&amp;#64;iledefrance.fr &lt;/a&gt;&lt;/span&gt;</t>
         </is>
       </c>
-      <c r="Y157" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z157" s="1" t="inlineStr">
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-agences-locales-de-mobilite-et-plans-de-mobilite-1/</t>
         </is>
       </c>
-      <c r="AA157" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="158" spans="1:27" customHeight="0">
-      <c r="A158" s="1">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>104650</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Permettre aux stagiaires de la formation professionnelle continue de réaliser des stages à l'étranger pendant la période de formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>La mobilité internationale</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région des Pays de la Loire développe une politique volontariste en faveur de la mobilité internationale. Elle favorise ainsi à travers des subventions les séjours à l&amp;#039;étranger des stagiaires de la formation professionnelle continue. Ces aides concernent principalement les séjours à l&amp;#039;étranger prévus dans le cadre des formations qualifiantes Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Les séjours à l&amp;#039;étranger peuvent être collectifs ou individuels. Dans le cas des séjours collectifs l&amp;#039;aide à la mobilité s&amp;#039;applique aussi aux formateurs qui les accompagnent (sur la base d&amp;#039;un formateur pour 10 stagiaires).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les stagiaires doivent être inscrits sur une formation relevant d&amp;#039;un programme régional de formation continue qualifiante;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La prise en charge des frais pédagogiques de la formation du stagiaire doit être assurée par la Région;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mobilité collective doit concerner au moins 10 stagiaires;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les séjours doivent avoir une durée minimale de 5 jours;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les stages doivent se dérouler dans une entreprise ou une collectivité étrangère;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Participation régionale selon le type de dépense
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités collectives
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 220 € par participant (stagiaire et formateur).
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par participant et par jour.
+ &lt;br /&gt;
+ Autres frais : 80 € par stagiaire, participation régionale plafonnée à 1 100 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités individuelles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 300 € par stagiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités collectives
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 220 € par participant (stagiaire et formateur).
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par participant et par jour.
+ &lt;br /&gt;
+ Autres frais : 80 € par stagiaire, participation régionale plafonnée à 1 100 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités individuelles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 300 € par stagiaire.
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par jour.ment/restauration : aide forfaitaire de 30 € par jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P122" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2018</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Suivre sa formation dans un Centre de Formation prestataire de la Région des Pays de la Loire dans le cadre de marché public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/la-mobilite-internationale</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
+ &lt;br /&gt;
+ Service Formations qualifiantes et préparatoires
+ &lt;br /&gt;
+ Pôle Formations préparatoires et d&amp;#039;insertion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa29-la-mobilite-internationale/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>391</v>
       </c>
-      <c r="B158" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E158" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G158" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H158" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K158" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L158" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N158" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -26628,2263 +24688,717 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O158" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R158" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S158" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T158" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U158" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V158" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W158" s="1" t="inlineStr">
+      <c r="W123" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X158" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y158" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z158" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA158" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="159" spans="1:27" customHeight="0">
-      <c r="A159" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>151701</v>
       </c>
-      <c r="B159" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
-      <c r="E159" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G159" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H159" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K159" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L159" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M159" s="1" t="inlineStr">
+      <c r="M124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N159" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O159" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R159" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S159" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T159" s="1" t="inlineStr">
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U159" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V159" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W159" s="1" t="inlineStr">
+      <c r="W124" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X159" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y159" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z159" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA159" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="160" spans="1:27" customHeight="0">
-[...712 lines deleted...]
-      <c r="A164" s="1">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
         <v>165393</v>
       </c>
-      <c r="B164" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Soutenir le verdissement des flottes professionnelles par l’acquisition de véhicules propres</t>
         </is>
       </c>
-      <c r="D164" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>IDEE Action « mobilité décarbonée »</t>
         </is>
       </c>
-      <c r="E164" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G164" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H164" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I164" s="1" t="inlineStr">
+      <c r="I125" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J164" s="1" t="inlineStr">
+      <c r="J125" s="1" t="inlineStr">
         <is>
           <t>L’aide prendra la forme d’une subvention plafonnée :  à 50% des dépenses éligibles par véhicule (surcoût du véhicule par rapport à son équivalent diesel Euro VI pour l’acquisition et la location, et coût de l’opération de rétrofit)</t>
         </is>
       </c>
-      <c r="K164" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L164" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les véhicules éligibles sont les véhicules de transports de
 voyageurs et de marchandises suivants : &lt;/p&gt;&lt;p&gt;- Véhicules de transport de personnes :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;De
      catégorie M1 (au sens de l’article R311-1 du Code de la route) uniquement
      de type minibus 7 à 9 places ;&lt;/li&gt;
  &lt;li&gt;Les
      minibus, navettes urbaines, autocars, autobus,…&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;-  Véhicules de transports de marchandises et de
 matériels : &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;de
      type utilitaire de catégorie N1 (au sens de l’article R311-1 du Code de la
      Route) uniquement : camionnette, fourgonnette, fourgon, châssis-cabine ;&lt;/li&gt;
  &lt;li&gt;Les
      poids lourds (tracteurs et porteurs) de PTAC ³ 3,5 t ;&lt;/li&gt;
  &lt;li&gt;Les
      véhicules spécialisés (balayeuses, BOM…).&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Les véhicules éligibles sont ceux dont le système de
 propulsion est alimenté &lt;u&gt;exclusivement&lt;/u&gt; par une ou plusieurs
 sources d’énergie suivantes :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;électricité,&lt;/li&gt;
  &lt;li&gt;hydrogène,&lt;/li&gt;
  &lt;li&gt;gaz
      naturel renouvelable.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N164" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Réduction de l'empreinte carbone
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O164" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R164" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;l’achat
      de véhicules strictement neufs et jamais immatriculés ;&lt;/li&gt;
  &lt;li&gt;la
      mise à niveau (rétrofit) de véhicules fonctionnant antérieurement avec des
      carburants fossiles ;&lt;/li&gt;
  &lt;li&gt;Pour
      les véhicules alimentés exclusivement à l’hydrogène, la location longue
      durée, avec ou sans option d’achat, sera également éligible à l’aide
      (plafonds identiques à ceux d’un achat).&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Sont exclus du bénéfice de l’aide :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Les
      véhicules commandés et/ou achetés avant la réception du dossier de demande
      d’aide par la Région ;&lt;/li&gt;
  &lt;li&gt;Les
      véhicules d’occasion, de démonstration, de collaborateur ou à usage de
      courtoisie.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;u&gt;Les véhicules hybrides rechargeables et
 auto-rechargeables fonctionnant avec un carburant fossile ne sont pas éligibles
 au dispositif&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif ne peut être sollicité que dans la limite de 2
 véhicules par bénéficiaire.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;L’aide est cumulable avec les aides d’état et tout autre
 aide publique dans la limite de la règlementation communautaire applicable.
 Toutefois, pour l’acquisition et la location de véhicules neufs, le cumul de
 ces aides ne doit pas dépasser 100% du surcoût HT par rapport à un véhicule de
 la même catégorie qui est conforme aux normes de l’union européenne applicables
 déjà en vigueur et qui aurait été acquis sans l’aide. En cas de dépassement de
 ce taux, l’aide régionale sera ajustée.&lt;br /&gt;
 L’aide n’est pas cumulable avec les autres aides de la Région Normandie,
 notamment l’aide à l’acquisition de véhicule collectif - Trans’sport en
 Normandie ; Emergence ESS ; Impulsion Environnement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S164" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T164" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U164" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>Normandie</t>
         </is>
       </c>
-      <c r="V164" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://www.normandie.fr/idee-action-mobilite-decarbonee-soutien-aux-vehicules-et-aux-infrastructures-de-distribution-biognv</t>
         </is>
       </c>
-      <c r="W164" s="1" t="inlineStr">
+      <c r="W125" s="1" t="inlineStr">
         <is>
           <t>https://monespace-aides.normandie.fr/aides/#/crno/connecte/F_NTEL031ENV/depot/simple</t>
         </is>
       </c>
-      <c r="X164" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;table cellspacing="0" cellpadding="0" width="577"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="85" valign="top"&gt;
   &lt;p&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="492" valign="top"&gt;
   &lt;p&gt;Carl Pique&lt;/p&gt;
   &lt;p&gt;Chargé de projets Mobilité décarbonée&lt;/p&gt;
   &lt;p&gt;Service Energies renouvelables et Economie circulaire&lt;/p&gt;
   &lt;p&gt;Direction Energies, Environnement et Développement Durable
   (DEEDD)&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="85" valign="bottom"&gt;
   &lt;p&gt;&lt;a href="https://www.normandie.fr/"&gt;&lt;img width="71" height="54" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAEcAAAA2CAYAAACVzoR7AAAAAXNSR0IArs4c6QAAAAlwSFlzAAAOxAAADsQBlSsOGwAAABl0RVh0U29mdHdhcmUATWljcm9zb2Z0IE9mZmljZX/tNXEAABT5SURBVGhD7VsJdFRVmv7q1b6kUqmQPewgINIs4ootuLZb6zja7dp92vWgc1rRcZt2bW1HGW3pPm4wIyiutHq0nZZGxgbcEARpZFERxJCwZKmkUqnU/l69mu&amp;#43;/ScWIBCTJnNDnzH/OI8lb7r3/9&amp;#43;//vdhyJPw/7RMB2z8kNhYLLAcQaH/wdeiBQ8bRjfn9gSAqb2YyMNtjyLbFYISaodc3wF5SCs9xU/psDzZN0/o8yP/JAIaBbDyJbEsrjHArss2tZLwRRmMLjIYQ9MYmGE1yn39H2mBG4zDjCeh6I4Y/8wx806b2eVm2Po9wkAPksllKOo6sMNwaJZMhMixXSwfzTWRWrpYWPm8n07wIkqlnOJOBHEz&amp;#43;FLMSoVqpZLysVv7Kv7M5uMrGovD8Mw5yVft&amp;#43;vV/Byba1I0spZlsi0JtCyIYo7T2N0BvIdIMwTRCoCWY4imx7lEynkCPTOei8xEg6mLaQaXLcxbTFZoPVblfmtj/KphPwHz8F1mDg0AInumQF6q6aBSRNmAlKOpPulHRHMOxiGiIPMi9St9qhORwA&amp;#43;VbvZDTksupl5Kw5WOWnrQM2RR349Ug5apZ3xrH9AowM0i&amp;#43;ak9MNNPzmP2DQGVoRIA92WB3kuJPprtXmCJE3iywZtLlMZDOWDsajVuTSGoxyatHwFOwJG3xhO5otBmw7XLDmRJsAjYAJeKboloPm5eDXeeTMHDSbB95jJh9a4ET&amp;#43;9N9IfLYOFtcgZCck4A6aSK4nU81Ex0MmOhkwExoc06MYNYcRhcyYbgs2v&amp;#43;hF4u4hKD07gqKH9lChckiFraj7iw8tLxXh8MN0eE&amp;#43;l3xmTQtZGQAlwrs6ByPNF0OrtsPg6xs/pOuzlZXCOGXnogCMONjRnPt2BCxbdgj0OHUNubkQgZUP9rEr4ajyAj&amp;#43;JWQs7BE8ih5msNpaX87htqBJ&amp;#43;ZFhMVtzRh13onGhYVweXJIlCVxYj7WxDxZvD1ZgdSiz2w7HLA6uUY02MoWbADoZuq4drupgaZyBkZOEYMgTXgP3TAaV/6PhJ/Xw&amp;#43;rxw&amp;#43;NTBavLMTOZ9L48dMt8C3che0XD4VzD7WIUid2MCbGUT3GwJblLlSO1lE8LYlV7gw2Xl8Bz69aUf5jRjIth9ZdNtTMKYR1sxd&amp;#43;Wn&amp;#43;peCmtQ0va1xQh016Pglsa0Hb1cHjptsTfOEcN7Tdg&amp;#43;sXnhOf/qcNTMpJIkPW66BuWFGPLbBPjZ7XiR&amp;#43;99g12zS5BaUsjI5UAmxpBLkGofKkXlrWHYpscx5Q8NsH3uQctmN9IB&amp;#43;hk6pcqMFSMm0z8NiSPZaEOu2QajzcrcxwK/S0f1JB2bmunAO320hHjHsKpDBxy9bg9iyz5ixPF1LcpkdHFnrYg/UoXVq92YMLceo&amp;#43;c1IvNFM&amp;#43;Lr3NCKDPjcOZzz4h44hxv47G0nfBVpjLo8hrKEeF1e1AT1syPgIR2yYNcqN7wMX5pBHSnMYeMODW0Pl2OwK4eOAGeBrVz0q/&amp;#43;oT9EqungZ9LZm2LzBb1dEUZo0C5/XgPZhACt/asPoB0IYd1aSko0xx6GeEQTnSB0NW2yIhqyYMCMFtHIIal1sjwXRndQSHagaq8PKe9aCHN&amp;#43;1I/J0qfJHBrXPm3BgiJNA2fMRywpb6aD&amp;#43;Q6avoVxyG5Ww7YNEmm6vicE7fNg2047Y7SHYynSMmppGQYAONEkFYSg&amp;#43;5twEkzagnk76i/8Kwklgqy5oh51Mb1rtwMSfZGhmwLSb2rC7hJFqZQEslXTSS90w6uiMRbxsLMg6NJ/30ABHap7E2o0qt&amp;#43;iJxAc53SYq212IzRuEMU/vQUEZ71IrLE4geDi55udb/8eOzVdVo7zJj5G/q0PZGRnENmlYc3cFMmuSGDmzFcEygnZzBLiJF00tPN&amp;#43;Dpn&amp;#43;tRoVJPySehzWi5uiTIXyPjV6PltzwBeuiRljd&amp;#43;5EWcUglbQhOi2HqE7sBRifEgEiLBU1bHUhHNIQ/cyP2RiHGhIiSTceO&amp;#43;UXwnhOFqzyLYLWB2BMV2PxGAGD&amp;#43;ZC03EJyQwrhfxuAfoWOXlRMQHJUhSmkh9VU/Uq/BSazbRG1mMWj51hmrdUnKz2TPYjJ6ca2lv2pB9R/qlZOtXWnDttcL0PqhB56vPXDrGgpzNgyys&amp;#43;SgaeQMDQEO56JWZagMjTs1jGb49jS7kKYZ6bShNv5rnLkF8Z12FNLv5Gi6KkwyqURWfuk/6jU4qc1buYrvSyrHkqDgxBhyM9pRPD6NwgsT2PKmA9ufL0RqhQ&amp;#43;BNieGaxYFgMbZGazBpBf&amp;#43;iyPIjU9i2DURhPZo&amp;#43;OCnlSjb4IODkS1DM3JW6QieS&amp;#43;c/NA37SPqsjyV4d6beojk5ApyWyr3/qNfgZL6pJTR7FU9cq3QP6obG0dKYxbhRWXz9uAd7bq9AZdJFQFgV0QolUxYZqxDMzDBbbOBzdxK2ehPxxW7seCqAYZ8G4WVkknpdMyyIjU3g62JmxgzdsZUO7FzkRzlDuypLaVIS0KWn05/UK3Ck6tYbmmER0XcnSlDMw7mwFFWWHJrnqbiOEdQSKSEEkJyAkf42wtlYS1mY3BX/ZyXZs2A34Shm5HFLI4Nlgcn3peA0lvlRsKwQohs7OVIJtc/Ouk2sSUjAMZqa&amp;#43;xOb3lXl2Qh7MW1ROtDvh3GtMAu/kxV2xAa/MMekUHkCwSmlwXV8HMU0IRvLCdOiYRfDdXphCTw0m6K7GuAcSvb5XmStB9sWeTG4xg/viDSK6YitJQaMuIb4RicSnxM&amp;#43;gyNz/A7rIpj1TQMPjurXpJm&amp;#43;dms&amp;#43;idkbZCp0UiuG/YrNrk&amp;#43;9aPt9KbxSUEmiJsSywO6nqZwYRQETu7aUBZmIB0ZWw7DH9qA1mMGOv3kVAPpuG340nRX5nXVoK8igvtaGTCNbIeUmCv&amp;#43;pBd4aJ9ruq2A2Lo5f8hwNmdpdAw&amp;#43;O9G&amp;#43;g02N0azwJ&amp;#43;w6CoC33o/bIOCZeH4bJnk30vip4dC6e&amp;#43;Y5BJuyTE9QqK&amp;#43;rZnTAp&amp;#43;NJxLDppSrs/oe1NMuFnL8fGEJ6bGENotxVbX/LCupYN85gDTk4o8zRas6iaWwfHjQ1Iz66EnZU6YUfmm7qBB&amp;#43;fbDtN315KlbxiUtCNMM0mwJBj3bxHUFplopQahjuGYryfdWQwebODtiypx3HVtKDw&amp;#43;QU1jO3VxALEtZH9wBvo6xv1tfrhrXRgco1&amp;#43;jQxbnLZeQP&amp;#43;tEwVo/0jPCaCdc4tJyNoJTs1O1aa2Bwn4BqVcOuauhbeSX220tdJLBXW5sO30kWn7TgIn3tKHy7Ha0/sWPyMc&amp;#43;eChlaRIeeUpKtSxqv7Kh4NIwhj7UhBxNSbYYNQ//odbl0hborVak2NxK7iRgbRrMmBXWMgOpo9qx484SVNukG0DNsduUz0lvrYHn6EkDB47mZmPLxQQsygpyL5&amp;#43;s9k8Zsit0K5rur8DyGhuOvjeM0pltKL2yjS1RSpl11YhbwkgyuNQs9WHST3iDlmoZZig3pvO&amp;#43;SX/kpNY5WIdhuI51cwgKNctRlUFqoxXpP7J0aHKz&amp;#43;dUZsVg&amp;#43;mNkEEp9uHGBwCv2slH0wuXUCSmxfpDPrHcQ8JPR8CVZsceGY3zciy60Tny&amp;#43;HgmIyTJCav7Jj5FFpBIczEWQ&amp;#43;uf0jB8KbnXBX6gqkIMGqHG/AwQA2&amp;#43;bwkvl5eBOuSIDzMi1JRJpLMeejOulyfOOX4h2sx6PpfDpzmWP0&amp;#43;1R4QG6d8e1yIdPRKvayX1/ix&amp;#43;hI7htwSQsn51DaxRjI1eAprrQDLLUbgD29j//m1Uoy/lZtyN7UjtdOCpXcHMenydgydnkGAza2py2ph7rLCoOmu&amp;#43;fcgWheUoJCFeb5o0KxuJFavV5t7mrfngviHItcrnyODO9mvjX&amp;#43;ydv/zUPqZGDt3LAGOuCGKwGXMYMXsaEJJ/ppmAdr8uQ1fPVaE4DslKCLU8RoHdCqkTifsphPfckkQ9RdG4Ds2Di99TYB9oKJgDkOYK218NYCijIO1Z0eqYHE6ka6tRXz131Fwygk/FIMe3&amp;#43;s1OK4JY5F7ZR8OWZSCuUeOPsOkmrtYCw2ftwsu&amp;#43;hWd9eeOVQ7U/s2D9CovNDpXJ7deytk5dDENSDMn0t8KID2rGQXH6kixQ1j&amp;#43;SSGcz5ei7XkTIen3laQxbdU3SNBJ&amp;#43;6N2Fp6dOZRCR1o7GUTfendgwXEfNZGsS2e7o7bJkwDj8JtwHpeElVnvkLuakCzOYv18F2r/5Ie50oeChB0VdKBOlgAaQSE2KjN2Dcmg8powHGN0fPBAAcwVfuVXNLYmiqhJnmHc16oyYO/sUnBbsKO26kZWqxfRt5eh4uE7GPVoc32gXmuO58gJ3Ccq57ZvCzR3p9&amp;#43;RMMwSO/OLEBrHxDF&amp;#43;ehohzrDqrAq4mJdUEE4f255SfEr4VZdk0EVZhK&amp;#43;qh4Vglp6ewZoH/cg8Wo0x0h&amp;#43;WjbwkG&amp;#43;knRRHiuIHKLJIVOTRucLKr&amp;#43;n1wLCz30zXb0f7Oeyj85zP7AE0fdjytRYXcej0aLYteQS4uZWKHl5W9yYanmMpnC7FhMH0OVb8y5EWBywKDjO7dcbGwNjJoguHZZapUW30Xta7egWrmOgaLVyEre8WtWxwI/aYC7dTKGjpkx1Y3fHxn34bN8Ra8OnDgyKKrnvgdiv/lFzwGwhaUnJBgpS5XcI8cIogg09BK/8Nn3jhSqQT9EKOTampKui&amp;#43;mKIbB3i8PDQy1MAHkT7QwpkvjvBMYmUeiXqDFiWI20LKNagiWIwSG9/dFVlcB2t99H9KtdE88vNfa02uzkhltxUXwndDzxr2ZSrN6l5MXUXWwyAiFFXh6QwOPnMjvPHUh52taeDKjrfOMTTJJM0p3dnw6CkppqpkE0dA6T17YRT/lfg&amp;#43;nCtguzVIYzX9cgMELHh0YcA40q0b7l8tWNoh72CN6fD3HDp46uhJpJ1hhdTAp28SfPL6izu7wdyMkx1c63jFjvBIE0JTjKx3mnAdR7YYQRM3iRutLb6Lk1plwjRt1oKXu83mfNGd/M&amp;#43;qysS9nan4AWZwOAliirgOCyD6SEY7w8FOkQ/MIni4Hn3gGKCunvtTBp7A6BpdpqEP9nbMx7LW5HWd9DpL6DE4qlUKSplBUVKSmjsfjWLJkCQ4//HB1CbXwlFZhYSEbXN&amp;#43;drrW1laHaBbebDl32njpTgu6/d&amp;#43;dHgcjM/ECbdybXI6fHjBCBoimzYdTRvz1I6hM40WgUixYtUozLNXXqVLzxxhvw&amp;#43;1l7cTGxWAx//etf2bcxWVP5cOqpp2LVqlWYPn063nvvPTQ10Xx4SmPKlCkYNGgQXnvtNVx//fXYuHGjAuywww47SHY6Xtf4rVwHAvFAg/cJHGG&amp;#43;srIS55xzDl555RXU1dUppo477jhUV1djxYoVisGxY8eikXtcojmiWZs3b4YAe/HFFytwBNAJEyaoex9//DGcLANEGwea&amp;#43;gSOmMQXX3yhQCktLcXQoUPxySefoI2Rp6qqSpmKvCPAvP322wo0j8fzHRPKm5KY58knn6wAFLO84IILBhqb3jXY86sWqYspHXXUUfjoo4&amp;#43;UtEXqzc3N&amp;#43;PLLL3HMMccosyooKFDgFRcXK1M74ogjEGL0ETPK8Bzx5MmTEQwGFchiYuvXr&amp;#43;/yPwOJUJ80p6SkRElb6Mwzz1Qmcv755yuQxNyExHREk0RjJHqJdgmJ/xEQxQy93o4t5bKyMvXzqquuGkhMuubuEZz6&amp;#43;nqEw2GMHz&amp;#43;&amp;#43;62VxpqNHj1bOU0iei2aI9AWciooKFbWE2ddff105XDkEfuyxx2LSpEnqG9Ew0RR5Jz&amp;#43;OzLVz504cffTRXXOtWbNGmaZcQjLHsmXL1Dx5&amp;#43;vTTT3koW1fmunTpUnz22WfK&amp;#43;YsmC/hCIrA333wTZ5xxhno2f/58RCKRrmeXXnppV1TdWyI9grNu3TpcdNFFWLt2bdfHN998M&amp;#43;6//36cdtppeOedd3DjjTeqZxKZHn74Ydx3332QybZt26akf&amp;#43;6556oFzZ49G3fffTeuvPJK3HDDDZgxYwYee&amp;#43;yxrrVcccUVyqxefvlldc/g6fVTTjkFl112GebOnavuif&amp;#43;68MIL8etf/1rNJfTqq68qRgUcuefgsV1x/rfddpsSxoIFC9R3d911lwKsvb0dv/3tb3HNNdcosxXgZH09UY/giCOVyS655BK8//77CAQCyjTkkvzk2muvxbx587okKY5YnOjxxx&amp;#43;vnKpoxwsvvKDmXb58OW699VYFjmjXnDlz1PfCyLvvvqukPmvWrK41vvTSS&amp;#43;rZhg0b0MBSo5zVv5Dce/LJJzFx4kS1LjFJ0Sgh&amp;#43;f2OO&amp;#43;7AiSeeiDT31GQdAo7MKWmGgCHvCpCPPPJIj4B0f9AjOIKyqLAs6LzzzlMACVgCjjAjzHdXcXG&amp;#43;p59&amp;#43;Ov785z/jZz/7mZJKnkSTxCkLyULPOussJV0BQbTt7LPPVhLOa4gwJWYp4D799NNK2mI&amp;#43;ee267rrr1Pzi4EVQQsK8&amp;#43;DYhCQoCtowh4MgzGV9yLcmhRHNkfSNGjFBaddCaIwMKQPfccw/E/mUyAUZItGpfeUgikejKeLdu3apMQ3IXCeVvvfWW&amp;#43;lbMQCQsTAugYnoSvUS7hD744AM13zP8zx1btmzBypUrce&amp;#43;99yrByFgnnXQSnnrqKWVyJ5xwggIiT93/k8vu3bu7BJJ/nk9GjzzySAWWaPH&amp;#43;aL/RKq&amp;#43;yYtuirps2bVJIi4bcfvvtapGS0QpJpiwJ3OOPP64ctZjCgw8&amp;#43;CFmkaImYpZBogDDxwAMPKN8j4IuG5DVNfJH4OhGEOHLRuueee05pgDAnTl4AFeBkDeLLhOSZrFf8lSSfYrp5gcg9eS65lETEmTNndmEiz/Yua/IP9wtOXtVloaKiYq&amp;#43;Sp8jfApg4XWFMQrRoxIsvvggJ7xJ9pIQQ5oREc37&amp;#43;858r0xStE/UXqYuzl7HER4jZ1dTUYMeOHco088mh5D0CoKQEec2VMQVw0TBhWEjmu/POO/Hoo4&amp;#43;qNYqQZH4BXcYWgYiAtm/fjmnTpqnxRVBXX321MrN9UY/gSP0zbty4rm&amp;#43;GDRsGCZ35nEScojAn2iILkIWI6gtJyfDss892fSvaJQ5SSMxJ/I5QXq0vv/xyJXEBefHixd9JAMWMFi5cqCKilCgCfp7y0Ur&amp;#43;fuKJJ1RiKTRq1Kiutch38p74KyEJHOIS8n5I/FZP1CM4kq/kK&amp;#43;38x/mcI/&amp;#43;3TCBS2JtEO2SB3Smf53SXfv55fuHy995zyj1xnEL5xDL/nWhD/lsBrTtw3efufl9qvh9KfcqQf&amp;#43;gk/6jv/S8vJ4lppof3uQAAAABJRU5ErkJggg&amp;#61;&amp;#61;" alt="Une image contenant texte, logo, Police, Graphique
 Le contenu généré par l’IA peut être incorrect." /&gt;&lt;/a&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="492" valign="bottom"&gt;
   &lt;p&gt;Région Normandie (site de Caen)&lt;/p&gt;
   &lt;p&gt;Tél : 02 31 06 95 86&lt;/p&gt;&lt;p&gt;carl.pique&amp;#64;normandie.fr&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="577" colspan="2" valign="top"&gt;
   &lt;p&gt;Retrouvez les infos et événements de la Région sur &lt;a href="http://www.normandie.fr/"&gt;www.normandie.fr&lt;/a&gt;&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;</t>
         </is>
       </c>
-      <c r="Y164" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>carl.pique@normandie.fr</t>
         </is>
       </c>
-      <c r="Z164" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-verdissement-des-flottes-professionnelles-par-lacquisition-de-vehicules-propres/</t>
         </is>
       </c>
-      <c r="AA164" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>14/08/2025</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="165" spans="1:27" customHeight="0">
-[...232 lines deleted...]
-      <c r="O166" s="1" t="inlineStr">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>165885</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les aires de covoiturage dans leur dimension multimodale</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux aires de covoiturage ou de mobilité</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il est aujourd&amp;#039;hui nécessaire de décarboner nos mobilités en diminuant la part de l&amp;#039;autosolisme, et en donnant une place plus importante aux modes actifs et à la prise en compte des performances des TC et du covoiturage.&lt;/p&gt;
+&lt;p&gt;L’objectif de la Région est d’encourager ce mode de déplacement partagé en développant les parkings de covoiturage qui intègrent une dimension multimodale.&lt;/p&gt; &lt;p&gt;Collectivités locales (Départements, communes, EPCI...)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R166" s="1" t="inlineStr">
-[...488 lines deleted...]
-      <c r="S167" s="1" t="inlineStr">
+      <c r="P126" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le financement par la Région des projets d’aires de covoiturage implique donc que 2 conditions soient réunies :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la localisation de l’aire sur ou à proximité immédiate d’une ligne ou d’un arrêt TC du réseau ZOU ! afin de favoriser l’intermodalité avec les services routiers régionaux ;&lt;/li&gt; 	&lt;li&gt;l’intégration de tout ou partie des équipements suivants conférant à ces aires une dimension multimodale : 	&lt;ul&gt; 		&lt;li&gt;stationnement couvert et sécurisé pour vélos ;&lt;/li&gt; 		&lt;li&gt;panneaux d’information multimodale ;&lt;/li&gt; 		&lt;li&gt;bornes de recharge électrique (pour véhicule léger et/ou vélo) ;&lt;/li&gt; 		&lt;li&gt;cheminement piéton sécurisé jusqu’à l’arrêt TC.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T167" s="1" t="inlineStr">
-[...72 lines deleted...]
-      <c r="AA167" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-aires-de-covoiturage-ou-de-mobilite</t>
+        </is>
+      </c>
+      <c r="W126" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_COVOIT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Remi DORNE - &lt;a href="mailto:rdorne&amp;#64;maregionsud.fr"&gt;rdorne&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-aires-de-covoiturage-dans-leur-dimension-multimodale-1/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...255 lines deleted...]
-          <t>published</t>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>