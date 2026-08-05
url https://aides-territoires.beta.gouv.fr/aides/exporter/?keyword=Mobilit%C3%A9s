--- v1 (2026-05-13)
+++ v2 (2026-08-05)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH126"/>
+  <dimension ref="A1:AH134"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,1392 +263,1075 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>162648</v>
+        <v>138013</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Innover en soutenant une production et une consommation locale</t>
-[...4 lines deleted...]
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>Participer à l'achat d'équipement dans les collèges</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>LEADER - Fiche-Action 6 - Innover en soutenant une production et une consommation locales</t>
+          <t>Participation à l'achat d'équipement de cuisine ou petits matériels des collèges</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Isle en Périgord (Syndicat mixte)</t>
+          <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Commune
-[...2 lines deleted...]
-Association</t>
+          <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 80</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>Aide plafonnée à : 50 000 €</t>
+          <t>5000 €/an plafonné à 10 000 € jusqu’à 15000 € / 3 ans plafonné à 30 000 €</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
-        <is>
-[...273 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Participation à l&amp;#039;achat d&amp;#039;équipement de cuisine ou petits matériels dans les collèges.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Collèges publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  dossier de demande  avec 3 devis
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  Sur demande
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur dépôt de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Collèges
 &lt;/p&gt;
 &lt;p&gt;
  Françoise Chabalier
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
   françoise.chabalier&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.71.07.43.65
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c8cc-participer-a-lachat-dequipement-de-colleges/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-[...466 lines deleted...]
-      <c r="A8" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>94746</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer les équipements de lutte contre le gaspillage</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 55</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Équipements de lutte contre le gaspillage », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
  &lt;br /&gt;
  Objectif :
  &lt;br /&gt;
  Vous disposez d&amp;#039;un diagnostic ou d&amp;#039;une étude pour un projet de lutte contre le gaspillage sur votre territoire, et vous souhaitez investir pour le mettre en œuvre ? L&amp;#039;ADEME peut vous apporter une aide.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires : acteurs publics ou privés pour des équipements réduisant le gaspillage sur plusieurs étapes de la chaine.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement : taux d&amp;#039;aide maximum : 55 % des dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez prétendre à une aide pour les investissements faisant suite à une augmentation ou à une redistribution des flux, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Par exemple les équipements suivants peuvent êtres soutenus :&lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les équipements suivants peuvent êtres soutenus :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements de pesées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    camions frigorifiques,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    acquisitions d&amp;#039;entrepôt,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    plateformes de collecte,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    cantines solidaires,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    ateliers de transformation de type conserverie,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements permettant le partage de denrées alimentaires entre particuliers...
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Pour le non alimentaire, les investissements devront servir à limiter et valoriser les invendus.
  &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Critères d&amp;#039;éligibilité :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour prétendre à une aide à l&amp;#039;investissement, le porteur de projets doit présenter :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Le rapport d&amp;#039;étude de faisabilité lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;une création d&amp;#039;installation ou d&amp;#039;équipement dans les conserveries, les légumeries collectives et les ateliers de transformation et toute étude de marché qui aurait été réalisée,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les justificatifs ou les demandes en cours concernant le respect des règles sanitaires et d&amp;#039;hygiène applicables à l&amp;#039;activité exercée.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/subvention-equipements-lutte-contre-gaspillage</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
  &lt;a rel="noopener" target="_blank"&gt;
   &lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
    formulaire en ligne
   &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3546-aider-aux-equipements-de-lutte-contre-le-gasp/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>29/06/2021</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>161764</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner l'achat d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Installation d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus par an&lt;/strong&gt;. Il entraîne la consommation inutile de ressources en énergie et en eau, et des émissions de gaz à effet de serre qui pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;Vous pouvez prétendre à une &lt;strong&gt;aide pour les investissements&lt;/strong&gt; faisant suite à une &lt;strong&gt;augmentation ou à une redistribution des flux&lt;/strong&gt;, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires. Par exemple, les équipements suivants peuvent être soutenus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;équipements de pesées&lt;/li&gt;&lt;li&gt;camions frigorifiques&lt;/li&gt;&lt;li&gt;acquisitions d’entrepôt&lt;/li&gt;&lt;li&gt;plateformes de collecte&lt;/li&gt;&lt;li&gt;cantines solidaires&lt;/li&gt;&lt;li&gt;ateliers de transformation de type conserverie&lt;/li&gt;&lt;li&gt;équipements permettant le partage de denrées alimentaires entre particuliers…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après réalisation d’un diagnostic ou d’une étude (hors cas particulier des associations d’aide alimentaire), certains équipements permettant la mise en œuvre du projet peuvent être aidés par l’ADEME à un taux allant jusqu’à 55 % de l’assiette des aides éligibles. Ils font l’objet d’une analyse au cas par cas.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-dequipements-lutte-contre-gaspillage</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-dequipements-de-lutte-contre-le-gaspillage/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>162648</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Innover en soutenant une production et une consommation locale</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche-Action 6 - Innover en soutenant une production et une consommation locales</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Isle en Périgord (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à : 50 000 €</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un atout majeur du Pays de l’Isle en Périgord réside dans une qualité de vie, portée par une alimentation saine et de proximité. Étant donné sa place dans l’économie locale, l’agriculture est un enjeu structurant et transversal pour la vitalité du Pays. Les agriculteurs représentent le&lt;br /&gt;premier maillon d’une chaine reliant zones rurales et zones urbaines, de la production locale à la consommation locale.&lt;/p&gt;&lt;p&gt;Confrontée à de nombreuses difficultés, il s’agit de conforter « l’offre », au travers du tissu agricole notamment, dans son orientation vers la qualité et la proximité, tout en sensibilisant et en coordonnant « la demande », celle des habitants, des élèves, des travailleurs et des touristes, …&lt;/p&gt;&lt;p&gt;Pour ce faire, le territoire adopte une stratégie transversale qui prend en compte tous les enjeux, travaillés au sein du PAT Isle en Périgord (Projet Alimentaire Territorial) : foncier et production, logistique, consommation, sensibilisation, animation et coordination. Il s’agit ici de conforter les producteurs et porteurs de projets locaux dans leurs pratiques, d’encourager l’expérimentation pour consolider les « circuits de proximité », en appuyant sur la qualité des produits et des savoir-faire.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Sensibiliser le grand public au bien et mieux manger&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations&lt;br /&gt;• Sensibilisation&lt;br /&gt;• Aménagement de restaurants scolaires (mobilier et cuisine) …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer de nouveaux points de vente de produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Marchés et/ou halles&lt;br /&gt;• Plateformes de distribution&lt;br /&gt;• Points de stockage et de vente&lt;br /&gt;• Projets numériques innovants&lt;br /&gt;• Offre nouvelle de restauration à base de produits locaux&lt;br /&gt;• Épiceries solidaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Initier des projets qui valorisent des produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Valorisation des savoir-faire paysans, l’échange et le partage&lt;br /&gt;• Ateliers de sensibilisation&lt;br /&gt;• Découverte de produits&lt;br /&gt;• Formations&lt;br /&gt;• Projets numériques innovants …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutenir la filière agricole par des actions innovantes renforcées par une dynamique collective&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Appui à l’innovation, à la coordination d’actions collectives (mise en réseau)&lt;br /&gt;• Utilisation de cuisines collectives (multi-usage) pour transformation de produits&lt;br /&gt;• Conserverie&lt;br /&gt;• Mise en place d’espaces nourriciers&lt;br /&gt;• Jardins partagés / collectifs&lt;br /&gt;• Forêts comestibles citoyennes&lt;br /&gt;• Espaces-tests&lt;br /&gt;• Espaces de formation&lt;br /&gt;• Animation du PAT …&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les investissements matériels et les projets d’ingénierie (immatériel et / ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants&lt;br /&gt;- Les SCI et les particuliers (personnes physiques sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;- Les dépenses d’auto-construction&lt;br /&gt;- Les contributions en nature&lt;br /&gt;- Le soutien aux investissements dans la transformation / commercialisation de produits agricoles - projets &amp;gt; 300 000 €&lt;br /&gt;(les projets des collectivités locales, leurs groupements et autres organismes soumis à la commande publique ne sont pas soumis au plafond de 300 000 €.)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DE L'ISLE EN PÉRIGORD</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA6-Prod-et-Conso-locales.pdf</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>s.giedelmann@pays-isle-perigord.com</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-soutenant-une-production-et-une-consommation-locales/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>117157</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités en matière de mobilité et de développement des transports collectifs (lignes régulières de transports collectifs et transport à la demande)</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner la collectivité dans la définition, l&amp;#039;élaboration, la mise en œuvre et le suivi d&amp;#039;un projet de développement ou de restructuration des transports collectifs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Information sur l&amp;#039;organisation des transports collectifs en Île-de-France et le rôle des différents niveaux de collectivités locales.
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la réalisation d&amp;#039;un diagnostic transport et déplacement du territoire : élaboration d&amp;#039;un état des lieux de l&amp;#039;offre de transport collectifs routiers et ferrés ; cartographies et données associées, qualification de l&amp;#039;offre de transport ; appréhender les principaux flux de déplacements du territoire (sous réserve des données disponibles), identifier les pôles attractifs, identifier les projets de transports structurants et leurs impacts (TCSP, trains, métro)
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la définition des besoins prioritaires de développement des transports collectifs (lignes régulières ou transport à la demande).
  &lt;/li&gt;
  &lt;li&gt;
   Conseils pour l&amp;#039;élaboration d&amp;#039;un projet de développement des lignes régulières ou de transport à la demande : opportunité, consistance de l&amp;#039;offre.
  &lt;/li&gt;
  &lt;li&gt;
   Aide à l&amp;#039;élaboration d&amp;#039;un cahier des charges d&amp;#039;étude transport ou d&amp;#039;exploitation d&amp;#039;un service de transport à la demande : transmission de modèles, relecture des pièces...
  &lt;/li&gt;
  &lt;li&gt;
   Conseil méthodologique pour la mise en œuvre, accompagnement de la collectivité dans ses démarches auprès des transporteurs, d&amp;#039;Ile-de-France mobilités ou d&amp;#039;autres partenaires. Recherche de financement. Conseil sur la communication auprès des habitants.
  &lt;/li&gt;
  &lt;li&gt;
   Suivi des projets ou des lignes existantes : bilan de la fréquentation sous réserves des données disponibles ; identification des atouts et dysfonctionnements éventuels (itinéraires, horaires, fréquences, aménagements de voiries/points d&amp;#039;arrêts..) ; conseils et préconisations pour la mise en œuvre d&amp;#039;actions correctives.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3723-accompagner-les-collectivites-en-matiere-de-m/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>144496</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département peut accorder une subvention pour des 
+travaux de construction, restructuration tendant à une adaptation aux 
+normes pédagogiques ou de simple réhabilitation des bâtiments scolaires 
+du premier degré (salles de classe, restaurant scolaire…) à l&amp;#039;exclusion :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des simples travaux d&amp;#039;entretien courants,&lt;/li&gt;&lt;li&gt;des bâtiments dédiés à un usage périscolaire,&lt;/li&gt;&lt;li&gt;des salles polyvalentes,&lt;/li&gt;&lt;li&gt;des équipements et mobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Priorité est donnée aux projets motivés par les éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mesures de cartes scolaires (création de classe)&lt;/li&gt;&lt;li&gt;la mise en sécurité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Des modalités spécifiques sont mises en œuvre pour les dépenses liées à 
+la sécurisation des groupes scolaires. Une subvention peut être accordée
+ aux communes et groupements de communes pour les travaux, aménagements 
+liés à cette sécurisation des groupes scolaires du 1er degré.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/construction-restructuration-ou-rehabilitation-des-batiments-scolaires-du-premier-degre</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/93c9-aider-a-la-construction-la-restructuration-ou/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>142709</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Accompagner votre projet de mobilité servicielle, pour faciliter les déplacements sur votre territoire avec MaaS</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité servicielle (ou MaaS, Mobility as a service) apporte des services numériques pour simplifier l&amp;#039;usage des différentes offres de mobilité en donnant une information complète et en facilitant l&amp;#039;accès à chaque mode de transport.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous voulez construire un projet de MaaS dans votre ville ou région pour favoriser les modes alternatifs à la voiture individuelle ? Le cerema vous accompagne pour la préparation de votre projet et l&amp;#039;analyse de ses effets sur la mobilité.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous souhaitez connaître les possibilités techniques et les bonnes pratiques ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez être accompagné pour préparer un projet MaaS sur votre territoire ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez évaluer l&amp;#039;impact de vos services numériques sur les mobilités ?
  &lt;/li&gt;
@@ -1705,51 +1388,51 @@
  &lt;li&gt;
   Analyse des besoins et des offres de mobilité de votre territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Formalisation des objectifs et identification des lignes directrices de votre projet MaaS.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Evaluer les effets de votre projet sur la mobilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Analyse des données issues de vos outils numériques (billettique, applis...).
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;enquêtes quantitatives et qualitatives.
  &lt;/li&gt;
  &lt;li&gt;
   Évaluation des impacts avec une méthodologie éprouvée.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ils nous font confiance
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole européenne de Lille
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Accompagnement de la Métropole européenne de Lille pour élaborer la stratégie de développement du MaaS (2020 - 2021)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Sytral
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Appui au Sytral sur la stratégie de développement du MaaS (2021 - 2022)
@@ -1778,497 +1461,497 @@
  Animation de l&amp;#039;écosystème des acteurs du MaaS de Grenoble lors du Symposium de Fluidtime à Vienne (Septembre 2021)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ATEC ITS
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Présentation de l&amp;#039;observatoire du MaaS lors du congrès ATEC ITS (Janvier 2020)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ERTICO
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Présentation sur le rôle du MaaS dans les politiques publiques de mobilité lors du congrès ITS Europe de Lisbonne (Novembre 2020)
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/maas-accompagner-votre-projet-mobilite-servicielle-faciliter</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9ad-accompagner-votre-projet-de-mobilite-servicie/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>66410</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Elaborer des plans de mobilité et des schémas locaux de déplacements</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="F11" s="1" t="inlineStr">
+      <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif vise à :
 &lt;/p&gt;
 &lt;p&gt;
  - élaborer des schémas de déplacement sur le territoire, notamment sous forme d&amp;#039;un Plan de Mobilité pour les agglomérations de plus de 100 000 habitants ou sous forme de Schémas Locaux de Déplacements, etc...
 &lt;/p&gt;
 &lt;p&gt;
  - développer l&amp;#039;usage des transports publics en favorisant l&amp;#039;adaptation et le dimensionnement des réseaux existants aux besoins des habitants et en organisant leur complémentarité,
 &lt;/p&gt;
 &lt;p&gt;
  - rendre les transports publics plus compétitifs et attractifs que la voiture particulière, favoriser l&amp;#039;intermodalité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Modalités d&amp;#039;intervention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Aide régionale maximale de 30% du coût TTC de l&amp;#039;opération, portée à 40% dans le cadre de la démarche territoire durable 2030.
 &lt;/p&gt;
 &lt;p&gt;
  - Les PLU et PLUI.sont éligibles au présent dispositif. Néanmoins seules les dépenses liées au volet mobilité seront prises en compte.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature des opérations éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Réalisation d&amp;#039;un diagnostic recensant la structuration du territoire au travers des déplacements réalisés entre les bassins d&amp;#039;emplois et de vie, les réseaux et équipements de transports publics existants.
 &lt;/p&gt;
 &lt;p&gt;
  - Définition des actions permettant une évolution des modes et des habitudes de déplacements des habitants du territoire, par la réalisation d&amp;#039;équipements publics, l&amp;#039;organisation et/ou la création de services de transports adaptés aux besoins, promouvant la complémentarité entre les différents réseaux de transports publics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Normandie</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://aides.normandie.fr/plans-de-mobilite-et-schemas-locaux-de-deplacements</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
 &lt;/p&gt;
 &lt;p&gt;
  02.35.52.56.06 (secrétariat)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>blandine.halle@normandie.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8c4b-elaborer-des-plans-de-mobilite-et-des-schemas/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Région Normandie</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>149149</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Soutenir la réalisation d’études de mobilités</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Soutien à la réalisation d’études de mobilités</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez mener à bien un projet d&amp;#039;étude de mobilités ?
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 50 000€ et 80% de prise en charge.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>17/09/2021</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez bénéficier de l&amp;#039;aide, si vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Autorité organisatrice de la mobilité (AOM) non soumise à l&amp;#039;obligation de réalisation d&amp;#039;un Plan de mobilité
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats mixtes, Groupements européens de coopération territoriale (GECT), Pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) et pays, dûment mandatés par vos AOM-membres pour porter l&amp;#039;étude
  &lt;/li&gt;
  &lt;li&gt;
   Communauté de communes délégataire de la Région, Autorité organisatrice de la mobilité sur votre ressort territorial, au titre des articles 1231-1 et 1231-1-1 du Code des Transports
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont exclues de ce dispositif les communes, les entreprises privées et les personnes physiques.
 &lt;/p&gt;
 &lt;p&gt;
  Et si votre projet concerne :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Toute étude relevant du domaine de compétence de l&amp;#039;Autorité organisatrice des mobilités, sauf celles qui répondent à un dispositif régional spécifique (aménagement des points d&amp;#039;arrêt ferroviaires et routiers, revitalisation de centre bourg/ville, mise en place de flottes faibles émissions), sauf dépenses de fonctionnement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/dispositif-de-soutien-a-la-realisation-detudes-de-mobilites-par-les-autorites-organisatrices-de-la-mobilite-aom/</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Prenez contact dès maintenant avec les services régionaux. Vous bénéficierez d&amp;#039;un entretien personnalisé afin de vous aider dans l&amp;#039;élaboration de votre projet et de vous guider dans vos démarches.
 &lt;/p&gt;
 &lt;p&gt;
  Ou adressez dès à présent une lettre d&amp;#039;intention à la Région. Cette lettre sollicite officiellement l&amp;#039;aide régionale et doit décrire de façon synthétique votre projet (délibération de lancement du projet, plan de financement, description technique, date prévisionnelle de dernière livraison). Cette sollicitation vous permet de lancer l&amp;#039;étude de votre côté et nous permet d&amp;#039;instruire votre demande en parallèle, sans ralentir votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  Privilégiez un envoi par mail :
  &lt;a target="_self"&gt;
   dispositifetudesmobilites&amp;#64;grandest.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e6cc-soutien-a-la-realisation-detudes-de-mobilites/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>05/09/2023</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>143362</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Soutenir le développement d'une mobilité décarbonée</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Agir pour une mobilité décarbonée</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   VOTRE BESOIN
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif de neutralité carbone à horizon 2050 implique d&amp;#039;importants changements sur l&amp;#039;organisation des systèmes de transports, les usages et comportements, ainsi que les choix technologiques associés. Tous les leviers (report modal, taux de remplissage, efficacité énergétique, sobriété des déplacements) doivent être mobilisés, à la fois pour les voyageurs et les marchandises.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Expert public des mobilités, le Cerema accompagne le passage à l&amp;#039;action des collectivités dans le déploiement de solutions structurantes pour la mobilité décarbonée de tous, dans une dynamique vertueuse de réduction des émissions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA REPONSE DU CEREMA
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Du diagnostic des besoins de déplacements à la mise en place des services de mobilité les plus adaptés, le Cerema s&amp;#039;engage à vos côtés !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Développer les modes actifs : vélo, marche
@@ -2355,228 +2038,228 @@
   Expérimentation de systèmes pour les autoroutes électriques
  &lt;/li&gt;
  &lt;li&gt;
   Conseil aux collectivités pour la transition des flottes de bus (potentiel d&amp;#039;usage des différentes motorisations, pertinence avec le réseau de transport).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Adapter les conditions d&amp;#039;usages des mobilités
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation des revêtements et voiries urbaines
  &lt;/li&gt;
  &lt;li&gt;
   Management de la mobilité ; adaptation des horaires et politiques temporelles des activités
  &lt;/li&gt;
  &lt;li&gt;
   Identification de la vulnérabilité des réseaux de transports.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Développer une offre de transports collectifs ou de covoiturage sur les axes structurants de votre réseau
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être accompagné pour préparer un projet MaaS sur votre territoire
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Créer des aménagements cyclables
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Organiser une logistique urbaine vertueuse
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Évaluer l&amp;#039;efficacité d&amp;#039;un service de mobilité autonome
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-mobilite-decarbonee</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38c4-agir-pour-une-mobilite-decarbonee/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>139943</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Financer les plans de mobilités et les nouveaux services de mobilités en milieu rural</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Dispositif mobilités rurales - Région Centre-Val de loire (pour les Territoires non AOM)</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>Il est porté à 80% pour les plans de mobilité ruraux des intercommunalités. Dans tous les cas, le montant de la subvention ne peut pas être inférieur à 2000€ ou supérieur à 50.000€.</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En complément de l&amp;#039;exercice direct de sa compétence transports et dans le cadre de son rôle d&amp;#039;autorité organisatrice des mobilités locales sur les territoires qui n&amp;#039;ont pas pris la compétence, la Région apporte son appui aux initiatives nouvelles sur les territoires ruraux qui permettent de mieux connaître les besoins de mobilité, de faire connaître les réponses existantes, d&amp;#039;expérimenter ou de déployer de nouvelles solutions adaptées aux enjeux locaux de mobilité, afin d&amp;#039;améliorer les conditions d&amp;#039;accès aux pôles de services et aux zones d&amp;#039;emplois des territoires relevant de sa compétence.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;initiative doit s&amp;#039;inscrire dans au moins un des enjeux thématiques mentionnés ci-dessous.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développer le management de la mobilité sur le territoire
  &lt;/strong&gt;
  &lt;br /&gt;
  Mettre à disposition de l&amp;#039;information sur des outils à distance ne suffit pas. Il s&amp;#039;agit à la fois de mieux connaître les besoins du territoire, les comportements, et de mieux associer besoins et offre de mobilité.
  &lt;br /&gt;
  Le management de la mobilité dispose d&amp;#039;un potentiel fort pour aider chacun à trouver de nouvelles solutions, mettre en relation des covoitureurs potentiels dans une entreprise, etc. et in fine modifier les comportements.
 &lt;/p&gt;
 &lt;p&gt;
  La Région a décidé de renforcer son action dans ce domaine, auprès des acteurs qui la sollicitent : collectivités ou groupement de collectivités pour travailler à la bonne échelle des bassins de mobilité, acteurs économiques ou groupement d&amp;#039;acteurs économiques pour trouver des solutions à la mobilité des employés, ou directement public visé....
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil en mobilité, à destination des entreprises, des particuliers, des personnes en insertion, aide chacun à trouver une solution adaptée, à tester de nouveaux usages. La Région l&amp;#039;encourage et propose des financements pour le mettre en place.
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité des employés est une problématique spécifique, qui présente un enjeu fort de maintien de l&amp;#039;activité sur plusieurs territoires. Afin de soutenir l&amp;#039;emploi et ses entreprises, la Région proposera sa contribution, notamment en réponse aux demandes qui émaneront des territoires désignés « Territoires d&amp;#039;industrie. »
 &lt;/p&gt;
 &lt;p&gt;
  La Région pourra donc notamment apporter une aide financière aux collectivités et aux entreprises qui souhaitent s&amp;#039;engager à plusieurs dans l&amp;#039;élaboration de leur plan de mobilité.
  &lt;br /&gt;
@@ -2618,75 +2301,75 @@
  Concernant le covoiturage, parce que l&amp;#039;animation locale est indispensable à la réussite des projets de partage de la voiture en particulier en milieu rural, la Région aide les projets locaux de covoiturage spontané, d&amp;#039;aménagements signalétiques de points stop ou d&amp;#039;aires de covoiturage, l&amp;#039;animation et la communication locale. Elle aide également le développement du covoiturage sous l&amp;#039;angle solidaire.
 &lt;/p&gt;
 &lt;p&gt;
  Parce que nombre de voitures stationnent sur tout le territoire et que leur partage revêt à la fois une utilité sociale et un complément de revenus pour leur propriétaire, les projets qui visent à faire connaître et animer l&amp;#039;autopartage entre particuliers pourront également bénéficier de l&amp;#039;aide régionale.
 &lt;/p&gt;
 &lt;p&gt;
  En complément des transports à la demande Rémi &amp;#43; qui irriguent aujourd&amp;#039;hui le territoire, les acteurs locaux qui souhaitent développer des offres de services de mobilité à la demande complémentaires dans le cadre d&amp;#039;expérimentations pourront bénéficier de l&amp;#039;aide financière régionale, particulièrement lorsqu&amp;#039;ils proposent des solutions innovantes. A ce titre, les accords de communes avec des artisans taxis, les services de mobilité à la demande avec réservation dynamique ou par véhicules autonomes feront l&amp;#039;objet d&amp;#039;une attention particulière.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Covoiturage &amp;#61;&amp;gt; Covoiturage spontané, aménagements signalétiques de points stop ou d&amp;#039;aires de covoiturage, animation et communication locale / Aménagement d&amp;#039;aires de covoiturage
  &lt;/li&gt;
  &lt;li&gt;
   Autopartage &amp;#61;&amp;gt;Communication et animation autour de l&amp;#039;autopartage entre particuliers
  &lt;/li&gt;
  &lt;li&gt;
   Service de mobilité à la demande &amp;#61;&amp;gt; Développement de services de mobilité à la demande complémentaires, en particulier comprenant une dimension innovante, non concurrents des transports à la demande organisés par la Région/ Véhicules autonomes/ Appui aux taxis locaux pour des mobilités collectives vers les services implantés sur le territoire
  &lt;/li&gt;
  &lt;li&gt;
   Vélo utilitaire &amp;#61;&amp;gt; Vélostations et maisons du vélo / Acquisition ou location de vélos pour mise à disposition d&amp;#039;une flotte à destination des habitants
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P14" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q14" s="1" t="inlineStr">
+      <c r="Q12" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Uniquement à destination des 57 EPCI de la Région non compétentes en matière de mobilité (non AOM).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de ce nouveau dispositif régional, l&amp;#039;initiative doit s&amp;#039;inscrire dans au moins un des enjeux thématiques listé précédemment (tableau management de la mobilité, tableau aide à l&amp;#039;émergence de nouveaux services) sur un sujet éligible au dispositif mobilité rural, et ne doit pas faire concurrence à un service privé ou public équivalent sur le secteur d&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;éligibilité est également appréciée au regard de critères complémentaires :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualité de l&amp;#039;opération
  &lt;/li&gt;
  &lt;li&gt;
   Impact environnemental positif
  &lt;/li&gt;
  &lt;li&gt;
   Contribution à la baisse de l&amp;#039;usage de la voiture individuelle solo
  &lt;/li&gt;
  &lt;li&gt;
   Caractère innovant du projet
  &lt;/li&gt;
@@ -2696,603 +2379,603 @@
  &lt;li&gt;
   Nombre de personnes concernées par l&amp;#039;action
  &lt;/li&gt;
  &lt;li&gt;
   Intégration de la dimension communication
  &lt;/li&gt;
  &lt;li&gt;
   Pérennité du projet et de son impact sur le territoire
  &lt;/li&gt;
  &lt;li&gt;
   Coût du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les candidats devront adresser un plan de financement prévisionnel. Lorsqu&amp;#039;une aide en fonctionnement est sollicitée, ils devront indiquer comment ils envisagent de poursuivre le service au-delà de la période de l&amp;#039;aide régionale.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide est attribuée dans la limite de l&amp;#039;enveloppe annuelle disponible par section budgétaire (investissement, fonctionnement).
 &lt;/p&gt;
 &lt;p&gt;
  La Région se réserve le droit d&amp;#039;opérer une sélection des projets les plus conformes aux critères d&amp;#039;éligibilité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.centre-valdeloire.fr/vivre/simplifier-les-mobilites/mobilites-rurales-et-solidaires/accompagner-les-initiatives-locales</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://nosaidesenligneregion.centre-valdeloire.fr</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacts :
  &lt;br /&gt;
  &lt;br /&gt;BASTIEN MOREL / Chargé de mission mobilité 41  / bastien.morel&amp;#64;centrevaldeloire.fr  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;THOMAS HILSMANN / Chargé de mission mobilité 37 / thomas.hilsmann&amp;#64;centrevaldeloire.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;VALENTIN BRIDEAU / Chargé
   de mission mobilité 28 &amp;amp; 45 / valentin.brideau&amp;#64;centrevaldeloire.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;EMMANUEL GERBER / Chargé de mission mobilité 18 &amp;amp; 36 / emmanuel.gerber&amp;#64;centrevaldeloire.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>erik.leconte@centrevaldeloire.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4db6-financer-les-plans-de-mobilites-et-les-nouvea/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Région Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>05/05/2023</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>163043</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Faciliter la mobilité du quotidien pour tous en Pays d'Auge au bénéfice des transports partagés et des modes de déplacement actifs</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F15" s="1" t="inlineStr">
+      <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Région académique — Normandie</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La ruralité et la multipolarité du territoire du Pays d’Auge entrainent une forte dépendance des habitants à l’automobile. Alors que la crise écologique nécessite de réduire la dépendance aux énergies carbonées, la crise énergétique exacerbe quant à elle les situations de précarité énergétique, d’exclusion, et d’isolement contraint des ménages. Afin de répondre aux enjeux d’atténuation du changement climatique en améliorant l’offre de mobilité et renforcer les fonctions de centralité des villes moyennes et des bourgs structurant le territoire au sens du SRADDET et des préconisations du GIEC Normand, il convient d’inscrire le Pays d’Auge dans une démarche de mobilité durable et inclusive en donnant des alternatives à la mobilité et en développant de nouveaux moyens de transports adaptés et accessibles à tous les publics. Il s’agit ainsi de donner aux acteurs publics et privés tous les outils nécessaires pour construire une politique de mobilité efficace et cohérente sur tout le territoire Pays d’Auge en ciblant tous les échelons de la mobilité (communes, EPCI…) et tous les modes de mobilités partagés et durables. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Faciliter la mobilité du quotidien, en réduisant l’utilisation individuelle de la voiture et en encourageant l’utilisation des transports partagés et des modes de déplacements actifs&lt;/li&gt;&lt;li&gt;Proposer une offre de mobilité inclusive sur tout le territoire du Pays d’Auge afin de lutter contre les fractures territoriales et l’exclusion sociale&lt;/li&gt;&lt;li&gt;Diminuer l’impact carbone et la dépendance aux énergies carbonées en limitant les déplacements, mutualisant les services et en favorisant l’émergence de mobilités plus durables&lt;/li&gt;&lt;li&gt;Favoriser la coopération entre acteurs locaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui à la création et au développement de services associés aux modes de déplacements actifs &lt;/li&gt;&lt;li&gt;Projets en faveur de la mobilité solidaire et de la participation citoyenne&lt;/li&gt;&lt;li&gt;Initiatives visant à limiter les mobilités tout en répondant aux besoins des habitants dont le développement de services numériques de mise en relation pour favoriser le covoiturage et les autres modes de déplacement et l’animation de ces services auprès de la population&lt;/li&gt;&lt;li&gt;Élaboration de diagnostics permettant d’établir un état des lieux de la mobilité sur le territoire, réalisation d’études de besoins autour de la mobilité et soutien à la réalisation de plans d’action locaux (Plans de Déplacements Entreprises (PDE), Plans de Déplacements Inter-Entreprises (PDIE), Plans de Déplacements d’Administration (PDA), plans territoriaux de mobilité)&lt;/li&gt;&lt;li&gt;Création, expérimentation et développement de solutions de mobilité nouvelles s’appuyant sur la coopération territoriale &lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la coordination et la coopération entre les acteurs locaux de la mobilité &lt;/li&gt;&lt;li&gt;Actions de valorisation et de promotion de l’offre de mobilité douce et collective déjà existante sur le territoire&lt;/li&gt;&lt;li&gt;Opérations de sensibilisation auprès des usagers et des professionnels sur la thématique de la mobilité afin d’inciter aux nouveaux usages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie sociale et solidaire
 Accessibilité
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de faciliter la mobilité du quotidien, en réduisant l’utilisation individuelle de la voiture et en encourageant l’utilisation des transports partagés et des modes de déplacements actifs&lt;/li&gt;&lt;li&gt;Le projet permet de proposer une offre de mobilité inclusive sur tout le territoire du Pays d’Auge afin de lutter contre les fractures territoriales et l’exclusion sociale&lt;/li&gt;&lt;li&gt;Le projet permet de diminuer l’impact carbone et la dépendance aux énergies carbonées en limitant les déplacements, mutualisant les services et en favorisant l’émergence de mobilités plus durables&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser la coopération entre acteurs locaux&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Retenues de garanties et des aléas (marchés publics)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Auge</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>emmanuelle.pruneaud@calvados.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/faciliter-la-mobilite-du-quotidien-pour-tous-au-benefice-des-transports-partages-et-des-modes-de-deplacement-actifs/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AD15" s="1" t="inlineStr">
+      <c r="AD13" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>08/07/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>154984</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Promouvoir les solutions de mobilité existantes, coordonner et réduire les besoins en déplacement</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le territoire bénéficie d&amp;#039;une position de carrefour régional, interrégional et transfrontalier et profite d&amp;#039;un réseau d&amp;#039;infrastructures qui le traverse facilement du nord au sud et mais de manière plus contraignante d&amp;#039;est en ouest.
 &lt;/p&gt;
 &lt;p&gt;
  Corrélativement à la montée en charge du cadencement du TER 200, le territoire qui profite d&amp;#039;une offre de transport en commun de type inter-urbaine et scolaire, a conforté ses atouts avec des offres complémentaires (le Transport Intercommunal de Sélestat ;
 &lt;/p&gt;
 &lt;p&gt;
  la plateforme de covoiturage ;
 &lt;/p&gt;
 &lt;p&gt;
  le développement de l&amp;#039;autopartage avec le réseau Citiz ;&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;incitation à la pratique du vélo ;&lt;/p&gt;
 &lt;p&gt;
  Malgré toutes ces initiatives, des faiblesses persistent et la mobilité demeure contraignante pour l&amp;#039;ensemble du territoire, ses habitants et ses usagers - les publics jeunes, les séniors, mais également les professionnels,
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité est donc un besoin majeur du territoire. Les EPCI membres du PETR et la Communauté de communes du Canton d&amp;#039;Erstein se sont saisis du sujet en se constituant Autorité organisatrice de mobilité (AOM).
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de la démarche LEADER, le besoin de mobilité fait émerger un enjeu sur l&amp;#039;amélioration du maillage et des services de mobilité partagées, actives et décarbonées et un enjeu sur la réduction de besoin de mobilité, soit la dé-mobilité, laquelle est liée aux besoins de services et d&amp;#039; équipements de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  1.	Soutenir l&amp;#039;implantation et le développement des transports à la demande, du covoiturage, de l&amp;#039;autopartage des transports mutualisés et des mobilités sociales et solidaires ;
 &lt;/p&gt;
 &lt;p&gt;
  2.	Actions d&amp;#039;animation, de coordination, de mise en réseau, de promotion, de sensibilisation et de communication contribuant au développement des mobilités alternatives (mobilité partagée, mobilité actives, mobilité décarbonée)
 &lt;/p&gt;
 &lt;p&gt;
  3.	Soutien à la création et au développement des services et/ou équipements dédiés aux vélos ;
 &lt;/p&gt;
 &lt;p&gt;
  4.	Soutien au développement des plans de mobilité au sein des entreprises (études, actions de mise en réseau, outils de communication) ;
 &lt;/p&gt;
 &lt;p&gt;
  5. Soutenir l&amp;#039;implantation de commerces/services de proximité ou itinérants dans les communes ; Création et développement d&amp;#039;équipements mutualisés (santé, petite enfance, parentalité, intergénérationnel)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Equipement public
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://selestat-alsace-centrale.fr/leader/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>camille.pairault@petr-selestat.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e71e-promouvoir-les-solutions-de-mobilite-existant/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Inciter financièrement le covoiturage
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>22/11/2023</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>152162</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Aider à la réalisation de travaux d’aménagement d’infrastructures de circulation douce et modes de déplacements actifs</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>CIRCULATIONS DOUCES / MODES DE DEPLACEMENT ACTIFS</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la réalisation de travaux d&amp;#039;aménagement d&amp;#039;infrastructures de circulations douces destinés aux publics pratiquant un mode de déplacement actif, y compris les études préliminaires, les acquisitions foncières et les équipements de service annexes et en lien direct avec l&amp;#039;utilisation des infrastructures.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces voies de circulations douces sont réservées à un usage non motorisé (exception faite, le cas échéant, des véhicules de déplacement personnels de type trottinette électrique ou véhicules d&amp;#039;entretien) et regroupent différents types d&amp;#039;aménagements : voie verte, bande cyclable, piste cyclable, etc.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une voie douce pour les promeneurs à Clairoix
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une liaison piétonne et cyclable vers la gare de Verberie
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une piste cyclable le long de la RD 820
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Installation de stationnements sécurisés pour les vélos à Compiègne
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un itinéraire cyclable entre Thourotte et Longueil-Annel
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte entre Noyon et Ribécourt-Dreslincourt
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une piste cyclable le long de l&amp;#039;Oise à Creil
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place des zones 30 et pistes cyclables à Lacroix-Saint-Ouen
  &lt;/li&gt;
  &lt;li&gt;
   Étude et création de circulations douces entre les communes de Bury et Tricot
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -3476,2766 +3159,1575 @@
 &lt;ul&gt;
  &lt;li&gt;
   infrastructures exclusivement dédiées à une pratique sportive (ex.: parcours BMX) ;
  &lt;/li&gt;
  &lt;li&gt;
   trottoirs et sentes piétonnes en agglomération ;
  &lt;/li&gt;
  &lt;li&gt;
   itinéraires de randonnée pédestre ;
  &lt;/li&gt;
  &lt;li&gt;
   zones 30 et zones de rencontre (éligibles au titres des crédits d&amp;#039;Etat, amendes de police) ;
  &lt;/li&gt;
  &lt;li&gt;
   aménagement de type chaussée à voie centrale banalisée (CVCB ou Chaussidou) sur Route Départementale hors agglomération ;
  &lt;/li&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien ;
  &lt;/li&gt;
  &lt;li&gt;
   aménagements hors champ de l&amp;#039;objet de l&amp;#039;aide.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>contact-aidesetsubventions@oise.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b58-aider-a-la-mise-en-place-ou-a-la-rehabilitati/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>121446</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les mobilités durables urbaines</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement territorial vers un développement durable via les mobilités durables urbaines</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximal d’intervention FEDER : 60%</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le caractère étendu du péri-urbain sur le territoire soulève des enjeux de mobilité auxquels les stratégies urbaines intégrées doivent répondre en poursuivant les objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer la multimodalité en milieu urbain afin de réduire l&amp;#039;empreinte carbone et encourager le recours à des moyens de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les voiries douces en milieu urbain afin d&amp;#039;encourager le recours à des formes de mobilité durables, de sécuriser la pratique des modes doux, d&amp;#039;assurer une continuité sur l&amp;#039;ensemble du territoire urbain et une connexion avec les zones péri-urbaines et rurales, conformément aux stratégies régionales en la matière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer des stations de stockage et recharge de carburants alternatifs aux carburants fossiles, dans l&amp;#039;objectif de réduire l&amp;#039;impact environnemental des déplacements, selon un maillage rationnel et dans une logique d&amp;#039;interopérabilité entre les différents systèmes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements multimodaux (tels que des places de stationnement pour les moyens de transport durables, des pôles d&amp;#039;échanges...), en particulier sur les points d&amp;#039;interconnexion ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à favoriser une meilleure interopérabilité des services de transport (tels que les services de mobilité partagée), à l&amp;#039;installation de billettiques des réseaux urbains sur une aire de déplacement commune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à l&amp;#039;amélioration de la logistique urbaine durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;aires de covoiturage (en cohérence avec les orientations régionales) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement ou construction de passerelles favorisant les modes doux permettant de traiter des points noirs ou de résoudre des problématiques de franchissement (route, lignes ferroviaires, cours d&amp;#039;eau)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation de la pratique des modes doux, voies de liaisons cyclables, aménagement de voiries douces (tels que les cheminements piétons, les aménagements cyclables, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de réseaux d&amp;#039;aménagements cyclables afin de constituer des continuités. L&amp;#039;objectif est de relier les infrastructures existantes ou de finaliser les continuités cyclables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de stations de stockage et de recharge de carburants alternatifs aux carburants fossiles (bornes de recharge pour véhicules électriques, à hydrogène, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes portant sur la mobilité urbaine.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront être compatibles avec la stratégie intégrée de développement urbain du territoire et avoir reçu un avis favorable en comité de sélection de l&amp;#039;organisme intermédiaire territorialement compétent.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront être compatibles avec les stratégies en termes de mobilité mise en place par la Région à savoir le schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET) dénommé « Ici 2050 ».
+&lt;/p&gt;
+&lt;p&gt;
+ Les aménagements des aires de covoiturage devront être réalisés en conformité avec le SRADDET et sa déclinaison : le schéma régional des aires de covoiturage.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;implantation de structures de recharge devront respecter le SRADDET et ses objectifs en termes de déploiement de bornes de charge. Ils devront respecter les contraintes de gestion et de pilotage des réseaux de distribution d&amp;#039;électricité. L&amp;#039;interopérabilité et l&amp;#039;adaptabilité des infrastructures de recharge devront permettre la recharge de tous types et gammes de véhicules, quel que soit l&amp;#039;usage des véhicules et leur constructeur (normalisation et standardisation des solutions technologiques retenues). Les bornes devront prévoir un système de supervision accessible à tout usager.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur de projet fournira une note explicative justifiant de la prise en compte de la préservation de l&amp;#039;environnement et de la biodiversité au sein de son projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de prestations intellectuelles extérieures (réalisation d&amp;#039;études, de diagnostics...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;investissements matériels et immatériels (maîtrise d&amp;#039;œuvre, infrastructures, signalétique, accès PMR, verdissement, éclairage public, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;acquisitions foncières (dans la limite de 10 % maximum des dépenses éligibles) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Si l&amp;#039;assiette éligible est inférieure ou égale à 200 000 €, les coûts indirects seront couverts par un forfait de 7% appliqué aux dépenses directes éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses inéligibles (notamment) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coûts indirects hors forfait de 7% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de soutien financier
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher minimal de subvention FEDER :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 000 € pour les projets de travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  20 000 € pour les projets d&amp;#039;études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;intervention FEDER : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/jai-un-projet/les-financements-par-thematique/developpement-urbain-et-rural-mobilites-durables/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: urbain.feder&amp;#64;bourgognefranchecomte.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>florence.kohtz@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c6b9-accompagner-le-renouvellement-urbain/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD16" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>94977</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mobilité internationale des lycéens</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité internationale des lycéens</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Particulier</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Outre qu&amp;#039;elle représente un facteur déterminant dans leur insertion professionnelle, cette expérience leur permettra de pratiquer une langue étrangère au quotidien et en milieu professionnel, d&amp;#039;appréhender des méthodes de travail différentes, de s&amp;#039;adapter à un nouvel environnement social et culturel, d&amp;#039;améliorer leurs compétences, de gagner en confiance en soi et de valoriser leur formation.
+Cette aide concerne les lycéens préparant un CAP, un Bac Pro, un Bac technologique en hôtellerie, un Brevet des métiers d&amp;#039;art (BMA), un Diplôme de technicien des métiers du spectacle (DTMS) ou une Mention complémentaire dans un établissement du Grand Est. En tant qu&amp;#039;organisateurs des séjours, ce sont les établissements qui perçoivent l&amp;#039;aide régionale. Toutes les destinations en Europe sont éligibles ainsi que les régions partenaires du Grand Est, dont la liste complète figure dans le règlement ci-dessous. L&amp;#039;aide régionale s&amp;#039;applique aux périodes de formation en milieu professionnel (PFMP) qui font partie intégrante de la formation des lycéens et dont la durée est de 3 semaines minimum à de 8 semaines maximum.
+L&amp;#039;aide peut être cumulée avec celle du Rectorat, du programme Erasmus&amp;#43;, de l&amp;#039;OFAJ ou de tout autre organisme. En fonction de l&amp;#039;état des dépenses réelles fourni par le lycée à l&amp;#039;issue du stage, son montant peut atteindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  75 € par semaine et par élève pour les mobilités sans hébergement : seules les dépenses de transport sont éligibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  150 € par semaine et par élève pour les mobilités avec hébergement payant : les dépenses de transport, d&amp;#039;hébergement et de restauration sont éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/guide-arpege-usagers-aides-dematerialisees.pdf"&gt;
+   Guide utilisateurs du portail des aides dématérialisées
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.jeunest.fr/wp-content/uploads/2019/12/3129-D%C3%A9pliant-mobilit%C3%A9-v16-par-pages.pdf" rel="noopener" target="_blank"&gt;
+   Découvrez la plaquette d&amp;#039;information
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retrouvez les témoignages de jeunes soutenus dans leur mobilité par la Région Grand Est et partagez votre expérience dans
+  &lt;a href="https://www.jeunest.fr/carnet-de-voyage/" rel="noopener" target="_blank"&gt;
+   le Carnet de Voyage
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>28/08/2017</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-regional-mobilites-lyceens/</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0013/depot/simple</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute demande de renseignement :
+ &lt;strong&gt;
+  Sylvie Truffet
+ &lt;/strong&gt;
+ , chargée de mission à la direction de la Jeunesse, des Sports et de l&amp;#039;Engagement : 03 26 70 74 69 - sylvie.truffet&amp;#64;grandest.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y17" s="1" t="inlineStr">
         <is>
-          <t>contact-aidesetsubventions@oise.fr</t>
+          <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
       <c r="Z17" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/2b58-aider-a-la-mise-en-place-ou-a-la-rehabilitati/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9a60-mobilite-internationale-des-lyceens/</t>
         </is>
       </c>
       <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
-          <t>17/10/2023</t>
+          <t>01/07/2021</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>162434</v>
+        <v>166296</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Développer la mobilité électrique</t>
+          <t>Soutenir les mobilités innovantes et décarbonées</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Mobilités innovantes et décarbonées, Jeux Olympiques et Paralympiques 2030</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Territoire d'énergie Mayenne</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
-        <is>
-[...324 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face à l’émergence de nouveaux besoins en termes de services de mobilités (véhicules décarbonés et/ou partagés, optimisation des chaînes d’approvisionnement), la Région soutient le développement et l’expérimentation de nouvelles solutions de mobilité des personnes et/ou des biens, et d’adaptation des modèles d’organisation des chaînes logistiques, au bénéfice des sites olympiques régionaux, et plus globalement des territoires des Alpes du Sud&lt;br /&gt; L’Appel à projets cible les changements de comportements et/ou de pratiques (mutualisation, report modal, circuits courts) et les solutions nouvelles, des premiers aux derniers kilomètres.&lt;br /&gt;  &lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Entreprises de toute taille (dont groupements ou associations d’entreprises) ;&lt;/li&gt; 	&lt;li&gt;Auto-entrepreneurs, commerçants, artisans, SCOP ;&lt;/li&gt; 	&lt;li&gt;Fédérations professionnelles et chambres consulaires ;&lt;/li&gt; 	&lt;li&gt;Opérateurs, transporteurs, logisticiens, gestionnaires d’infrastructures, aménageurs, promoteurs ;&lt;/li&gt; 	&lt;li&gt;Collectivités territoriales, EPCI et autres établissements publics disposant de compétences en matière de mobilité ;&lt;/li&gt; 	&lt;li&gt;Associations&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les projets proposés doivent&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Être situés en région Provence-Alpes-Côte d’Azur et&lt;/li&gt; 	&lt;li&gt;Démontrer leur bénéfice pour les sites olympiques, dans une logique d’héritage post JOP pour les Alpes du Sud ainsi que leur crédibilité opérationnelle et économique (phase de déploiement à court terme, entre 6 et 24 mois)&lt;/li&gt; 	&lt;li&gt;Répondre à un besoin avéré et non ou partiellement pourvu (à objectiver)&lt;/li&gt; 	&lt;li&gt;Ne pas avoir commencé avant le dépôt du dossier complet de demande de subvention auprès de la Région (via sa plateforme en ligne).&lt;/li&gt; 	&lt;li&gt;Démontrer la nécessité de bénéficier d’une aide publique sans laquelle le projet ne pourrait pas aboutir.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Les projets pourront consister en :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;De la sensibilisation-communication-formation ;&lt;/li&gt; 	&lt;li&gt;Des technologies (y compris digitales) ;&lt;/li&gt; 	&lt;li&gt;Des outils/équipements ;&lt;/li&gt; 	&lt;li&gt;Des services de mobilités et logistiques.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dates clés :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Avant le 26/06/2026 &lt;/strong&gt;: envoi d’une présentation sommaire du projet et de son budget prévisionnel par mail : &lt;a href="mailto:mobidec-JOP2030&amp;#64;maregionsud.fr"&gt;mobidec-JOP2030&amp;#64;maregionsud.fr&lt;/a&gt; (pré-dépôt)&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Entre fin juin et mi-juillet 2026 &lt;/strong&gt;: temps d’échange, audition pour présenter le projet plus en détail, selon renforcer sa solidité du projet, compléter certains aspects, suggérer des partenariats&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Avant le 28/08/2026 : &lt;/strong&gt;dépôt du dossier de candidature finalisé sur l&lt;a href="https://sudconnect.maregionsud.fr/auth/realms/citoyen/protocol/openid-connect/auth?response_type&amp;#61;code&amp;amp;client_id&amp;#61;usager-mgdis-portail&amp;amp;redirect_uri&amp;#61;https%3A%2F%2Faidesenligne.maregionsud.fr%2Faccount-management%2Fcrsud-demandeurs%2Foidc%2FMoncompteRegionSud%2Fcode&amp;amp;scope&amp;#61;email&amp;#43;profile&amp;#43;openid&amp;#43;donnees_personnelles&amp;amp;state&amp;#61;65f04402-40f9-414d-80d9-37991a86a805"&gt;a plateforme numérique de demande de subvention&lt;/a&gt; de la Région Provence-Alpes-Côte d’Azur &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les dossiers doivent être complets au moment du dépôt, y compris la fiche projet renseignée (jointe en annexe).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/mobilites-innovantes-et-decarbonees-jeux-olympiques-et-paralympiques-2030</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://crsud-sddc-production.mgcloud.fr/aides/#/crsud/connecte/F_S_I_MOBIDEC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:mobidec-JOP2030&amp;#64;maregionsud.fr"&gt;mobidec-JOP2030&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilites-innovantes-et-decarbonees-jeux-olympiques-et-paralympiques-2030/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>154977</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement des circulations cyclables</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>CIRCULATIONS CYCLABLES</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 20% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutenir l&amp;#039;investissement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;études visant à l&amp;#039;élaboration d&amp;#039;un schéma territorial d&amp;#039;aménagements cyclables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;équipements spécifiques hors agglomération destinés à favoriser le développement des circulations cyclables : voies vertes, pistes cyclables, bandes cyclables, signalisation de police, jalonnement...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études visant à l&amp;#039;élaboration d&amp;#039;un schéma territorial d&amp;#039;aménagements cyclables ou la partie « cyclable » d&amp;#039;un schéma territorial de déplacement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;infrastructures hors agglomération liés aux voies vertes, pistes cyclables, bandes cyclables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;ouvrages d&amp;#039;art hors agglomération de type passerelles cyclables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de jalonnement et de signalisation de police hors agglomération.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les dépenses devront répondre aux recommandations en vigueur (CERTU, Vélo et Territoires, CEREMA...), en particulier en ce qui concerne la largeur de l&amp;#039;infrastructure qui doit être d&amp;#039;au moins 3 mètres (diminution ponctuelle envisageable à 2,5 m minimum).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le revêtement des aménagements est imposé avec un niveau de finition permettant un usage « par tous et en toute saison » de type enrobé ou béton.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucun investissement ne participant pas directement par sa nature à la fonction première de l&amp;#039;aménagement ne pourra être pris en compte (exemple : éclairage public, requalification urbaine, traversée d&amp;#039;agglomération).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Plafonds de dépenses :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les travaux d&amp;#039;infrastructures : 200.000€ HT par kilomètre linéaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les ouvrages d&amp;#039;art : 150.000€ HT par ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les études visant à l&amp;#039;élaboration d&amp;#039;un schéma cyclable : 100.000€ HT par étude
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/circulations-cyclables/</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3df-aider-au-maintien-et-au-developpement-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>162434</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Développer la mobilité électrique</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
       <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables et des mobilités décarbonées.&lt;/p&gt;&lt;p&gt;En tant qu&amp;#039;autorité compétente pour la définition du SDIRVE (schéma directeur pour les infrastructures de recharge pour véhicules électriques), Territoire d&amp;#039;énergie Mayenne accompagne l&amp;#039;ingénierie des collectivités pour l&amp;#039;installation de bornes, dans le respect des orientations du SDIRVE.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delphine MONTAGU - Chargé de mission mobilité - &lt;a target="_self"&gt;delphine.montagu&amp;#64;te53.fr&lt;/a&gt;- 07 56 06 10 57&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilite-electriques/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>147249</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'ouverture des données mobilités</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Le Point d’Accès National aux données de transport</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>France Mobilités</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le règlement (UE) n° 2017/1926 du 31 mai 2017 sur la mise à disposition, dans l&amp;#039;ensemble de l&amp;#039;Union, de services d&amp;#039;information sur les déplacements multimodaux définit les règles en matière d&amp;#039;ouverture des données. Ce règlement demande à chaque État membre la création d&amp;#039;un Point d&amp;#039;Accès National (PAN) qui référence l&amp;#039;ensemble des données de mobilité nécessaires à l&amp;#039;information des voyageurs sur le territoire. Le décret 2020-183 du 28 février 2020, paru au Journal Officiel du 1er mars, désigne la plateforme transport.data.gouv.fr comme Point d&amp;#039;accès national (PAN) aux données de l&amp;#039;information multimodale.
 &lt;/p&gt;
 &lt;p&gt;
  Le Point d&amp;#039;Accès National a pour objectif de rendre l&amp;#039;information voyageur sur l&amp;#039;ensemble des modes de transport disponibles sur le maximum de supports numériques, grâce à l&amp;#039;ouverture des données, et ainsi faciliter les déplacements des usagers, favoriser l&amp;#039;intermodalité et lutter contre l&amp;#039;omniprésence de la voiture individuelle.
  &lt;br /&gt;
  Celui-ci est destiné aux producteurs de données (collectivités territoriales, entreprises de transport...) et aux réutilisateurs de données (développeurs, applications de calcul d&amp;#039;itinéraires comme Mappy, services d&amp;#039;information,...).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;équipe du Point d&amp;#039;accès national accompagne
  &lt;span&gt;
   les producteurs de données pour mener à bien ces ouvertures de données, tant sur un plan technique que juridique, en étroite collaboration avec les réutilisateurs, pour conjuguer au mieux les contraintes et les attentes de cet écosystème.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sur un plan juridique, le PAN joue en particulier un rôle de pédagogie autour des exigences législatives et règlementaires relatives à l&amp;#039;ouverture des données de transport, notamment pour sensibiliser les acteurs, et leur apporter tout éclairage nécessaire. Nous accordons par ailleurs une attention particulière aux conditions d&amp;#039;accès et de mise à disposition des données, afin qu&amp;#039;elles soient les plus uniformes possibles entre les différents jeux de données et qu&amp;#039;elles favorisent la réutilisation.
 &lt;/p&gt;
 &lt;p&gt;
  Sur un plan technique, nous accompagnons les collectivités dans la compréhension des formats attendus et nous développons des outils pour leur permettre d&amp;#039;améliorer la publication, les mises à jour et la qualité de leurs données.
  &lt;br /&gt;
  N
  &lt;span&gt;
   ous veillons à proposer une plateforme parfaitement opérationnelle pour répondre à la demande de l&amp;#039;écosystème. En constante évolution, la plateforme évolue selon les besoins exprimés par les producteurs, réutilisateurs ou l&amp;#039;équipe avec de nouvelles fonctionnalités, ou de nouveaux outils, pour faciliter l&amp;#039;ouverture de données, améliorer leur qualité, et inciter à leur réutilisation.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PAN a accompagné plus de 268 autorités organisatrices de la mobilité et une dizaine d&amp;#039;entreprises dans l&amp;#039;ouverture de leurs données mobilité.
 &lt;/p&gt;
 &lt;p&gt;
  Ces données sont intégrées dans des applications d&amp;#039;information voyageur comme ViaTransit, MyBus, Google Maps, Transit etc.,  ce qui a permis d&amp;#039;accroitre la couverture géographique de ces applications. Cela a notamment été impulsée par l&amp;#039;article 122 de la loi dite « Climat et résilience » qui prévoit un ensemble d&amp;#039;obligations de réutilisation des données du Point d&amp;#039;accès national auprès des services numériques multimodaux, relatives aux informations sur les modes et services de mobilité alternatifs à l&amp;#039;usage individuel du véhicule. Dans ce cadre, les collectivités n&amp;#039;ont plus à faire de demandes d&amp;#039;intégration de leurs données dans les services numériques multimodaux. Elles doivent être intégrées dès lors qu&amp;#039;elles sont publiées dans un format standardisé, sous licence ouverte et avec une qualité suffisante à leur utilisation.
  &lt;a href="https://transport.data.gouv.fr/loi-climat-resilience" target="_self"&gt;
   Plus d&amp;#039;informations
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les producteurs et réutilisateurs ont accès à différents outils leur permettant d&amp;#039;améliorer la qualité et la découvrabilité des données :
  &lt;a href="https://transport.data.gouv.fr/validation" target="_self"&gt;
   validateurs à la demande
  &lt;/a&gt;
  ,
  &lt;a href="https://transport.data.gouv.fr/tools/siri-querier" target="_self"&gt;
   générateur de requêtes SIRI
  &lt;/a&gt;
  ,
  &lt;a href="https://transport.data.gouv.fr/tools/gtfs_diff" target="_self"&gt;
   comparateur de GTFS (GTFS diff)
  &lt;/a&gt;
  , conversion en GeoJSON des ressources etc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://transport.data.gouv.fr/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;transport.data.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>contact@transport.beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e693-accompagner-louverture-des-donnees-mobilites/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>transport.data.gouv.fr</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>08/08/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...273 lines deleted...]
-      </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
-        <v>94977</v>
+        <v>142826</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la mobilité internationale des lycéens</t>
-[...4 lines deleted...]
-          <t>Mobilité internationale des lycéens</t>
+          <t>Améliorer la sécurité des déplacements des usagers</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional du Grand Est</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
-        <is>
-[...1492 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Améliorer la sécurité des déplacements des usagers
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accident de la circulation résulte, le plus souvent, de la conjonction de multiples éléments liés au comportement du conducteur, à l&amp;#039;état du véhicule et à la qualité de l&amp;#039;infrastructure. Si le comportement des impliqués est à l&amp;#039;origine de la plupart des accidents de la circulation, il est souvent induit par une configuration inappropriée de l&amp;#039;infrastructure.
  &lt;strong&gt;
   L&amp;#039;action sur l&amp;#039;infrastructure routière et sur l&amp;#039;espace public reste donc l&amp;#039;un des leviers majeurs d&amp;#039;une démarche d&amp;#039;amélioration de la sécurité des déplacements.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les objectifs de sécurité sont à articuler avec d&amp;#039;autres objectifs de l&amp;#039;action sur la ville ou sur le réseau routier : accessibilité, attractivité, qualité de l&amp;#039;espace public, équité sociale, valeurs patrimoniales, développement des modes doux, ... Les aménagements doivent intégrer la mixité croissante des usages de l&amp;#039;espace public (véhicules individuels, transports en commun, cycles, piétons, deux-roues motorisés, etc.) dont les besoins et contraintes sont parfois divergents, et dont la cohabitation peut être source de conflits.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le Cerema réalise des études pour améliorer la sécurité des déplacements des usagers. Ces études comprennent quatre phases ayant des objectifs bien distincts afin de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Définir et hiérarchiser les enjeux de sécurité sur un territoire, un réseau, un itinéraire, un quartier, à partir du fichier des accidents, pour connaître
  &lt;/li&gt;
  &lt;li&gt;
   Etudier les mécanismes d&amp;#039;accidents à partir de l&amp;#039;exploitation des procédures d&amp;#039;accidents, de l&amp;#039;analyse des comportements et de l&amp;#039;environnement, pour comprendre et identifier les pistes d&amp;#039;action ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en œuvre des actions de sécurité par l&amp;#039;aménagement ou par l&amp;#039;information et la sensibilisation, pour agir ;
  &lt;/li&gt;
  &lt;li&gt;
   Evaluer les actions mises en œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Réhabilitation
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/ameliorer-securite-deplacements-usagers</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7a67-ameliorer-la-securite-des-deplacements-des-us/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>142824</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Évaluer vos projets d'infrastructures de transports</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;évaluation des projets d&amp;#039;infrastructures de transport
  &lt;/strong&gt;
  est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela, vous cherchez un appui technique et une expertise notamment pour&lt;strong&gt; analyser les bénéfices et les impacts de ces projets tant sur le plan des transports
  &lt;/strong&gt;
  (effets sur les déplacements, effets socioéconomiques, effets environnementaux, effets sur la santé)
  &lt;strong&gt;
   que sur le plan environnemental
  &lt;/strong&gt;
  (études d&amp;#039;impacts).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne sur l&amp;#039;évaluation des projets d&amp;#039;infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous mettons en œuvre des approches complémentaires :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation des études nécessaires à la production des évaluations et études d&amp;#039;impact requises ;
  &lt;/li&gt;
  &lt;li&gt;
   Assistance technique du service assurant la maîtrise d&amp;#039;ouvrage des infrastructures de transport (élaboration du cahier des charges, analyse technique des offres, suivi de l&amp;#039;exécution technique de la prestation) ;
  &lt;/li&gt;
  &lt;li&gt;
   Contrôle ou expertise technique des dossiers d&amp;#039;évaluations et des études d&amp;#039;impact ;
  &lt;/li&gt;
  &lt;li&gt;
   Formation sur les méthodes d&amp;#039;évaluation des projets de transport.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Mobilité partagée
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/evaluation-projets-infrastructures-transport</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7877-evaluer-vos-projets-dinfrastructures-de-trans/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>142822</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Optimiser l’usage des réseaux de transports</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le développement de nouveaux modes de gestion du trafic, dynamiques et innovants, et des équipements associés (notamment des systèmes d&amp;#039;information et de transports intelligents), doit contribuer à l&amp;#039;amélioration de l&amp;#039;efficacité des réseaux de transports, du point de vue de la fiabilité des temps de parcours, de la sécurité, des émissions de polluants et de la consommation d&amp;#039;énergie.
 &lt;/p&gt;
 &lt;p&gt;
  Vous désirez optimiser l&amp;#039;usage des réseaux de transports pour réduire les impacts environnementaux, sociétaux et économiques liés à la mobilité des personnes et des marchandises et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans vos études de régulation et simulation dynamique du trafic en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous vous proposons un accompagnement pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -6255,1641 +4747,2412 @@
  &lt;/li&gt;
  &lt;li&gt;
   Études exploratoires de benchmark et de conception de systèmes innovants et automatiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à la définition de stratégies d&amp;#039;exploitation répondant à un objectif d&amp;#039;exploitation du réseau ;
  &lt;/li&gt;
  &lt;li&gt;
   Établissement de cahier de charges fonctionnel de systèmes automatiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à la mise en œuvre opérationnelle de systèmes automatiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à l&amp;#039;intégration des mesures de gestion de trafic dans les systèmes centralisés de gestion de trafic (PC régulation) ;
  &lt;/li&gt;
  &lt;li&gt;
   Recette des équipements dynamiques et des stratégies de régulation ;
  &lt;/li&gt;
  &lt;li&gt;
   Évaluation (technique, organisationnelle, impact, acceptabilité).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Mobilité partagée
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/optimiser-usage-reseaux-transports</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/adae-optimiser-lusage-des-reseaux-de-transports/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>127484</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'aménagement des cheminements dédiés aux mobilités douces</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Plan Charente Mobilités douces - infrastructures et signalisation</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous réserve de contre-indications environnementales, garantir un niveau de service adéquat pour les modes de déplacements doux (piétons, personnes à mobilité réduite, rollers, tous types de vélos...) et pour les déplacements utiles quotidiens (liaisons domicile/travail ; école ; commerces...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TAUX D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aide est plafonnée à 100.000€ par an et par opération ou tranche d&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagement de voies vertes supportant un itinéraire inscrit au schéma départemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements cyclables sur voies partagées, communales ou départementales, supportant un itinéraire inscrit au schéma départemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements dans le cadre des petites opérations de sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements pour cheminements doux en bordure de route départementale hors agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration ou instauration de continuités cyclables
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres aménagements cyclables facilitant les mobilités du quotidien en permettant de relier dans de bonnes conditions des zones d&amp;#039;emploi, d&amp;#039;habitat, notamment social, et d&amp;#039;éducation et de mieux desservir les pôles d&amp;#039;échanges multimodaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des préconisations Vélo&amp;amp;Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DEPENSES ELIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux de terrassement nécessaires à la création d&amp;#039;un site propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  création ou réfection de la structure de chaussée ou couche de roulement d&amp;#039;un site propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  ouvrages permettant la continuité du cheminement
+ &lt;/li&gt;
+ &lt;li&gt;
+  réfection ponctuelle de voiries partagées, limitée à moins de 100 m2 (par opération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  dispositifs de sécurité destinés à protéger les usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  signalisation de police et de rabattement (hors maîtrise d&amp;#039;ouvrage du CD16)
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquisitions foncières et frais annexes
+ &lt;/li&gt;
+ &lt;li&gt;
+  dispositifs de comptage (1 par itinéraire et par EPCI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements de chaussées à voie centrale banalisée (chaucidou)
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements temporaires (expérimentation avant un projet d&amp;#039;infrastructure)
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements paysagers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ o	le plan de financement détaillé incluant la participation sollicitée auprès du Département et précisant les subventions acquises (joindre la copie des décisions attributives) et celles escomptées
+&lt;/p&gt;
+&lt;p&gt;
+ o	l&amp;#039;engagement du maître d&amp;#039;ouvrage d&amp;#039;entretenir ou de faire entretenir les aménagements cofinancés par le Département
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptif et estimatif de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/infrastructures_et_signalisation.pdf</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Portail citoyen»
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c022-soutenir-lamenagement-des-cheminements-dedies/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>131823</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Se déplacer au congrès annuel de l'AMF</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;AMV 88 organise un
  &lt;strong&gt;
   déplacement &amp;#34;clés en main&amp;#34;
  &lt;/strong&gt;
  afin de permettre à ses adhérents de se rendre au
  &lt;strong&gt;
   congrès annuel de l&amp;#039;AMF
  &lt;/strong&gt;
  (Association des Maires de France et des présidents d&amp;#039;intercommunalité).
 &lt;/p&gt;
 &lt;p&gt;
  Ce grand événement se déroule habituellement en novembre à Paris.
 &lt;/p&gt;
 &lt;p&gt;
  Le prix de ce déplacement inclut les frais de transport, d&amp;#039;hébergement, de restauration, ainsi que les spectacles et visites organisés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les participants au Congrès assistent à l&amp;#039;assemblée générale de l&amp;#039;AMF mais peuvent également assister à de nombreuses conférences, débats en plénière, forums thématiques ou points infos sur les
  &lt;strong&gt;
   grands sujets d&amp;#039;actualité ou d&amp;#039;action des communes
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  C&amp;#039;est l&amp;#039;occasion de
  &lt;strong&gt;
   débattre, d&amp;#039;échanger et d&amp;#039;interpeller les pouvoirs publics
  &lt;/strong&gt;
  sur des enjeux majeurs comme l&amp;#039;avenir de la décentralisation, la transition écologique, l&amp;#039;accès aux services essentiels de proximité ou encore l&amp;#039;évolution des finances locales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adhérer à l&amp;#039;Association.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.maires88.asso.fr/deplacement-au-congres-de-lamf</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez retrouver
  &lt;strong&gt;
   le
  &lt;/strong&gt;
  &lt;strong&gt;
   programme du Congrès et le bulletin d&amp;#039;inscription
  &lt;/strong&gt;
  &lt;strong&gt;
   au déplacement &amp;#34;clés en main&amp;#34;
  &lt;/strong&gt;
  sur le site de l&amp;#039;AMV 88
  &lt;em&gt;
   (éléments qui sont publiés sur une période)
  &lt;/em&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, vous pouvez contacter Marie-Paule MASSON par téléphone au 03 29 29 88 23 ou par mail à
  &lt;a target="_self"&gt;
   mpmasson&amp;#64;vosges.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  AMV 88
  &lt;br /&gt;
  Courriel :
  &lt;a target="_self"&gt;
   amv88&amp;#64;vosges.fr
  &lt;/a&gt;
  &lt;br /&gt;
  Tél. : 03 29 29 88 30
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>amv88@vosges.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6e6e-deplacement-au-congres-annuel-de-lamf/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-[...302 lines deleted...]
-      <c r="A36" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>101591</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'outils de gestion de projet de mobilité</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>France Mobilités</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ADEME
 Banque des Territoires
 Agence nationale de la cohésion des territoires (ANCT)
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F36" s="1" t="inlineStr">
+      <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Cellules France Mobilités</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez disposer d&amp;#039;outils vous permettant de mener, en autonomie, vos projets de mobilité.
 &lt;br /&gt;
 &lt;br /&gt;
 France Mobilités vous permet d&amp;#039;avoir un accès aux différents appels à projets (AAP) et appels à manifestation d&amp;#039;intérêt (AMI), tel que Tenmod (« France Mobilités - Territoires de nouvelles mobilités durables »), et ainsi de bénéficier d&amp;#039;un appui au montage de projet présentés dans le cadre des AAP et AMI. France Mobilités vous permet également de bénéficier d&amp;#039;outils (commande publique, réalisation de DCE, base de données opendata des marchés, et cartographie des dispositifs de financements), voire des webinaires accompagnant leur prise en main. Les outils pourront être étoffés au fur et à mesure. Un appui à l&amp;#039;ingénierie territoriale permet d&amp;#039;accompagner l&amp;#039;usage des outils (pour cela, voir le produit &amp;#34;concevoir son projet de mobilité et développer des expérimentations&amp;#34;).</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre cellule régionale : https://www.francemobilites.fr/regions
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3598-beneficier-doutils-de-gestion-de-projet-de-mo/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>41744</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d’infrastructure de transport durable</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Financement d’infrastructures de transport durable</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une
 entreprise publique locale, ou une société ou un acteur financier privé, et
 vous souhaitez trouver des financements pour un projet d’infrastructure de
 transport durable ? La Banque des Territoires peut vous accompagner dans votre
 projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Cette offre de financements vous permet de
 construire, régénérer, moderniser ou réaliser la maintenance d’infrastructures
 de transport durable, autour de trois grands types de projet : les marchés de
 partenariat pour les voiries, les routes et les ponts, les ports de commerce
 maritimes et fluviaux, et le stationnement en gestion déléguée. En fonction de
 critères identifiés, la Banque des Territoires peut proposer plusieurs modes de
 financement à même de vous aider à développer une mobilité durable, via des
 prises de participation, co-investissements, etc. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transports collectifs et optimisation des trafics routiers
 Mobilité fluviale</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-transport-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transport_durable_psat</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-transport-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;infra_transport_durable_psat"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructure-transport-durable/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>20/05/2020</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G38" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>166082</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Services et mobilités en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; Le dispositif vise à apporter des réponses nouvelles aux besoins liés :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;A l’amélioration des conditions de vie en montagne des résidents à l’année ou à la saison au travers notamment d’opérations d’aménagement exemplaire intégrant l’habitat (offre de logement diversifiée et performance énergétique des logements neufs ou réhabilités), l’aménagement d’espaces publics et des équipements (commerces et services, dont ceux proposés aux familles), services aux salariés, dont ceux spécifiques à destination des saisonniers, accès à l’emploi et à la formation, etc. ;&lt;/li&gt; 	&lt;li&gt;Aux stratégies et services de mobilité, notamment celle des : derniers kilomètres ; accessibilité aux villages et stations, aux sites touristiques et liaisons régulières ou à la demande avec les villes en vallées, que ce soit des solutions de mobilités multimodales (Pôles d’échange multimodal PEM), douces, à énergie décarbonée ainsi que l’accompagnement des projets d’ascenseurs valléens et des transports collectifs interrégionaux (lignes ferroviaires, …).&lt;/li&gt; 	&lt;li&gt;Aux actions de natures diverses entre communes et intercommunalités, en partenariat avec les acteurs locaux, répondant aux enjeux de : réciprocité ; vallées-villages ou stations (échanges matériels ou immatériels entre collectivités, habitants, entreprises, etc. visant à apporter des ressources, entraides, complémentarités entre territoires en interrelations).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) et structures de réseaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les projets de mobilités :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;organisme ou autorité organisatrice des mobilités (AOM) (dans le cas de solution « derniers kms ») ;&lt;/li&gt; 	&lt;li&gt;plusieurs AOM ou organismes (dans une logique de desserte de transports collectifs plus large).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Formation professionnelle
+Equipement public
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/services-mobilites-montagne</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/services-et-mobilites-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>165727</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MOBILITE - 2027</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - MOBILITE - 2027</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 131 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-03 : 24 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-04 : 13,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-05 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-06 : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-08 : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-14 : 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-15 : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-16 : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-17 : 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-18 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-20 : 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 millions et 13,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains budgets Horizon Europe sont structurés en fonction des ambitions politiques (« destinations ») et déployés par le biais d&amp;#039;appels à propositions ciblant des thèmes/secteurs plus spécifiques (« thèmes »). Votre candidature doit donc être liée à un thème d&amp;#039;un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, actions de recherche et d&amp;#039;innovation : recherche fondamentale et appliquée / développement et adoption de technologies / test et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, actions d&amp;#039;innovation : prototypes, tests, démonstrations, projets pilotes, mise sur le marché. Ces actions peuvent inclure des activités de R&amp;amp;D limitées ;&lt;/li&gt;    &lt;li&gt;CSA, Actions de coordination et de soutien : mise en réseau, études et conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Actions Marie Skłodowska-Curie / Subventions individuelles ERC : réseaux de formation pour les chercheurs, subventions individuelles pour les chercheurs expérimentés, échange de personnel – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;En outre, les appels précisent les catégories de bénéficiaires éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d&amp;#039;un coordinateur et de plusieurs organisations partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets à bénéficiaire unique, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes aux personnes physiques en leur nom propre auprès de leur institution d&amp;#039;origine.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPICS&lt;/strong&gt;&lt;span&gt;:&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  À venir  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-03 : Économie circulaire basée sur les données pour l&amp;#039;écosystème de la mobilité électrique (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-04 : Démonstration d&amp;#039;autocars et d&amp;#039;autobus zéro émission dans le cadre d&amp;#039;opérations longue distance (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-05 : Système de propulsion modulaire à tension plus élevée, compatible avec les systèmes de recharge mégawatt, pour les véhicules lourds (HDV) (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-06 : Prévention et atténuation des incendies pour les véhicules électriques dans les espaces confinés (partenariat 2ZERO)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-08 : Conception circulaire durable et fabrication additive des avions, vers une aviation neutre sur le plan climatique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-14 : Solutions embarquées d&amp;#039;énergie renouvelable et mesures d&amp;#039;économie d&amp;#039;énergie visant à réduire la consommation de carburant des navires d&amp;#039;au moins 55 % (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-15 : Évaluation prospective du potentiel de l&amp;#039;énergie nucléaire pour le transport maritime (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-16 : Navires autonomes dans le transport maritime à courte distance et les voies navigables intérieures&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-17 : Solutions innovantes pour atténuer l&amp;#039;impact environnemental du transport par voie navigable dans les écosystèmes marins et aquatiques (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-18 : Amélioration du fonctionnement électrique et de la durabilité des batteries (partenariat ZEWT)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-03-D5-20 : Évaluation de l&amp;#039;effet des opérations aéroportuaires sur la qualité de l&amp;#039;air et le bruit dans les communautés voisines&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Pour trouver votre point de contact national : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Utile&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Lignes directrices (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Autres documents de l&amp;#039;appel (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Site web de la DG (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Plus d&amp;#039;informations (EN) : &lt;/span&gt;&lt;a title="Click here" href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;span&gt;Cliquez ici&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2027</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD30" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>166491</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Mobili'Pro : optimisation des déplacements professionnels</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Mobili'Pro : optimisation des déplacements professionnels</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pourquoi candidater ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Vous souhaitez &lt;strong&gt;réduire l’impact environnemental &lt;/strong&gt;de vos déplacements professionnels, faire des &lt;strong&gt;économies d’énergie &lt;/strong&gt;et des &lt;strong&gt;économies financières &lt;/strong&gt;sur vos flottes de véhicule et &lt;strong&gt;optimiser vos déplacements &lt;/strong&gt;? &lt;/p&gt;&lt;p&gt;Le programme &lt;strong&gt;Mobili&amp;#039;Pro &lt;/strong&gt;est fait pour vous ! &lt;/p&gt;&lt;p&gt;Mobili&amp;#039;Pro vous aide à optimiser les déplacements en voiture de vos collaborateurs. Vous bénéficiez ainsi d’un &lt;strong&gt;accompagnement sur trois ans&lt;/strong&gt;, dans une démarche d’amélioration continue, comprenant :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un diagnostic de votre flotte ;&lt;/li&gt;&lt;li&gt;l’élaboration d’un plan d’action sur-mesure ;&lt;/li&gt;&lt;li&gt;un suivi chiffré des résultats.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Vous serez guidés grâce à l’appui d’un c&lt;strong&gt;onseiller Mobili’Pro &lt;/strong&gt;dans la mise en place de solutions pour réduire l’impact environnemental de vos trajets professionnels, tout en améliorant la gestion de votre flotte de véhicules.&lt;/p&gt;&lt;p&gt;Les outils Mobili’Pro ciblent un &lt;strong&gt;périmètre large des déplacements professionnels :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;missions, formations, tournées, visites, etc. ;&lt;/li&gt;&lt;li&gt;déplacements liés au parc auto ;&lt;/li&gt;&lt;li&gt;déplacements hors flotte : transports en commun, taxi, avion, train...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Quel est le soutien apporté par l’ADEME&lt;/strong&gt; ?&lt;/p&gt;&lt;p&gt;L’ADEME soutient l’engagement des structures dans la démarche Mobili’Pro à hauteur de &lt;strong&gt;50 % du coût de la prestation d’accompagnement du conseiller Mobili’Pro &lt;/strong&gt;sur 3 ans (plafonné à 5 000 €).&lt;/p&gt;&lt;p&gt;Pour en savoir plus, consultez les détails de la prestation et la grille indicative des coûts d’un conseiller dans le cahier des charges de l’appel à candidatures disponible dans la section « vérifiez votre éligibilité ».&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment candidater&lt;/strong&gt; ?&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La structure candidate devra présenter un &lt;strong&gt;devis &lt;/strong&gt;(non signé) &lt;strong&gt;du conseiller Mobili&amp;#039;Pro choisi &lt;/strong&gt;parmi la &lt;a target="_blank" href="https://mobilipro.s3.fr-par.scw.cloud/ressources/les-conseillers-mobilipro-references.pdf"&gt;liste des conseillers&lt;/a&gt;.&lt;/li&gt;&lt;li&gt;Elle devra également envoyer le &lt;a target="_blank" href="https://mobilipro.s3.fr-par.scw.cloud/ressources/formulaire-dengagement.pdf"&gt;formulaire d’engagement dans la démarche Mobili&amp;#039;Pro&lt;/a&gt; complété et signé.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les détails pour candidater sont disponibles dans le cahier des charges de l’appel à candidatures disponible dans la section « Vérifiez votre éligibilité ».&lt;/p&gt;&lt;p&gt;Merci de bien prendre connaissance de l’ensemble du cahier des charges avant de candidater.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2026</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2026</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/mobilipro-optimisation-des-deplacements-professionnels</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobili-pro-optimisation-des-deplacements-professionnels/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>162936</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Rendre attrayante une mobilité sobre</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche Action Mobilité et services</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Châteaux (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction du plan de financement et des cofinanceurs. Plancher d'aide LEADER : 5 000 € // Plafond d'aide LEADER : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;font face="Segoe UI"&gt;&lt;span&gt;Objectifs : &lt;/span&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Penser l’accès aux services par une mobilité sobre, douce et/ou réduite&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Imaginer la mutualisation, la mutation, la réversibilité et/ou la recyclabilité de lieux, d’équipements, de véhicules et d’usages&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Accompagner à l’acceptabilité du changement des pratiques (comportements, aménagements) vers plus de sobriété&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Expérimenter de nouvelles mobilités dans une optique de sobriété&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Faire prendre conscience de l’urgente nécessité de changer les pratiques de mobilité par la sensibilisation, la formation, l’expérimentation, …&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Recréer l’effet « place du village » ou « vie de quartier », par une mobilité adaptée au changement climatique&lt;/font&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Quelques exemples : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en place l’autopartage / un réseau d’autostop organisé et/ou amélioré&lt;/li&gt;&lt;li&gt;Réutiliser les anciennes voies de fret pour un nouvel usage de mobilité&lt;/li&gt;&lt;li&gt;Créer des itinéraires « bis » pour piétons ou cyclistes en dehors de routes (réouvertures d’anciennes voies, ...)&lt;/li&gt;&lt;li&gt;Former, créer des réseaux pour les décideurs (chefs d’entreprises, élus, …) sur les questions de mobilité sobre&lt;/li&gt;&lt;li&gt;Etudier et investir autour de nouvelles formes de mobilité douce&lt;/li&gt;&lt;li&gt;Solutions à destination des publics non véhiculés (sans permis, jeune, personne âgée)&lt;/li&gt;&lt;li&gt;Rendre plus simple l’accès aux services en télétravail&lt;/li&gt;&lt;li&gt;Mutualiser des services entre entreprises ou associations&lt;/li&gt;&lt;li&gt;Sensibilisation, organisation d’évènements autour de la mobilité pour une meilleure prise de conscience&lt;/li&gt;&lt;li&gt;Recréer une proximité entre services au sein d’une commune ou d’un quartier&lt;/li&gt;&lt;li&gt;Etude et investissement autour de solutions spécifiques de mobilité pour des publics de premières nécessités&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Appui méthodologique
+Animation et mise en réseau
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Présentation du projet par le bénéficiaire en groupe technique puis en Comité de Programmation&lt;/p&gt;&lt;p&gt;Le projet sera passé au crible d&amp;#039;une grille de sélection : &lt;/p&gt;&lt;p&gt;6 questions de 0 à 4 points&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1- RAYONNEMENT&lt;/li&gt;&lt;li&gt;2- PARTENARIAT &amp;amp; COLLABORATION&lt;/li&gt;&lt;li&gt;3- ORIGINALITE &amp;amp; INNOVATION&lt;/li&gt;&lt;li&gt;4- EFFET LEVIER LEADER&lt;/li&gt;&lt;li&gt;5- PERENNITE &amp;amp; IMPACT A LONG TERME&lt;/li&gt;&lt;li&gt;6- PERTINENCE AVEC LA STRATEGIE DU GAL&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Avec une notation : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&amp;lt; 12/24 &lt;span&gt;		&lt;/span&gt;: Avis défavorable // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;Entre 12 et 16/24 &lt;span&gt;	&lt;/span&gt;: Avis favorable avec réserves // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;&amp;gt; 16/24 &lt;span&gt;		&lt;/span&gt;: Avis favorable sans réserve // Commentaires facultatifs &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DES CHÂTEAUX</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader/2023-2027-pr%C3%A9sentation-r%C3%A9alisations</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader/2023-2027-monter-son-dossier-leader</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p dir="ltr"&gt;Geoffrey BELHOUTE&lt;br /&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Chargé de mission LEADER  &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Tel : 06 32 04 43 15 &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Courriel : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;paysdeschateaux.fr" target="_blank"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysdeschateaux.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rassembler-les-acteurs-autour-de-leconomie-circulaire-et-la-valorisation-de-nos-ressources-locales/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD32" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>162980</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Développer des mobilités alternatives et durables</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 3 - FEDER</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sur le Cœur Entre-deux-Mers&lt;/span&gt;&lt;span&gt;,
+territoire périurbain mais aussi rural, la mobilité est essentiellement vécue
+comme une pratique individuelle, ancrée dans le quotidien et consommatrice
+d’énergies fossiles.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les déplacements se font majoritairement vers les
+pôles urbains extérieurs au territoire et subissent les phénomènes de
+congestion (notamment pour les actifs en trajet domicile /travail) et
+l’augmentation des coûts de l’énergie même si le développement du télétravail
+est aussi un élément influant sur les pratiques de mobilité pendulaire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Proposer des alternatives à la voiture pour désenclaver les secteurs et
+les pratiques&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Rendre plus durables les pratiques de mobilité&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Développement des
+pistes cyclables et de leurs aménagements favorisant notamment la mobilité du
+quotidien&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures, équipements,
+services et solutions de mobilités multimodales, collectives ou solidaires&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Infrastructures de
+recharges décarbonés pour la mobilité des voyageurs et des marchandises&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Accompagner le
+territoire dans la mise en place d’un Contrat Opérationnel de Mobilité (COM)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 1&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 -&lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valorisation-et-preservation-des-ressources-naturelles-locales/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD33" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>160375</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Habiter, se déplacer et travailler sur le territoire</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 80 000 €</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur le territoire, les trajets effectués par les habitants en particulier les trajets domicile-travail sont majoritairement réalisés en voiture. A l&amp;#039;heure de la raréfaction des énergies fossiles, et de la nécessaire baisse des émissions de gaz à effet de serre, il est nécessaire de trouver des moyens alternatifs de se déplacer, mais également des solutions innovantes permettant de rapprocher travail et lieu de vie des habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Sur ce dernier point, il est également nécessaire de revoir les modes d&amp;#039;habiter car certaines catégories de population ne trouvent pas de logements adaptés à leur besoin (manque de petites typologies attractives, de logements associés à des services, de logements partagés et inclusifs).
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif stratégique  : Habiter, se déplacer et travailler sur le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un mode d&amp;#039;habitat sobre et inclusif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une offre de transport alternatif qui irrigue le territoire et réponde aux besoins des habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le travail intégré au tissu rural
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra pour soutenir les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction, rénovation, solutions de logements visant la sobriété, et l&amp;#039;inclusion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de mobilité alternatives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions permettant l&amp;#039;exercice d&amp;#039;activité professionnelle au coeur du milieu rural
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c049-renforcer-le-cur-des-villages-par-une-offre-d/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD34" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>162435</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Développer la mobilité GNV &amp; hydrogène</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables et des mobilités décarbonées.&lt;/p&gt;&lt;p&gt;Territoire d&amp;#039;énergie Mayenne accompagne les collectivités dans leurs projets de station Bio GNV, ou encore dans les études de potentiel pour l&amp;#039;hydrogène afin de favoriser les mobilités décarbonées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delphine MONTAGU - Chargé de mission mobilité -&lt;a target="_self"&gt;delphine.montagu&amp;#64;te53.fr&lt;/a&gt; - 07 56 06 10 57&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilite-gnv-hydrogene/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>143359</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Anticiper l'évolution des comportements de mobilité</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Modélisation Multimodale des déplacements</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Anticiper l&amp;#039;évolution des comportements de mobilité et prévoir l&amp;#039;impact d&amp;#039;un projet ou d&amp;#039;une politique de transport sont une nécessité pour les acteurs des territoires en charge des politiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema assiste les acteurs publics dans le développement et l&amp;#039;usage d&amp;#039;outils d&amp;#039;évaluation et d&amp;#039;aide à la décision.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose des interventions variées dans le domaine de la modélisation multimodale des déplacements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Assistance à maîtrise d&amp;#039;ouvrage
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audits de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conduite d&amp;#039;études d&amp;#039;opportunité pour l&amp;#039;élaboration de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage de recueils de données et d&amp;#039;enquêtes de circulation en vue d&amp;#039;alimenter les modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;élaboration de modèles multimodaux sur des territoires urbains, métropolitains et régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion de modèles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Développement de modèles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exploitation d&amp;#039;enquêtes transports : enquêtes origine- destination, de préférences déclarées, comptages, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction de modèles multimodaux, de modèles de trafic longue distance et de modèles de trafic simplifiés sur des territoires urbains peu denses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;outils d&amp;#039;analyse spécifiques aux besoins d&amp;#039;un territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Réalisation d&amp;#039;études de trafics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluation de la demande de transports pour des projets et des politiques de transports (Transport collectif en site propre, plan de déplacements urbains...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation socio-économique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Diffusion de connaissances
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration de guides et fiches méthodologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de journées techniques d&amp;#039;échanges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réseaux techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et animation de formations
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/modelisation-multimodale-deplacements</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/08b5-modelisation-multimodale-des-deplacements/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>117414</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités sur la création, le déplacement ou l'aménagement de points d'arrêt de lignes régulières de transport en commun (arrêt de bus)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création / déplacement / aménagement de points d&amp;#039;arrêt de lignes régulières de transport en commun (arrêt de bus).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil sur la localisation du point d&amp;#039;arrêt en tenant compte de l&amp;#039;attractivité du point d&amp;#039;arrêt pour les habitants, des problématiques de sécurité (vitesses, proximité des intersections, profil en long et largeur de voirie, cheminements et traversées des piétons, ...), de l&amp;#039;itinéraire des lignes de transports collectifs.
  &lt;/li&gt;
  &lt;li&gt;
   Conseil sur les modalités techniques d&amp;#039;aménagements ou de mise en accessibilité PMR de points d&amp;#039;arrêt (arrêts en ligne ou en évitement, normes techniques sur les hauteurs de quai, dimensions de l&amp;#039;espace d&amp;#039;attente, signalisation verticale et horizontale,poteaux d&amp;#039;arrêts/ abris-voyageurs,...) et de leur environnement (traversées et cheminements piétons...).
  &lt;/li&gt;
  &lt;li&gt;
   Information et conseil sur les possibilités de subventions de ces aménagements; aide et accompagnement pour le montage des dossiers de demandes de subvention.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Accès aux services
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W38" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e4c-conseiller-les-collectivites-sur-la-creation-/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-[...310 lines deleted...]
-      <c r="E41" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>142829</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Organiser les mobilités en territoires peu denses</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
-[...233 lines deleted...]
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Votre territoire est en milieu rural ou péri-urbain ? Vous représentez une commune petite ou moyenne et avez besoin d&amp;#039;appui pour imaginer des solutions innovantes adaptées ?
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour diagnostiquer vos besoins, organiser, planifier et évaluer vos politiques publiques sur ces questions de mobilité.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous devez connaître plus finement la mobilité sur votre territoire ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez anticiper les évolutions des mobilités ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez élaborer une stratégie de mobilité et identifier les solutions les plus pertinentes ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez un retour objectif sur les projets mis en oeuvre ?
@@ -7936,386 +7199,386 @@
  &lt;li&gt;
   Pilotage : assistance pour la conduite de projet et aide à la mise en place de partenariats locaux à travers la concertation et la coconstruction
  &lt;/li&gt;
  &lt;li&gt;
   Prospective : mobilisation d&amp;#039;outils techniques pour prévoir et quantifier les besoins de mobilité à venir
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Mettre en œuvre vos projets et services de mobilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Stratégie : accompagnement dans toutes les phases d&amp;#039;élaboration de votre stratégie pour définir objectifs et priorités
  &lt;/li&gt;
  &lt;li&gt;
   Solutions : appui à la définition des services de mobilité en adéquation avec vos enjeux et à partir de retours d&amp;#039;expériences locales (covoiturage, autopartage, transport à la demande, vélo...)
  &lt;/li&gt;
  &lt;li&gt;
   Évaluation : réalisation du bilan des politiques et services retenus et anticipation des conséquences des choix de mobilités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Parc naturel régional des Volcans d&amp;#039;Auvergne
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  TEAMM Volcans, co-construction de solutions de mobilité avec le Parc naturel régional (PNR) des Volcans d&amp;#039;Auvergne pour les trajets domicile-travail des habitants d&amp;#039;une trentaine de collectivités du parc.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Ardèche, le département
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Étude sur les besoins de mobilité du territoire de l&amp;#039;Ardèche
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Gaillac Graulhet Agglomération
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Appui à l&amp;#039;élaboration du plan de mobilité rurale de Gaillac Graulhet Agglomération
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Kintoa Mugi
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aide à la définition d&amp;#039;une solution de mobilité pour la Vallée des Aldudes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Cohésion sociale et inclusion
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/organiser-mobilites-territoires-peu-denses</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/01ae-organiser-les-mobilites-en-territoires-peu-de/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>119944</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Comprendre et analyser pour agir sur les mobilités - Capamob</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Comprendre et analyser pour agir sur les mobilités - Capamob</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Cerema a mis en place un outil pour accompagner les collectivités en charge de l&amp;#039;organisation des mobilités dans la réalisation du diagnostic des mobilités sur leur territoire. Appelé CapaMOB, il permet de guider les acteurs dans la démarche, qu&amp;#039;ils soient seuls ou en équipe.
 &lt;/p&gt;
 &lt;p&gt;
  Pour aider les collectivités ayant pris la compétence mobilités à établir le diagnostic des mobilités sur leur territoire, l&amp;#039;outil CapMOB est disponible en ligne et accessible à tous les acteurs. Conçu pour répondre à un besoin des collectivités, il se veut fonctionnel et simple à utiliser.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://capamob.cerema.fr/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://capamob.cerema.fr/" rel="noopener" target="_blank"&gt;
    https://capamob.cerema.fr/
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>mathias.gent@cerema.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ef7b-comprendre-et-analyser-pour-agir-sur-les-mobi/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>CEREMA</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>02/08/2022</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>101961</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les citoyens aux émissions CO2 des déplacements</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Premier secteur émetteur de gaz à effet de serre avec 30% des émissions, le secteur des transports est un secteur clé de la transition écologique. Mais comment
  &lt;strong&gt;
   transmettre les bons ordres de grandeur et sensibiliser les citoyens
  &lt;/strong&gt;
  ?
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;équipe Impact CO2 de l&amp;#039;ADEME a souhaité développer un outil simple
  &lt;strong&gt;
   librement diffusable
  &lt;/strong&gt;
  &lt;strong&gt;
   intégrable sur tout type de site
  &lt;/strong&gt;
  pour permettre à chacun de comparer facilement l&amp;#039;impact de ses déplacements, mais aussi de montrer l&amp;#039;impact concret du
  &lt;strong&gt;
   covoiturage
  &lt;/strong&gt;
  :
  &lt;strong&gt;
   &lt;a href="https://impactco2.fr/transport" target="_self"&gt;
    impactco2.fr/transport
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt src="https://raw.githubusercontent.com/datagir/datagir-site/master/content/applications/mon-impact-transport/mon-impact-transport.png" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Déjà utilisé dans différents défis et challenges de la mobilité aux 4 coins de la France (
  &lt;a href="https://www.defimobilite-paysdelaloire.fr/page/73/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
   Pays de la Loire
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="http://challenge-mobilite-hdf.fr/blog/votre-%C3%A9co-calculateur-mobilit%C3%A9" rel="noopener" target="_blank"&gt;
   Haut-de-France
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://www.challengemobilite-bfc.fr/page/64/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
   Bourgogne-Franche-Comté
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://www.challengedelamobilite.com/page/64/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
@@ -8341,905 +7604,1566 @@
  ,
  &lt;a href="https://www.issy.com/decouvrir-issy/agir-pour-le-climat/mobilites/action-5-je-privilegie-des-modes-de-transport-doux" rel="noopener" target="_blank"&gt;
   Issy
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://www.normandie-tourisme.fr/preparer-son-sejour/informations-pratiques/venir-en-normandie/" rel="noopener" target="_blank"&gt;
   Normandie Tourisme
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://sudrhone.fr/2020/06/29/vacances-partir-sans-oublier-la-planete/#" rel="noopener" target="_blank"&gt;
   Sud Rhône Environnement
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Animation et mise en réseau
 Valorisation d'actions
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le simulateur est
  &lt;strong&gt;
   librement diffusable et intégrable
  &lt;/strong&gt;
  en
  &lt;em&gt;
   iframe
  &lt;/em&gt;
  sur tout type de site.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La section
  &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
   impactco2.fr/integration
  &lt;/a&gt;
  vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://impactco2.fr/transport/</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
  &lt;strong&gt;
   impactco2&amp;#64;ademe.fr
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>martin.regner@ademe.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/21a8-sensibiliser-les-citoyens-aux-emissions-co2-d/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>24/09/2021</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>41742</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Financer des services de mobilité durable en ville et en périphérie</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Financement des services de mobilité durable</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une
 entreprise publique locale, une société ou un acteur financier privé et vous
 souhaitez participer au développement de services de mobilité durable ? La
 Banque des Territoires met à disposition des solutions de financement pour vous
 accompagner dans votre projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Solutions d’autopartage, service de vélos
 partagés, covoiturage courte distance, ou encore corporate venture au profit de
 jeunes entreprises innovantes : l’accompagnement de la Banque des Territoires
 peut se faire sur différents types de projets, en fonction de leur éligibilité.
 L’objectif est ainsi de développer des alternatives à la possession d’un véhicule
 et à l’autosolisme, libérer de l’espace urbain utilisé pour le stationnement de
 véhicules et réduire l’empreinte carbone.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement de ces solutions de mobilité
 durable est toutefois conditionné à des prérequis et des objectifs spécifiques,
 comme la justification territoriale du projet ou encore la réduction du volume
 de véhicules en circulation en agglomération. La Banque des Territoires met à
 disposition de nombreuses compétences et expertises pour étudier votre projet
 et vous apporter les meilleures solutions possibles.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_mobilite_durable_psat</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;service_mobilite_durable_psat"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-mobilite-durable/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>20/05/2020</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...345 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>166263</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Faire émerger des mobilités plus durables et multimodales</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Interreg VI France - Suisse – Priorité 3 : Mobilités durables et multimodalités</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier</t>
-[...40 lines deleted...]
-      <c r="S48" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>80% pour les projets dont le coût total FR  ≤ 2 000 000 € / 35% pour les projets dont le coût total FR &gt; 2 000 000 €</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est un programme de
+l’Union européenne cofinancé par le Fonds européen de développement régional
+(FEDER), la Confédération suisse et les cantons, pour soutenir la Coopération
+territoriale européenne (CTE) qui s’inscrit dans le cadre de la politique de
+cohésion européenne. Cette dernière vise à renforcer la cohésion économique,
+sociale et territoriale en réduisant les différences de développement entre les
+régions européennes.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 3 du programme, les projets
+doivent s&amp;#039;inscrire dans l&amp;#039;objectif suivant : &lt;/p&gt;&lt;p&gt;&lt;u&gt;Mobilité durable, intelligente, intermodale et résiliente
+face aux facteurs climatiques. Accès aux transports en commun.&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Soutien au développement des réseaux de transport en commun ayant
+     vocation à améliorer les déplacements ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Soutien au développement de la multimodalité transfrontalière et de
+     l’interopérabilité des systèmes de transport ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Soutien aux solutions alternatives à la voiture individuelle, dans les
+     déplacements sur la zone de coopération.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retrouvez
+tous les projets de mobilité soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A69" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A69&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Accès aux services
+International
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+Pour plus de détails, consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/faire-emerger-des-mobilites-plus-durables-et-multimodales</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-emerger-des-mobilites-plus-durables-et-multimodales/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD42" s="1" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>165747</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITÉ - 2027</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITÉ - 2027</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;53 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 53 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D2-07: 48 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D5-09: 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2,5 millions et 4,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D2-07 : Approches novatrices pour les concepts de batteries de nouvelle génération, tirant parti du rôle catalyseur des matériaux avancés innovants (partenariats BATT4EU et IAM4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-04-Two-Stage-D5-09 : Avancées décisives en matière de réduction du bruit pour les nouveaux avions ultra-efficaces&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-04-Two-Stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2026</t>
+        </is>
+      </c>
+      <c r="Q43" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2027</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-mobilite-2027/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD43" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>165748</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITE - 2026</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - BATTERIES et MOBILITE - 2026</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;263 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 263 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic:  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D2-03 : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-01 : 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-02 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-03 : 13 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-06 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-07 : 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-09 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-10 : 10 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 4 millions d&amp;#039;euros et 100 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D2-03 : Production intégrée et développement de produits pour les batteries au lithium de nouvelle génération destinées à la mobilité (partenariats BATT4EU et Made in Europe)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-01 : Projet pilote phare : démonstrations à grande échelle du CCAM (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-02 : Concurrence géopolitique et résilience socio-économique dans le domaine du CCAM : une feuille de route en matière d&amp;#039;innovation et de politique pour le leadership de l&amp;#039;UE (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-03 : IA générative pour un CCAM plus intelligent : amélioration de la perception, de la prise de décision et de la validation (partenariat CCAM)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-06 : Accroître la compétitivité et la résilience du transport multimodal de marchandises et de la logistique pour des chaînes d&amp;#039;approvisionnement compétitives&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-07 : Soutenir une mobilité urbaine durable et intelligente en Europe (CIVITAS)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-09 : Sécurité routière et résilience des zones rurales&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-10-D6-10 : Renforcement de la résilience dans le transport multimodal de passagers grâce aux technologies numériques et à l&amp;#039;IA générative et discriminative&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-10&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="Q44" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-mobilite-2026/</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-mobilite-2026/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD44" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>165107</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les services publics de transport à la demande</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux services publics de transport à la demande</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Vous souhaitez mettre en place un service public de transport à la demande (TAD) au sein de votre communauté de communes ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez d’une aide régionale pouvant aller jusqu’à 40 000 € par an  &lt;/strong&gt;&lt;/p&gt;
+&lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Une communauté de communes du Grand Est organisatrice de la mobilité et ne prélevant pas de versement mobilité&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Sont exclus de ce dispositif les EPCI à compétence mobilité obligatoire ou leurs groupements, ainsi que toutes les AOM prélevant le versement mobilité.&lt;/p&gt;
+&lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;La mise en place d’un service public de transport à la demande (TAD) d’intérêt local et présentant également un intérêt régional : meilleure accessibilité aux centralités rurales et bourgs-centre, amélioration de l’intermodalité avec les différents réseaux de transport collectif, etc. (détail dans le règlement d’intervention).&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Si votre projet s’inscrit dans cette logique, l’attribution de l’aide n’est pas pour autant automatique. Votre projet sera étudié au regard des priorités régionales, et sous réserve qu’une étude d’opportunité ait jugé de la pertinence du projet. L’offre TAD mise en place s’inscrira nécessairement dans un bouquet d’offres de mobilités complémentaires et ne saurait s’assimiler à un transport individuel de type taxi.&lt;/p&gt;
+&lt;p&gt;Pour être éligible à une aide régionale, l’offre publique de TAD devra notamment être ouverte à tous et être organisée sur le principe d’une desserte de point d’arrêt à point d’arrêt. Un maillage de points doit être prédéfini et ceux-ci doivent comprendre la desserte des pôles de services et les centralités, ainsi que les gares présentes sur le territoire ou à proximité.&lt;/p&gt;
+&lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
+&lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 40 000 € annuel par EPCI&lt;/strong&gt; (correspondant à un taux de prise en charge pouvant aller de 40 à 80% des coûts liés à l’exploitation du TAD).&lt;/p&gt;
+&lt;p&gt;Les dépenses retenues seront étudiées avec chaque collectivité bénéficiaire sur la base d’un tableau-type des dépenses éligibles et des recettes. Les recettes et les dépenses devront être certifiées par le comptable public de la collectivité.&lt;/p&gt;
+&lt;p&gt;Sont par exemple exclues des dépenses éligibles les coûts liés, à la communication ou encore à l’utilisation d’outils de gestion du TAD.&lt;/p&gt;
+&lt;h4&gt;Aides complémentaires&lt;/h4&gt;
+&lt;p&gt;En phase d’expérimentation ou d’amorçage d’un nouveau service de TAD, un soutien est envisageable auprès de l’Etat dans le cadre du Plan France Ruralités, via le Fonds vert 2024-2026, au titre de l’axe 3 : Développement des mobilités durables en zones rurales.&lt;br /&gt;
+&lt;a href="https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Mobilit%C3%A9s_durables_v2.1.pdf"&gt;Plus d’infos&lt;/a&gt;&lt;br /&gt;
+Vous pouvez vous rapprocher de la Direction Départementale des Territoires, de votre département.&lt;/p&gt;
+&lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Prenez contact avec les services régionaux&lt;/strong&gt;. Vous bénéficierez d’un &lt;strong&gt;entretien personnalisé&lt;/strong&gt; afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches préalables à l’obtention de l’aide régionale.&lt;/p&gt;
+&lt;p&gt;Privilégiez un envoi par mail : &lt;a href="mailto:dispositif.tad&amp;#64;grandest.fr"&gt;dispositif.tad&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/services-publics-tad/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;dispositif.tad&amp;#64;grandest.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-services-publics-de-transport-a-la-demande/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>162644</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Innover en encourageant de nouvelles pratiques pour les mobilités</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche-Action 1 - Innover en encourageant de nouvelles pratiques pour les mobilités</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Isle en Périgord (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à : 50 000 €</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;img src="https://fr.wikipedia.org/wiki/Pays_de_l%27Isle_en_P%C3%A9rigord#/media/Fichier:Logo_Pays_de_l&amp;#039;Isle_en_P%C3%A9rigord.png" alt /&gt;&lt;img src="https://fr.wikipedia.org/wiki/Pays_de_l%27Isle_en_P%C3%A9rigord#/media/Fichier:Logo_Pays_de_l&amp;#039;Isle_en_P%C3%A9rigord.png" alt /&gt;L’objectif de cette fiche-action est de réfléchir collectivement pour initier et consolider des solutions alternatives pour les mobilités du quotidien, soit à la (seconde) voiture personnelle, soit pour celles et ceux qui n’ont pas (ou plus) de moyens de locomotion (jeunes et moins jeunes). Il s’agit d’encourager de nouvelles pratiques dans des zones éloignées d’une gare/halte.&lt;/p&gt;&lt;p&gt;En privilégiant des solutions qui encouragent l’entraide, la solidarité et le collectif, afin de rendre possible les déplacements et l’accès aux services publics, commerces, équipements, grands axes de communication… tout en réduisant la facture énergétique pour le territoire et les personnes.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Développer des solutions de mobilités innovantes durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Études et diagnostics directement liés à une action soutenue&lt;br /&gt;• Billettique intégrée pour emprunter une pluralité des modes de transports ...&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Renforcer les modes de déplacement doux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Études stratégiques à l’échelle du territoire du Pays&lt;br /&gt;• Installation de loueurs de vélos électriques&lt;br /&gt;• Aménagements piétonniers&lt;br /&gt;• Voies vélo&lt;br /&gt;• Voies cyclables&lt;br /&gt;• Zones de partage, au service de la mobilité du quotidien&lt;br /&gt;• Acquisition de matériel roulant doux et investissements liés à la mise à disposition du public …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mettre en œuvre des actions de sensibilisation aux nouvelles pratiques de mobilités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations de sensibilisation ...&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer de nouveaux services en faveur de la mobilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Test d’usage&lt;br /&gt;• Urbanisme tactique&lt;br /&gt;• Centre d’appel&lt;br /&gt;• Solution d’achats groupés&lt;br /&gt;• Services solidaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mettre en place des mobilités inversées (« aller vers » de certains services)&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Transport à la demande&lt;br /&gt;• Co-voiturage solidaire&lt;br /&gt;• Permanences&lt;br /&gt;• Services itinérants&lt;br /&gt;• Opérations visant l’expérimentation d’actions de mobilité inversée …&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q46" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets proches d’une gare ou d’une halte (les projets intégrés dans une stratégie de développement de l’intermodalité autour des gares/haltes.&lt;/p&gt;&lt;p&gt; - Les investissements matériels et les projets d’ingénierie (immatériel et / ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants.&lt;/p&gt;&lt;p&gt;- Les projets portés sur le territoire de la Communauté d’Agglomération Le Grand Périgueux&lt;/p&gt;&lt;p&gt;- Les SCI et les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses d’auto-construction&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les contributions en nature &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DE L'ISLE EN PÉRIGORD</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA1-Mobilites.pdf</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>s.giedelmann@pays-isle-perigord.com</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-encourageant-de-nouvelles-pratiques-pour-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>143356</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport : Vers une gestion intégrée des patrimoines d’infrastructures de transports</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes gestionnaire d&amp;#039;un patrimoine d&amp;#039;infrastructures de transport et vous souhaitez optimiser vos investissements, notamment sur les activités d&amp;#039;exploitation, d&amp;#039;entretien et de maintenance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez présenter une stratégie d&amp;#039;investissement dans la préservation de votre patrimoine, qui sera comprise par les usagers et par les financeurs afin d&amp;#039;entrer dans le cercle vertueux de l&amp;#039;entretien préventif.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez coupler des stratégies d&amp;#039;action pour un réseau plus résilient avec une gestion innovante et adaptée de votre patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes à la recherche d&amp;#039;une méthode et d&amp;#039;une stratégie, permettant de répondre à la fois aux besoins d&amp;#039;investissements de court et de long termes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a développé une démarche innovante de gestion de patrimoine intégrée utilisant une approche systémique de votre réseau de transport.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche permet de mettre en place une stratégie d&amp;#039;investissement tenant compte de l&amp;#039;ensemble des contraintes d&amp;#039;exploitation, d&amp;#039;entretien et de vieillissement de votre réseau au cours de sa vie, afin qu&amp;#039;il remplisse son usage au regard des contraintes actuelles et des évolutions possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous vous proposons des solutions pour que votre réseau puisse s&amp;#039;adapter à une détérioration imprévue, aux dégradations chroniques et aux évolutions de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche, mise en œuvre par nos experts, adaptée à chaque réseau et à chaque territoire, permet de hiérarchiser les investissements et les actions sur les infrastructures pour une gestion moins coûteuse.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle intègre les problématiques environnementales, de sobriété en ressources naturelles et énergétiques, les considérations techniques liées à la durabilité des matériaux ou de l&amp;#039;infrastructure dans son ensemble et les aspects socio-économiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Analyse des vulnérabilités
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aléas climatiques (crues, inondations, sécheresse, chute de blocs, glissements de terrain, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aléas industriels (zones Seveso, pollutions majeures, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les éventuels autres aléas.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Définition des indicateurs pertinents
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  État d&amp;#039;endommagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin financier (dépréciation de patrimoine) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vulnérabilité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  →
+  &lt;strong&gt;
+   AMO – Gestion de Patrimoine Intégrée
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des vulnérabilités ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des indicateurs de gestion pertinents, selon la réalité du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;adoption d&amp;#039;une stratégie, visant l&amp;#039;efficacité des investissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la passation de marchés de gestion de patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation à la gestion de patrimoine intégrée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NOS RÉFÉRENCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert incontournable et reconnu, le Cerema accompagne depuis de nombreuses années les collectivités territoriales dans la gestion de leurs réseaux de transport, que ce soit en apportant des méthodologies reconnues ou une expertise adaptée à chacun.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gestion-integree-patrimoines-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c13f-ameliorer-la-resilience-de-vos-infrastructure/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>166473</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transport - Projets liés à la mobilité durable et multimodale - Enveloppe globale - 2026</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transport - Projets liés à la mobilité durable et multimodale - Enveloppe globale - 2026</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 200 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : maximum entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Moderniser les infrastructures de transport maritime sur le réseau RTE-T et réduire l&amp;#039;impact environnemental des transports grâce à des liaisons maritimes à courte distance efficaces et au verdissement de la navigation intérieure.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : projets visant à soutenir le déploiement d&amp;#039;installations d&amp;#039;alimentation électrique à quai et d&amp;#039;infrastructures de recharge dans les ports maritimes et fluviaux du réseau transeuropéen de transport (RTE-T), conformément au règlement (UE) n° 2023/1804&lt;/li&gt;    &lt;li&gt;Priorité 2 : l&amp;#039;installation ou la modernisation des systèmes énergétiques des bateaux de navigation intérieure et des navires de transport maritime à courte distance (y compris les ferries), à l&amp;#039;aide de technologies électriques, hybrides, à hydrogène, à ammoniac, au méthanol et au biométhane, de sources d&amp;#039;énergie de substitution, ainsi que l&amp;#039;installation de systèmes de propulsion assistée par le vent (WAPS)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays associés au programme MIE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-sustmobgen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-T-2026-SUSTMOBGEN-EMS-WORKS?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43251567&amp;amp;callIdentifier&amp;#61;CEF-T-2026-SUSTMOBGEN&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Biodiversité
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
       <c r="U48" s="1" t="inlineStr">
         <is>
-          <t>Provence-Alpes-Côte d'Azur</t>
+          <t>Europe</t>
         </is>
       </c>
       <c r="V48" s="1" t="inlineStr">
         <is>
-          <t>https://www.maregionsud.fr/vos-aides/detail/points-darrets-du-reseau-de-transports-zou</t>
-[...4 lines deleted...]
-          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PTARTZOU/depot/simple</t>
+          <t>https://www.welcomeurope.com/mie-mie-2-transport-projets-lies-a-la-mobilite-durable-et-multimodale-enveloppe-globale-2026/</t>
         </is>
       </c>
       <c r="Y48" s="1" t="inlineStr">
         <is>
-          <t>webpresse@maregionsud.fr</t>
+          <t>msilva@welcomeurope.com</t>
         </is>
       </c>
       <c r="Z48" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/points-d-arrets-du-reseau-de-transports-zou/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transport-projets-lies-a-la-mobilite-durable-et-multimodale-enveloppe-globale-2026/</t>
         </is>
       </c>
       <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD48" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
       <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG48" s="1" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
       <c r="AH48" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
-        <v>166249</v>
+        <v>166474</v>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Aider à l’investissement pour la décarbonation du transport et des services maritimes</t>
+          <t>MIE - MIE 2 Transport - Actions liées à la mobilité intelligente et interopérable - Enveloppe générale - 2026</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Aides à l’investissement pour la décarbonation du transport et des services maritimes</t>
+          <t>MIE - MIE 2 Transport - Actions liées à la mobilité intelligente et interopérable - Enveloppe générale - 2026</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Commission européenne</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...1 lines deleted...]
-Association</t>
+Entreprise privée</t>
         </is>
       </c>
       <c r="H49" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L49" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;L&amp;#039;Appel à Projets (AAP) « Aides à l’investissement pour la décarbonation du transport et des services maritimes » vise à soutenir 3 thématiques principales. Les projets doivent présenter un niveau de maturité technologique (TRL) de 7 minimum en début de projet et de 9 minimum en fin de projet.&lt;/p&gt;&lt;p&gt;Pour les 2 premières thématiques, les projets doivent être portés par un bénéficiaire unique (projet mono-partenaire). Pour la 3ᵉ thématique, les projets peuvent être portés par un bénéficiaire unique ou par un consortium de maximum 3 partenaires.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Thématique      1 : Décarbonation directe des navires&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Décarbonation de navires existants :&lt;br /&gt;Acquisition et déploiement d’équipements et solutions embarquées innovantes  destinés aux navires permettant une amélioration de l’efficacité énergétique des navires.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Acquisition de navires :&lt;br /&gt;Investissements en faveur de l’acquisition de navires propres ou à émission nulle, ou de navires plus efficaces sur le plan énergétique par rapport au scénario contrefactuel.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont notamment exclus les bateaux fluviaux, les navires de pêche, les navires de plaisance et les navires battant pavillon non européen. Se reporter au cahier des charges pour une liste exhaustive des exclusions.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Thématique 2 : Investissements industriels pour la décarbonation des navires&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements industriels visant le renforcement des capacités de production européennes dédiées à la décarbonation du transport maritime, incluant la création ou l’extension d’usines et de chantiers navals et de nouvelles lignes de production d’équipements ou de systèmes destinés à la décarbonation du transport maritime.&lt;/li&gt;&lt;li&gt;Développement de moyens de production innovants de navires bas carbone, d’équipements, de systèmes ou de solutions destinés à la décarbonation du transport et des services maritimes.&lt;/li&gt;&lt;li&gt;Investissements visant à réduire l’impact environnemental des processus de production et de réparation ou rétrofit des navires et de leurs composants.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Thématique 3 : Investissements portuaires pour la décarbonation des navires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Investissements portuaires concourant à la décarbonation du transport et des services maritimes, incluant notamment le déploiement d’infrastructures et d’équipements portuaires de ravitaillement de navires en carburants alternatifs, ainsi que d’infrastructures d’alimentation électrique à quai nécessaires à la décarbonation du transport et des opérations de service maritimes.&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : maximum entre 50% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Actions liées à la mobilité intelligente et interopérable - Généralités : moderniser les infrastructures de transport et renforcer la numérisation du transport routier sur le réseau RTE-T&lt;/li&gt;    &lt;li&gt;Contribuer au déploiement de véhicules hautement automatisés sur la voie publique en conditions réelles d’exploitation, ce qui nécessite des investissements dans les infrastructures afin de garantir le fonctionnement efficace des véhicules autonomes&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Mise en place de centres de contrôle&lt;/li&gt;    &lt;li&gt;Déploiement d&amp;#039;une infrastructure numérique permettant de localiser précisément les véhicules et d&amp;#039;assurer la communication avec l&amp;#039;environnement immédiat&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays associés au programme MIE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-simobgen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-T-2026-SIMOBGEN-NEWTECH-WORKS?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43251567&amp;amp;callIdentifier&amp;#61;CEF-T-2026-SIMOBGEN&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N49" s="1" t="inlineStr">
         <is>
-          <t>Transports collectifs et optimisation des trafics routiers
-[...1 lines deleted...]
-Mobilité pour tous</t>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
       <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="P49" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>18/06/2026</t>
         </is>
       </c>
       <c r="Q49" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
       <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U49" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Europe</t>
         </is>
       </c>
       <c r="V49" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/aides-linvestissement-pour-la-decarbonation-du-transport-et-des-services-maritimes</t>
-[...4 lines deleted...]
-          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+          <t>https://www.welcomeurope.com/mie-mie-2-transport-actions-liees-a-la-mobilite-intelligente-et-interoperable-enveloppe-generale-2026/</t>
         </is>
       </c>
       <c r="Y49" s="1" t="inlineStr">
         <is>
-          <t>assistance.agirpourlatransition@ademe.fr</t>
+          <t>msilva@welcomeurope.com</t>
         </is>
       </c>
       <c r="Z49" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/aides-a-l-investissement-pour-la-decarbonation-du-transport-et-des-services-maritimes/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transport-actions-liees-a-la-mobilite-intelligente-et-interoperable-enveloppe-generale-2026/</t>
         </is>
       </c>
       <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD49" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
       <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG49" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
       <c r="AH49" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
         <v>142830</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un service de transport à l’aide de véhicules autonomes</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
@@ -9423,51 +9347,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>10/06/2023</t>
         </is>
       </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
         <v>142710</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Évaluer votre service de transport basé sur des véhicules autonomes</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H51" s="1" t="inlineStr">
@@ -9649,51 +9573,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH51" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:34" customHeight="0">
       <c r="A52" s="1">
         <v>142706</v>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Rendre accessibles vos bâtiments, espaces publics et transports</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
@@ -9873,51 +9797,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH52" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:34" customHeight="0">
       <c r="A53" s="1">
         <v>74861</v>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Financer la mobilité européenne des élèves des filières sanitaires et sociales</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -10086,51 +10010,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/5287-aides-a-la-mobilite-europeenne-des-eleves-des/</t>
         </is>
       </c>
       <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH53" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:34" customHeight="0">
       <c r="A54" s="1">
         <v>66413</v>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de transport et les terminaux portuaires et logistiques</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -10217,51 +10141,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>Région Normandie</t>
         </is>
       </c>
       <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
       <c r="AH54" s="1" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:34" customHeight="0">
       <c r="A55" s="1">
         <v>71378</v>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Former des conseillers mobilité - Programme du Réseau Mob'In</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Mob'In France</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
@@ -10491,140 +10415,1892 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Mob'In France</t>
         </is>
       </c>
       <c r="AE55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>10/11/2020</t>
         </is>
       </c>
       <c r="AH55" s="1" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:34" customHeight="0">
       <c r="A56" s="1">
-        <v>165801</v>
+        <v>165922</v>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Développer les mobilités durables en territoires ruraux et moyennement denses</t>
-[...4 lines deleted...]
-          <t>Fonds vert - Édition 2026</t>
+          <t>Consulter les points d’arrêt du réseau de transports ZOU!</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Fonds vert - Mobilités durables en territoires ruraux et moyennement denses</t>
+          <t>Points d'arrêts du réseau de transports ZOU!</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
-[...4 lines deleted...]
-          <t>Préfectures de région</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H56" s="1" t="inlineStr">
         <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent cadre définit les modalités d’intervention de la Région relatives aux points d’arrêt (PA) relevant de l’exercice de sa compétence d’autorité organisatrice de transport routier interurbain et scolaire pour desservir le territoire régional avec son réseau ZOU.&lt;/p&gt; &lt;p&gt;Commune, groupement de collectivités&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>24/07/2025</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projet sur le Domaine Public et permission de voirie accordée à la Région&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/points-darrets-du-reseau-de-transports-zou</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PTARTZOU/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/points-d-arrets-du-reseau-de-transports-zou/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>163017</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné pour planifier le développement des mobilités douces sur votre territoire</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Assistance à l'élaboration d'un schéma directeur des mobilités douces</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement à l’élaboration d’un schéma directeur de développement des mobilités douces sur votre territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition du besoin et rédaction du cahier des charges,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et l’attribution des marchés de prestations intellectuelles nécessaires (Bureau d’études chargé d’établir le schéma directeur).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-letablissement-de-votre-politique-routiere/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>142827</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au-delà des projets neufs, les maîtres d&amp;#039;ouvrage publics et privés (État, sociétés concessionnaires d&amp;#039;autoroutes, VNF, RFF...) s&amp;#039;investissent dans la
+ &lt;strong&gt;
+  requalification environnementale et la modernisation de leurs infrastructures existantes.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils réservent un volet de leurs investissements pour améliorer la qualité environnementale de leurs infrastructures les plus anciennes, et pour accroître la qualité des services proposés à leurs clients. Dans ce cadre, ces maîtres d&amp;#039;ouvrages expriment des attentes fortes en termes d&amp;#039;expertise depuis
+ &lt;strong&gt;
+  le diagnostic de l&amp;#039;existant jusqu&amp;#039;à l&amp;#039;élaboration de recommandations de solutions rectificatives.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne dans la requalification environnementale et la modernisation de vos infrastructures existantes en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;adaptations nécessaires à l&amp;#039;amélioration de la fonctionnalité des ouvrages existants (nature du revêtement, dispositif d&amp;#039;accompagnement dans l&amp;#039;ouvrage en entrée et en sortie, etc.),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations relatives à la création de nouveaux ouvrages (passages inférieurs ou supérieurs à grande faune, ouvrages spécialisés à petite faune, ouvrages mixtes), en explorant différentes techniques, dans le cadre d&amp;#039;un projet neuf ou dans l&amp;#039;optique de défragmentation des infrastructures existantes (proposition optimale de localisation),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>142701</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mobilité, enjeu incontournable du territoire, se construit et s&amp;#039;organise à partir de données fiables.
+&lt;/p&gt;
+&lt;p&gt;
+ Les Enquêtes Mobilité Certifiées Cerema (EMC2) permettent de comprendre les déplacements des résidents pour élaborer des stratégies territoriales adaptées. Ce dispositif d&amp;#039;enquête s&amp;#039;adresse aux territoires de plus de 40 000 habitants et peut-être subventionné par l&amp;#039;État.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez mieux connaître les pratiques et besoins de déplacements sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous recherchez un outil d&amp;#039;aide à la décision pour élaborer vos politiques de mobilité ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez mesurer les évolutions des comportements de mobilité pour évaluer les politiques menées ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Cerema est l&amp;#039;acteur public de référence pour la connaissance de la mobilité des personnes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau d&amp;#039;experts, dont une équipe de recherche, au plus près des territoires, pour innover ensemble
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche intégrée de l&amp;#039;ensemble des données, y compris issues des technologies numériques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un standard méthodologique reconnu internationalement, en évolution grâce au dialogue avec les acteurs de l&amp;#039;écosystème
+ &lt;/li&gt;
+ &lt;li&gt;
+  40 ans d&amp;#039;expérience au service des pouvoirs publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une base de données nationale regroupant l&amp;#039;intégralité des enquêtes réalisées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coconstruire votre projet d&amp;#039;enquête :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adapter le dispositif EMC2 à vos besoins et moyens, en intégrant les données existantes
+&lt;/p&gt;
+&lt;p&gt;
+ Préciser le périmètre : partenariat, calendrier, caractéristiques des collectes principales et complémentaires
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous accompagner dans la réalisation de ces enquêtes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Rédiger le cahier des charges de la collecte en vue du choix d&amp;#039;un prestataire
+&lt;/p&gt;
+&lt;p&gt;
+ Piloter la phase de recueil de données auprès des ménages
+&lt;/p&gt;
+&lt;p&gt;
+ Garantir qualité et cohérence des données
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;appropriation de l&amp;#039;enquête :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Préparer l&amp;#039;exploitation des données
+&lt;/p&gt;
+&lt;p&gt;
+ Enrichir les fichiers (dont diagnostic énergie-émissions des mobilités - DEEM)
+&lt;/p&gt;
+&lt;p&gt;
+ Effectuer les premiers traitements
+&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des analyses complémentaires pour nourrir l&amp;#039;élaboration des politiques publiques (modélisation, planification, évaluation).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saint-Etienne Métropole : Réalisation d&amp;#039;une EMC2 sur le périmètre de Saint-Étienne/Loire Sud/Pilat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes Métropole : Réalisation d&amp;#039;une EMC2 sur le périmètre de Rennes Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Métropole européenne de Lille : Réalisation d&amp;#039;une enquête &amp;#34;Fréquence &amp;#43;&amp;#34; sur le périmètre de la Métropole européenne de Lille.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/realiser-enquete-mobilite-certifiee-cerema-emc2-votre</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3daf-realiser-une-enquete-mobilite-certifiee-cerem/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>127483</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le déploiement de services liés aux modes de déplacements doux</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Plan Charente Mobilités douces - service aux usagers</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Favoriser le déploiement de services liés aux modes de déplacements doux (piétons, personnes à mobilité réduite, rollers, tous types de vélos...), contribuer au développement de la pratique du vélo en sécurité et réduire les inégalités territoriales, homme / femme et générationnelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TAUX D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aide est plafonnée selon les dépenses éligibles par an et par opération ou tranche d&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  équipements et mobiliers nécessaires à la réalisation d&amp;#039;aires de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  stationnement vélo courte et longue durée
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect du cahier des charges « des aires de services » rédigé par le Département et des préconisations « Vélo&amp;amp;Territoires »
+ &lt;/li&gt;
+ &lt;li&gt;
+  déploiement d&amp;#039;un service de location de vélo à assistance électrique (VAE) longue durée en milieu rural (hors communauté d&amp;#039;agglomération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DEPENSES ELIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  équipements, mobiliers et structures nécessaires à la réalisation d&amp;#039;aires de services (dépense plafonnée à 10 000 € HT par an et par aire de service)
+ &lt;/li&gt;
+ &lt;li&gt;
+  stationnement courte durée (dans la limite de 5 équipements par site d&amp;#039;implantation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  stationnement longue durée (dans la limite de 3 places par site d&amp;#039;implantation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquisition de VAE par des communautés de communes (dans la limite de 5 VAE / an / communes ou communautés de communes)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ o	le plan de financement détaillé incluant la participation sollicitée auprès du Département et précisant les subventions acquises (joindre la copie des décisions attributives) et celles escomptées
+&lt;/p&gt;
+&lt;p&gt;
+ o	les modalités de gestion et d&amp;#039;entretien du parc de VAE ainsi que le taux de locations N-1 dans le cadre d&amp;#039;une convention
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux si justifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  descriptifs des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptif et estimatif de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/service_aux_usagers.pdf</t>
+        </is>
+      </c>
+      <c r="W60" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c411-favoriser-le-deploiement-de-services-lies-aux/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>127482</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir les cheminements en site propre dédiés aux mobilités douces</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Plan Charente Mobilités douces - entretien cheminements en site propre</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous réserve de contre-indications environnementales, garantir un niveau de service adéquat pour les modes de déplacements doux (piétons, personnes à mobilité réduite, rollers, tous types de vélos...) et pour les déplacements utiles quotidiens (liaisons domicile/travail ; école ; commerces...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TAUX D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au maître d&amp;#039;ouvrage sur la base d’une aide plafonnée à 1 000 €/km pour les revêtements rugueux et 500 €/km pour les revêtements lisses&lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aide est plafonnée selon les dépenses éligibles et dans le cadre d&amp;#039;une convention
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entretien de cheminements en site propre dédiés aux modes doux de déplacement
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans le cadre d&amp;#039;une convention entre le gestionnaire de la voirie et le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect du guide d&amp;#039;entretien rédigé par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des préconisations Vélo&amp;amp;Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;DEPENSES ELIGIBLES&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - REVETEMENT LISSE
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  balayage mécanique, aspirations des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  traitement des remontées racinaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reprise des affaissements
+ &lt;/li&gt;
+ &lt;li&gt;
+  reprise des fissures et des formations de cavité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - REVETEMENT RUGUEUX
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  reprise de ravinement, de cavité
+ &lt;/li&gt;
+ &lt;li&gt;
+  traitement des remontées racinaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  suppression de bourrelet
+ &lt;/li&gt;
+ &lt;li&gt;
+  repousse de végétaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - ABORDS
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  curage des fossés
+ &lt;/li&gt;
+ &lt;li&gt;
+  fauchage avec évacuation des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  élagage avec lamier avec évacuation des végétaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - PLATELAGE ET OUVRAGES D&amp;#039;ART
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  nettoyage et entretien de la couche de roulement
+ &lt;/li&gt;
+ &lt;li&gt;
+  entretien des garde-corps
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  la convention précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ o	le plan de financement détaillé incluant la participation sollicitée auprès du Département et précisant les subventions acquises (joindre la copie des décisions attributives) et celles escomptées ou obtenues
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux et la notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  les factures de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : au 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/entretien_cheminements_en_site_propre.pdf</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Portail citoyen»
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cba7-entretenir-les-cheminements-en-site-propre-de/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>66409</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’intermodalité entre les différents modes de transports en commun</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Faciliter les déplacements en transports en commun en incitant au transfert modal des automobilistes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Créer des pôles d&amp;#039;échanges le long ou au terminus des axes structurants de transports publics régionaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Favoriser l&amp;#039;intermodalité entre les différents modes de transports en commun
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.normandie.fr/poles-dechanges-multimodaux</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICES INFRASTRUCTURES ET ETUDES
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.41 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b2f6-favoriser-lintermodalite-entre-les-differents/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>71377</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une offre de mobilité pour les migrants - Programme du réseau Mob'In</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;accès à une mobilité autonome et durable est un facteur essentiel d&amp;#039;insertion sociale et professionnelle dans le sens où il facilite l&amp;#039;accès à une autonomie sociale.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Être mobile est une condition souvent nécessaire à l&amp;#039;accès à l&amp;#039;emploi et cette compétence est également un cadre efficace à la socialisation et à l&amp;#039;apprentissage de la règle et de la citoyenneté. La découverte et l&amp;#039;application de ces codes favorisent une bonne compréhension du fonctionnement des réglementations du champ professionnel, social, juridique et civique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Toutefois, la préparation du code de la route, la connaissance des réseaux de transports en commun, ou l&amp;#039;acquisition de compétences pour se déplacer pour les personnes non francophones nécessitent des réponses spécifiques, complémentaires au droit commun.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Depuis de nombreuses années, les acteurs du réseau Mob&amp;#039;In travaillent en partenariat avec les acteurs locaux de l&amp;#039;intégration et de l&amp;#039;insertion pour permettre aux publics étrangers de répondre à ce double enjeu dans le cadre d&amp;#039;actions qui permet à la fois :
+&lt;/p&gt;
+&lt;p&gt;
+ •    un accès à la mobilité autonome, des compétences indispensables à l&amp;#039;insertion sociale et professionnelle
+ &lt;br /&gt;
+ •    une meilleure maîtrise de la langue française au travers des formations centrées sur l&amp;#039;objectif spécifique de la mobilité
+ &lt;br /&gt;
+ •    une appropriation des codes de la citoyenneté au travers un apprentissage basé sur le référentiel d&amp;#039;éducation à la mobilité citoyenne (REMC).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Deux programmes complémentaires ont été créés par les acteurs du réseau Mob&amp;#039;In
+ &lt;/strong&gt;
+ et sont proposés sur l&amp;#039;ensemble du territoire :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   IntegraCode
+  &lt;/strong&gt;
+  : l&amp;#039;apprentissage du français par la préparation au code de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   IntegraMob
+  &lt;/strong&gt;
+  : formation et accompagnement des étrangers-primo arrivants vers des solutions de mobilité alternatives à la conduite automobile.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces deux programmes ont été co-financés par la DAAEN. IntegraCode en 2018 et 2019 et IntegraMob en 2020.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Un référentiel national IntegraCode a été coproduit par les acteurs du projet. Cette ressource pédagogique permet aux structures adhérentes de Mob&amp;#039;In de mettre en place, sur leur territoire, une action inscrite dans le cadre de la politique d&amp;#039;intégration des étrangers primo-arrivants.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   PRESENTATION INTEGRACODE
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le projet Integracode est né du constat que la préparation du code de la route, pour les publics non francophones, reste très difficile, faute de réponses adaptée.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;entrée en formation Intégracode
+ &lt;strong&gt;
+  s&amp;#039;inscrit dans le parcours global d&amp;#039;intégration
+ &lt;/strong&gt;
+ de la personne. C&amp;#039;est pourquoi, cette action doit se mettre en place en collaboration étroite avec les acteurs locaux de l&amp;#039;intégration : OFII, DDCSPP, préfecture, opérateurs de l&amp;#039;accompagnement des étrangers, organismes de formation en français, ...
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Une formation en français sur objectif spécifique « code de la route »
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le programme et le contenu de la formation s&amp;#039;appuie donc à la fois sur des sources pédagogiques liées à l&amp;#039;apprentissage du français et des sources liées au code de la route :
+ &lt;br /&gt;
+ - Le mémoire de master 2ème année, mention Sciences du Langage Spécialité Français Langue Étrangère, d&amp;#039;Agnès de Capitani « Conduite langagière. Le français du code de la route ».
+ &lt;br /&gt;
+ - Le Cadre Européen Commun de Référence pour les Langues (CECRL) et notamment l&amp;#039;inventaire linguistique des contenus clés
+ &lt;br /&gt;
+ - Les ressources du Centre International d&amp;#039;Etudes Pédagogiques (CIEP), notamment celles liées au Diplôme Elémentaire en Langue Française (DELF)
+ &lt;br /&gt;
+ - Le Référentiel d&amp;#039;Education à la Mobilité Citoyenne (REMC)
+ &lt;br /&gt;
+ - Le code de la route des éditions ENPC
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Une formation qui poursuit un double objectif, contribuant à l&amp;#039;accès à la citoyenneté
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La formation Intégracode permet à la personne à la fois de d&amp;#039;augmenter son niveau de maîtrise du français vers le niveau B1 et de valider les pré requis langagiers nécessaires à la préparation du code de la route.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   PRESENTATION INTEGRAMOB
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le programme IntegraMob a pour objectifs de former et accompagner les étrangers primo-arrivants vers les
+ &lt;strong&gt;
+  solutions de mobilité alternatives à la conduite automobile
+ &lt;/strong&gt;
+ . Il s&amp;#039;agit d&amp;#039;engager une collaboration avec les acteurs locaux de l&amp;#039;intégration, que ce soit en milieu rural ou urbain, pour accompagner ces publics vers des solutions de mobilité pérennes, durables et adaptées à leurs capacités.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il comprend :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Une formation mobilité socle :
+ &lt;/em&gt;
+ &lt;br /&gt;
+ Ces ateliers, animés par un formateur ou conseiller mobilité, pourront porter, selon les réalités de chaque territoire sur :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - La connaissance de son territoire, les notions de rayon de mobilité : découverte du territoire, des adresses utiles, des modes de déplacements possibles, ...
+ &lt;br /&gt;
+ - L&amp;#039;utilisation des solutions locales de mobilité, connaitre et savoir utiliser les modes collectifs de déplacement : lire des horaires, un plan, itinéraire, acheter un billet, ...
+ &lt;br /&gt;
+ - La maîtrise des bases du numérique pour se déplacer : utiliser son ordinateur, ou son smartphone, l&amp;#039;utilisation du covoiturage, les différentes solutions mobilité, l&amp;#039;inscription sur un site, l&amp;#039;utilisation d&amp;#039;applications, ...
+ &lt;br /&gt;
+ - Une mise en situation pratique sur l&amp;#039;utilisation du vélo ou du vélo à assistance électrique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ A l&amp;#039;issue de cette formation socle, un bilan individualisé sera réalisé avec la personne, sa structure accompagnatrice et l&amp;#039;acteur local Mob&amp;#039;In. Ce bilan permettra de valider ou non la prolongation du parcours dans le cadre de la formation complémentaire ASR.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Une formation complémentaire : la préparation à l&amp;#039;ASR
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;Attestation de Sécurité Routière (ASR) permet à la fois de se former aux bases du code de la route et ouvre la possibilité de la conduite d&amp;#039;un deux-roues motorisé ou d&amp;#039;une voiturette (obligatoire pour passer le permis AM ou permis cyclomoteur pour les publics nés avant le 1er Janvier 1988).
+ &lt;br /&gt;
+ Selon les territoires entre 40 à 60% des EPA ayant suivi la formation mobilité socle pourront être orientés vers la préparation à l&amp;#039;ASR.
+ &lt;br /&gt;
+ Pour le public migrant, dont le niveau de maîtrise du français est faible, la préparation à l&amp;#039;ASR est l&amp;#039;occasion d&amp;#039;acquérir un vocabulaire et une syntaxe de base, qui peut ensuite permettre d&amp;#039;aller vers le code de la route.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ A l&amp;#039;issue de cette formation, les personnes pourront être présentées à l&amp;#039;examen de l&amp;#039;ASR (passé gratuitement au Greta), si elles atteignent le niveau requis à l&amp;#039;examen.
+ &lt;br /&gt;
+ Cette formation ASR sera animée par un formateur spécialisé (bepecaser) sur une durée de 30 heures.  Elle pourra se mettre en place en présentiel (groupes de 6/8), et/ou à distance.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt;
+ &lt;em&gt;
+  Un accompagnement individualisé au « pouvoir bouger »
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du parcours,
+ &lt;strong&gt;
+  toute personne doit disposer d&amp;#039;une ou plusieurs solutions de mobilité lui permettant de réaliser ses démarches personnelles et professionnelles en autonomie.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Chacun des participants bénéficiera d&amp;#039;un accompagnement individualisé pour « pouvoir bouger »
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction des besoins de chacun, cet accompagnement, assuré par un formateur ou conseiller mobilité, pourra se traduire par :
+ &lt;br /&gt;
+ - un accompagnement physique dans ses démarches liées à la mobilité,
+ &lt;br /&gt;
+ - un conseil et un soutien individualisé dans les démarches d&amp;#039;accès à la mobilité,
+ &lt;br /&gt;
+ - une aide dans la recherche d&amp;#039;achat ou de location d&amp;#039;un véhicule (hors voiture),
+ &lt;br /&gt;
+ - une intermédiation avec le ou les acteurs  participant au parcours d&amp;#039;intégration.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cet accompagnement se réalisera en lien étroit avec les structures locales d&amp;#039;hébergement et/ou d&amp;#039;accompagnement des migrants.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   IntegraCode
+  &lt;/strong&gt;
+  :
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Bilan 2018 :
+ &lt;br /&gt;
+ 163 EPA ont participé aux 18 groupes.
+ &lt;br /&gt;
+ Les 14 structures prévues ont assuré la formation et coconstruit le référentiel national.
+ &lt;br /&gt;
+ 25 formateurs FLE et sécurité routière se sont investis dans le projet et développé un socle pédagogique commun.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En 2019, 30 nouveaux groupes se sont mis en place avec un soutien à environ 300 EPA.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   IntegraMob
+  &lt;/strong&gt;
+  :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 18 structures positionnées sur 8 régions (territoires ruraux ou péri-urbains) pour mettre en œuvre le programme en 2020/2021.
+ &lt;br /&gt;
+ Environ 250 étrangers primo-arrivants accompagnés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Citoyenneté
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programmes disponibles sur les régions suivantes :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ - Grand Est
+ &lt;br /&gt;
+ - BFC
+ &lt;br /&gt;
+ - AURA
+ &lt;br /&gt;
+ - Corse
+ &lt;br /&gt;
+ - Occitanie
+ &lt;br /&gt;
+ - Nouvelle Aquitaine
+ &lt;br /&gt;
+ - Centre Val de Loire
+ &lt;br /&gt;
+ - Pays de la loire
+ &lt;br /&gt;
+ - Bretagne
+ &lt;br /&gt;
+ - Normandie
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France métropolitaine</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>http://professionnalisation@mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pascal GRAND
+&lt;/p&gt;
+&lt;p&gt;
+ professionnalisation&amp;#64;mobin-solutions.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>contact@mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e6f9-mettre-en-place-une-offre-de-mobilite-pour-le/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>165801</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités durables en territoires ruraux et moyennement denses</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Mobilités durables en territoires ruraux et moyennement denses</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans
 l’objectif d’améliorer le cadre de vie et de réduire l’impact
 environnemental des déplacements du quotidien des habitants des zones rurales et périurbaines, le Fonds vert soutient le développement de services mobilités durables adaptés aux besoins de la population, notamment
 en faveur d’une mobilité alternative à l’utilisation de la voiture
 individuelle.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P56" s="1" t="inlineStr">
+      <c r="P64" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q56" s="1" t="inlineStr">
+      <c r="Q64" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et
 régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la
 Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;La mesure bénéficie aux collectivités territoriales et leurs
 groupements suivants :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" width="623"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="302" valign="top"&gt;
   &lt;p align="center"&gt;&lt;strong&gt;Entités éligibles&lt;/strong&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="321" valign="top"&gt;
   &lt;p align="center"&gt;&lt;strong&gt;Conditions
   d’éligibilité&lt;/strong&gt;&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="302" valign="top"&gt;
   &lt;p&gt;- Les communautés de communes, communautés
   d’agglomération&lt;/p&gt;
   &lt;p&gt;- Leurs communes membres&lt;/p&gt;
   &lt;p&gt;- Les syndicats mixtes&lt;/p&gt;
   &lt;p&gt;- Les pôles d&amp;#039;équilibre territoriaux et ruraux
   (PETR)&lt;/p&gt;
   &lt;p&gt;- Les établissements publics&lt;/p&gt;
   &lt;p&gt; &lt;/p&gt;
@@ -10658,1290 +12334,1114 @@
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;Le projet doit être localisé dans les territoires des EPCI
 classés en densité rurale ou en densité intermédiaire.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les associations peuvent également bénéficier de l’aide du Fonds
 vert dès lors que leurs projets sont conjointement portés et financés par une
 collectivité ou groupement mentionné dans le tableau ci-dessus.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles au financement du Fonds vert :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses d&amp;#039;ingénierie (études, AMO) pour l&amp;#039;élaboration d&amp;#039;une stratégie de mobilité, d&amp;#039;un plan de mobilité simplifié (PDMS) ;&lt;/li&gt;&lt;li&gt;La création d&amp;#039;infrastructures, de services ou de bouquets de services de mobilité de proximité suivants :&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-   Service
 de mobilité solidaire, notamment transport d’utilité sociale (TUS) ;&lt;/p&gt;&lt;p&gt;-   Service
 de transport à la demande (TAD) ou navette régulière, y compris autonome ;&lt;/p&gt;&lt;p&gt;-   Service
 d’autopartage ou de scooter en libre-service ;&lt;/p&gt;&lt;p&gt;-   Système
 numérique d’aide aux déplacements (information voyageur / mobilité multimodale)
 ;&lt;/p&gt;&lt;p&gt;-   Services
 de prêt ou location, y compris en libre-service, de vélo et/ou de vélo à
 assistance électrique (VAE) ;&lt;/p&gt;&lt;p&gt;-  Services
 et infrastructures pour le covoiturage : aires et lignes de covoiturage, voies
 réservées et à certaines catégories de véhicules dites VR2&amp;#43;, points d’arrêt
 d’autostop organisés, création de plateforme d’intermédiation, campagnes
 d’incitation financière à la pratique du covoiturage ;&lt;/p&gt;&lt;p&gt;-   Infrastructures
 cyclables (aménagements cyclables, stationnements sécurisés).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses couvertes par le Fonds vert sont le coût des investissements, les frais de fonctionnement du service de mobilité (équivalent à 1 an de fonctionnement maximum) pour aider l&amp;#039;amorçage du service et les frais d&amp;#039;études et de maîtrise d&amp;#039;ouvrage (dont les acquisitions foncières), sous conditions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Mobilites-durables.pdf</t>
         </is>
       </c>
-      <c r="W56" s="1" t="inlineStr">
+      <c r="W64" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-mobilites-durables</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-durables-en-territoires-ruraux-et-moyennement-denses/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Inciter financièrement le covoiturage
 Installation de bornes électriques
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>11/02/2026</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>165360</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Aider au déplacement de collégiens pour des manifestations liées à l'information sur l'orientation</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Aide au déplacement de collégiens pour des manifestations liées à l&amp;apos;information sur l&amp;apos;orientation</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine met en place une aide aux transports destinée aux collégiens dans le cadre des engagements de la Charte régionale de l&amp;#039;information métiers dans les collèges. L&amp;#039;aide aux transports vise à faciliter l&amp;#039;accès aux salons d&amp;#039;orientation, aux actions des Tiers de Confiance, aux visites d&amp;#039;entreprise, etc.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser la découverte des métiers, des filières et univers professionnels ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Appréhender l’environnement économique, la connaissance des métiers, des filières et des voies de formation ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Découvrir les secteurs d’activité et/ou de visites des plateaux techniques inter-établissements ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Contribuer à la construction du parcours d’orientation en développant la connaissance de la diversité des métiers et l’offre de formation (s’inscrire dans le Parcours Avenir(s)). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;aide est de 70% du montant TTC des frais de transport liés au déplacement faisant l&amp;#039;objet de la demande de subvention.&lt;/p&gt;&lt;p&gt;L&amp;#039;établissement devra faire l&amp;#039;avance des frais de transport.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;La demande d&amp;#039;aide doit être déposée en amont de la date du déplacement.&lt;/p&gt;&lt;p&gt;Chaque dossier est instruit par les services de la Région Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;La prise de décision est faite par le Comité technique régional. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Toutes structures qui portent un projet en faveur des collégiens dans le cadre de la mise en oeuvre de la charte régionale dédiée au déploiement de l&amp;#039;information métiers dans les collèges.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Une attention particulière sera portée aux projets intégrant une démarche de connaissance des métiers en interaction avec les dispositifs de la Région Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;Par ailleurs afin de répondre à l&amp;#039;objectif d&amp;#039;inclusion et de favoriser les projets pour les jeunes les plus fragiles, une priorité sera observée pour les publics relavant de Zone Agricole Protégée rurales (ZAP), de Zone de Revitalisation Rurale (ZRR), de Quartier de la Politique de la Ville (QPV). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/aide-au-deplacement-de-collegiens-pour-des-manifestations-liees-linformation-sur-lorientation</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Pour toute demande, transmettre à l&amp;#039;adresse suivante charte.colleges&amp;#64;nouvelle-aquitaine.fr :&lt;/p&gt;&lt;p&gt;Un courrier adressé à Monsieur le Président du Conseil régional de Nouvelle-Aquitaine. Ce courrier devra être daté et signé par le représentant légal de l&amp;#039;établissement (merci d&amp;#039;indiquer lisiblement les nom et prénom du signataire). Si une personne autre que le représentant légal signe le courrier, merci de nous fournir également la délégation de signature donnant autorisation pour signer en lieu et place du responsable légal.&lt;/p&gt;&lt;p&gt;Un formulaire vous sera communiqué dès reception du courrier si le projet est éligible. Vous devrez le retourner renseigner à l&amp;#039;adresse ci-dessus mentionnée, annexé du devis et d&amp;#039;un relevé d&amp;#039;identité bancaire.&lt;/p&gt;&lt;p&gt;Afin d’identifier et de traiter efficacement les demandes, merci d’indiquer dans l’objet du mail : Nom du collège / Nom de la commune / L’événement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-deplacement-de-collegiens-pour-des-manifestations-liees-a-linformation-sur-lorientation/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2025</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>165105</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Développer la mobilité européenne des apprentis et des professionnels de l’insertion - ESCALE</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Mobilité européenne des apprentis et des professionnels de l’insertion - ESCALE</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien un projet de mobilité pour vos apprentis de niveau 3 et 4 ou pour vos personnels, et vous êtes membres du consortium régional ESCALE ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale et européenne :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;Une &lt;/strong&gt;&lt;strong&gt;avance de trésorerie de 50% &lt;/strong&gt;&lt;strong&gt;dès l’accord de financement&lt;/strong&gt;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Des &lt;/strong&gt;&lt;strong&gt;dépenses remboursées jusqu’à 100% &lt;/strong&gt;&lt;strong&gt;du montant &lt;/strong&gt;&lt;strong&gt;TTC &lt;/strong&gt;&lt;strong&gt;de votre projet&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une structure membre du consortium régional ERASMUS &amp;#43; ESCALE&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Un projet de mobilité européenne ou internationale pour des apprentis de niveau 3 et 4, ou pour votre personnel&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
 &lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 100 % du montant des dépenses retenues en € TTC&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Les frais de transport, de restauration et d’hébergement liés à la réalisation d’une visite préparatoire si celle-ci est nécessaire ;&lt;/li&gt;
 &lt;li&gt;Les frais de transport, de restauration et d’hébergement au cours du séjour ;&lt;/li&gt;
 &lt;li&gt;Les activités culturelles et pédagogiques sous réserve que celles-ci soient en lien avec la formation des apprentis et/ ou avec des thématiques liées à la citoyenneté européenne.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Prenez contact dès maintenant avec les services régionaux&lt;/strong&gt;. Vous bénéficierez d’un &lt;strong&gt;entretien personnalisé&lt;/strong&gt; afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches.&lt;/p&gt;
 &lt;p&gt;Privilégiez un envoi par mail : &lt;a href="mailto:nomdudispositif&amp;#64;grandest.fr"&gt;escale&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;ET/OU&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Déposez votre demande en ligne &lt;/strong&gt;(à partir du 4 novembre) &lt;strong&gt;ou par mail selon l’indication du service instructeur,&lt;/strong&gt;&lt;strong&gt; le plus tôt possible et impérativement avant&lt;/strong&gt; le démarrage de votre projet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>International</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P57" s="1" t="inlineStr">
+      <c r="P66" s="1" t="inlineStr">
         <is>
           <t>21/10/2024</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/p&gt;&lt;p&gt;Vous pouvez bénéficier de l’aide, si vous êtes :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une structure membre du consortium régional ERASMUS &amp;#43; ESCALE&lt;/p&gt;&lt;p&gt;Et si votre projet concerne :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Un projet de mobilité européenne ou internationale pour des apprentis de niveau 3 et 4, ou pour votre personnel&lt;/p&gt;&lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/mobilite-europeenne-apprentis-professionnels-insertion/</t>
         </is>
       </c>
-      <c r="W57" s="1" t="inlineStr">
+      <c r="W66" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0283/depot/simple</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Prenez contact dès maintenant avec les services régionaux. Vous bénéficierez d’un entretien personnalisé afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Privilégiez un envoi par mail : escale&amp;#64;grandest.fr&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;ET/OU&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Déposez votre demande en ligne (à partir du 4 novembre) ou par mail selon l’indication du service instructeur, le plus tôt possible et impérativement avant le démarrage de votre projet.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mobilite-europeenne-des-apprentis-et-des-professionnels-de-linsertion-escale/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF57" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>22/05/2025</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-[...116 lines deleted...]
-      <c r="A59" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>163871</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
-[...2 lines deleted...]
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Bretonne de la Biodiversité (ARBE)
 Agence nationale de la cohésion des territoires (ANCT)
-Agence Régionale de la Biodiversité (ARB) - La Réunion
-[...9 lines deleted...]
-      <c r="G59" s="1" t="inlineStr">
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W67" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Rénovation de l’éclairage public
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>163746</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Soutenir les études multi-acteurs pour la décarbonation de la mobilité lourde ou intensive</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L60" s="1" t="inlineStr">
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif a pour but de soutenir les études qui permettront de développer les usages de mobilité hydrogène multi-acteurs, en s’assurant de leur pertinence technico-économique en comparaison avec les autres solutions de décarbonation disponibles. &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Le soutien régional porte sur les études de flux et de verdissement de flottes de véhicules, avec 3 objectifs :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Encourager la décarbonation du transport lourd ou intensif;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser la mutualisation des intérêts pour la solution hydrogène;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser le passage à l’acte via de potentiels achats groupés.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Les aides portant sur la partie étude d’opportunité et de faisabilité attribuées à des collectivités ne sont pas des aides d’Etat et pourront bénéficier d’une aide jusqu’à hauteur de 70 % des dépenses éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q60" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q68" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le bénéficiaire de l’aide pourra être une structure publique ou privée.&lt;/p&gt;&lt;p&gt;Les particuliers ne peuvent pas bénéficier de ce dispositif.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont les prestations qui visent les études de flux et de verdissement de flottes, c&amp;#039;est-à-dire l’évaluation technico-économique d’une conversion de tout ou partie d’une flotte de véhicules appartenant à des acteurs distincts.&lt;/p&gt;&lt;p&gt;Le contenu minimum des études éligibles est précisé dans le document téléchargeable en bas de cette page.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/etudes-multi-acteurs-pour-la-decarbonation-de-la-mobilite-lourde-ou-intensive</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les demandes devront être adressées par l’entité qui sera bénéficiaire du soutien financier régional.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Elles devront être adressées aux chargés de missions concerné (cf. contacts indiqués dans le document téléchargeable) avant tout démarrage des études. Les dépenses éligibles ne seront prises en compte qu’à partir de la date de dépôt de la candidature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La demande comprendra à minima : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Lettre de saisine&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le formulaire Kbis et le RIB du demandeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation du projet (contexte, état d’avancement, problématiques à résoudre…) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation des parties prenantes/participants au projet (activité, intérêt au projet…)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La méthodologie pour mobiliser et engager les participants et le calendrier prévisionnel&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le/les devis détaillés des prestataires retenus : le cahier des charges proposé devra s’appuyer et respecter les critères d’éligibilité et le contenu des études précédemment décrit&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plan de financement contenant les éventuels co-financements sollicités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-multi-acteurs-pour-la-decarbonation-de-la-mobilite-lourde-ou-intensive/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF60" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>163747</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Renforcer l'équilibre économique des écosystèmes hydrogène par l’usage mobilité</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Renforcement économique des écosystèmes hydrogène par l’usage mobilité</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L61" s="1" t="inlineStr">
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif vise à renforcer l’équilibre économique des projets de stations de distribution d’hydrogène pour la mobilité lourde s’inscrivant dans la stratégie régionale.
 &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;La vocation première de ce dispositif de soutien est d’accompagner les usages, en particulier de soutenir les investissements concernant les usages en mobilité lourde routière et maritime.&lt;/p&gt;&lt;p&gt;Pour cela, il doit permettre de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Renforcer les écosystèmes hydrogène les plus matures en soutenant quelques usagers supplémentaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Permettre un meilleur équilibre économique des projets de stations de distribution ou de production d&amp;#039;hydrogène&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner le développement des usages hydrogène pertinents&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Les coûts admissibles&lt;/p&gt;&lt;p&gt;Concernant les investissements sur l’achat de véhicules, les coûts admissibles sont les coûts supplémentaires liés à l’achat du véhicule, calculés comme étant la différence entre les coûts d’investissement liés à l’achat du véhicule et les coûts d’investissement liés à l’achat d’un véhicule de la même catégorie qui est conforme aux normes de l’Union Européenne applicables déjà en vigueur et qui aurait été acquis sans l’aide ;&lt;/p&gt;&lt;p&gt;Concernant les investissements sur la location de véhicules propres ou de véhicules à émission nulle, les coûts admissibles sont les coûts supplémentaires liés à la location du véhicule, calculés comme étant la différence entre la valeur actuelle nette liée à la location du véhicule et la valeur actuelle nette liée à la location d’un véhicule de la même catégorie qui est conforme aux normes de l’Union Européenne applicables déjà en vigueur et qui aurait été loué sans l’aide. Les coûts d’exploitation liés à l’exploitation du véhicule, y compris les coûts de l’énergie, les coûts d’assurance et les coûts d’entretien, ne sont pas pris en considération, qu’ils soient ou non inclus dans le contrat de location ;&lt;/p&gt;&lt;p&gt;Concernant les investissements de rétrofit consistant en la mise à niveau de véhicules leur permettant d’être considérés comme des véhicules propres ou des véhicules à émission nulle, les coûts de l’investissement dans la mise à niveau.&lt;/p&gt;&lt;p&gt;Les taux d’aide&lt;/p&gt;&lt;p&gt;Les taux d’aide s’appliquent sur la base des coûts admissibles, sur le coût total HT ou sur le surcoût environnemental (solution de référence déduite) pour les investissements matériels et immatériels liés au programme d’investissements.&lt;/p&gt;&lt;p&gt;Le soutien financier s’appuie sur le régime cadre exempté de notification N° SA.111726 relatif aux aides à la protection de l’environnement pour la période 2024-2026 ainsi que sur le régime cadre exempté de notification N° SA.111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026.&lt;/p&gt;&lt;p&gt;Conformément au règlement d’intervention de la Région et aux régimes d’aides d’Etat, le taux d’aide régionale respectera les taux d’accompagnement en vigueur au moment de l’instruction du dossier. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q61" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q69" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Le bénéficiaire de l’aide pourra être une structure publique ou privée.&lt;/p&gt;&lt;p&gt;Les particuliers ne sont pas concernés par ce dispositif.&lt;/p&gt;&lt;p&gt;Les véhicules éligibles sont ceux répondant à des contraintes spécifiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Charge utile importante ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Longs trajets, nécessitant une forte autonomie ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Temps de recharge/avitaillement contraints ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autres contraintes spécifiques pour lesquelles l’hydrogène pourrait apporter une réponse&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les usages visés sont principalement :&lt;/p&gt;&lt;p&gt;Mobilité lourde ou intensive des professionnels et/ou collectivités, dans les secteurs routier et maritime en priorité :&lt;/p&gt;&lt;p&gt;Transport terrestre de marchandises ou de déchets : véhicules utilitaires de société et véhicules lourds en priorité (camions, bennes à ordures ménagères …),&lt;/p&gt;&lt;p&gt;Transport terrestre de passagers : véhicules lourds (autocars, bus, minibus,...) et flotte captive professionnelle&lt;/p&gt;&lt;p&gt;Transport maritime et fluvial de passagers (navires, navettes … de tourisme, plaisance, transport public …)&lt;/p&gt;&lt;p&gt;Transport maritime et fluvial de marchandises &lt;/p&gt;&lt;p&gt;Usages agricole&lt;/p&gt;&lt;p&gt;Navires de pêche et de conchyliculture/ostréiculture&lt;/p&gt;&lt;p&gt;Transport logistique et fonctionnement des équipements de manutention ou des engins lourds de chantier : chariots élévateurs, barges portuaires, grues, chariots bagages des aéroports et ports …&lt;/p&gt;&lt;p&gt;Alimentation électrique de certains équipements isolés et non desservis par le réseau électrique (en substitution de combustible fossile), ou non adaptés à l’électrification.&lt;/p&gt;&lt;p&gt;Fret ferroviaire (en zones portuaires ou industrielles, pour les derniers kilomètres)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;La pertinence du choix de l’hydrogène au regard des autres solutions de décarbonations existantes : des éléments chiffrés sur le nombre de kilomètres parcourus chaque année par le véhicule, la charge utile liée au type d’activité, les contraintes en temps de recharge, un comparatif explicite avec la solution électrique si elle existe sur le marché. A ce titre, la Région accompagne certains types d’études au travers de son dispositif de soutien « Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive ».  &lt;/p&gt;&lt;p&gt;La performance environnementale : réduction des émissions de gaz à effet de serre au regard d’une situation de référence, réduction des émissions de polluants, etc.&lt;/p&gt;&lt;p&gt;La valorisation énergétique : communication d’un bilan énergétique : consommations d’énergie avec une comparaison par rapport à la solution carbonée de référence&lt;/p&gt;&lt;p&gt;Le modèle économique : le calcul du TCO (Total Cost of Ownership), détermination du coût global du projet, description du montage économique du projet…&lt;/p&gt;&lt;p&gt;La maturité du projet : présentation du calendrier prévisionnel de déploiement de la flotte.&lt;/p&gt;&lt;p&gt;La fiabilité du projet : solvabilité financière du porteur, plan de financement, liste et solvabilité des partenaires&lt;/p&gt;&lt;p&gt;La pertinence géographique du projet : &lt;/p&gt;&lt;p&gt;L’usage ciblé doit venir s’approvisionner sur une infrastructure de distribution basée en région Nouvelle-Aquitaine, qu’elle soit déjà mise en service ou bien en cours de déploiement. Les véhicules éligibles doivent justifier de leur utilisation en Nouvelle-Aquitaine, notamment la localisation des dépôts des véhicules et les trajets prévisionnels à effectuer.&lt;/p&gt;&lt;p&gt;Avant toute candidature, les potentiels usagers intéressés par ce dispositif sont donc invités à se rapprocher des services de la Région pour identifier le point d’avitaillement en hydrogène le plus proche et ainsi vérifier l’éligibilité du critère géographique.&lt;/p&gt;&lt;p&gt;La présence d’une innovation technologique (techniques ou nouveaux usages) n’est pas un critère obligatoire mais sera favorisée dans l’instruction. Par exemple, le développement de l’offre technologique et industrielle régionale de solutions, notamment portée par des start-up, TPE et PME régionales innovantes sera particulièrement encouragé. Il en sera de même pour la conduite d’expérimentations sur de nouvelles technologies ou de nouveaux process .&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/renforcement-economique-des-ecosystemes-hydrogene-par-lusage-mobilite</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Les éléments de présentation et technico-économiques du projet devront être transmis uniquement par voie électronique.&lt;/p&gt;&lt;p&gt;Le dépôt du dossier de candidature doit être accompagné d’un courrier de demande d’aide régionale.&lt;/p&gt;&lt;p&gt;Pour être examiné, le dossier de demande d’aide devra être nécessairement complet avec l’ensemble des éléments demandés par le service instructeur de la Région Nouvelle-Aquitaine : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La « fiche de demande préalable » &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le formulaire Kbis et le RIB du demandeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les 3 dernières liasses fiscales du demandeur et les 3 derniers bilans comptables&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation du projet (contexte, état d’avancement, problématiques à résoudre…) et des parties prenantes/participants au projet (activité, intérêt au projet…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le calendrier prévisionnel d’achat de véhicule ou de rétrofit,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le/les devis détaillés d’achat de véhicule ou de rétrofit ou le contrat de location&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les éventuels co-financements sollicités.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon la complexité du dossier, d’autres pièces justificatives pourront être demandées.&lt;/p&gt;&lt;p&gt;Un suivi des performances des équipements et du projet global sur un an sera systématiquement demandé et conventionné.&lt;/p&gt;&lt;p&gt;Par ailleurs, la Région encourage la réalisation d’études préalables en amont des investissements, pour définir au mieux le contour et les caractéristiques du projet. A ce titre, la Région accompagne certains types d’études au travers de son dispositif de soutien « Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive ».&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcement-economique-des-ecosystemes-hydrogene-par-lusage-mobilite/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF61" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C62" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>162824</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Allier mobilités alternatives et développement des proximités afin de désenclaver les territoires</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
-[...175 lines deleted...]
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I63" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J63" s="1" t="inlineStr">
+      <c r="J70" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Lutter contre l&amp;#039;isolement géographique et social des populations ;&lt;br /&gt;- Mettre en valeur les productions et savoir-faire locaux du territoire et les rendre accessibles au plus grand nombre ;&lt;br /&gt;- Développer les mobilités alternatives ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Encourager le développement des transports en commun et partagés ;&lt;br /&gt;- Soutenir les mobilités douces ;&lt;br /&gt;- Développer l&amp;#039;offre de services et de commerces de proximité ;&lt;br /&gt;- Renforcer le lien social dans les villages et bourgs-centres.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations encourageant le développement des transports en commun et partagés ;&lt;br /&gt;- Opérations visant à soutenir les mobilités douces ;&lt;br /&gt;- Opérations visant à renforcer les services et commerces de proximité ;&lt;br /&gt;&amp;#61;&amp;gt; tourné vers les produits locaux.&lt;br /&gt;- Opérations visant à renforcer le lien social dans les villes, villages et hameaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilités douces : &lt;/strong&gt;Mobilité dites &amp;#34;actives&amp;#34;, qui ne font appel qu&amp;#039;à la seule énergie humaine (marche, vélos, trottinettes, etc.), mais aussi tout moyen de mobilité, collectif ou individuel, contribuant à une baisse des émissions de CO2 (vie-publique.fr).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Produits locaux :&lt;/strong&gt; produits élaborés et/ou transformés sur le territoire à partir de matière brute animale ou végétale, issue du territoire ou d&amp;#039;un rayon de 100 km alentours, ou de la Région Grand Est.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Accès aux services
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Attractivité économique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/allier-mobilites-alternatives-et-developpement-des-proximites-afin-de-desenclaver-les-territoires/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB63" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
-      <c r="AD63" s="1" t="inlineStr">
+      <c r="AD70" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>12/06/2024</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>155113</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Favoriser les mobilités du quotidien : schémas, infrastructures, équipements et services</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Les mobilités du quotidien : schémas, infrastructures, équipements et services (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Réalisation d&amp;#039;un schéma directeur vélo ou d&amp;#039;un schéma directeur des mobilités actives
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un schéma directeur vélo permet de programmer les liaisons cyclables d&amp;#039;intérêt communautaire ou communal à réaliser afin de créer un réseau cyclable structurant à l&amp;#039;échelle de la collectivité concernée.
 &lt;/p&gt;
 &lt;p&gt;
  Un schéma directeur des mobilités actives est un document stratégique de référence et de programmation permettant d&amp;#039;organiser le développement des mobilités actives qui sont définies comme toutes les formes de déplacements qui impliquent une dépense énergétique par le biais d&amp;#039;un effort musculaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Création et aménagement d&amp;#039;infrastructures à destination des vélos ou multi pratiques (voies exclusivement réservées à la circulation d&amp;#039;usagers non motorisés)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces infrastructures peuvent donc être des pistes cyclables réservées aux vélos mais également des voies vertes multi pratiques pouvant également accueillir piétons, cavaliers, trottinettes, ...
 &lt;/p&gt;
@@ -12010,61 +13510,61 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Fiche de poste
   &lt;/li&gt;
   &lt;li&gt;
    CV du candidat retenu
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Etude :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Cahier des charges de l&amp;#039;étude
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités actives et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet devra être intégré dans la réflexion globale du territoire et en cohérence avec les schémas directeurs intercommunaux ainsi que le plan vélo départemental
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS SPECIFIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Réalisation d&amp;#039;un schéma directeur vélo ou schéma directeur des mobilités actives.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ceux-ci devront obligatoirement comporter une rubrique « analyse des pratiques sur le territoire ».
 &lt;/p&gt;
@@ -12250,298 +13750,474 @@
    L&amp;#039;organisation de formations/ateliers de mobilité (éligible uniquement dans les CTM, CPU et CPS).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les acquisitions de flottes de véhicules dédiés aux agents de la collectivité ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/les-mobilites-du-quotidien-schemas-infrastructures-equipements-et-services-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W64" s="1" t="inlineStr">
+      <c r="W71" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.61
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a05d-les-mobilites-du-quotidien-schemas-infrastruc/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF64" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>162493</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Développer des solutions de mobilité durable (fiche-action 2)</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-          Créer et renforcer les structures et infrastructures favorisant les mobilités alternatives :  équipements pour les pôles d’échange multimodaux, transports collectifs, transport d’utilité sociale, transport à la demande, vélo-école, maison du vélo, ateliers ou bornes de réparation du vélo, stationnements de vélo, abris vélo avec ou sans point de recharge électrique, abribus, label vélo, …&lt;/p&gt;&lt;p&gt;-          Sensibiliser au sujet des mobilités alternatives : communication, formations, plateforme, …&lt;/p&gt;&lt;p&gt;-          Développer et soutenir les projets de mobilité partagée : auto-partage, vélo partage, location de moyenne, courte et longue durée, covoiturage, transport (scolaire ou autre) de proximité à traction animale, …&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P72" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q72" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette mesure vise à encourager la mise en oeuvre de nouvelles solutions de mobilité en tant qu&amp;#039;alternative à la voiture personnelle, pour suciter de nouvelles habitudes et de rendre la mobilité accessible à tous, dans le respect de l&amp;#039;environnement. Il s&amp;#039;agit notamment de développer les déplacements plus durables et de diminuer la dependance aux énergies fossiles dans nos déplacements.&lt;/p&gt;&lt;p&gt;Sont considérées comme mobilités alternatives : les transports en commun, le vélo à assistance électrique ou non, la marche à pied, le covoiturage, l’auto-stop, le transport à la demande, le prêt ou location de véhicules, l’auto-partage, le pédibus, la traction animale, l’inter-mobilité, et autres modes de transports ayant un impact zéro ou très faible sur l’environnement.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-et-les-activites-en-milieu-rural-fonds-europeens-leader-du-pays-de-coutances-fiche-action-1/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD72" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>149096</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Mener à bien un projet d’aménagement cyclable et/ou de service vélo pour la mobilité du quotidien</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Soutien aux aménagements cyclables et services vélos pour la mobilité du quotidien</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez mener à bien un projet d&amp;#039;aménagement cyclable et/ou de service vélo pour la mobilité du quotidien ?
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiez d&amp;#039;une aide régionale pouvant aller jusqu&amp;#039;à 60% du coût HT de votre projet :
 &lt;/p&gt;
 &lt;p&gt;
  Un acompte de 50% du montant de la subvention régionale dès le démarrage des opérations pour les maîtres d&amp;#039;ouvrage comptant moins de 10 000 habitants et pour toute subvention dépassant 20 000€.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P65" s="1" t="inlineStr">
+      <c r="P73" s="1" t="inlineStr">
         <is>
           <t>27/03/2023</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/amenagements-cyclables-services-velo/</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  dispositifveloduquotidien&amp;#64;grandest.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/58ed-soutien-aux-amenagements-cyclables-et-service/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB73" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF65" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>05/09/2023</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>143372</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Favoriser une gestion intégrée de l’eau en ville et dans les infrastructures de transport</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
  Alors que les villes rassemblent 80 % de la population française, la gestion de l&amp;#039;eau en milieu urbain est un enjeu majeur pour les collectivités préoccupées par les questions suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Alimenter en eau et assainir les villes ;
  &lt;/li&gt;
  &lt;li&gt;
   Gérer le risque d&amp;#039;inondation (ruissellement et débordement);
  &lt;/li&gt;
  &lt;li&gt;
   Gestion patrimoniale des réseaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Préserver et valoriser la ressource (cadre de vie qualitatif, intégration de l&amp;#039;eau au milieu urbain, favoriser la réutilisation de l&amp;#039;eau)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -12560,169 +14236,169 @@
 &lt;ul&gt;
  &lt;li&gt;
   Le développement de schémas d&amp;#039;organisation des compétences locales de l&amp;#039;eau et à la structuration de la gouvernance : analyses multi-échelles des problématiques, appui à la définition d&amp;#039;orientations politiques territorialisées...
  &lt;/li&gt;
  &lt;li&gt;
   la définition, la mise en œuvre et l&amp;#039;évaluation de stratégie d&amp;#039;économies d&amp;#039;eaux et de mobilisation de ressources alternatives (eaux usées traitées, eaux pluviales,...) : diagnostics de besoins, assistance et expertise d&amp;#039;opportunité – conception – dimensionnement, qualification des systèmes de traitement...
  &lt;/li&gt;
  &lt;li&gt;
   La définition et l&amp;#039;accompagnement de stratégies territoriales de gestion des eaux pluviales et de désimperméabilisation des sols à différentes échelles : expertise liée à la mise en œuvre des techniques alternatives, élaboration de guides locaux et nationaux, approches techniques et socio-économiques, traduction réglementaire (zonage, PLU,...)...
  &lt;/li&gt;
  &lt;li&gt;
   Le développement et l&amp;#039;évaluation de dispositifs innovants de maîtrise des eaux pluviales (hydrologie, polluants, biodiversité,..) : conduite d&amp;#039;activités de recherche opérationnelle, sites pilotes, démonstrateurs physiques et numériques, planches expérimentales, outils d&amp;#039;aide à la conception, au dimensionnement et à la gestion des eaux pluviales urbaines et provenant d&amp;#039;infrastructures de transport...
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;actions de surveillance, essais, mesures, développements analytiques pour le suivi des émissions et pressions pouvant impacter les milieux aquatiques : réalisation de campagnes de mesures quantitatives et qualitatives (physico-chimie, hydrobiologie) sur milieu récepteur et réseaux (et STEP), évaluation des impacts des rejets urbains sur les eaux de surface et souterraines, instrumentation d&amp;#039;ouvrages de gestion des eaux pluviales...
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;une assistance à maîtrise d&amp;#039;ouvrage sur ces thématiques (rédaction de CCTP, analyse des offres...).
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;outils d&amp;#039;accompagnement (sensibilisation, formations)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Mobilité pour tous
 Milieux humides</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/favoriser-gestion-integree-eau-ville-infrastructures</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7616-favoriser-une-gestion-integree-de-leau-en-vil/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>143345</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Réaliser des certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   VOTRE BESOIN :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La réalisation d&amp;#039;audits et essais pour le marquage et la certification NF ou CE de produits et procédés de construction est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela, vous cherchez un appui technique et une expertise pour attester la conformité des produits aux différentes normes et certifications en vigueur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA RÉPONSE DU CEREMA :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans les activités de certification et d&amp;#039;audits pour les ouvrages d&amp;#039;arts et infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Les activités de certification de matériaux / produits et d&amp;#039;entreprises pour la marque NF et les autres marques comprennent à la fois :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -12779,1966 +14455,434 @@
  &lt;/li&gt;
  &lt;li&gt;
   Essais sur les produits spéciaux destinés aux constructions en béton hydraulique pour la marque NF030 ;
  &lt;/li&gt;
  &lt;li&gt;
   Essais sur les équipements de la Route pour la marque NF058 ASCQUER ;
  &lt;/li&gt;
  &lt;li&gt;
   Essais sur les adjuvants pour bétons - produits de cure pour la marque NF085 CERIB ;
  &lt;/li&gt;
  &lt;li&gt;
   Essais sur les dispositifs avertisseurs pour la marque NF113 ;
  &lt;/li&gt;
  &lt;li&gt;
   Essais sur peintures anticorrosion pour la marque ACQPA ;
  &lt;/li&gt;
  &lt;li&gt;
   Essais sur les granulats pour le marquage CE.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le Cerema est certifié ISO 9001 et est accrédité COFRAC pour les essais sur béton, mortiers et adjuvants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/certification-audits-ouvrages-arts-infrastructures-transport</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d982-certification-et-audits-pour-les-ouvrages-dar/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>13/06/2023</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G68" s="1" t="inlineStr">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>112009</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Déployer des bornes de recharge pour véhicules électriques et accompagner leur exploitation</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités alternatives</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
-Collectivité d’outre-mer à statut particulier
-[...69 lines deleted...]
-Transports collectifs et optimisation des trafics routiers
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Autre aide financière
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagnement des collectivités girondines en transfert de compétence IRVE. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Déploiement de bornes : &lt;/strong&gt;L&amp;#039;accompagnement diffère suivant la borne concernée et ce qui est prévu au SDIRVE (Schéma Directeur d&amp;#039;Infrastructures de Recharges pour Véhicules Electriques).&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n° 1 :&lt;/strong&gt; Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, prioritaire dans le cadre du SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 30% à 100% (suivant collectivité) pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux de subvention varie de 0% à 100% pour les superchargeurs 120kW DC à proximité de voie express/autoroute. Charge moyenne : 20mn/240km. Les travaux de génie civil et de renforcement du réseau ne sont pas compris.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n°2 : &lt;/strong&gt;Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, non prioritaire dans le SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 0% à 60% pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exploitation :&lt;/strong&gt; Deux types de forfaits sont disponibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 7-22kW AC et 24kW DC : il couvre les opérations d&amp;#039;exploitation courantes (services aux usagers, maintenance curative et préventive, supervision, accès au moyen de paiement, consommation électrique). Le coût est de 800€/borne/an, révisé tous les 3 ans (si un excédent d&amp;#039;exploitation est constaté, 50% est reversé à la collectivité).&lt;/li&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 120kW DC sur les frais réels.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Qualité de l'air
+Animation et mise en réseau
 Mobilité partagée
-Logistique urbaine</t>
-[...227 lines deleted...]
-Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
-Modes actifs : vélo, marche et aménagements associés</t>
-[...2 lines deleted...]
-      <c r="O69" s="1" t="inlineStr">
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Transfert de compétence IRVE.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;&lt;p&gt;Sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/mobilite-durable/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Syndicat Départemental Energies et Environnement de Gironde
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nathalie Lalanne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de projets mobilité alternative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service Transition Énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  service.energies&amp;#64;sdeeg33.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  05 56 16 13 21
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f797-developper-les-mobilites-alternatives/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2022</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-[...1306 lines deleted...]
-      <c r="A75" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>101592</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes
 France Mobilités</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ADEME
 Banque des Territoires
 Agence nationale de la cohésion des territoires (ANCT)
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F75" s="1" t="inlineStr">
+      <c r="F77" s="1" t="inlineStr">
         <is>
           <t>Cellules France Mobilités</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="J75" s="1" t="inlineStr">
+      <c r="J77" s="1" t="inlineStr">
         <is>
           <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.francemobilites.fr/projets
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mobilité fluviale
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr/ingenierie</t>
         </is>
       </c>
-      <c r="W75" s="1" t="inlineStr">
+      <c r="W77" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr/</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre cellule régionale : https://www.francemobilites.fr/regions
 &lt;/p&gt;
 &lt;p&gt;
  Une boite fonctionnelle partagée unique pour chaque cellule régionale :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   auvergnerhonealpes&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   bourgognefranchecomte&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   bretagne&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   centrevaldeloire&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   corse&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   grandest&amp;#64;francemobilites.fr
@@ -14751,590 +14895,590 @@
  &lt;/li&gt;
  &lt;li&gt;
   normandie&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   nouvelleaquitaine&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   occitanie&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   paysdelaloire&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   provencealpescotedazur&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   antillesguyane&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   oceanindien&amp;#64;francemobilites.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>66415</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Recueillir les pratiques de mobilité des habitants sur les grandes aires urbaines normandes</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="F76" s="1" t="inlineStr">
+      <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Recueillir les pratiques de mobilité des habitants sur les grandes aires urbaines normandes,
 &lt;/p&gt;
 &lt;p&gt;
  - Fournir aux autorités organisatrices des transports les éléments pour décider des modifications à apporter aux transports collectifs et aux infrastructures de transport,
 &lt;/p&gt;
 &lt;p&gt;
  - Constituer une base régionale pour être en mesure de coordonner les politiques de mobilité durable à l&amp;#039;échelle régionale,
 &lt;/p&gt;
 &lt;p&gt;
  - Disposer de données pour étudier l&amp;#039;accessibilité aux infrastructures nationales de transport.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nature des opérations éligibles en fonctionnement :
 &lt;/p&gt;
 &lt;p&gt;
  - Respect de la méthode standardisée nationale permettant de garantir la bonne représentativité statistique de l&amp;#039;enquête
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Prise en considération du mode ferroviaire et du transport routier interurbain dans les questionnaires
 &lt;/p&gt;
 &lt;p&gt;
  - Périodicité de l&amp;#039;enquête supérieure ou égale à 8 ans
 &lt;/p&gt;
 &lt;p&gt;
  - Mise à disposition de la Région des données d&amp;#039;enquêtes et de leur analyse
 &lt;/p&gt;
 &lt;p&gt;
  - Cohérence de l&amp;#039;enquête avec celles menées sur les territoires adjacents pour disposer, après redressement et récolement, d&amp;#039;une base de données agglomérée permettant d&amp;#039;établir un large diagnostic territorial​
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Normandie</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://aides.normandie.fr/enquete-menages-deplacements-enquete-deplacements-ville-moyenne</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
 &lt;/p&gt;
 &lt;p&gt;
  02.35.52.56.06 (secrétariat)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>blandine.halle@normandie.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1581-recueillir-les-pratiques-de-mobilite-des-habi/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC78" s="1" t="inlineStr">
         <is>
           <t>Région Normandie</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>66407</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'intermodalité aux points d'arrêts des transports en commun en site propre</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="F77" s="1" t="inlineStr">
+      <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Région</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Faciliter l&amp;#039;accès aux TCSP au moyen d&amp;#039;équipements favorables à l&amp;#039;intermodalité
 &lt;/p&gt;
 &lt;p&gt;
  - Rendre les transports publics plus compétitifs et attractifs que la voiture particulière en améliorant la chaîne de déplacement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conditions d&amp;#039;éligibilité :
 &lt;/p&gt;
 &lt;p&gt;
  - Inscription dans un contrat de territoire,
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Caractère pérenne des aménagements,
 &lt;/p&gt;
 &lt;p&gt;
  - Les investissements subventionnés par le présent dispositif ne peuvent bénéficier d&amp;#039;aucun autre financement régional
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les engagements financiers conclus pour les TCSP identifiés dans les contrats de territoire 2014-2020 pourront être pris en compte. Les projets bénéficieront des modalités du dispositif en vigueur en 2017.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Normandie</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://aides.normandie.fr/transport-en-commun-en-site-propre-favoriser-lintermodalite-aux-points-darrets</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
 &lt;/p&gt;
 &lt;p&gt;
  02.35.52.56.06 (secrétariat)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>blandine.halle@normandie.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0675-favoriser-lintermodalite-aux-points-darrets-d/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Région Normandie</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>64189</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Faciliter le travail en mobilité (travail sur le terrain / multi-sites / télétravail...)</t>
         </is>
       </c>
-      <c r="C78" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale 24 - ATD (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATD24 développe des applicatifs de gestion. Disponibles sur smartphone ou tablette, ils permettent de travailler en mobilité  (travail sur le terrain / multi-sites / télétravail...), en permettant l&amp;#039;accès aux informations et saisie en ligne.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nous déployons aussi les outils collaboratifs de la suite office 365, qui permettent aux équipes de communiquer en continu.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Bureau virtuel, en partenariat avec le Conseil départemental, permet de disposer de l&amp;#039;ensemble de ses outils en tout lieu relié à Internet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sous convention
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>http://atd24.fr</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD24
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction Gestion des territoires
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  05 53 06 65 65
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  atd24&amp;#64;atd24.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>d.papon@atd24.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b47-accompagner-les-collectivites-a-la-transforma/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>ATD24</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>14/10/2020</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>71376</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Accompagner les territoires à la création d'une offre mobilité solidaire - Programme du réseau Mob'In</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Mob'In France</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les acteurs du réseau Mob&amp;#039;In France ont les compétences et la capacité
  &lt;strong&gt;
   d&amp;#039;accompagner les collectivités territoriales dans la
   réflexion, la création et le développement
  d&amp;#039;une offre de service de mobilité inclusive.
  &lt;/strong&gt;
  &lt;br /&gt;
  Cet accompagnement peut être global et structurer toute la réflexion, de la phase de diagnostic à la mise en œuvre des préconisations. Ou n&amp;#039;être présent que sur l&amp;#039;une ou l&amp;#039;autre des phases de la construction d&amp;#039;une politique territoriale de mobilité inclusive.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PRESTATIONS
  &lt;/strong&gt;
  &lt;strong&gt;
   REALISEES
  &lt;/strong&gt;
  &lt;br /&gt;
  Voici les prestations que peut proposer le réseau Mob&amp;#039;In France dans le cadre d&amp;#039;une étude de faisabilité en vue de la création d&amp;#039;une offre de mobilité solidaire :
  &lt;br /&gt;
  &lt;br /&gt;
  - Rédaction d&amp;#039;un diagnostic pour établir un état des lieux global mettant en avant les forces et faiblesses du territoire au regard du projet souhaité ;
  &lt;br /&gt;
@@ -15354,51 +15498,51 @@
 &lt;p&gt;
  Mob&amp;#039;In s&amp;#039;assure de la représentativité des publics et des territoires dans sa mission d&amp;#039;accompagnement. L&amp;#039;intervention repose sur un principe de co-construction qui paraît, de part l&amp;#039;expérience d&amp;#039;essaimage, le plus pertinent et cohérent au regard de l&amp;#039;existant.
  &lt;br /&gt;
  Mob&amp;#039;In mène ses études en tenant compte des
  &lt;strong&gt;
   spécificités des territoires
  &lt;/strong&gt;
  , de la
  &lt;strong&gt;
   présence et de la participation des acteurs locaux
  &lt;/strong&gt;
  ainsi que des
  &lt;strong&gt;
   besoins des habitants.
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
  Mob&amp;#039;In peut se charger de l&amp;#039;organisation et l&amp;#039;animation des groupes de travail, du compte-rendu des réunions, de l&amp;#039;analyse et de la rédaction des livrables.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Accompagnement du Département de la Meuse dans son approche globale et partenariale des problématiques de mobilité inclusive
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Rappel des objectifs
  &lt;/em&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  - Compléter les états des lieux existants et cartographier les besoins et les freins (territoires, publics, offre mobilité) pour mieux connaître les besoins des publics en emploi et en insertion, des employeurs et des acteurs institutionnels ;
  &lt;br /&gt;
  - Mesurer l&amp;#039;adéquation qualitative et quantitative entre l&amp;#039;offre actuelle et les besoins repérés ; identifier les besoins non satisfaits et mesurer les écarts. En fonction il s&amp;#039;agira de recenser les acteurs pertinents, l&amp;#039;offre existante et définir les services nouveaux à développer correspondants aux besoins repérés et non satisfaits ;
  &lt;br /&gt;
  - Définir les actions à développer en conséquence et construire une approche départementale de la mobilité en formulant des schémas de développement et coopération visant à l&amp;#039;optimisation des moyens existants et à la construction de réponses nouvelles répondant aux besoins identifiés.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Livrables
  &lt;/em&gt;
@@ -15463,1103 +15607,739 @@
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Le dispositif MOUV&amp;#039;UP
   &lt;/strong&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Fédération des Associations de la Route pour l&amp;#039;Education (FARE), fédération préexistante au Réseau Mob&amp;#039;In France, avait lancé, en 2008, le programme Mouv&amp;#039;Up.
  &lt;br /&gt;
  Ce programme accompagnait et soutenait les territoires dans les initiatives visant la constitution d&amp;#039;une plateforme solidaire d&amp;#039;aide à la mobilité.
  &lt;br /&gt;
  &lt;br /&gt;
  En 2013 et après plusieurs expérimentations nationales réussies, un partenariat national est conclu entre la FARE et la Fondation PSA Peugeot Citroën, avec l&amp;#039;appui de l&amp;#039;ACSé et des partenaires tels que CNML, COORACE, CHANTIER-école, Pôle Emploi, Alliance Ville Emploi, la Confédération des MJC..etc.
  &lt;br /&gt;
  &lt;br /&gt;
  Ce programme a permis d&amp;#039;accompagner 27 territoires ayant permis le déploiement de 16 dispositifs de mobilité solidaire.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Lutte contre la précarité
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement possible sur toute la France métropolitaine.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France métropolitaine</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>http://www.mobin-solutions.fr</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pascal GRAND,
 &lt;/p&gt;
 &lt;p&gt;
  professionnalisation&amp;#64;mobin-solutions.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>contact@mobin-solutions.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e52f-accompagner-les-territoires-a-la-creation-dun/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>Mob'In France</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>10/11/2020</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...279 lines deleted...]
-      </c>
       <c r="AH81" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:34" customHeight="0">
       <c r="A82" s="1">
-        <v>163857</v>
+        <v>163014</v>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Subventionner le déploiement de stationnements vélos sécurisés en connexion avec le réseau de transport régional</t>
+          <t>Etre accompagné dans la réalisation d'une opération d'aménagement ou de création de voiries, mobilités douces ou ouvrages d'art</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Stationnement vélo sécurisé au niveau des points d&amp;apos;arrêts routiers structurants du réseau Aléop</t>
+          <t>Maitrise d'oeuvre pour une opération d'un montant de travaux inférieur à 100 k€HT</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional des Pays de la Loire</t>
+          <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...2 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H82" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K82" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L82" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt; Le développement de la pratique du vélo au quotidien passe par le déploiement d’un véritable système vélo comprenant à la fois :&lt;br /&gt;- des infrastructures cyclables sécurisées&lt;br /&gt;- des stationnements vélos sécurisés&lt;br /&gt;- des actions de sensibilisation en faveur du changement de pratique&lt;br /&gt;- des services vélos (vélos en libre-service, en location longue durée)&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;Afin de massifier le déploiement, la région a fixé un seuil minimal de 20 places de stationnement vélo sécurisé par opération.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; Uniquement les EPCI inférieures à 150 000 habitants.&lt;br /&gt;&lt;br /&gt;</t>
+          <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement pour de petites opérations en lien avec les infrastructures routières, les mobilités douces et les ouvrages d&amp;#039;art.&lt;/p&gt;&lt;p&gt;Pour les opérations d&amp;#039;investissement dont le coût des travaux est limité à 100 000 € HT, l&amp;#039;agence peut assurer la mission de maitrise d’œuvre :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de conception ou réparation,&lt;/li&gt;&lt;li&gt;Assistance à la passation des marchés de Travaux (élaboration du dossier de consultation des entreprises et analyse des offres),&lt;/li&gt;&lt;li&gt;Direction de l’exécution des travaux,&lt;/li&gt;&lt;li&gt;Assistance à la réception des travaux et à la garantie de parfait achèvement des travaux.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rectification de virages,&lt;/li&gt;&lt;li&gt;Création de voies vertes,&lt;/li&gt;&lt;li&gt;Aménagements de sécurité sur voirie,&lt;/li&gt;&lt;li&gt;Travaux sur Ouvrages d&amp;#039;art,&lt;/li&gt;&lt;li&gt;...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N82" s="1" t="inlineStr">
         <is>
-          <t>Transports collectifs et optimisation des trafics routiers</t>
+          <t>Espace public
+Voirie et réseaux
+Equipement public
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
       <c r="O82" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...9 lines deleted...]
-          <t>31/12/2028</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="R82" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;4 appels à projets seront organisés avec remise des projets pour les échéances suivantes : le 31 mai 2024, le 30 novembre 2024, le 31 mai 2025 et le 30 novembre 2025.&lt;br /&gt;Le dossier de candidature comportera à minima :&lt;br /&gt;- Une note de présentation du projet, indiquant notamment les lieux d’implantation des stationnements vélos sécurisés (plan de situation et plan masse)&lt;br /&gt;- Une présentation de la solution technique retenue (consignes individuelles, abris collectifs,…)&lt;br /&gt;- Les modalités de gestion des accès mises en œuvre (cadenas personnel, code d’accès, badge physique, application smartphone,…)&lt;br /&gt;- Le plan de financement&lt;br /&gt;- Le calendrier de l’opération&lt;/p&gt;
-&lt;p&gt;Dossier de candidature à adresser en version papier à :&lt;br /&gt;Région des Pays de la Loire,&lt;br /&gt;1 rue de la Loire&lt;br /&gt;44 966 NANTES Cedex 9&lt;/p&gt;</t>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U82" s="1" t="inlineStr">
         <is>
-          <t>Pays de la Loire</t>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
       <c r="X82" s="1" t="inlineStr">
         <is>
-          <t>Direction Marketing et ferroviaire&lt;br /&gt; Pôle Gares,aménagements intermodaux et accessibilité&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Xavier DUVAL-ZACK&lt;br /&gt; &amp;#43;33 2 28 20 58 29&lt;br /&gt;</t>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y82" s="1" t="inlineStr">
         <is>
-          <t>olivier.guillon@paysdelaloire.fr</t>
+          <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
       <c r="Z82" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/stationnement-velo-securise-au-niveau-des-points-darrets-routiers-structurants-du-reseau-aleop/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-realisation-dune-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
       <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
       <c r="AE82" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF82" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG82" s="1" t="inlineStr">
         <is>
-          <t>17/11/2024</t>
+          <t>02/07/2024</t>
         </is>
       </c>
       <c r="AH82" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:34" customHeight="0">
       <c r="A83" s="1">
-        <v>143387</v>
+        <v>143389</v>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
+          <t>Développer un projet MaaS : pour un accès unique aux services de mobilité du territoire (Formation)</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...2 lines deleted...]
-Entreprise privée</t>
+          <t>Région
+Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K83" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cette formation vous permettra de sécuriser les déplacements piétons aux abords de vos chantiers et de maintenir la continuité des itinéraires accessibles. Après des apports théoriques sur les enjeux de la mise en accessibilité des chantiers, le cadre réglementaire et les bonnes pratiques, des études de cas concrets et une sensibilisation sur le terrain seront proposées.
-[...7 lines deleted...]
- La prise en compte des piétons, lors de chantiers en milieu urbain, doit répondre à deux objectifs essentiels : garantir leur sécurité et leur confort, vis-à-vis des dangers liés aux travaux et à la circulation ; assurer la continuité de la chaîne du déplacement et maintenir son accessibilité.
+ Le MaaS (pour Mobility-as-a-Service) vise un accès unique à l&amp;#039;ensemble de l&amp;#039;offre de mobilité. Il se développe fortement en France, grâce aux avancées technologiques et réglementaires. Face aux attentes des usagers, les collectivités se doivent de faire évoluer leurs systèmes pour tendre vers le MaaS. Mais le sujet est complexe, à la fois au niveau technique que de gouvernance. Les collectivités doivent maîtriser cette complexité pour mener à bien leur projet de MaaS, et en faire un outil au service de leurs politiques publiques. Quant aux acteurs privés, ils sont généralement positionnés sur un sous-domaine du MaaS (calcul d&amp;#039;itinéraires, ticket mobile, paiement, application) et doivent étendre leurs compétences pour répondre au mieux aux attentes des collectivités ou des employeurs. La gestion de la donnée et des échanges entre partenaires est essentielle à la réussite de ces projets.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  Objectifs pédagogiques
  &lt;br /&gt;
 &lt;/h4&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, le stagiaire doit être en capacité de :
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Garantir la sécurité et le confort des déplacements des piétons pendant les chantiers.
-[...8 lines deleted...]
-  Savoir sécuriser et signaler les chantiers, maintenir la continuité des itinéraires, informer les usagers.
+  Identifier les modalités possibles du développement de la mobilité servicielle sur un territoire et leur contribution aux politiques de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les différents modèles économiques du MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les enjeux du développement du MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir trouver les ressources documentaires essentielles sur le MaaS et les projets emblématiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  Programme
- &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
+  &lt;br /&gt;
   &lt;em&gt;
-   Matinée : apports théoriques
+   1er jour :
   &lt;/em&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
- Déplacements piétons et sécurité aux abords des chantiers : introduction et enjeux
-[...7 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  9h – 9h30 : accueil des participants
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Assurer la continuité des itinéraires
-[...8 lines deleted...]
-  Informer
+  Tour de table et recueil des attentes
  &lt;/li&gt;
 &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  9h30 – 10h30 : L&amp;#039;apport du numérique sur les services de mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le big-bang numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opportunités et freins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  10h45 – 12h : Les données de mobilités pour piloter les politiques publiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Panorama des données de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enjeux de la gestion de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  14h – 15h30 : L&amp;#039;émergence du concept de Mobility-as-a-service
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définitions, état de l&amp;#039;art, LOM, données du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  15h45 – 17h : MaaS et politiques publiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilité inclusive, économie territoriale, promotion du report modal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Incitatifs, évaluation des effets du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2ème jour :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Pause déjeuner
-[...5 lines deleted...]
-&lt;br /&gt;
+  9h – 10h30 : Benchmark de dispositifs MaaS urbains opérationnels
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Boîte à outils pour maintenir l&amp;#039;accessibilité en phase chantier
-[...8 lines deleted...]
-  Evaluation des acquis et bilan de la formation
+  Fonctionnalités, Gouvernance, Tarifications, Architecture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  10h45 – 12h : Les différentes échelles de MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Longue distance, MaaS régional, MaaS urbain, MaaS rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;écosystème des acteurs du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  14h – 15h30 : Cas pratique sur le partage de données du MaaS (jeu de rôles)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Chaque stagiaire reçoit un rôle précis avec le contexte de l&amp;#039;acteur qu&amp;#039;il représente,    ainsi qu&amp;#039;un objectif à atteindre. Les acteurs sont réunis pour concevoir un MaaS...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  15h45 – 16h30 : Les modèles économiques du MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les différents modèles d&amp;#039;affaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  16h30 – 17h00 : bilan de la formation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Public
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Consultants des bureaux d&amp;#039;études en Mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens et ingénieurs des collectivités (moyennes et grandes agglos &amp;#43; Régions)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens et ingénieurs des opérateurs de transport,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études des entreprises du numérique et de l&amp;#039;industrie du transport
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
- &lt;strong&gt;
-[...2 lines deleted...]
- &lt;br /&gt;
+ Niveau pré-requis
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Cette formation ne nécessite aucun prérequis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Outils pédagogiques
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Maîtres d&amp;#039;ouvrage
-[...5 lines deleted...]
-  Bureaux d&amp;#039;étude
+  exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  retours d&amp;#039;expérience
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Modalités d&amp;#039;évaluation
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
- Aucun pré-requis obligatoire.
-[...23 lines deleted...]
-&lt;p&gt;
  Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
 &lt;/p&gt;
-&lt;h3&gt;
+&lt;h4&gt;
  Accessibilité de nos formations aux personnes en situation de handicap
- &lt;br /&gt;
-&lt;/h3&gt;
+&lt;/h4&gt;
 &lt;p&gt;
  Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour tout renseignement, merci de contacter le référent handicap
 &lt;/p&gt;
-&lt;h3&gt;
+&lt;h4&gt;
  Délais d&amp;#039;accès
-&lt;/h3&gt;
-[...1 lines deleted...]
- Délais d&amp;#039;accès à la formation : en moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N83" s="1" t="inlineStr">
         <is>
-          <t>Appui méthodologique
+          <t>Education et renforcement des compétences
+Appui méthodologique
+Animation et mise en réseau
 Valorisation d'actions
-Modes actifs : vélo, marche et aménagements associés
-Sécurité</t>
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
       <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U83" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V83" s="1" t="inlineStr">
         <is>
-          <t>https://www.cerema.fr/fr/activites/services/formation-chantiers-urbains-pietons-securiser-deplacements-0</t>
+          <t>https://www.cerema.fr/fr/activites/services/formation-developper-projet-maas-acces-unique-aux-services</t>
         </is>
       </c>
       <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
- &lt;br /&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z83" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/8936-securiser-les-deplacements-pietons-et-mainten/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb7b-developper-un-projet-maas-formation-pour-un-a/</t>
         </is>
       </c>
       <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE83" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF83" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH83" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:34" customHeight="0">
       <c r="A84" s="1">
-        <v>143360</v>
+        <v>92585</v>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Apprendre à réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
-[...4 lines deleted...]
-          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+          <t>Financer l'achat d’un véhicule dédié à la circulation des documents au sein d’un réseau de bibliothèques</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...4 lines deleted...]
-Entreprise privée</t>
+          <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H84" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J84" s="1" t="inlineStr">
+        <is>
+          <t>20 % du coût total plafonné à 5 000 €</t>
         </is>
       </c>
       <c r="K84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...159 lines deleted...]
- En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ Financer l&amp;#039;achat d&amp;#039;un véhicule dédié à la circulation des documents au sein d&amp;#039;un réseau intercommunal de bibliothèques.
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>Véhicule utilitaire de 2,5 à 3 m3</t>
+        </is>
+      </c>
       <c r="N84" s="1" t="inlineStr">
         <is>
-          <t>Voirie et réseaux
-[...7 lines deleted...]
-Modes actifs : vélo, marche et aménagements associés</t>
+          <t>Bibliothèques et livres</t>
         </is>
       </c>
       <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Usage exclusif par le réseau des bibliothèques
+ &lt;/li&gt;
+ &lt;li&gt;
+  1 véhicule par réseau
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="S84" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-[...1 lines deleted...]
-Usage / valorisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U84" s="1" t="inlineStr">
         <is>
-          <t>France</t>
-[...4 lines deleted...]
-          <t>https://www.cerema.fr/fr/activites/services/formation-realiser-enquete-mobilite-certifiee-cerema-emc2</t>
+          <t>Vaucluse</t>
         </is>
       </c>
       <c r="X84" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
       <c r="Y84" s="1" t="inlineStr">
         <is>
-          <t>partenariats@cerema.fr</t>
+          <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
       <c r="Z84" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/fa26-formation-realiser-une-enquete-mobilite-certi/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e4ee-financer-lachat-dun-vehicule-dedie-a-la-circu/</t>
         </is>
       </c>
       <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC84" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="AE84" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG84" s="1" t="inlineStr">
         <is>
-          <t>14/06/2023</t>
+          <t>03/05/2021</t>
         </is>
       </c>
       <c r="AH84" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:34" customHeight="0">
       <c r="A85" s="1">
         <v>104723</v>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Réaliser la mise en accessibilité des points d'arrêts routiers du transport interurbain identifiés comme prioritaires</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Mise en accessibilité des points d&amp;apos;arrêts routiers du réseau régional</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -16583,117 +16363,118 @@
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Mettre en accessibilité les points d&amp;#039;arrêts routiers prioritaires desservis par le réseau régional de transport.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutefois, la Région souhaite également cofinancer, les 15 premiers dossiers de demande de subvention par an, des PAR qui n&amp;#039;auraient pas été identifiés comme prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le montant maximum et le % concerne les PAR prioritaires.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Pour les non prioritaires, le montant maximum passe à 3 500€ et le pourcentage à 35% du montant HT des travaux.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
+&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
       <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="P85" s="1" t="inlineStr">
         <is>
           <t>23/07/2018</t>
         </is>
       </c>
       <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Eligibilité :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    bénéficiaires sont les collectivités territoriales (Communes et départements) ou leurs groupements gestionnaires de voiries ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    dossier complet comprenant tous les éléments demandés ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    conformité des travaux à la réglementation en matière d&amp;#039;accessibilité et aux préconisations énoncés par le CEREMA dans la dernière version à jour de son « Guide technique de conception des points d&amp;#039;arrêts routiers » ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    PAR identifié comme prioritaire au sein du SD&amp;#039;AP régional ou, pour les arrêts non prioritaires, être dans les 15 premiers dossiers déposés et relever du réseau régional de transport.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus du présent règlement d&amp;#039;intervention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les points d&amp;#039;arrêts facultatifs du réseau de lignes régulières,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les plateformes ou arrêts exclusivement dédiés au transport scolaire,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les arrêts de transport à la demande,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les PAR financés par ailleurs dans le cadre de projets de PEM ou d&amp;#039;appels à projets relatifs au développement de l&amp;#039;attractivité des gares.
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
+&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
       <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/mise-en-accessibilite-des-points-darrets-routiers-du-reseau-regional</t>
         </is>
       </c>
       <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports et des mobilités
  &lt;br /&gt;
  Service Gares et infrastructures
  &lt;br /&gt;
  Pôle Gares,aménagements intermodaux et accessibilité
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carole Garry
  &lt;/strong&gt;
@@ -16714,2916 +16495,1244 @@
   &lt;li&gt;
    d&amp;#039;une note descriptive du projet,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan de situation,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan d&amp;#039;aménagement au 1/100ème présentant les situations actuelles et projetées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un planning prévisionnel,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires doivent adresser leurs dossiers aux Services de Transports Routiers de Voyageurs (STRV) présents dans chaque département.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
       <c r="Z85" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/9af7-mise-en-accessibilite-des-points-darrets-rout/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9af7-mise-en-accessibilite-des-points-darrets-routiers/</t>
         </is>
       </c>
       <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF85" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH85" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:34" customHeight="0">
       <c r="A86" s="1">
-        <v>92585</v>
+        <v>163857</v>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Financer l'achat d’un véhicule dédié à la circulation des documents au sein d’un réseau de bibliothèques</t>
+          <t>Subventionner le déploiement de stationnements vélos sécurisés en connexion avec le réseau de transport régional</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Stationnement vélo sécurisé au niveau des points d&amp;apos;arrêts routiers structurants du réseau Aléop</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Vaucluse</t>
+          <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
-        <is>
-[...142 lines deleted...]
-      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...3 lines deleted...]
-Association</t>
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Le développement de la pratique du vélo au quotidien passe par le déploiement d’un véritable système vélo comprenant à la fois :&lt;br /&gt;- des infrastructures cyclables sécurisées&lt;br /&gt;- des stationnements vélos sécurisés&lt;br /&gt;- des actions de sensibilisation en faveur du changement de pratique&lt;br /&gt;- des services vélos (vélos en libre-service, en location longue durée)&lt;/p&gt;
+&lt;p&gt;La Région, en tant que chef de file de l’intermodalité, agit notamment sur le premier point via un règlement d’intervention dédié à l’amélioration des accès au réseau ALEOP et sur le troisième point via le cofinancement du Défi Mobilité et du Collectif Régional Vélo.&lt;/p&gt;
+&lt;p&gt;En équipant les points d’arrêts routiers de stationnements vélos sécurisés, contribuant ainsi à mailler l’ensemble du territoire ligérien, la Région souhaite créer un choc d’offre en apportant des solutions pour lever le second frein le plus important à l’usage du vélo : la peur du vol.&lt;/p&gt;
+&lt;p&gt;Afin de massifier le déploiement, la région a fixé un seuil minimal de 20 places de stationnement vélo sécurisé par opération.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; Uniquement les EPCI inférieures à 150 000 habitants.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P86" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="Q86" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;4 appels à projets seront organisés avec remise des projets pour les échéances suivantes : le 31 mai 2024, le 30 novembre 2024, le 31 mai 2025 et le 30 novembre 2025.&lt;br /&gt;Le dossier de candidature comportera à minima :&lt;br /&gt;- Une note de présentation du projet, indiquant notamment les lieux d’implantation des stationnements vélos sécurisés (plan de situation et plan masse)&lt;br /&gt;- Une présentation de la solution technique retenue (consignes individuelles, abris collectifs,…)&lt;br /&gt;- Les modalités de gestion des accès mises en œuvre (cadenas personnel, code d’accès, badge physique, application smartphone,…)&lt;br /&gt;- Le plan de financement&lt;br /&gt;- Le calendrier de l’opération&lt;/p&gt;
+&lt;p&gt;Dossier de candidature à adresser en version papier à :&lt;br /&gt;Région des Pays de la Loire,&lt;br /&gt;1 rue de la Loire&lt;br /&gt;44 966 NANTES Cedex 9&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>Direction Marketing et ferroviaire&lt;br /&gt; Pôle Gares,aménagements intermodaux et accessibilité&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Xavier DUVAL-ZACK&lt;br /&gt; &amp;#43;33 2 28 20 58 29&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/stationnement-velo-securise-au-niveau-des-points-darrets-routiers-structurants-du-reseau-aleop/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2024</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>162840</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain: Amélioration de la desserte des lycées et des îles de loisirs</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
         </is>
       </c>
       <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I87" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L87" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;La mobilité dans le Pays du Bessin au Virois est très dépendante de l&amp;#039;automobile.
-[...28 lines deleted...]
-à la demande). &lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;&lt;span&gt;La Région renforce la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
       <c r="N87" s="1" t="inlineStr">
         <is>
-          <t>Tourisme
-[...7 lines deleted...]
-Réduction de l'empreinte carbone</t>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
       <c r="O87" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Récurrente</t>
         </is>
       </c>
       <c r="R87" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet propose des alternatives aux modes de déplacements individuels et carbonés&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet permet d&amp;#039;organiser les déplacements contraints&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet a pour objectif de garantir l&amp;#039;accès à la mobilité pour tous &lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de planifier et diversifier l&amp;#039;offre de mobilité sur le territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;&lt;span&gt;L’aide est intégrée à l’article 3 du dispositif « maîtrise de la mobilité » dont les bénéficiaires sont : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités locales,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;É&lt;/span&gt;&lt;span&gt;tat,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La participation maximale sera égale à 70% de la dépense HT supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La participation financière de la Région s’applique aux opérations d’infrastructure visant à favoriser la desserte par les transports en commun des grands établissements régionaux suivants :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les lycées d&amp;#039;enseignement général, technologique et professionnel et les établissements d&amp;#039;éducation spéciale,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les îles de loisirs.&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Peuvent être soutenus : les aménagements de voirie en faveur des transports en commun, dans un périmètre de 300m autour des accès principaux de ces établissements.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
       <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
       <c r="U87" s="1" t="inlineStr">
         <is>
-          <t>GAL Pays du Bessin au Virois</t>
+          <t>Île-de-France</t>
         </is>
       </c>
       <c r="V87" s="1" t="inlineStr">
         <is>
-          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-amelioration-de-la-desserte-des-lycees-et-des-iles-de-loisirs</t>
         </is>
       </c>
       <c r="Y87" s="1" t="inlineStr">
         <is>
-          <t>leader.bessinvirois@calvados.fr</t>
+          <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z87" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-responsables-accessibles-a-tou-te-s-et-structurees-autour-de-poles-de-proximite/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-amelioration-de-la-desserte-des-lycees-et-des-iles-de-loisirs-1/</t>
         </is>
       </c>
       <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB87" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF87" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG87" s="1" t="inlineStr">
         <is>
-          <t>13/08/2024</t>
+          <t>16/06/2024</t>
         </is>
       </c>
       <c r="AH87" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:34" customHeight="0">
       <c r="A88" s="1">
-        <v>143318</v>
+        <v>143387</v>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières - Approfondissement (Formation)</t>
+          <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette formation vous permettra de sécuriser les déplacements piétons aux abords de vos chantiers et de maintenir la continuité des itinéraires accessibles. Après des apports théoriques sur les enjeux de la mise en accessibilité des chantiers, le cadre réglementaire et les bonnes pratiques, des études de cas concrets et une sensibilisation sur le terrain seront proposées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les cheminements piétons au sein des quartiers en chantier peuvent être difficilement praticables par tous. La mise en place des chantiers urbains est caractérisée à la fois par un espace public où cohabitent de nombreux usagers et de multiples usages, mais aussi par l&amp;#039;intervention d&amp;#039;une multitude d&amp;#039;acteurs. L&amp;#039;articulation entre ces différents intervenants (maîtrise d&amp;#039;œuvre voirie, maîtrise d&amp;#039;œuvre bâti, entreprises et concessionnaires de réseaux) nécessite une surveillance en continu et une formation à cette problématique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La prise en compte des piétons, lors de chantiers en milieu urbain, doit répondre à deux objectifs essentiels : garantir leur sécurité et leur confort, vis-à-vis des dangers liés aux travaux et à la circulation ; assurer la continuité de la chaîne du déplacement et maintenir son accessibilité.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Garantir la sécurité et le confort des déplacements des piétons pendant les chantiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les besoins et les difficultés des personnes à mobilité réduite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la réglementation accessibilité et identifier les bonnes pratiques en fonction du chantier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir sécuriser et signaler les chantiers, maintenir la continuité des itinéraires, informer les usagers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Matinée : apports théoriques
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Déplacements piétons et sécurité aux abords des chantiers : introduction et enjeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cas pratique d&amp;#039;une personne en situation de handicap : quels impacts de la gestion du chantier sur ses déplacements ?
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cadre réglementaire et bonnes pratiques :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assurer la continuité des itinéraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signaler, matérialiser, éclairer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir les accès riverains, commerces et transports collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pause déjeuner
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Après-midi : mise en pratique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Boîte à outils pour maintenir l&amp;#039;accessibilité en phase chantier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas concrets et échanges de bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation sur le terrain : « vivre » l&amp;#039;expérience de handicap aux abords des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des acquis et bilan de la formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;œuvre, conducteurs de travaux des entreprises de BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bureaux d&amp;#039;étude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Niveau pré-requis
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Aucun pré-requis obligatoire.
+ &lt;br /&gt;
+ Une expérience en matière de pilotage de projets d&amp;#039;aménagement ou d&amp;#039;organisation de chantiers est un plus.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports de connaissances théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges sur des cas concrets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mises en situation sur le terrain
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Modalités d&amp;#039;évaluation
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h3&gt;
+ Délais d&amp;#039;accès
+&lt;/h3&gt;
+&lt;p&gt;
+ Délais d&amp;#039;accès à la formation : en moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-chantiers-urbains-pietons-securiser-deplacements-0</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8936-securiser-les-deplacements-pietons-et-mainten/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>143360</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Apprendre à réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Description :
-[...19 lines deleted...]
- À l&amp;#039;issue de ce module, les stagiaires seront capables de :
+  DESCRIPTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les enquêtes ménages-déplacements alimentent les politiques publiques depuis la fin des années 1970.
+ &lt;br /&gt;
+ Initialement conçues pour les zones denses des grandes agglomérations (EMD), les enquêtes ont été déclinées dans les villes moyennes (Enquête Déplacements Villes Moyennes – EDVM) et les couronnes périurbaines (Enquête Déplacements Grands Territoires – EDGT).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Aujourd&amp;#039;hui, ces méthodes ont été harmonisées pour n&amp;#039;en former qu&amp;#039;une seule : l&amp;#039;enquête mobilité certifiée Cerema (EMC2).
+Avec sa méthodologie modulable, elle s&amp;#039;adapte aux besoins des territoires et étend ses champs de construction de la connaissance.
+Elle continue d&amp;#039;être largement réalisée par les collectivités qui ont besoin de mettre à jour leurs indicateurs de planification et/ou leur modèle multimodaux de prévision de trafic.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, les stagiaires doivent être en capacité de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Suivre la réalisation d&amp;#039;une étude d&amp;#039;impact acoustique à chaque étape de conception d&amp;#039;un projet
-[...5 lines deleted...]
-  Prendre en compte des aspects innovants dans la lutte contre le bruit
+  Déterminer les cas pour lesquels il est judicieux de réaliser une EMC2 et à quoi elles servent
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décrire les étapes d&amp;#039;une enquête pour en planifier une.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Citer les grands principes méthodologiques des EMC et leurs justifications 2 : champs temporel, géographique, stratification territoriale, population concernée, taux de sondage, processus de recueil téléphone et/ou face à face, contenu du questionnaire du cœur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utiliser les exploitations standards.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Programme :
-[...35 lines deleted...]
-  Outils pédagogiques :
+  PROGRAMME :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Première journée
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Exposés théoriques
-[...5 lines deleted...]
-  Mise en situation
+  10h00 – 10h30 : Accueil des participant·e·s : Présentation de la formation, Tour de table des participant·e·s et de leurs attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10h30 – 11h15 :   Introduction à la Mobilité : Pourquoi recueille-t-on de la donnée de mobilité et définitions utiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h15 – 12h30 : Les EMC2 dans le paysage des enquêtes de déplacements : Panorama des enquêtes de mobilité ; Données numériques pour la mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H30 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 17H30 : La méthodologie des EMC2 : Processus d&amp;#039;une EMC2 ; Principes méthodologiques : calendrier, plan de sondage, questionnaire, temporalité ; Le déplacement : unité et variables recueillies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Deuxième journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  8h30 – 9H00 :Accueil des participant·e·s : retours sur la journée de la veille, questions éventuelles, présentation de la journée
+ &lt;/li&gt;
+ &lt;li&gt;
+  9h00 – 10H45 : La donnée c&amp;#039;est pas donné ! Les erreurs et biais de l&amp;#039;enquête et comment le Cerema intervient pour les minimiser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10H45 – 11H00 : Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  11H00 – 11h45 : Une EMC2 à quoi ça ressemble : Fichier brut, dictionnaire des variables, outils d&amp;#039;exploitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h45 – 12h45 : Une EMC2 à quoi ça ressemble : l&amp;#039;exploitation standard ; Présentation de l&amp;#039;exploitation standard et comment l&amp;#039;utiliser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H45 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 15H30  : Les EMC2 : leurs limites et au-delà. Avantages et faiblesses des EMC2 Comment les options y répondent
+ &lt;/li&gt;
+ &lt;li&gt;
+  15H30-16H30 : Evaluation ; Conclusion de la formation, premiers retours.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PUBLIC :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cette formation vise, à la fois, toute personne en charge de la conception, du suivi d&amp;#039;une EMC2, mais également les personnes en charge de traitements et analyses des données issues des EMC2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens, chargés d&amp;#039;études des services mobilités des services de l&amp;#039;Etat et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études en agence d&amp;#039;urbanisme ou bureaux d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chercheurs en mobilité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NIVEAU PRÉ-REQUIS : Aucun
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OUTILS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés méthodologiques et apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exercices / études de cas
  &lt;/li&gt;
  &lt;li&gt;
   Retours d&amp;#039;expérience
  &lt;/li&gt;
+ &lt;li&gt;
+  Quiz
+ &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Modalités de validation individuelle des acquis en fin de formation  :
-[...14 lines deleted...]
- Déjeuner compris
+  MODALITÉS D&amp;#039;ÉVALUATION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCESSIBILITÉ DE NOS FORMATIONS AUX PERSONNES EN SITUATION DE HANDICAP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLAIS D&amp;#039;ACCÈS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
-Santé
 Appui méthodologique
-Logistique urbaine</t>
-[...2 lines deleted...]
-      <c r="O88" s="1" t="inlineStr">
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...2 lines deleted...]
-      <c r="U88" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X88" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-realiser-enquete-mobilite-certifiee-cerema-emc2</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa26-formation-realiser-une-enquete-mobilite-certi/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF88" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-[...24 lines deleted...]
-      <c r="H89" s="1" t="inlineStr">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>155127</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectifs :
+  NATURE DES PROJETS ÉLIGIBLES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant de la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  soutenir le pouvoir d&amp;#039;achat des familles en difficulté
-[...2 lines deleted...]
-  garantir l&amp;#039;égalité des chances
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Type de procédure :
-[...21 lines deleted...]
-  Bénéficiaires :
+  → Conditions spécifiques aux projets scolaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Jeunes
-[...2 lines deleted...]
-  Lycées et centres de formation
+  Examen au cas par cas des projets situés sur des sites scolaires de 4 classes ou moins, en fonction de la dynamique territoriale ; par définition ces sites n&amp;#039;offrent pas l&amp;#039;ensemble du cycle scolaire primaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligation d&amp;#039;attribution de subvention de la part de l&amp;#039;Etat.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Eligibilité :
+  → Conditions spécifiques aux projets périscolaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  lycées publics et privés, scolaires dans les MFR
+  Présence obligatoire d&amp;#039;une école sur la commune d&amp;#039;implantation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobilier de réemploi issu de ressources locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X89" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W90" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des lycées
-[...11 lines deleted...]
-  fabienne.rigoli&amp;#64;paysdelaloire.fr
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02 28 20 58 76
+ Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF89" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG89" s="1" t="inlineStr">
-[...164 lines deleted...]
-      </c>
       <c r="AG90" s="1" t="inlineStr">
         <is>
-          <t>25/06/2025</t>
+          <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH90" s="1" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:34" customHeight="0">
       <c r="A91" s="1">
-        <v>163011</v>
+        <v>152452</v>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+          <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Conseil et assistance au pilotage de l'opération</t>
+          <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>Agence départementale Aveyron Ingénierie</t>
+          <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H91" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 52</t>
+        </is>
+      </c>
+      <c r="J91" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
       <c r="K91" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L91" s="1" t="inlineStr">
-        <is>
-[...1863 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
@@ -19645,65 +17754,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -19859,690 +17968,3703 @@
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de petits matériels (tables, chaises, ...),
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de matériel de restauration scolaire de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W101" s="1" t="inlineStr">
+      <c r="W91" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB101" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-[...24 lines deleted...]
-      <c r="H102" s="1" t="inlineStr">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>104472</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Alléger le coût de la scolarité auprès des familles en difficulté, sur leurs dépenses d'hébergement, de restauration et de transport</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Fonds social lycéen régional</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  NATURE DES PROJETS ÉLIGIBLES :
-[...34 lines deleted...]
- Pièces justifiant de la bonification si sollicitation
+  Objectifs :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir le pouvoir d&amp;#039;achat des familles en difficulté
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir l&amp;#039;égalité des chances
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de procédure :
+ &lt;/strong&gt;
+ Papier → Les familles doivent prendre contact et constituer un dossier auprès des établissements.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
-Famille et enfance
 Education et renforcement des compétences
-Equipement public
-[...9 lines deleted...]
-      <c r="R102" s="1" t="inlineStr">
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
-[...5 lines deleted...]
-  &lt;br /&gt;
+  Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
-[...5 lines deleted...]
-  Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
+  Jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lycées et centres de formation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Conditions spécifiques aux projets scolaires :
+  Eligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Examen au cas par cas des projets situés sur des sites scolaires de 4 classes ou moins, en fonction de la dynamique territoriale ; par définition ces sites n&amp;#039;offrent pas l&amp;#039;ensemble du cycle scolaire primaire ;
-[...83 lines deleted...]
-  Les travaux d&amp;#039;assainissement non collectif.
+  lycées publics et privés, scolaires dans les MFR
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X102" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/fonds-social-lyceen-regional</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Formulaire de contact :
-[...1 lines deleted...]
-  https://www.manche.fr/contacter-le-departement/
+ Direction des lycées
+&lt;/p&gt;
+&lt;p&gt;
+ Service Action éducative et civisme
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fabienne Rigoli
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:fabienne.rigoli&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  fabienne.rigoli&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02 33 05 96 79
+ Téléphone : 02 28 20 58 76
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/349f-fonds-social-lyceen-regional/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="AF102" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG102" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>166292</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices sur la qualité de l’air et la santé en Occitanie - Pré-dépôt</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I93" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet Appel à manifestation d’intérêt vise à accompagner des projets démonstrateurs ou des études opérationnelles, contribuant à la réduction des émissions de gaz à effet de serre, à l’amélioration de la qualité de l’air et à la promotion de mobilités favorables à la santé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Voilà quelques exemples de types de projets attendus :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Projets de mobilité en lien avec les politiques de santé&lt;/strong&gt;, pour la lutte contre la sédentarité et l’isolement &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité domicile-travail, en particulier des projets portés par des structures employeurs&lt;/strong&gt;, engagées dans une démarche RSE &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Optimisation des flottes de véhicules&lt;/strong&gt; des entreprises&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Organisation de la logistique du dernier kilomètre&lt;/strong&gt;, en particulier des projets portés par des entreprises de livraison et/ou des commerçants&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité des seniors &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité des scolaires (tous niveaux) et mobilité des jeunes&lt;/strong&gt;, incluant les déplacements domicile–établissement et l’impact indirect sur les pratiques des parents&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette liste n’est pas exhaustive. Elle vise à illustrer les types de publics, de secteurs ou de problématiques pour lesquels l’AMI souhaite faire émerger des projets. D’autres propositions pertinentes ne sont pas à exclure, dès lors qu’elles répondraient aux objectifs généraux de l’AMI.&lt;/p&gt;&lt;p&gt;Les porteurs de projets sont ainsi encouragés à proposer toutes actions justifiant clairement d’impacts attendus en matière de réduction des émissions atmosphériques (NO₂, particules…) avec des co-bénéfices sur la santé et la sobriété énergétique.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+      <c r="Q93" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/promouvoir-des-solutions-de-mobilite-forts-co-benefices-sur-la-qualite-de-lair-et-la-sante-en-occitanie-pre-depot</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/promouvoir-des-solutions-de-mobilite-forts-co-benefices-sur-la-qualite-de-lair-et-la-sante-en-occitanie-pre-depot" target="_self"&gt;lien vers le descriptif complet&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-des-solutions-de-mobilite-a-forts-co-benefices-sur-la-qualite-de-l-air-et-la-sante-en-occitanie-pre-depot/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>163169</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Des mobilités responsables, accessibles à tou.te.s et structurées autour de pôles de proximité.</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="J94" s="1" t="inlineStr">
+        <is>
+          <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La mobilité dans le Pays du Bessin au Virois est très dépendante de l&amp;#039;automobile.
+Cette situation renforce la vulnérabilité des publics fragiles ou isolés et n&amp;#039;est pas soutenable à
+terme compte tenu des enjeux climatiques et énergétiques.
+Par ailleurs, le développement des alternatives doit s&amp;#039;articuler avec la préservation des
+espaces naturels et agricoles (consommation de foncier).
+Cette fiche vise à soutenir l&amp;#039;émergence de solutions de mobilité décarbonées, accessibles à
+tou.te.s, mais également de dispositifs permettant de réduire les déplacements subis ou
+contraints dans une logique de sobriété. Les objectifs poursuivis font échos à 10 axes du
+SRADDET, en particulier l’objectif 44 qui traite des nouvelles pratiques de mobilité.
+Naturellement, cette fiche action prend en compte les constats du GIEC normand et se veut
+répondre aux problématiques de la pollution de l’air et les inégalités d’accès aux services de
+soins.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Proposer des alternatives aux modes de déplacements individuels et carbonés
+&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organiser les déplacements contraints
+&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Garantir l&amp;#039;accès à la mobilité pour tou.te.s.
+&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Planifier l&amp;#039;offre de mobilité à une plus grande échelle&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation et animation de schémas globaux de déplacements dans les EPCI et entre les EPCI ;
+&lt;/li&gt;&lt;li&gt;Création/renforcement de &amp;#34;pôles de mobilité&amp;#34; de proximité, regroupant les offres alternatives ;
+&lt;/li&gt;&lt;li&gt;Création ou développement de plateformes de réservation en ligne et de partage de solutions de mobilité ;
+&lt;/li&gt;&lt;li&gt;Développement de lignes de transports collectifs intra et inter communautaires (EPCI) permettant de renforcer
+l&amp;#039;accès aux services et commerces ;
+&lt;/li&gt;&lt;li&gt;Création de dispositifs d&amp;#039;autopartage basés sur des véhicules à faible impact (électrique ou GNV), portés par les
+entreprises et/ou les collectivités à destination des habitants et/ou des salariés ;
+&lt;/li&gt;&lt;li&gt;Promotion de dispositifs favorisant le covoiturage (études, communication) ;
+&lt;/li&gt;&lt;li&gt;Création de services de mobilités actives (études, communication, signalétique, achat de matériels) ;
+&lt;/li&gt;&lt;li&gt;Création ou renforcement d&amp;#039;offres de transport innovantes, individualisées et personnalisées à visée sociale (transport
+à la demande). &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Voirie et réseaux
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Limiter les déplacements subis
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet propose des alternatives aux modes de déplacements individuels et carbonés&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet permet d&amp;#039;organiser les déplacements contraints&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet a pour objectif de garantir l&amp;#039;accès à la mobilité pour tous &lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de planifier et diversifier l&amp;#039;offre de mobilité sur le territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Bessin au Virois</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>leader.bessinvirois@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-responsables-accessibles-a-tou-te-s-et-structurees-autour-de-poles-de-proximite/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>143318</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières - Approfondissement (Formation)</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Agriculteur</t>
-[...61 lines deleted...]
-      <c r="S103" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit routier est la première source de nuisance citée par les Français à leur domicile. Le Conseil National du Bruit (CNB) et l&amp;#039;Agence de la Transition écologique (ADEME) ont publié en juillet 2021 une nouvelle évaluation du coût social du bruit en France qui indique que le bruit des infrastructures de transport routières représente un coût de plus de 80 milliards d&amp;#039;euros par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit émis par les infrastructures de transport routières s&amp;#039;inscrit dans un corpus réglementaire ancien, cependant l&amp;#039;Autorité environnementale (Ae) pointe régulièrement les lacunes dans les études acoustiques, qui peuvent impacter directement la qualité de vie des riverains de ces projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation proposée en deux modules vous aidera à mieux appréhender les obligations des gestionnaires routiers, à conduire une étude d&amp;#039;impact acoustique et plus globalement à comprendre l&amp;#039;articulation des différents axes de la politique de lutte contre le bruit : Cartes de Bruit Stratégiques, Classement Sonore des Voies, résorption des Points Noirs du Bruit et protection des riverains
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de ce module, les stagiaires seront capables de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suivre la réalisation d&amp;#039;une étude d&amp;#039;impact acoustique à chaque étape de conception d&amp;#039;un projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser la qualité des résultats d&amp;#039;une campagne de mesure ou d&amp;#039;une modélisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prendre en compte des aspects innovants dans la lutte contre le bruit
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matinée
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30 – 10h00  : Présentation de l&amp;#039;équipe d&amp;#039;animation et attentes des stagiaires
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00 – 10h30 : Bref rappel des notions de base de l&amp;#039;acoustique et de la réglementation applicable aux projets de transport routier
+&lt;/p&gt;
+&lt;p&gt;
+ 10h30 – 11h30 : Les différents niveaux d&amp;#039;études acoustiques (illustrations par l&amp;#039;exemple)
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30 – 12h30 : Présentation et analyse d&amp;#039;une étude de cas
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi
+&lt;/p&gt;
+&lt;p&gt;
+ 14h00 – 15h00 : Atelier, mesure acoustique (organisation, exploitation, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 15h00 – 16h15 : Atelier, étude d&amp;#039;impact (contenu et points de vigilance, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 16h15 – 17h15 : Pour une meilleure intégration de la réglementation
+&lt;/p&gt;
+&lt;p&gt;
+ 17h15 – 17h30 : Temps d&amp;#039;échange et évaluation de la journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de validation individuelle des acquis en fin de formation  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Quiz en fin de journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 600€ HT par stagiaire (TVA à 0 %)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner compris
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Santé
+Appui méthodologique
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation s&amp;#039;adresse aux personnels en charge de la thématique acoustique au sein des collectivités gestionnaires d&amp;#039;infrastructures routières, ou dans les bureaux d&amp;#039;études techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre de formation &amp;#34;initiation&amp;#34; est également proposée. A noter : En cas d&amp;#039;inscription d&amp;#039;une même personne aux 2 offres, les modalités d&amp;#039;inscription sont distinctes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avoir suivi le module Initiation ou connaître les sujets qui y sont abordés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-maitriser-volet-nuisances-sonores-projets</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06ae-maitriser-le-volet-nuisances-sonores-dans-les/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>163238</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les actions en faveur du Plan départemental des itinéraires de promenade et de randonnée (PDIPR)</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 200 000 € HT pour les études et les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+Aujourd’hui, l’adaptation des
+territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
+des espaces et des activités humaines. C’est pourquoi, le
+Département souhaite faciliter l’émergence de projets locaux par
+la mobilisation de moyens techniques et financiers adaptés aux
+attentes des territoires sur les thématiques liées à la transition
+écologique (restauration et préservation des milieux naturels et
+aquatiques, plantations de végétaux, gestion des eaux pluviales) et
+aux mobilités douces (plan départemental des itinéraires de
+promenade et de randonnée, développement de la mobilité à
+vélo).&lt;/p&gt;&lt;p align="justify"&gt;Il a par ailleurs, depuis plus de 30 ans, la gestion du Plan
+départemental des Itinéraires de Promenade et de Randonnée.
+Représentant une offre de plus de 220 circuits (pédestre, équestre
+et VTT) et 3 000 km de chemins balisés, le PDIPR doit répondre aux
+nouvelles attentes des Euréliens et des touristes.&lt;/p&gt;&lt;p align="justify"&gt;Les actions en faveur du PDIPR ont pour objectifs de protéger les chemins ruraux, de recenser les chemins ouverts à la pratique de la randonnée (pédestre, équestre, VTT), favorisant ainsi la création d&amp;#039;itinéraires touristiques et de promenades.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes d&amp;#039;aménagement ou de valorisation
+	de circuits,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Travaux de création/amélioration
+	d’itinéraires de randonnée (débroussaillage, élagage, fauchages manuels ou mécaniques, travaux d’abattages et débitages
+		d’arbres sur le tracé, travaux de terrassement, de protection ou
+		de soutènement)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Travaux et aménagements visant la
+	protection de la biodiversité et des paysages aux abords du
+	sentier (restauration des continuités
+		écologiques, mise en valeur et requalification
+		paysagères des sentiers et de leurs abords, opération de réduction des pollutions
+		dont la pollution lumineuse, désartificialisation, remplacement des
+		matériaux « en dur » par des matériaux naturels).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;Opérations
+	ou travaux nécessaires à la continuité ou à la sécurité du
+	cheminement, autres que l’entretien courant : réouverture de
+	chemin, passerelles, caillebotis, mains courantes, aménagements
+	permettant l’adaptation pour l’accès aux personnes à mobilité
+	réduite, clôtures…,&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Fourniture et pose de balisage et/ou
+	signalétique : poteau, lame, bagues, panneau danger, panneau
+	d’information départs…&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Mobilier
+	d’accueil du public : bancs, tables de pique-nique, totem de
+	départ …,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Communication
+	et valorisation du patrimoine à proximité, présent le long de
+	l’itinéraire : fourniture et pose de table d’orientation,
+	pupitre de lecture, panneau pédagogique, etc.&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Acquisition foncière nécessaire à la
+	création, l’amélioration ou le maintien de la continuité d’un
+	itinéraire de randonnée et/ou à la réalisation d’aménagements
+	au long d’un itinéraire de randonnée.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Arial, serif"&gt;Les opérations finançables doivent
+permettre de développer la pratique de la randonnée (pédestre,
+équestre et en VTT) sur chemins et de les protéger&lt;/font&gt;&lt;del&gt;&lt;font face="Arial, serif"&gt;
+&lt;/font&gt;&lt;/del&gt;&lt;font face="Arial, serif"&gt;(PDIPR).&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour
+cela, elles feront l’objet d’une étude et/ou d’un travail de
+concertation avec les partenaires locaux experts de la randonnée&lt;/font&gt;
+&lt;font face="Arial, serif"&gt;et le référent randonnées du
+Département.&lt;/font&gt;&lt;font face="Arial, serif"&gt; Ceux-ci pourront
+conseiller et apporter un appui technique pour préciser et affiner
+le projet et ses modalités de réalisation.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le
+projet devra s’appuyer sur des chemins ruraux déjà inscrits ou à
+inscrire au Plan départemental des Itinéraires de promenade et de
+randonnée d’Eure-et-Loir&lt;/font&gt; &lt;font face="Arial, serif"&gt;et
+affectés à la randonnée non motorisée.&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="justify"&gt;
+&lt;font face="Arial, serif"&gt;Afin de garantir le bon usage de la
+subvention qui pourra être accordée, le Conseil départemental
+préconise de se référer aux guides nationaux et/ou recommandations
+des partenaires locaux experts des différentes pratiques (CDRP 28
+pour le pédestre, CDE 28 pour l’équestre et FFCT pour le VTT).&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-les-actions-en-faveur-du-plan-departemental-des-itineraires-de-promenade-et-de-randonnee-pdipr/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>163216</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la reconstruction du patrimoine naturel et de la biodiversité par la plantation de végétaux (haies, bosquets, plantes messicoles et mellifères)</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>Maximum de 60% de l'opération et plafond de 2€ à 2.50€/m pour la plantation de haies, bosquets / Maximum 30% de l'opération et plafond de 1 600 euros/ha pour les plantes messicoles et mellifères</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plantation de haies et bosquets&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;acquisition de plants ou de semences,&lt;/li&gt;&lt;li&gt;préparation du sol&lt;/li&gt;&lt;li&gt;tuteurs et protections&lt;/li&gt;&lt;li&gt;installations de toiles de paillage biodégradables et compostables&lt;/li&gt;&lt;li&gt;travaux de réalisation&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plantation de plantes messicoles et mellifères&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;acquisition de mélanges de semence&lt;/li&gt;&lt;li&gt;préparation du sol&lt;/li&gt;&lt;li&gt;le semis sur la base de 20kg/ha&lt;/li&gt;&lt;li&gt;la fauche tardive&lt;/li&gt;&lt;li&gt;la location des terres (150€/ha maximum)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales (Communes, EPCI avec ou sans fiscalité propre) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;Associations agréées de protection de l&amp;#039;environnement&lt;/li&gt;&lt;li&gt;Exploitations agricoles (tout statut juridique)&lt;/li&gt;&lt;li&gt;Associations portant des projets innovants intégrant les trois piliers du développement durable&lt;/li&gt;&lt;li&gt;Associations locales après avis de la Fédération de rattachement (pêche, chasse) pour les plantes messicoles et mellifères&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes-1/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>163148</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 50 000 € HT pour les travaux permettant la déconnexion des toitures et le stockage des eaux de pluie / Plafond de 200 000 € HT pour les études et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;Travaux permettant la déconnexion des toitures et le stockage des eaux de pluie en vue d&amp;#039;une réutilisation &lt;/li&gt;&lt;li&gt;Etudes et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes avec aménagements permettant l&amp;#039;infiltration des eaux de pluie&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espace public
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations finançables doivent d&amp;#039;une part permettre de favoriser l&amp;#039;infiltration des eaux à la parcelle et limiter le &amp;#34;tout réseau&amp;#34; en milieu bâti / artificialisé ou d&amp;#039;autre part de favoriser la récupération des eaux pluviales des toitures et le développement de la réutilisation de ces eaux.&lt;/p&gt;&lt;p&gt;Les travaux devront être réalisés en espace urbain et être basés sur des solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W98" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr/</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>163147</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les actions en faveur de la pratique du vélo</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J99" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 100 000 € HT pour les études / Plafond de 200 000 € HT pour les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+Aujourd’hui, l’adaptation des
+territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
+des espaces et des activités humaines. C’est pourquoi, le
+Département souhaite faciliter l’émergence de projets locaux par
+la mobilisation de moyens techniques et financiers adaptés aux
+attentes des territoires sur les thématiques liées à la transition
+écologique (restauration et préservation des milieux naturels et
+aquatiques, plantations de végétaux, gestion des eaux pluviales) et
+aux mobilités douces (plan départemental des itinéraires de
+promenade et de randonnée, développement de la mobilité à
+vélo).&lt;/p&gt;&lt;p align="justify"&gt;Le département d&amp;#039;Eure-et-Loir a acté le 1er schéma directeur cyclable le 27 mars 2023, qui prend en compte les enjeux du vélo au quotidien et les enjeux du vélotourisme. Dans cette stratégie, le Département s&amp;#039;engage sur les 10 années à venir à mettre en oeuvre des actions visant à sécuriser les trajets à vélo par des aménagements cyclables, à développer les services de l&amp;#039;écosystème vélo et à promouvoir la pratique du vélo au quotidien.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etudes, schémas, plans de mobilités douces,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition foncière nécessaire à la création ou l&amp;#039;amélioration d&amp;#039;un aménagement cyclable, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagements cyclables : bandes cyclables, pistes cyclables, voies vertes...&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagements de sécurisation, résolution de carrefours dangereux, passerelles...&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le jalonnement et/ou la signalétique horizontale et verticale,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagement de haltes, d&amp;#039;aires de service, petits mobiliers d&amp;#039;accueil,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communication
+	et valorisation du patrimoine (naturel, bâti ou d&amp;#039;artisanat) et des services à proximité.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour permettre de réaliser des aménagements cyclables homogènes, continus, confortables et sécurisés sur tout le territoire, il est nécessaire d&amp;#039;harmoniser les pratiques et les principes d&amp;#039;aménagement entre les territoires et de mettre à disposition des collectivités des critères communs.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le règlement accessible sur le site du Conseil départemental d&amp;#039;Eure-et-Loir est accompagné d&amp;#039;un guide des aménagements cyclables, reprenant les critères d&amp;#039;éligibilité du dispositif, ainsi que d&amp;#039;autres conseils d&amp;#039;aménagement en annexe&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Les opérations finançables doivent permettre de développer la pratique du vélotourisme, du vélo de loisir et du vélo pour les déplacements utilitaires.&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
+        </is>
+      </c>
+      <c r="W99" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>163146</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J100" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 100 000 euros pour les études / 200 000 euros pour les travaux / 50 000 euros pour les autres opérations</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Collectivités territoriales (Communes, EPCI avec ou sans fiscalité propre) &lt;br /&gt;&lt;/li&gt;&lt;li&gt;Associations agréées de protection de l&amp;#039;environnement&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Subvention minimum de 1 000 €, pour la restauration et préservation des milieux naturels et la gestion des eaux pluviales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes stratégiques&lt;/li&gt;&lt;li&gt;Etudes et travaux d&amp;#039;aménagement et des gestion des bassins-versants en vue de réguler les ruissellements, freiner l&amp;#039;érosion des sols et les inondations, de renaturation, restauration d&amp;#039;espaces de mobilité, réduction de section d&amp;#039;écoulement, remise en fond de talweg, de restauration sélective de la ripisylve, plantations, aménagement de clôtures et d&amp;#039;abreuvoirs, lutte contre les espèces invasives, aménagement de berges, de reconnexion d&amp;#039;annexes hydrauliques aux cours d&amp;#039;eau, restauration de milieux et habitats d&amp;#039;espèces, préservation de zones humides, de restauration de la continuité écologique des cours d&amp;#039;eau, de reconstitution de milieux naturels, de gestion des milieux par éco-pâturage&lt;/li&gt;&lt;li&gt;Acquisitions de données et suivis scientifiques&lt;/li&gt;&lt;li&gt;Acquisitions de parcelles présentant un intérêt de préservation pour le patrimoine naturel, permettant de faciliter la réalisation de projets de restauration de continuité écologique, l&amp;#039;expansion de crues ou la reconquête de la ressource en eau dans les bassins d&amp;#039;alimentation d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Communication et valorisation&lt;/li&gt;&lt;li&gt;L&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, les études préalables, les études stratégiques, les études de projet, les études complémentaires nécessaires&lt;/li&gt;&lt;li&gt;Les dépenses liées aux procédures réglementaires&lt;/li&gt;&lt;li&gt;Les dépenses diverses liées aux travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Bonification possible jusqu&amp;#039;à 50%.&lt;/p&gt;&lt;p&gt;Pour les acquisitions foncières, le plafond subventionnable en milieu rural est de 15 000 €/ha (soit 1.50 €/m) et en milieu urbanisé de&lt;span&gt; &lt;/span&gt;&lt;span&gt;30 000 €/ha (soit 3 €/m).&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W100" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-et-cadre-de-vie/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>60102</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F101" s="1" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  études techniques, audits énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  business plans et conseils financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseils juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  préparation de procédures d&amp;#039;appels d&amp;#039;offres
+ &lt;/li&gt;
+ &lt;li&gt;
+  regroupement de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  gestion de projets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ELENA soutient généralement des programmes d&amp;#039;investissement
+ &lt;strong&gt;
+  supérieurs à 30 millions d&amp;#039;euros
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  , avec une période d&amp;#039;exécution de trois ans pour l&amp;#039;efficacité énergétique
+ &lt;/strong&gt;
+ (y compris s&amp;#039;agissant des projets résidentiels) et une période de
+ &lt;strong&gt;
+  quatre ans pour les transports urbains et la mobilité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA apporte son assistance à trois secteurs différents, d&amp;#039;où l&amp;#039;existence de trois enveloppes distinctes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1) Efficacité énergétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA soutient l&amp;#039;élaboration de projets qui améliorent l&amp;#039;efficacité énergétique et favorisent le recours aux énergies renouvelables dans les bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles couvrent :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;efficacité énergétique dans les bâtiments résidentiels et non résidentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les énergies renouvelables intégrées dans le bâti (panneaux solaires, par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  le chauffage urbain (centrales de cogénération et chaufferies à biomasse, notamment)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les réseaux intelligents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Résidentiel durable
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA aide les particuliers et les associations de propriétaires à préparer et à réaliser des rénovations d&amp;#039;efficacité énergétique et des projets axés sur les énergies renouvelables dans les bâtiments résidentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les logements individuels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements sociaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3) Transport et mobilité en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA appuie également les projets innovants liés aux transports et à la mobilité dans les zones urbaines qui permettent de réaliser des économies d&amp;#039;énergie et de réduire les émissions.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets admissibles couvrent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les investissements visant à encourager l&amp;#039;utilisation et l&amp;#039;intégration de solutions innovantes axées sur les combustibles de substitution dans le domaine de la mobilité urbaine, par exemple ceux ayant trait aux véhicules et aux installations de recharge
+ &lt;/li&gt;
+ &lt;li&gt;
+  les investissements promouvant l&amp;#039;introduction à grande échelle de nouveaux modes de transport plus économes en énergie, qui, dans les zones urbaines, peuvent revêtir de nombreuses formes, comme par exemple : mobilité partagée, logistique urbaine, systèmes de transport intelligents, infrastructures urbaines (y compris les investissements dans les modes de déplacement doux ou dans la mobilité qui ne repose pas sur les transports motorisés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/map.htm" rel="noopener" target="_blank"&gt;
+  Exemples de projets en cours
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/completed-projects/index.htm"&gt;
+  Exemples de projets achevés
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Réhabilitation
+Logement et habitat
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets d&amp;#039;assistance technique relevant d&amp;#039;ELENA ne doivent pas poursuivre de but lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eib.org/fr/products/advising/elena/index.htm</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour présenter une demande initiale de financement, contactez directement la Banque Européenne d&amp;#039;Investissement par courriel à l&amp;#039;adresse elena&amp;#64;eib.org et utilisez
+ &lt;a href="https://www.eib.org/attachments/documents/elena-pre-application-formfr.docx"&gt;
+  le formulaire de préadmission
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour soumettre sa candidature :
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/index.htm" rel="noopener" target="_blank"&gt;
+  https://www.eib.org/fr/products/advising/elena/index.htm
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b772-investir-en-faveur-de-lefficacite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD101" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2020</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>439</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des réseaux neufs de collecte et de transport d’eaux usées et des toilettes permanentes sur le domaine public</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J102" s="1" t="inlineStr">
+        <is>
+          <t>30 % de subvention + 20 % d'avance ; Travaux prioritaires : 60 % de subvention + 20 % d'avance</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Réseaux d&amp;#039;assainissement : création de réseaux neufs de collecte et de transport d&amp;#039;eaux usées, création de toilettes permanentes sur le domaine public
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création et l&amp;#039;extension de réseaux de collecte et de transport à l&amp;#039;exclusion des urbanisations nouvelles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création sur le domaine public de toilettes permanentes gratuites et en accès libre,  y compris les toilettes sèches.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P102" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q102" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux de création d’un
+premier système de collecte et d’extension de réseaux de collecte et de
+transport séparatifs d’eaux usées, à l’exclusion des urbanisations nouvelles.&lt;/p&gt;&lt;p&gt;Ne sont pas
+éligibles les travaux de création de réseaux unitaires, sauf exigences
+environnementales spécifiques.&lt;/p&gt;&lt;p&gt;
+Les travaux de création de premiers systèmes
+d’assainissement inférieurs à 200 équivalents-habitant (EH) ne sont pas
+éligibles, sauf exigences environnementales spécifiques.  &lt;/p&gt;&lt;p&gt;L’attribution
+d’une aide relative à des travaux est conditionnée au respect des obligations
+de saisie des données dans la base nationale SISPEA ; les travaux sont
+éligibles sous réserve de respecter les dispositions de la charte qualité des
+réseaux d’assainissement de l’Association scientifique et technique pour l’eau
+et l’environnement (ASTEE) ;&lt;/p&gt;&lt;p&gt;La
+collectivité doit disposer d’un zonage d’assainissement des eaux usées conforme
+aux dispositions du Code général des collectivités territoriales, approuvé par
+la collectivité après enquête publique. Les travaux doivent être en cohérence
+avec le zonage d’assainissement des eaux usées approuvé après enquête
+publique ;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81f6-reseaux-dassainissement-creation-de-reseaux-n/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>165251</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la continuité écologique qui vise à permettre la libre circulation des espèces (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux d'aménagement (équipement, contournement…) pour les cours d'eau classés liste 2 ou sur les zones d'actions prioritaires (ZAP) du plan de gestion Anguille</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
+d’ouvrage à réaliser des études et des travaux pour restaurer la 
+continuité écologique qui vise à permettre la libre circulation des 
+espèces, à assurer le transport naturel des sédiments et le bon 
+fonctionnement de l’écosystème.&lt;/p&gt;
+&lt;p&gt;Les travaux aidés s’inscrivent dans la mise en œuvre du plan d&amp;#039;action
+ pour une politique apaisée de restauration de la continuité écologique 
+(PAPARCE) dans le respect du code de l’environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P103" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q103" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études et travaux doivent concerner les ouvrages dont la hauteur de chute est supérieure à 50 cm.&lt;/p&gt;
+&lt;p&gt;Les travaux d’aménagement devront faire partie d’une stratégie 
+d’ensemble pour restaurer la continuité écologique à l’échelle des axes.&lt;/p&gt;
+&lt;p&gt;Les travaux devront avoir obtenu les autorisations nécessaires auprès
+ des services de l’État et l’accord du propriétaire de l’ouvrage s’il 
+n’est pas le maitre d’ouvrage des travaux.&lt;/p&gt;
+&lt;p&gt;Les études et travaux d’aménagement (d’équipement, contournement…) 
+sont financés sur les cours d’eau classés « liste 2 » au titre de 
+l’article L 214-17 du code de l’environnement ou sur les zones d’actions
+ prioritaires (ZAP) du plan de gestion des anguilles.&lt;/p&gt;
+&lt;p&gt;Les études et travaux sous maitrise d’ouvrage État sont éligibles sur
+ les ouvrages prioritaires du plan d&amp;#039;action pour une politique apaisée 
+de restauration de la continuité écologique (liste annexée au Sdage).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
       <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
       <c r="V103" s="1" t="inlineStr">
         <is>
-          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua4-deplacement-de-forages-impactant-les-debits-des-cours-deau.html</t>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq2-etudes-et-travaux-damenagement-equipement-contournement-pou.html</t>
         </is>
       </c>
       <c r="W103" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
       <c r="X103" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Pour toute information complémentaire,
-[...2 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
       <c r="Z103" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/deplacer-les-forages-impactant-les-debits-des-cours-deau-en-periode-de-basses-eaux-dans-les-territoires-en-zre-ou-de-ptge-approuve/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-la-continuite-ecologique-qui-vise-a-permettre-la-libre-circulation-des-especes-etudes-et-travaux/</t>
         </is>
       </c>
       <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE103" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF103" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG103" s="1" t="inlineStr">
         <is>
-          <t>26/06/2025</t>
+          <t>25/06/2025</t>
         </is>
       </c>
       <c r="AH103" s="1" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:34" customHeight="0">
       <c r="A104" s="1">
+        <v>166470</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets sur le réseau principal - Enveloppe budgétaire générale - 2026</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets sur le réseau principal - Enveloppe budgétaire générale - 2026</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Budget total de l’appel : 350 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 100 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : maximum entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Développer des projets d&amp;#039;infrastructures de transport ferroviaire sur le réseau central du RTE-T&lt;/li&gt;    &lt;li&gt;Développer des projets d&amp;#039;infrastructures de transport par voies navigables intérieures sur le réseau central du RTE-T&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;La priorité sera accordée aux projets favorisant le développement du train à grande vitesse, conformément à la communication de la Commission sur le train à grande vitesse.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Construction/modernisation des liaisons transfrontalières et des maillons manquants&lt;/li&gt;    &lt;li&gt;Interconnexions entre le rail et d’autres modes de transport, à savoir la navigation intérieure et le transport maritime&lt;/li&gt;    &lt;li&gt;Modernisation des voies navigables et des infrastructures associées&lt;/li&gt;    &lt;li&gt;Création de nouvelles voies navigables et des infrastructures associées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays associés au programme MIE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-coregen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;CEF-T-2026-COREGEN&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43251567&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P104" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q104" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transports-projets-sur-le-reseau-principal-enveloppe-budgetaire-generale-2026/</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transports-projets-sur-le-reseau-principal-enveloppe-budgetaire-generale-2026/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD104" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>166472</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets relatifs au réseau central - Enveloppe « Cohésion » - 2026</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets relatifs au réseau central - Enveloppe « Cohésion » - 2026</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 260 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 100 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 85% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Développer des projets d&amp;#039;infrastructures de transport ferroviaire sur le réseau central du RTE-T.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;La priorité sera accordée aux projets favorisant le développement du train à grande vitesse, conformément à la communication de la Commission sur le train à grande vitesse.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Construction/modernisation des liaisons transfrontalières et des maillons manquants&lt;/li&gt;    &lt;li&gt;Interconnexions entre les rails et les autres modes de transport&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;Dans l&amp;#039;un des États membres éligibles à un financement au titre du Fonds de cohésion&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-corecoen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-T-2026-CORECOEN-RAIL-WORKS?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;CEF-T-2026-CORECOEN" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P105" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q105" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transports-projets-relatifs-au-reseau-central-enveloppe-cohesion-2026/</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transports-projets-relatifs-au-reseau-central-enveloppe-cohesion-2026/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD105" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>104697</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'accès au réseau de transport régional en contribuant à l'aménagement des points d’arrêts du réseau régional</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Investissements en faveur de l&amp;apos;accès au réseau de transport régional</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ a
+ méliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional.
+&lt;/p&gt;
+&lt;p&gt;
+ La modernisation du parc de matériel roulant, l&amp;#039;amélioration de l&amp;#039;offre et la création de tarifications adaptées ont contribué au développement de I&amp;#039;usage des transports régionaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de poursuivre et d&amp;#039;amplifier les reports modaux a leur profit, la Région souhaite favoriser les opérations visant
+ &lt;strong&gt;
+  a améliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional
+ &lt;/strong&gt;
+ (gares régionales, points d&amp;#039;arrêts non gérés, points d&amp;#039;arrêts d&amp;#039;une ligne d&amp;#039;autocar régionale) qui sont autant de portes d&amp;#039;entrée des villes que de points d&amp;#039;accès au réseau régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P106" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité (Commune ou EPCI, hors périmètre de transport urbain des Communautés urbaines, hors gare engagée dans un Pôle d&amp;#039;Echanges Multimodal) sollicitant une aide régionale a ce titre devra présenter un dossier de demande de subvention comprenant tout do
+ cument utile, et composé a minima d&amp;#039;une note descriptive du projet, d&amp;#039;un plan précis d&amp;#039;aménagement présentant les situations actuelles et projetées, d&amp;#039;un plan de financement, d&amp;#039;un planning prévisionnel et dune délibération du ou des organes délibérant.
+&lt;/p&gt;
+&lt;p&gt;
+ Après analyse des dossiers déposés, sélection par la Région des projets, signature d&amp;#039;une convention de cofinancement.
+&lt;/p&gt;
+&lt;p&gt;
+ Critères de sélection :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Augmentation de la fréquentation attendue du point d&amp;#039;arrêt ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Qualité des aménagements prévus ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Amélioration de I&amp;#039;interface gare / ville et de I&amp;#039;intermodalité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Nombre de places de stationnement créées ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Coût du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Premier dossier déposé au titre de cette politique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;un Schéma Local de Transport (SLT) sur le territoire comprenant la gare: bien que non exigée, la réalisation d&amp;#039;un SLT sur le territoire atteste de la volonté d&amp;#039;apporter une réponse cohérente aux problématiques de déplacements ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Inscription du projet dans un Contrat Territorial Unique (CTU) ou un Nouveau Contrat Regional (NCR) : bien que non exigée, l&amp;#039;inscription du projet a un CTU atteste de l&amp;#039;intérêt manifesté par le territoire pour sa réalisation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissements-en-faveur-de-lacces-au-reseau-de-transport-regional</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;br /&gt;
+ Service Gares et infrastructures
+ &lt;br /&gt;
+ Pôle Gares,aménagements intermodaux et accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ Xavier DUVAL-ZACK
+ &lt;br /&gt;
+ &lt;a href="mailto:xavier.duval-zack&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  xavier.duval-zack&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 58 29
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa3f-investissements-en-faveur-de-lacces-au-reseau-transport/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>143300</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières (Formation / niveau Initiation)</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit routier est la première source de nuisance citée par les Français à leur domicile. Le Conseil National du Bruit (CNB) et l&amp;#039;Agence de la Transition écologique (ADEME) ont publié en juillet 2021 une nouvelle évaluation du coût social du bruit en France qui indique que le bruit des infrastructures de transport routières représente un coût de plus de 80 milliards d&amp;#039;euros par an. Le bruit émis par les infrastructures de transport routières s&amp;#039;inscrit dans un corpus réglementaire ancien, cependant l&amp;#039;Autorité environnementale (Ae) pointe régulièrement les lacunes dans les études acoustiques, qui peuvent impacter directement la qualité de vie des riverains de ces projets. Cette formation proposée en deux modules vous aidera à mieux appréhender les obligations des gestionnaires routiers, à conduire une étude d&amp;#039;impact acoustique et plus globalement à comprendre l&amp;#039;articulation des différents axes de la politique de lutte contre le bruit : Cartes de Bruit Stratégiques, Classement Sonore des Voies, résorption des Points Noirs du Bruit et protection des riverains.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de ce module, les stagiaires seront capables de:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaître les effets du bruit sur la santé et les notions de base de l&amp;#039;acoustique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comprendre les paramètres d&amp;#039;émission et de propagation du bruit routier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décliner la réglementation applicable à un projet routier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser et proposer les solutions de limitation des nuisances sonores les mieux adaptées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matinée
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30–10h00 : Présentation de l&amp;#039;équipe d&amp;#039;animation et attentes des stagiaires
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00–11h00 : Effets du bruit sur la santé et notions de base de l&amp;#039;acoustique
+&lt;/p&gt;
+&lt;p&gt;
+ 11h00 –12h00 : Paramètres d&amp;#039;émission et de propagation du bruit routier
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi
+&lt;/p&gt;
+&lt;p&gt;
+ 13h30 –15h00 : Réglementation applicable aux projets de transports routiers
+&lt;/p&gt;
+&lt;p&gt;
+ 15h00 –15h45 : Solutions de limitation des nuisances sonores
+&lt;/p&gt;
+&lt;p&gt;
+ 15h45 –16h45 : Atelier mesure acoustique (principes de mesures et manipulation d&amp;#039;un sonomètre)
+&lt;/p&gt;
+&lt;p&gt;
+ 16h45 –17h00 : Temps d&amp;#039;échange et évaluation de la journée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de validation individuelle des acquis en fin de formation : Quiz en fin de journée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500€ HT par stagiaire (TVA à 0%).
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner inclus.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation s&amp;#039;adresse aux personnels en charge de la thématique acoustique au sein des collectivités gestionnaires d&amp;#039;infrastructures routières, ou dans les bureaux d&amp;#039;études techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre de formation &amp;#34;approfondissement&amp;#34; est également proposée. A noter : En cas d&amp;#039;inscription d&amp;#039;une même personne aux 2 offres, les modalités d&amp;#039;inscription sont distinctes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aucun prérequis.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-maitriser-volet-nuisances-sonores-projets-0</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Information et inscription :
+ &lt;a href="mailto:formation.catalogue&amp;#64;cerema.fr" target="_self"&gt;
+  formation.catalogue&amp;#64;cerema.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f366-maitriser-le-volet-nuisances-sonores-dans-les/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>119647</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Construire des aménagements de nature à limiter la vitesse et à sécuriser les déplacements piétons sur voies communales</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I109" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement de nature à limiter la vitesse et à sécuriser les déplacements piétons sur voies communales (uniquement aux abords des équipements publics et des commerces) et routes départementales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  chicanes, rétrécissement de chaussée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  zones 30 km/h,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ralentisseurs, plateaux surélevés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  feux tricolores (hors feux à récompense),
+ &lt;/li&gt;
+ &lt;li&gt;
+  radars pédagogiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  construction et aménagement d&amp;#039;arrêt de bus et d&amp;#039;abribus.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement sur voies communales (uniquement aux abords des équipements publics et des commerces) et routes départementales.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide concerne uniquement les communes auboises ou groupement de communes aubois de moins de 10.000 habitants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Communes de l'Aube de moins de 10.000 habitants</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus, contactez :
+ &lt;a href="mailto:drat&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  drat&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>drat@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/66a2-construire-des-amenagements-de-nature-a-limit/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2022</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>166489</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé en Occitanie - Dépôt</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé en Occitanie - Dépôt</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet AMI a pour objet de soutenir financièrement des projets qui permettront de promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé.&lt;/p&gt;&lt;p&gt;Voilà quelques exemples de types de projets attendus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Projets de mobilité en lien avec les politiques de santé (Plan régional santé-environnement (PRSE) - Onehealth, contrats locaux de santé, Villes-Santé…) : lutte contre la sédentarité et l’isolement.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mobilité domicile-travail (enjeu de pouvoir d’achat des agents/salariés, attractivité des zones d’activité, notamment en milieu rural, et réduction des impacts environnementaux), en particulier des projets portés par des structures employeurs engagées dans une démarche RSE.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Optimisation des flottes de véhicules des entreprises.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Organisation de la logistique du dernier kilomètre (diminution de la pollution atmosphérique, des nuisances sonores, de l’encombrement de la voirie, du trafic, du risque d’accidents…), en particulier des projets portés par des entreprises de livraison et/ou des commerçants.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mobilité des seniors (prévention de la perte d’autonomie par l’activité physique, lutte contre une forte dépendance à la voiture individuelle, enjeu particulièrement fort pour les conducteurs âgés – cf. perte potentielle des facultés nécessaires à la conduite, accès aux services de commerces et loisir…).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mobilité des scolaires (tous niveaux) et mobilité des jeunes, incluant les déplacements domicile–établissement et l’impact indirect sur les pratiques des parents.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette liste n’est pas exhaustive.&lt;strong&gt; &lt;/strong&gt;Elle vise à illustrer les types de publics, de secteurs ou de problématiques pour lesquels l’AMI souhaite faire émerger des projets, sans exclure d’autres propositions pertinentes dès lors qu’elles répondraient aux objectifs généraux de l’AMI.&lt;/p&gt;&lt;p&gt;Les porteurs de projets sont ainsi encouragés à proposer toutes actions justifiant clairement d’impacts attendus en matière de réduction des émissions atmosphériques (NO₂, particules…) avec co-bénéfices santé et sobriété énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P110" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+      <c r="Q110" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/promouvoir-des-solutions-de-mobilite-forts-co-benefices-qualite-de-lair-et-sante-en-occitanie-depot</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-des-solutions-de-mobilite-a-forts-co-benefices-qualite-de-l-air-et-sante-en-occitanie-depot/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>166471</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets relatifs au réseau central - Enveloppe budgétaire globale - 2026</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>MIE - MIE 2 Transports - Projets relatifs au réseau central - Enveloppe budgétaire globale - 2026</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 000 000 et 10 000 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : maximum entre 50% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Moderniser les infrastructures de transport du réseau RTE-T afin de faciliter la circulation des trains et des véhicules routiers aux points de contrôle situés aux frontières extérieures de l&amp;#039;Union sur le réseau RTE-T.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Priorité 1 : modernisation des postes-frontières existants afin de permettre la mise en place de contrôles coordonnés dans les deux sens&lt;/li&gt;    &lt;li&gt;Priorité 2 : projets situés sur les corridors de transport européens du RTE-T&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays associés au programme MIE (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-TRANSPORT-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-t-2026-safemobgen_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/CEF-T-2026-SAFEMOBGEN-EXTBORDER-WORKS" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Revitalisation
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Industrie</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P111" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="Q111" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-transports-projets-relatifs-au-reseau-central-enveloppe-budgetaire-globale-2026/</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-transports-projets-relatifs-au-reseau-central-enveloppe-budgetaire-globale-2026/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD111" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
         <v>104603</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Soutenir et viabiliser les formations dans les CFA pour des raisons géographiques ou économiques, constituer un fonds social, aider à la mobilité nationale ou internationales</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C112" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D104" s="1" t="inlineStr">
+      <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Soutien au fonctionnement des CFA : majoration de la prise en charge des contrats d’apprentissage</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H112" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région intervient dans le fonctionnement des Centres de formation d&amp;#039;apprentis (CFA), en majorant la prise en charge des contrats d&amp;#039;apprentissage. Le soutien de la Région concerne en premier lieu la viabilisation des formations par apprentissage. Il peut par ailleurs servir à constituer un fond social pour les jeunes ayant des difficultés financières, à financer des actions de mobilité nationale ou internationale, ou encore à prendre en charge la formation des contrats signés dans la fonction publique territoriale avant le 1er janvier 2020.
  &lt;br /&gt;
  Ce soutien s&amp;#039;effectue dans la limite de l&amp;#039;enveloppe allouée par l&amp;#039;Etat à la Région via France Compétences.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ce fonds s&amp;#039;adresse aux centres répondant aux obligations nationales de déclaration et de qualité, et exerçant une activité d&amp;#039;apprentissage depuis au moins un an au moment de la demande.
  &lt;/li&gt;
  &lt;li&gt;
   Jusqu&amp;#039;au terme de l&amp;#039;exercice 2022, les CFA dispensant des formations qui étaient conventionnées par la Région à la date du 31 août 2019 seront aidés en priorité, compte tenu de leur mode de financement dérogatoire instauré par le décret n°2019-1326 du 10 décembre 2019 relatif à France Compétences et aux opérateurs de compétences.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N112" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Commerces et services</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P104" s="1" t="inlineStr">
+      <c r="P112" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q104" s="1" t="inlineStr">
+      <c r="Q112" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors de l&amp;#039;instruction des demandes de majoration de la prise en charge de formations, les critères
 &lt;/p&gt;
 &lt;p&gt;
  suivants seront utilisés pour déterminer leur priorité :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    localisation : les formations doivent être dispensées dans la région ; les formations situées dans les territoires « Emploi Formation Orientation Professionnelles » (EFOP) les moins denses seront considérées comme prioritaires, ainsi que celles qui recourent à des dispositifs favorisant le maillage territorial et celles dispensées dans les Quartiers Prioritaires de la Ville ; dans le cas de l&amp;#039;implantation d&amp;#039;une nouvelle formation, son intégration au sein de l&amp;#039;offre existante sera prise en compte ;
   &lt;/li&gt;
   &lt;li&gt;
    secteur économique : les formations au service des métiers en tension des filières économiques stratégiques des Pays de la Loire, telles que l&amp;#039;agriculture et l&amp;#039;agro-alimentaire, la métallurgie (notamment la construction navale, l&amp;#039;aéronautique et l&amp;#039;automobile), l&amp;#039;électronique, le numérique, la santé, le BTP, le transport-logistique, l&amp;#039;hôtellerie-restauration-tourisme..., seront valorisées en premier lieu ; les formations dans les secteurs fragilisés par les effets de la crise liée à la pandémie COVID-19 feront l&amp;#039;objet d&amp;#039;une attention renforcée ; les formations présentes dans notre région qui concernent des métiers rares seront également traitées prioritairement : imprimerie, bijouterie, facture instrumentale... ; au titre de la valorisation de l&amp;#039;excellence professionnelle, les formations réalisées dans les CFA supports de l&amp;#039;organisation des Olympiades des Métiers seront soutenues ;
   &lt;/li&gt;
   &lt;li&gt;
    niveau et type : les différentes formations, de tout niveau, sont susceptibles d&amp;#039;être soutenues ; les formations diplômantes de niveau 3 (CAP...) et 4 (BAC PRO, BP...) seront cependant prioritaires ;
   &lt;/li&gt;
   &lt;li&gt;
    public accueilli : une attention particulière sera prêtée aux formations qui accueillent des jeunes suivis par les missions locales, par les missions de lutte contre le décrochage scolaire, ou ayant  bénéficié des dispositifs Prépa Avenir ou Prépa Apprentissage, ainsi qu&amp;#039;à celles qui forment des jeunes des Quartiers Prioritaires de la Ville ;
   &lt;/li&gt;
   &lt;li&gt;
    lien avec l&amp;#039;innovation : une priorité sera accordée aux formations qui jouent un rôle important de vecteur d&amp;#039;innovation dans les entreprises, ou à celles qui utilisent des dispositifs innovants d&amp;#039;apprentissage, ou encore qui relèvent de CFA engagés dans une démarche d&amp;#039;innovation sociale et environnementale, de responsabilité sociétale ;
   &lt;/li&gt;
   &lt;li&gt;
@@ -20557,615 +21679,1301 @@
  &lt;/ul&gt;
  &lt;p&gt;
   Le financement régional des formations éligibles à la majoration sera présenté lors d&amp;#039;une session du
   Conseil régional ou d&amp;#039;une commission permanente, en amont de la rentrée scolaire N.
   Ce financement sera versé au bénéficiaire par la Région comme suit, par dérogation au règlement
   budgétaire et financier, après signature d&amp;#039;une convention financière :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     une avance de 80% du montant de l&amp;#039;aide en N,
    &lt;/li&gt;
    &lt;li&gt;
     le solde en N&amp;#43;1, au moins quatre mois après le premier versement, sur présentation d&amp;#039;un récapitulatif des effectifs réels de la (des) formation(s) éligible(s) à la majoration régionale, et des justificatifs complémentaires définis dans la convention.
    &lt;/li&gt;
    &lt;li&gt;
     Si le financement des majorations calculé à l&amp;#039;aide des effectifs réels s&amp;#039;avère inférieur à l&amp;#039;avance versée, la Région effectuera une régularisation par la procédure d&amp;#039;émission d&amp;#039;un titre de recettes.
    &lt;/li&gt;
    &lt;li&gt;
     En cas de non-respect des obligations contractuelles par le centre de formation d&amp;#039;apprentis, de déclaration erronée ou fausse, la Région pourra exiger le reversement de tout ou partie des sommes déjà versées.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S112" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V112" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/soutien-au-fonctionnement-des-cfa-majoration-de-la-prise-en-charge-des-contrats-dapprentissage</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
  &lt;br /&gt;
  Service Animation territoriale
  &lt;br /&gt;
  Pôle Financement et contrôle du fonctionnement des CFA
 &lt;/p&gt;
 &lt;p&gt;
  0228205920
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y112" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z112" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/67b1-soutien-au-fonctionnement-des-cfa-majoration-/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF104" s="1" t="inlineStr">
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AG112" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-      <c r="A105" s="1">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
         <v>92605</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Participer à la sécurité des usagers des transports en commun et des voiries communales au travers de la répartition du produit des amendes de police</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H113" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I105" s="1" t="inlineStr">
+      <c r="I113" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J105" s="1" t="inlineStr">
+      <c r="J113" s="1" t="inlineStr">
         <is>
           <t>Montant maximum de la dépense subventionnable : 35 000 € HT</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Participer au travers de la répartition du produit des amendes de police (article R2334-12 du code général des collectivités territoriales) à l&amp;#039;aménagement des équipements améliorant la sécurité des usagers des transports en commun et des voiries communales.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Taux maximum de la subvention départementale  applicable à un montant plafond de dépenses fixé à 35 000 € HT :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   70 % pour les communes de moins de 2 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   50 % pour les communes de 2 001 à 5 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   40 % pour les communes de 5 001 à 10 000 habitants (pop. DGF)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bonification des modalités d&amp;#039;intervention en soutien aux travaux d&amp;#039;aménagement de la voirie permettant l&amp;#039;accessibilité des personnes handicapées, selon les taux de subvention départementale suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   80 % pour les communes de moins de 2 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   60 % pour les communes de 2 001 à 5 000 habitants (pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   50 % pour les communes de 5 001 à 10 000 habitants (pop. DGF)
 Dans le cadre de cette bonification, les bénéficiaires doivent présenter un dossier technique et financier individualisé.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M105" s="1" t="inlineStr">
+      <c r="M113" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Pour les transports en commun :
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements et équipements améliorant la sécurité des usagers, l&amp;#039;accueil du public, l&amp;#039;accès aux réseaux, les liaisons entre réseaux et avec les autres modes de transport
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de voiries, équipements destinés à une meilleure exploitation des réseaux
  &lt;/li&gt;
  &lt;li&gt;
   Équipements assurant l&amp;#039;information des usagers, l&amp;#039;évaluation du trafic et le contrôle des titres de transport
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la circulation routière :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude et mise en œuvre de plans de circulation
  &lt;/li&gt;
  &lt;li&gt;
   Création de parcs de stationnement et d&amp;#039;aires de co-voiturage
  &lt;/li&gt;
  &lt;li&gt;
   Installation et développement de signaux lumineux et de la signalisation horizontale et verticale
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de carrefours
  &lt;/li&gt;
  &lt;li&gt;
   Différenciation du trafic
  &lt;/li&gt;
  &lt;li&gt;
   Travaux commandés par les exigences de la sécurité routière
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Equipement public
 Réhabilitation
 Logistique urbaine
 Sécurité</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10 000 habitants (Pop. DGF)
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de communes de moins de 10 000 habitants (Pop. DGF)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 10000 habitants</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires/les-autres-aides-aux-collectivites-locales-et-organismes-publics-2689.html</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ebb-participer-au-travers-de-la-repartition-du-pr/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
+      <c r="AB113" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC113" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-[...53 lines deleted...]
-      <c r="O106" s="1" t="inlineStr">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>165280</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Déplacer les forages impactant les débits des cours d’eau en période de basses eaux, dans les territoires en ZRE ou de PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Déplacement de forages impactant les débits des cours d’eau en période de basses eaux, dans les territoires en ZRE ou de PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans les territoires de ZRE ou de PTGE approuvé, le déplacement de 
+forages impactant les débits des cours d’eau en période de basses eaux, 
+pour atténuer leurs incidences, peut être accompagné dans le cadre d’une
+ démarche collective.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P114" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q114" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une étude préalable démontre l’intérêt global du projet global au 
+regard de l’impact de l’exploitation du ou des forages sur la ressource 
+en eau ou les milieux aquatiques.&lt;/p&gt;
+&lt;p&gt;L’ensemble des conditions d’éligibilité à respecter sont précisées dans la fiche action.&lt;/p&gt;
+&lt;p&gt;L’agence de l’eau peut octroyer ses aides dans le cadre du régime 
+d’aides notifié n°SA.109250 (2023/N) - « Aides aux investissements 
+portant sur des infrastructures hydrauliques » en vigueur du 18 décembre
+ 2023 jusqu&amp;#039;au 31 décembre 2029 » qui impose des contraintes 
+complémentaires en fonction du type de projet et de l’état de la masse 
+d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua4-deplacement-de-forages-impactant-les-debits-des-cours-deau.html</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deplacer-les-forages-impactant-les-debits-des-cours-deau-en-periode-de-basses-eaux-dans-les-territoires-en-zre-ou-de-ptge-approuve/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>143309</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
+&lt;/p&gt;
+&lt;p&gt;
+ Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elu d&amp;#039;une collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestionnaire d&amp;#039;un établissement scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsable d&amp;#039;exploitation (bâtiments, espaces verts, équipements)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vos besoins :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment optimiser la performance énergétique des bâtiments et réaliser des économies ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions pour rafraîchir l&amp;#039;école, favoriser la biodiversité et sensibiliser les plus jeunes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment sécuriser les espaces extérieurs (cours et abords) ? Les adapter à la diversité des usages ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise transversale (bâtiment, aménagement, mobilité, solutions fondées sur la nature) et écosystémique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expérience confirmée auprès des établissements scolaires (programme Cube S)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une forte proximité (26 implantations en métropole et outre-mer) avec les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une posture fédératrice propice à la concertation avec les acteurs locaux (personnels enseignants, techniques) et les partenaires (publics et privés).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   La réponse du Cerema
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Le Cerema vous accompagne à chaque étape du projet. Nos compétences mobilisables :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et appui méthodologique intégrant la prise en compte de la règlementation, des besoins des usagers, des enjeux locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique et expertises : diagnostic, mise en œuvre, évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation : ateliers techniques, démarches participatives, réseaux d&amp;#039;acteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans le déploiement d&amp;#039;innovations, d&amp;#039;expérimentations et évaluation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NOS PROGRAMMES CUBE.S ET ACTEE CUBE ECOLE
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2018, en partenariat avec l&amp;#039;&amp;#039;Institut Français pour la performance du bâtiment (IFPEB), le Cerema déploie des challenges dédiés aux économies d&amp;#039;énergie dans les bâtiments scolaires à destination
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des collèges et lycées avec CUBE.S Climat, Usages, Bâtiments Enseignement Scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  des écoles avec ACTEE CUBE.Ecoles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Soutenus par les Ministères de l&amp;#039;Education Nationale et de la Transition Écologique, ces challenges fédèrent les parties prenantes autour d&amp;#039;actions permettant de réaliser des économies d&amp;#039;énergie rapidement et sans lourd investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;👉&lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ 12% d&amp;#039;économies sur un an, en moyenne, grâce à CubeS
+&lt;/p&gt;
+&lt;p&gt;
+ VERS UN PROJET D&amp;#039;ÉCOLE RÉSILIENT,
+&lt;/p&gt;
+&lt;p&gt;
+ cohérent à l&amp;#039;échelle du territoire, intégrant trois dimensions
+&lt;/p&gt;
+&lt;p&gt;
+ 1. Améliorer le patrimoine bâti
+&lt;/p&gt;
+&lt;p&gt;
+ Stratégie patrimoniale pour rationaliser et améliorer la qualité des bâtiments : diagnostic du parc, priorisation des sites, chiffrage économique en coût global, phasage pluriannuel des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Plan et appui à la mise en œuvre des travaux (isolation, choix de matériaux performants, qualité de l&amp;#039;air intérieur) afin de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  répondre aux nouvelles exigences environnementales (décret éco-énergie tertiaire, RE 2020), accessibilité, conformité électrique, sécurité incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir un confort optimal été comme hiver entretien et réglage optimal des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien et réglage optimal des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Compréhension des usages (besoins et pratiques) et actions sur les comportements des occupants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2. Aménager les cours d&amp;#039;écoles
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renaturation : création d&amp;#039;îlots de fraîcheur, aménagement d&amp;#039;espaces végétalisés (vergers, potagers, jardins)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements favorables à la biodiversité et la continuité des trames vertes et bleues
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des eaux pluviales : favoriser l&amp;#039;infiltration et la réutilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;espaces sécurisés et adaptés à divers usages : jeux, temps calme, école dehors
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 3. Rendre les abords sûrs et accueillants
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement des mobilités actives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Itinéraires sécurisés et accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;👉&lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Bâtiments et construction
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P106" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="AF106" s="1" t="inlineStr">
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG106" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-      <c r="A107" s="1">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>8187</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Etudier la réutilisation d’eaux usées et d’eaux pluviales, les retenues de substitution, les déplacements de forages - Gestion collective de la ressource pour l’irrigation</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I117" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-      
+Les études prospectives territoriales ont pour
+objet d’identifier les gisements potentiels de sites propices à la REUT ou de
+la RENC sur un territoire donné.&lt;/p&gt;&lt;p&gt;-      
+Les études d’opportunité ont une dimension
+multi-acteurs et incluent toutes les parties prenantes ; elles permettent
+de définir une stratégie globale de REUT sur un site donné vis-à-vis de son
+territoire, sur le temps présent et futur ; cette stratégie tiendra compte
+de la ressource en eau sur le territoire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-      
+Les études de faisabilité prennent en compte les
+aspects technicoéconomiques pour définir la solution la plus adaptée au
+contexte.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P117" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q117" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études
+d’opportunité prennent en compte plusieurs axes : enjeux environnementaux,
+enjeux techniques, enjeux sanitaires, enjeux économiques, enjeux sociétaux et
+enjeux de gouvernance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1361-gestion-collective-de-la-ressource-pour-lirri/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>165807</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
         </is>
       </c>
-      <c r="C107" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I107" s="1" t="inlineStr">
+      <c r="I118" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J107" s="1" t="inlineStr">
+      <c r="J118" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L107" s="1" t="inlineStr">
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
 sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
 50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
 augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
 L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
 est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
 la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
 de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
 thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
 concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
 l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
 changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
 sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
 2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
 services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
 biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
 mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
 d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
 centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
 d’innovation technique et technologique, de modèle économique, organisationnelle et de 
 gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
 coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
+      <c r="M118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Culture et identité collective
 Espaces verts
 Espace public
 Friche
 Recyclage et valorisation des déchets
 Accès aux services
 Citoyenneté
 Revitalisation
 Innovation, créativité et recherche
 Qualité de l'air
 Biodiversité
 Equipement public
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P107" s="1" t="inlineStr">
+      <c r="P118" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q107" s="1" t="inlineStr">
+      <c r="Q118" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
 porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
 projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
 revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
 validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
 distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
 moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
 porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
 Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
 heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
@@ -21180,1426 +22988,814 @@
 devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
 après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
 après l’instruction
 Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
 retenues par le service instructeur. 
 Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>GAL Loire Forez - Mobilité active</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC107" s="1" t="inlineStr">
+      <c r="AC118" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE107" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG107" s="1" t="inlineStr">
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH107" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="108" spans="1:34" customHeight="0">
-      <c r="A108" s="1">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>165376</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Redynamiser les communes via des démarches participatives : logements collectifs innovants, concertation nouvelles formes urbaines, éco mobilité</t>
         </is>
       </c>
-      <c r="C108" s="1" t="inlineStr">
+      <c r="C119" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="D119" s="1" t="inlineStr">
         <is>
           <t>FA1_(Re)dynamiser les centralités via des démarches participatives et innovantes</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>GAL LEADER Ardèche</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I108" s="1" t="inlineStr">
+      <c r="I119" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J108" s="1" t="inlineStr">
+      <c r="J119" s="1" t="inlineStr">
         <is>
           <t>de Taux d'Aides Publiques max</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;1.1/ Création et développement de nouvelles
 formes d&amp;#039;habitat pour des logements collectifs innovants :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude, expertise, projet de recherche,
 action d&amp;#039;animation, de communication pour accroitre le nombre de logements
 collectifs innovants&lt;/li&gt;&lt;li&gt;Mission de maîtrise d’œuvre, travaux et
 aménagements, acquisition d’équipements et de matériels pour la création de
 nouveaux logements collectifs innovants&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2/ Démarches participatives visant à développer de nouvelles formes
 urbaines concertées et/ ou visant à favoriser l&amp;#039;intégration et l&amp;#039;implication
 des jeunes et des habitants :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Etude, expertise, projet de recherche&lt;/li&gt;&lt;li&gt;     Action d&amp;#039;animation et de communication pour et
 par les habitants autour des projets de réaménagement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3/ Mise en place de mobilités durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Action d&amp;#039;animation et de communication en
 matière d&amp;#039;éco mobilité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4/ Montée en compétence des acteurs du territoire :
 développer des actions démonstratives et pédagogiques en direction des élus,
 habitants et acteurs privés pour faciliter le changement de comportements en
 matière d’urbanisme et de préservation des paysages :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;
 Action d&amp;#039;animation, de communication, de promotion, de
 valorisation, de formation visant à favoriser le changement de comportement de
 tout public en matière de construire, de rénover, d’habiter et d’aménager
 l’espace et de préserver les paysages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Revitalisation</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P108" s="1" t="inlineStr">
+      <c r="P119" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q108" s="1" t="inlineStr">
+      <c r="Q119" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T119" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>Ardèche</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>https://leader-ardeche.fr/</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;leader&amp;#64;archeagglo.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>m.chapron@archeagglo.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/redynamiser-les-communes-via-des-demarches-participatives-logements-collectifs-innovants-concertation-nouvelles-formes-urbaines-eco-mobilite/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB108" s="1" t="inlineStr">
+      <c r="AB119" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC108" s="1" t="inlineStr">
+      <c r="AC119" s="1" t="inlineStr">
         <is>
           <t>ACHE Agglo</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
         <is>
           <t>06/08/2025</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-[...176 lines deleted...]
-      <c r="A110" s="1">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
         <v>158948</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Définir un plan d'implantation de Pôles d'Echanges Multimodaux et leur faisabilité technique à destination des déplacements domicile-travail et touristiques</t>
         </is>
       </c>
-      <c r="C110" s="1" t="inlineStr">
+      <c r="C120" s="1" t="inlineStr">
         <is>
           <t>Tourisme Ingénierie Développement
 France Mobilités</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité technique à l'installation de différents types de Pôles d'Echanges Multimodaux</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>France Mobilités</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L110" s="1" t="inlineStr">
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Force d&amp;#039;une expertise et de retours d&amp;#039;expériences sur plusieurs de ses réseaux, PIM Mobility vous propose, en amont de tout déploiement, un accompagnement complet, reprenant vos études et réflexions en cours, en vue de créer des espaces de rétention de voyageur et instaurer une pratique multimodale durable :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Identification géographique et définition des typologies des sites étudiés
  &lt;/li&gt;
  &lt;li&gt;
   Définition des profils voyageurs présents, leur consentement à changer de comportement et leurs besoins de services associés
  &lt;/li&gt;
  &lt;li&gt;
   cartographie des offres de transport présentes, en cours de déploiement
  &lt;/li&gt;
  &lt;li&gt;
   de faisabilité technique  chiffré
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M110" s="1" t="inlineStr">
+      <c r="M120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Hubs de mobilité sur des lignes de covoiturage et lignes BHNS/cars express ; aires de services vélo sur des grands itinéraires touristiques, espaces relais vélos en libre service et stationnement vélos en parc d&amp;#039;activités, aires de covoiturage et relais transport en commun, revitalisation et valorisation multimodale de parvis de gare TER.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R110" s="1" t="inlineStr">
+      <c r="R120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes une collectivités, une entreprise, un syndicat ou un office du tourisme.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>https://pim-mobility.com/contact/</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;pim-mobility.com&lt;br /&gt;06 22 45 03 36&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>p.renault@pim-mobility.com</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5313-definir-un-plan-dimplantation-de-poles-dechan/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB110" s="1" t="inlineStr">
+      <c r="AB120" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC110" s="1" t="inlineStr">
+      <c r="AC120" s="1" t="inlineStr">
         <is>
           <t>PIM Mobility</t>
         </is>
       </c>
-      <c r="AE110" s="1" t="inlineStr">
+      <c r="AE120" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG110" s="1" t="inlineStr">
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
         <is>
           <t>18/01/2024</t>
         </is>
       </c>
-      <c r="AH110" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="111" spans="1:34" customHeight="0">
-[...436 lines deleted...]
-      <c r="A113" s="1">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
         <v>127467</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D121" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H121" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I113" s="1" t="inlineStr">
+      <c r="I121" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J113" s="1" t="inlineStr">
+      <c r="J121" s="1" t="inlineStr">
         <is>
           <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
 &lt;/p&gt;
 A noter que :
 &lt;ul&gt;
  &lt;li&gt;
   Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M113" s="1" t="inlineStr">
+      <c r="M121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ÉTUDES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
  &lt;/li&gt;
  &lt;li&gt;
   Honoraires d&amp;#039;ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉTUDE D&amp;#039;IMPACT
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TRAVAUX
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux inscrits dans la section d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ACQUISITION
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisitions foncières nécessaires à la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P113" s="1" t="inlineStr">
+      <c r="P121" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="Q113" s="1" t="inlineStr">
+      <c r="Q121" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, le demande de subvention doit suivre le processus suivant :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
  &lt;/li&gt;
  &lt;li&gt;
   Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
  &lt;/li&gt;
  &lt;li&gt;
   Individualisation en Commission Permanente des subventions pour les opérations retenues.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T121" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
         </is>
       </c>
-      <c r="W113" s="1" t="inlineStr">
+      <c r="W121" s="1" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact soit :
 &lt;/p&gt;
 &lt;p&gt;
  - Par mail :
  &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
   datc&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Par téléphone, aux numéros suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB113" s="1" t="inlineStr">
+      <c r="AB121" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un gymnase
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC121" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
         <v>155117</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H122" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N122" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -22672,170 +23868,170 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S122" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T122" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U122" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V122" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W114" s="1" t="inlineStr">
+      <c r="W122" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y122" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z122" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB114" s="1" t="inlineStr">
+      <c r="AB122" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF114" s="1" t="inlineStr">
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AG122" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-      <c r="A115" s="1">
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>130993</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour son projet de Bois-Énergie</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  Les ouvrages ainsi réalisés restent la propriété du SIEL-TE pendant 20 ans, qui en assure l&amp;#039;entretien et les loue à la collectivité. Une contribution est appelée pendant 20 ans sous forme de loyer et comprend une participation de la collectivité permettant d&amp;#039;atteindre 100% du montant HT des études et travaux, les frais liés à l&amp;#039;entretien spécialisé et une provision pour le remplacement du matériel en cas de casse.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité continue de s&amp;#039;impliquer dans le projet puisque l&amp;#039;achat des différents combustibles et fuides (bois, appoint, électricité, eau, téléphone) reste à sa charge. La collectivité facture la chaleur à ses abonnés, le cas échéant.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : 100 € /an &amp;#43; contribution «loyer» selon projet
@@ -22862,209 +24058,209 @@
 &lt;p&gt;
  Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités d&amp;#039;intervention du SIEL-TE permettent à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-TE pour la réalisation d&amp;#039;un cahier des charges de consultation d&amp;#039;entreprises, l&amp;#039;assistance à la rédaction des dossiers de subvention, l&amp;#039;aide à l&amp;#039;analyse des offres, le suivi du chantier et l&amp;#039;aide à la réalisation des opérations de réception.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : adhésion à la compétence optionnelle
 &lt;/p&gt;
 &lt;p&gt;
  «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M115" s="1" t="inlineStr">
+      <c r="M123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  SAINT-MAURICE-EN-GOURGOIS
 &lt;/p&gt;
 &lt;p&gt;
  En 2013, la commune de Saint-Maurice-en-Gourgois a choisi d&amp;#039;installer une chaufferie au bois déchiqueté sur son territoire pour chauffer l&amp;#039;école et son extension, l&amp;#039;ancienne école, la crèche communale et la mairie. Un réseau de chaleur souterrain de 170 mètres conduit de l&amp;#039;eau à 80°C vers chaque bâtiment. En 2018, ce réseau de chaleur a été étendu afin de chauffer également le bâtiment «cantine périscolaire».
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Chaufferie automatique au bois déchiqueté et son réseau de chaleur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Puissance de la chaudière : 90 kW
   &lt;/li&gt;
   &lt;li&gt;
    Consommation annuelle de bois : 99 tonnes
   &lt;/li&gt;
   &lt;li&gt;
    Equivalence énergétique : 27 575 litres de fioul
   &lt;/li&gt;
   &lt;li&gt;
    Bois utilisé : plaquette forestière
   &lt;/li&gt;
   &lt;li&gt;
    Volume du silo de stockage : 36 m2
   &lt;/li&gt;
   &lt;li&gt;
    Surface totale chauffée : 2 031 m2
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>http://www.te42.fr</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Responsable du Pôle ENR
 &lt;/p&gt;
 &lt;p&gt;
  Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>gayet@siel42.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB115" s="1" t="inlineStr">
+      <c r="AB123" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC115" s="1" t="inlineStr">
+      <c r="AC123" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
-      <c r="AE115" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG115" s="1" t="inlineStr">
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
         <is>
           <t>01/03/2023</t>
         </is>
       </c>
-      <c r="AH115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="116" spans="1:34" customHeight="0">
-      <c r="A116" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>111710</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 9 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -23082,66 +24278,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -23278,237 +24474,237 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W116" s="1" t="inlineStr">
+      <c r="W124" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB116" s="1" t="inlineStr">
+      <c r="AB124" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une bibliothèque municipale
 Création d’un terrain de football
 Gestion d'une base nautique
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC116" s="1" t="inlineStr">
+      <c r="AC124" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE116" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG116" s="1" t="inlineStr">
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH116" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="117" spans="1:34" customHeight="0">
-      <c r="A117" s="1">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
         <v>127481</v>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Favoriser le développement de la pratique du vélo</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Plan Charente Mobilités douces - éducation à la pratique en toute sécurité</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Favoriser le développement de la pratique du vélo, réduire les inégalités territoriales, générationnelles et sociales, homme/femme
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TAUX D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au porteur de projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   éducation à la pratique au travers des dispositifs « savoir rouler, vacances apprenantes, remise en selle »&lt;/li&gt;
  &lt;li&gt;
   respect des règles relatives à « Génération Vélo »
  &lt;/li&gt;
  &lt;li&gt;
   actions de sensibilisation visant à encourager et sécuriser la pratique des modes doux de déplacement
  &lt;/li&gt;
  &lt;li&gt;
   le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte «Charente 2030 »
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DEPENSES ELIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
@@ -23554,1113 +24750,924 @@
   un calendrier de réalisation
  &lt;/li&gt;
  &lt;li&gt;
   les devis descriptif et estimatif de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : conformément à la notification de décision attributive
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : au 31 décembre de l&amp;#039;année N&amp;#43;1 au cours de laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T117" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/education_a_la_pratique_en_toute_securite.pdf</t>
         </is>
       </c>
-      <c r="W117" s="1" t="inlineStr">
+      <c r="W125" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
 &lt;/p&gt;
 &lt;p&gt;
  Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/88c1-favoriser-le-developpement-de-la-pratique-du-/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC117" s="1" t="inlineStr">
+      <c r="AC125" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE117" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG117" s="1" t="inlineStr">
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
         <is>
           <t>24/01/2023</t>
         </is>
       </c>
-      <c r="AH117" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="118" spans="1:34" customHeight="0">
-      <c r="A118" s="1">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
         <v>147706</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C118" s="1" t="inlineStr">
+      <c r="C126" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G118" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche ornais</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
+      <c r="H126" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I118" s="1" t="inlineStr">
+      <c r="I126" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P118" s="1" t="inlineStr">
+      <c r="P126" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q118" s="1" t="inlineStr">
+      <c r="Q126" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB118" s="1" t="inlineStr">
+      <c r="AB126" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC118" s="1" t="inlineStr">
+      <c r="AC126" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD118" s="1" t="inlineStr">
+      <c r="AD126" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG118" s="1" t="inlineStr">
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH118" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="119" spans="1:34" customHeight="0">
-      <c r="A119" s="1">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
         <v>98630</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z127" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB119" s="1" t="inlineStr">
+      <c r="AB127" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE119" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-      <c r="A120" s="1">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
         <v>119945</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
+      <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I120" s="1" t="inlineStr">
+      <c r="I128" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R120" s="1" t="inlineStr">
+      <c r="R128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
+      <c r="T128" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W120" s="1" t="inlineStr">
+      <c r="W128" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z128" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB120" s="1" t="inlineStr">
+      <c r="AB128" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC120" s="1" t="inlineStr">
+      <c r="AC128" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE120" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG120" s="1" t="inlineStr">
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
         <is>
           <t>02/08/2022</t>
         </is>
       </c>
-      <c r="AH120" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="121" spans="1:34" customHeight="0">
-      <c r="A121" s="1">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
         <v>162841</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l'environnement</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Plan route de demain : Agences locales de mobilité et Plans de mobilité</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Recherche
 Association</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H129" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour réduire la congestion routière et anticiper le développement de la route de demain, la Région soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l&amp;#039;environnement.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N129" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O129" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R129" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités locales,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;État,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Universités et organismes de recherche,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises au sens du droit européen,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La Région participera à hauteur de 50% de la dépense supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Agences locales de mobilité (ALM) :&lt;/strong&gt; financement des dépenses d&amp;#039;investissement relatives aux études de faisabilité, à l&amp;#039;investissement initial et au budget de fonctionnement, sur une période de 3 ans.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Plans de mobilité :&lt;/strong&gt; financement des dépenses d’investissement et de fonctionnement relatives aux études et plans d’actions des :&lt;br /&gt;&lt;/span&gt;&lt;span&gt;- Plans de mobilité lycées et campus universitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Plans de mobilité visés par l’article L. 1214-8-2 du Code des transports, à condition qu’il s’agisse de plans inter-entreprises.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Retrouvez plus d’informations sur l’espace en ligne &lt;a href="http://www.iledefrance.fr/promobilite"&gt;Pro’Mobilité&lt;/a&gt;&lt;/span&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/span&gt;&lt;strong&gt;Agences locales de mobilité (ALM) :&lt;/strong&gt;&lt;span&gt; vous devez déposer sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; &lt;span&gt;un dossier de demande de subvention présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Plans de mobilité :&lt;/strong&gt; vous devez transmettre votre dossier à &lt;a target="_blank"&gt;pro.mobilite&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S129" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U129" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V129" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-agences-locales-de-mobilite-et-plans-de-mobilite</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X129" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;&lt;a target="_blank"&gt;pro.mobilite&amp;#64;iledefrance.fr &lt;/a&gt;&lt;/span&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y129" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z129" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-agences-locales-de-mobilite-et-plans-de-mobilite-1/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF121" s="1" t="inlineStr">
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG121" s="1" t="inlineStr">
+      <c r="AG129" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH121" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-[...189 lines deleted...]
-      <c r="A123" s="1">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
         <v>391</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G123" s="1" t="inlineStr">
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H130" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N130" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24688,717 +25695,991 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S130" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T130" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W123" s="1" t="inlineStr">
+      <c r="W130" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB123" s="1" t="inlineStr">
+      <c r="AB130" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE123" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG123" s="1" t="inlineStr">
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH123" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="124" spans="1:34" customHeight="0">
-      <c r="A124" s="1">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
         <v>151701</v>
       </c>
-      <c r="B124" s="1" t="inlineStr">
+      <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G124" s="1" t="inlineStr">
+      <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H131" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M124" s="1" t="inlineStr">
+      <c r="M131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T124" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V124" s="1" t="inlineStr">
+      <c r="V131" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W124" s="1" t="inlineStr">
+      <c r="W131" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
+      <c r="Y131" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Z131" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB124" s="1" t="inlineStr">
+      <c r="AB131" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC124" s="1" t="inlineStr">
+      <c r="AC131" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
-      <c r="AE124" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG124" s="1" t="inlineStr">
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH124" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="125" spans="1:34" customHeight="0">
-      <c r="A125" s="1">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>104650</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Permettre aux stagiaires de la formation professionnelle continue de réaliser des stages à l'étranger pendant la période de formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>La mobilité internationale</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région des Pays de la Loire développe une politique volontariste en faveur de la mobilité internationale. Elle favorise ainsi à travers des subventions les séjours à l&amp;#039;étranger des stagiaires de la formation professionnelle continue. Ces aides concernent principalement les séjours à l&amp;#039;étranger prévus dans le cadre des formations qualifiantes Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Les séjours à l&amp;#039;étranger peuvent être collectifs ou individuels. Dans le cas des séjours collectifs l&amp;#039;aide à la mobilité s&amp;#039;applique aussi aux formateurs qui les accompagnent (sur la base d&amp;#039;un formateur pour 10 stagiaires).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les stagiaires doivent être inscrits sur une formation relevant d&amp;#039;un programme régional de formation continue qualifiante;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La prise en charge des frais pédagogiques de la formation du stagiaire doit être assurée par la Région;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mobilité collective doit concerner au moins 10 stagiaires;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les séjours doivent avoir une durée minimale de 5 jours;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les stages doivent se dérouler dans une entreprise ou une collectivité étrangère;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Participation régionale selon le type de dépense
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités collectives
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 220 € par participant (stagiaire et formateur).
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par participant et par jour.
+ &lt;br /&gt;
+ Autres frais : 80 € par stagiaire, participation régionale plafonnée à 1 100 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités individuelles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 300 € par stagiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités collectives
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 220 € par participant (stagiaire et formateur).
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par participant et par jour.
+ &lt;br /&gt;
+ Autres frais : 80 € par stagiaire, participation régionale plafonnée à 1 100 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités individuelles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 300 € par stagiaire.
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par jour.ment/restauration : aide forfaitaire de 30 € par jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P132" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2018</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Suivre sa formation dans un Centre de Formation prestataire de la Région des Pays de la Loire dans le cadre de marché public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/la-mobilite-internationale</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
+ &lt;br /&gt;
+ Service Formations qualifiantes et préparatoires
+ &lt;br /&gt;
+ Pôle Formations préparatoires et d&amp;#039;insertion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa29-la-mobilite-internationale/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
         <v>165393</v>
       </c>
-      <c r="B125" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Soutenir le verdissement des flottes professionnelles par l’acquisition de véhicules propres</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>IDEE Action « mobilité décarbonée »</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G125" s="1" t="inlineStr">
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H125" s="1" t="inlineStr">
+      <c r="H133" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I125" s="1" t="inlineStr">
+      <c r="I133" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J125" s="1" t="inlineStr">
+      <c r="J133" s="1" t="inlineStr">
         <is>
           <t>L’aide prendra la forme d’une subvention plafonnée :  à 50% des dépenses éligibles par véhicule (surcoût du véhicule par rapport à son équivalent diesel Euro VI pour l’acquisition et la location, et coût de l’opération de rétrofit)</t>
         </is>
       </c>
-      <c r="K125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L125" s="1" t="inlineStr">
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les véhicules éligibles sont les véhicules de transports de
 voyageurs et de marchandises suivants : &lt;/p&gt;&lt;p&gt;- Véhicules de transport de personnes :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;De
      catégorie M1 (au sens de l’article R311-1 du Code de la route) uniquement
      de type minibus 7 à 9 places ;&lt;/li&gt;
  &lt;li&gt;Les
      minibus, navettes urbaines, autocars, autobus,…&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;-  Véhicules de transports de marchandises et de
 matériels : &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;de
      type utilitaire de catégorie N1 (au sens de l’article R311-1 du Code de la
      Route) uniquement : camionnette, fourgonnette, fourgon, châssis-cabine ;&lt;/li&gt;
  &lt;li&gt;Les
      poids lourds (tracteurs et porteurs) de PTAC ³ 3,5 t ;&lt;/li&gt;
  &lt;li&gt;Les
      véhicules spécialisés (balayeuses, BOM…).&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Les véhicules éligibles sont ceux dont le système de
 propulsion est alimenté &lt;u&gt;exclusivement&lt;/u&gt; par une ou plusieurs
 sources d’énergie suivantes :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;électricité,&lt;/li&gt;
  &lt;li&gt;hydrogène,&lt;/li&gt;
  &lt;li&gt;gaz
      naturel renouvelable.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N125" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Réduction de l'empreinte carbone
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O125" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R125" s="1" t="inlineStr">
+      <c r="R133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;l’achat
      de véhicules strictement neufs et jamais immatriculés ;&lt;/li&gt;
  &lt;li&gt;la
      mise à niveau (rétrofit) de véhicules fonctionnant antérieurement avec des
      carburants fossiles ;&lt;/li&gt;
  &lt;li&gt;Pour
      les véhicules alimentés exclusivement à l’hydrogène, la location longue
      durée, avec ou sans option d’achat, sera également éligible à l’aide
      (plafonds identiques à ceux d’un achat).&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Sont exclus du bénéfice de l’aide :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Les
      véhicules commandés et/ou achetés avant la réception du dossier de demande
      d’aide par la Région ;&lt;/li&gt;
  &lt;li&gt;Les
      véhicules d’occasion, de démonstration, de collaborateur ou à usage de
      courtoisie.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;u&gt;Les véhicules hybrides rechargeables et
 auto-rechargeables fonctionnant avec un carburant fossile ne sont pas éligibles
 au dispositif&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif ne peut être sollicité que dans la limite de 2
 véhicules par bénéficiaire.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;L’aide est cumulable avec les aides d’état et tout autre
 aide publique dans la limite de la règlementation communautaire applicable.
 Toutefois, pour l’acquisition et la location de véhicules neufs, le cumul de
 ces aides ne doit pas dépasser 100% du surcoût HT par rapport à un véhicule de
 la même catégorie qui est conforme aux normes de l’union européenne applicables
 déjà en vigueur et qui aurait été acquis sans l’aide. En cas de dépassement de
 ce taux, l’aide régionale sera ajustée.&lt;br /&gt;
 L’aide n’est pas cumulable avec les autres aides de la Région Normandie,
 notamment l’aide à l’acquisition de véhicule collectif - Trans’sport en
 Normandie ; Emergence ESS ; Impulsion Environnement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S125" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T125" s="1" t="inlineStr">
+      <c r="T133" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U125" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>Normandie</t>
         </is>
       </c>
-      <c r="V125" s="1" t="inlineStr">
+      <c r="V133" s="1" t="inlineStr">
         <is>
           <t>https://www.normandie.fr/idee-action-mobilite-decarbonee-soutien-aux-vehicules-et-aux-infrastructures-de-distribution-biognv</t>
         </is>
       </c>
-      <c r="W125" s="1" t="inlineStr">
+      <c r="W133" s="1" t="inlineStr">
         <is>
           <t>https://monespace-aides.normandie.fr/aides/#/crno/connecte/F_NTEL031ENV/depot/simple</t>
         </is>
       </c>
-      <c r="X125" s="1" t="inlineStr">
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;table cellspacing="0" cellpadding="0" width="577"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="85" valign="top"&gt;
   &lt;p&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="492" valign="top"&gt;
   &lt;p&gt;Carl Pique&lt;/p&gt;
   &lt;p&gt;Chargé de projets Mobilité décarbonée&lt;/p&gt;
   &lt;p&gt;Service Energies renouvelables et Economie circulaire&lt;/p&gt;
   &lt;p&gt;Direction Energies, Environnement et Développement Durable
   (DEEDD)&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="85" valign="bottom"&gt;
   &lt;p&gt;&lt;a href="https://www.normandie.fr/"&gt;&lt;img width="71" height="54" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAEcAAAA2CAYAAACVzoR7AAAAAXNSR0IArs4c6QAAAAlwSFlzAAAOxAAADsQBlSsOGwAAABl0RVh0U29mdHdhcmUATWljcm9zb2Z0IE9mZmljZX/tNXEAABT5SURBVGhD7VsJdFRVmv7q1b6kUqmQPewgINIs4ootuLZb6zja7dp92vWgc1rRcZt2bW1HGW3pPm4wIyiutHq0nZZGxgbcEARpZFERxJCwZKmkUqnU/l69mu&amp;#43;/ScWIBCTJnNDnzH/OI8lb7r3/9&amp;#43;//vdhyJPw/7RMB2z8kNhYLLAcQaH/wdeiBQ8bRjfn9gSAqb2YyMNtjyLbFYISaodc3wF5SCs9xU/psDzZN0/o8yP/JAIaBbDyJbEsrjHArss2tZLwRRmMLjIYQ9MYmGE1yn39H2mBG4zDjCeh6I4Y/8wx806b2eVm2Po9wkAPksllKOo6sMNwaJZMhMixXSwfzTWRWrpYWPm8n07wIkqlnOJOBHEz&amp;#43;FLMSoVqpZLysVv7Kv7M5uMrGovD8Mw5yVft&amp;#43;vV/Byba1I0spZlsi0JtCyIYo7T2N0BvIdIMwTRCoCWY4imx7lEynkCPTOei8xEg6mLaQaXLcxbTFZoPVblfmtj/KphPwHz8F1mDg0AInumQF6q6aBSRNmAlKOpPulHRHMOxiGiIPMi9St9qhORwA&amp;#43;VbvZDTksupl5Kw5WOWnrQM2RR349Ug5apZ3xrH9AowM0i&amp;#43;ak9MNNPzmP2DQGVoRIA92WB3kuJPprtXmCJE3iywZtLlMZDOWDsajVuTSGoxyatHwFOwJG3xhO5otBmw7XLDmRJsAjYAJeKboloPm5eDXeeTMHDSbB95jJh9a4ET&amp;#43;9N9IfLYOFtcgZCck4A6aSK4nU81Ex0MmOhkwExoc06MYNYcRhcyYbgs2v&amp;#43;hF4u4hKD07gqKH9lChckiFraj7iw8tLxXh8MN0eE&amp;#43;l3xmTQtZGQAlwrs6ByPNF0OrtsPg6xs/pOuzlZXCOGXnogCMONjRnPt2BCxbdgj0OHUNubkQgZUP9rEr4ajyAj&amp;#43;JWQs7BE8ih5msNpaX87htqBJ&amp;#43;ZFhMVtzRh13onGhYVweXJIlCVxYj7WxDxZvD1ZgdSiz2w7HLA6uUY02MoWbADoZuq4drupgaZyBkZOEYMgTXgP3TAaV/6PhJ/Xw&amp;#43;rxw&amp;#43;NTBavLMTOZ9L48dMt8C3che0XD4VzD7WIUid2MCbGUT3GwJblLlSO1lE8LYlV7gw2Xl8Bz69aUf5jRjIth9ZdNtTMKYR1sxd&amp;#43;Wn&amp;#43;peCmtQ0va1xQh016Pglsa0Hb1cHjptsTfOEcN7Tdg&amp;#43;sXnhOf/qcNTMpJIkPW66BuWFGPLbBPjZ7XiR&amp;#43;99g12zS5BaUsjI5UAmxpBLkGofKkXlrWHYpscx5Q8NsH3uQctmN9IB&amp;#43;hk6pcqMFSMm0z8NiSPZaEOu2QajzcrcxwK/S0f1JB2bmunAO320hHjHsKpDBxy9bg9iyz5ixPF1LcpkdHFnrYg/UoXVq92YMLceo&amp;#43;c1IvNFM&amp;#43;Lr3NCKDPjcOZzz4h44hxv47G0nfBVpjLo8hrKEeF1e1AT1syPgIR2yYNcqN7wMX5pBHSnMYeMODW0Pl2OwK4eOAGeBrVz0q/&amp;#43;oT9EqungZ9LZm2LzBb1dEUZo0C5/XgPZhACt/asPoB0IYd1aSko0xx6GeEQTnSB0NW2yIhqyYMCMFtHIIal1sjwXRndQSHagaq8PKe9aCHN&amp;#43;1I/J0qfJHBrXPm3BgiJNA2fMRywpb6aD&amp;#43;Q6avoVxyG5Ww7YNEmm6vicE7fNg2047Y7SHYynSMmppGQYAONEkFYSg&amp;#43;5twEkzagnk76i/8Kwklgqy5oh51Mb1rtwMSfZGhmwLSb2rC7hJFqZQEslXTSS90w6uiMRbxsLMg6NJ/30ABHap7E2o0qt&amp;#43;iJxAc53SYq212IzRuEMU/vQUEZ71IrLE4geDi55udb/8eOzVdVo7zJj5G/q0PZGRnENmlYc3cFMmuSGDmzFcEygnZzBLiJF00tPN&amp;#43;Dpn&amp;#43;tRoVJPySehzWi5uiTIXyPjV6PltzwBeuiRljd&amp;#43;5EWcUglbQhOi2HqE7sBRifEgEiLBU1bHUhHNIQ/cyP2RiHGhIiSTceO&amp;#43;UXwnhOFqzyLYLWB2BMV2PxGAGD&amp;#43;ZC03EJyQwrhfxuAfoWOXlRMQHJUhSmkh9VU/Uq/BSazbRG1mMWj51hmrdUnKz2TPYjJ6ca2lv2pB9R/qlZOtXWnDttcL0PqhB56vPXDrGgpzNgyys&amp;#43;SgaeQMDQEO56JWZagMjTs1jGb49jS7kKYZ6bShNv5rnLkF8Z12FNLv5Gi6KkwyqURWfuk/6jU4qc1buYrvSyrHkqDgxBhyM9pRPD6NwgsT2PKmA9ufL0RqhQ&amp;#43;BNieGaxYFgMbZGazBpBf&amp;#43;iyPIjU9i2DURhPZo&amp;#43;OCnlSjb4IODkS1DM3JW6QieS&amp;#43;c/NA37SPqsjyV4d6beojk5ApyWyr3/qNfgZL6pJTR7FU9cq3QP6obG0dKYxbhRWXz9uAd7bq9AZdJFQFgV0QolUxYZqxDMzDBbbOBzdxK2ehPxxW7seCqAYZ8G4WVkknpdMyyIjU3g62JmxgzdsZUO7FzkRzlDuypLaVIS0KWn05/UK3Ck6tYbmmER0XcnSlDMw7mwFFWWHJrnqbiOEdQSKSEEkJyAkf42wtlYS1mY3BX/ZyXZs2A34Shm5HFLI4Nlgcn3peA0lvlRsKwQohs7OVIJtc/Ouk2sSUjAMZqa&amp;#43;xOb3lXl2Qh7MW1ROtDvh3GtMAu/kxV2xAa/MMekUHkCwSmlwXV8HMU0IRvLCdOiYRfDdXphCTw0m6K7GuAcSvb5XmStB9sWeTG4xg/viDSK6YitJQaMuIb4RicSnxM&amp;#43;gyNz/A7rIpj1TQMPjurXpJm&amp;#43;dms&amp;#43;idkbZCp0UiuG/YrNrk&amp;#43;9aPt9KbxSUEmiJsSywO6nqZwYRQETu7aUBZmIB0ZWw7DH9qA1mMGOv3kVAPpuG340nRX5nXVoK8igvtaGTCNbIeUmCv&amp;#43;pBd4aJ9ruq2A2Lo5f8hwNmdpdAw&amp;#43;O9G&amp;#43;g02N0azwJ&amp;#43;w6CoC33o/bIOCZeH4bJnk30vip4dC6e&amp;#43;Y5BJuyTE9QqK&amp;#43;rZnTAp&amp;#43;NJxLDppSrs/oe1NMuFnL8fGEJ6bGENotxVbX/LCupYN85gDTk4o8zRas6iaWwfHjQ1Iz66EnZU6YUfmm7qBB&amp;#43;fbDtN315KlbxiUtCNMM0mwJBj3bxHUFplopQahjuGYryfdWQwebODtiypx3HVtKDw&amp;#43;QU1jO3VxALEtZH9wBvo6xv1tfrhrXRgco1&amp;#43;jQxbnLZeQP&amp;#43;tEwVo/0jPCaCdc4tJyNoJTs1O1aa2Bwn4BqVcOuauhbeSX220tdJLBXW5sO30kWn7TgIn3tKHy7Ha0/sWPyMc&amp;#43;eChlaRIeeUpKtSxqv7Kh4NIwhj7UhBxNSbYYNQ//odbl0hborVak2NxK7iRgbRrMmBXWMgOpo9qx484SVNukG0DNsduUz0lvrYHn6EkDB47mZmPLxQQsygpyL5&amp;#43;s9k8Zsit0K5rur8DyGhuOvjeM0pltKL2yjS1RSpl11YhbwkgyuNQs9WHST3iDlmoZZig3pvO&amp;#43;SX/kpNY5WIdhuI51cwgKNctRlUFqoxXpP7J0aHKz&amp;#43;dUZsVg&amp;#43;mNkEEp9uHGBwCv2slH0wuXUCSmxfpDPrHcQ8JPR8CVZsceGY3zciy60Tny&amp;#43;HgmIyTJCav7Jj5FFpBIczEWQ&amp;#43;uf0jB8KbnXBX6gqkIMGqHG/AwQA2&amp;#43;bwkvl5eBOuSIDzMi1JRJpLMeejOulyfOOX4h2sx6PpfDpzmWP0&amp;#43;1R4QG6d8e1yIdPRKvayX1/ix&amp;#43;hI7htwSQsn51DaxRjI1eAprrQDLLUbgD29j//m1Uoy/lZtyN7UjtdOCpXcHMenydgydnkGAza2py2ph7rLCoOmu&amp;#43;fcgWheUoJCFeb5o0KxuJFavV5t7mrfngviHItcrnyODO9mvjX&amp;#43;ydv/zUPqZGDt3LAGOuCGKwGXMYMXsaEJJ/ppmAdr8uQ1fPVaE4DslKCLU8RoHdCqkTifsphPfckkQ9RdG4Ds2Di99TYB9oKJgDkOYK218NYCijIO1Z0eqYHE6ka6tRXz131Fwygk/FIMe3&amp;#43;s1OK4JY5F7ZR8OWZSCuUeOPsOkmrtYCw2ftwsu&amp;#43;hWd9eeOVQ7U/s2D9CovNDpXJ7deytk5dDENSDMn0t8KID2rGQXH6kixQ1j&amp;#43;SSGcz5ei7XkTIen3laQxbdU3SNBJ&amp;#43;6N2Fp6dOZRCR1o7GUTfendgwXEfNZGsS2e7o7bJkwDj8JtwHpeElVnvkLuakCzOYv18F2r/5Ie50oeChB0VdKBOlgAaQSE2KjN2Dcmg8powHGN0fPBAAcwVfuVXNLYmiqhJnmHc16oyYO/sUnBbsKO26kZWqxfRt5eh4uE7GPVoc32gXmuO58gJ3Ccq57ZvCzR3p9&amp;#43;RMMwSO/OLEBrHxDF&amp;#43;ehohzrDqrAq4mJdUEE4f255SfEr4VZdk0EVZhK&amp;#43;qh4Vglp6ewZoH/cg8Wo0x0h&amp;#43;WjbwkG&amp;#43;knRRHiuIHKLJIVOTRucLKr&amp;#43;n1wLCz30zXb0f7Oeyj85zP7AE0fdjytRYXcej0aLYteQS4uZWKHl5W9yYanmMpnC7FhMH0OVb8y5EWBywKDjO7dcbGwNjJoguHZZapUW30Xta7egWrmOgaLVyEre8WtWxwI/aYC7dTKGjpkx1Y3fHxn34bN8Ra8OnDgyKKrnvgdiv/lFzwGwhaUnJBgpS5XcI8cIogg09BK/8Nn3jhSqQT9EKOTampKui&amp;#43;mKIbB3i8PDQy1MAHkT7QwpkvjvBMYmUeiXqDFiWI20LKNagiWIwSG9/dFVlcB2t99H9KtdE88vNfa02uzkhltxUXwndDzxr2ZSrN6l5MXUXWwyAiFFXh6QwOPnMjvPHUh52taeDKjrfOMTTJJM0p3dnw6CkppqpkE0dA6T17YRT/lfg&amp;#43;nCtguzVIYzX9cgMELHh0YcA40q0b7l8tWNoh72CN6fD3HDp46uhJpJ1hhdTAp28SfPL6izu7wdyMkx1c63jFjvBIE0JTjKx3mnAdR7YYQRM3iRutLb6Lk1plwjRt1oKXu83mfNGd/M&amp;#43;qysS9nan4AWZwOAliirgOCyD6SEY7w8FOkQ/MIni4Hn3gGKCunvtTBp7A6BpdpqEP9nbMx7LW5HWd9DpL6DE4qlUKSplBUVKSmjsfjWLJkCQ4//HB1CbXwlFZhYSEbXN&amp;#43;drrW1laHaBbebDl32njpTgu6/d&amp;#43;dHgcjM/ECbdybXI6fHjBCBoimzYdTRvz1I6hM40WgUixYtUozLNXXqVLzxxhvw&amp;#43;1l7cTGxWAx//etf2bcxWVP5cOqpp2LVqlWYPn063nvvPTQ10Xx4SmPKlCkYNGgQXnvtNVx//fXYuHGjAuywww47SHY6Xtf4rVwHAvFAg/cJHGG&amp;#43;srIS55xzDl555RXU1dUppo477jhUV1djxYoVisGxY8eikXtcojmiWZs3b4YAe/HFFytwBNAJEyaoex9//DGcLANEGwea&amp;#43;gSOmMQXX3yhQCktLcXQoUPxySefoI2Rp6qqSpmKvCPAvP322wo0j8fzHRPKm5KY58knn6wAFLO84IILBhqb3jXY86sWqYspHXXUUfjoo4&amp;#43;UtEXqzc3N&amp;#43;PLLL3HMMccosyooKFDgFRcXK1M74ogjEGL0ETPK8Bzx5MmTEQwGFchiYuvXr&amp;#43;/yPwOJUJ80p6SkRElb6Mwzz1Qmcv755yuQxNyExHREk0RjJHqJdgmJ/xEQxQy93o4t5bKyMvXzqquuGkhMuubuEZz6&amp;#43;nqEw2GMHz&amp;#43;&amp;#43;62VxpqNHj1bOU0iei2aI9AWciooKFbWE2ddff105XDkEfuyxx2LSpEnqG9Ew0RR5Jz&amp;#43;OzLVz504cffTRXXOtWbNGmaZcQjLHsmXL1Dx5&amp;#43;vTTT3koW1fmunTpUnz22WfK&amp;#43;YsmC/hCIrA333wTZ5xxhno2f/58RCKRrmeXXnppV1TdWyI9grNu3TpcdNFFWLt2bdfHN998M&amp;#43;6//36cdtppeOedd3DjjTeqZxKZHn74Ydx3332QybZt26akf&amp;#43;6556oFzZ49G3fffTeuvPJK3HDDDZgxYwYee&amp;#43;yxrrVcccUVyqxefvlldc/g6fVTTjkFl112GebOnavuif&amp;#43;68MIL8etf/1rNJfTqq68qRgUcuefgsV1x/rfddpsSxoIFC9R3d911lwKsvb0dv/3tb3HNNdcosxXgZH09UY/giCOVyS655BK8//77CAQCyjTkkvzk2muvxbx587okKY5YnOjxxx&amp;#43;vnKpoxwsvvKDmXb58OW699VYFjmjXnDlz1PfCyLvvvqukPmvWrK41vvTSS&amp;#43;rZhg0b0MBSo5zVv5Dce/LJJzFx4kS1LjFJ0Sgh&amp;#43;f2OO&amp;#43;7AiSeeiDT31GQdAo7MKWmGgCHvCpCPPPJIj4B0f9AjOIKyqLAs6LzzzlMACVgCjjAjzHdXcXG&amp;#43;p59&amp;#43;Ov785z/jZz/7mZJKnkSTxCkLyULPOussJV0BQbTt7LPPVhLOa4gwJWYp4D799NNK2mI&amp;#43;ee267rrr1Pzi4EVQQsK8&amp;#43;DYhCQoCtowh4MgzGV9yLcmhRHNkfSNGjFBaddCaIwMKQPfccw/E/mUyAUZItGpfeUgikejKeLdu3apMQ3IXCeVvvfWW&amp;#43;lbMQCQsTAugYnoSvUS7hD744AM13zP8zx1btmzBypUrce&amp;#43;99yrByFgnnXQSnnrqKWVyJ5xwggIiT93/k8vu3bu7BJJ/nk9GjzzySAWWaPH&amp;#43;aL/RKq&amp;#43;yYtuirps2bVJIi4bcfvvtapGS0QpJpiwJ3OOPP64ctZjCgw8&amp;#43;CFmkaImYpZBogDDxwAMPKN8j4IuG5DVNfJH4OhGEOHLRuueee05pgDAnTl4AFeBkDeLLhOSZrFf8lSSfYrp5gcg9eS65lETEmTNndmEiz/Yua/IP9wtOXtVloaKiYq&amp;#43;Sp8jfApg4XWFMQrRoxIsvvggJ7xJ9pIQQ5oREc37&amp;#43;858r0xStE/UXqYuzl7HER4jZ1dTUYMeOHco088mh5D0CoKQEec2VMQVw0TBhWEjmu/POO/Hoo4&amp;#43;qNYqQZH4BXcYWgYiAtm/fjmnTpqnxRVBXX321MrN9UY/gSP0zbty4rm&amp;#43;GDRsGCZ35nEScojAn2iILkIWI6gtJyfDss892fSvaJQ5SSMxJ/I5QXq0vv/xyJXEBefHixd9JAMWMFi5cqCKilCgCfp7y0Ur&amp;#43;fuKJJ1RiKTRq1Kiutch38p74KyEJHOIS8n5I/FZP1CM4kq/kK&amp;#43;38x/mcI/&amp;#43;3TCBS2JtEO2SB3Smf53SXfv55fuHy995zyj1xnEL5xDL/nWhD/lsBrTtw3efufl9qvh9KfcqQf&amp;#43;gk/6jv/S8vJ4lppof3uQAAAABJRU5ErkJggg&amp;#61;&amp;#61;" alt="Une image contenant texte, logo, Police, Graphique
 Le contenu généré par l’IA peut être incorrect." /&gt;&lt;/a&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="492" valign="bottom"&gt;
   &lt;p&gt;Région Normandie (site de Caen)&lt;/p&gt;
   &lt;p&gt;Tél : 02 31 06 95 86&lt;/p&gt;&lt;p&gt;carl.pique&amp;#64;normandie.fr&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="577" colspan="2" valign="top"&gt;
   &lt;p&gt;Retrouvez les infos et événements de la Région sur &lt;a href="http://www.normandie.fr/"&gt;www.normandie.fr&lt;/a&gt;&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;</t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>carl.pique@normandie.fr</t>
         </is>
       </c>
-      <c r="Z125" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-verdissement-des-flottes-professionnelles-par-lacquisition-de-vehicules-propres/</t>
         </is>
       </c>
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB125" s="1" t="inlineStr">
+      <c r="AB133" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC125" s="1" t="inlineStr">
+      <c r="AC133" s="1" t="inlineStr">
         <is>
           <t>Région Normandie</t>
         </is>
       </c>
-      <c r="AE125" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG125" s="1" t="inlineStr">
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
         <is>
           <t>14/08/2025</t>
         </is>
       </c>
-      <c r="AH125" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="126" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G126" s="1" t="inlineStr">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>165804</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F134" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...79 lines deleted...]
-      <c r="AA126" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I134" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
+de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
+déplacements et accélérer la transition vers des mobilités peu polluantes, en
+particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
+valeurs limites de polluants atmosphériques, l’objectif prioritaire est
+le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
+réduire les émissions polluantes pour s’inscrire dans une trajectoire
+d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
+européenne. &lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P134" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q134" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux portant la compétence d’autorité organisatrice de
+la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux bénéficiant d’une délégation de maîtrise
+d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
+mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
+solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
+diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
+les infrastructures sur le territoire, les usagers, les besoins liés à la mise
+en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
+solutions de mobilité à déployer pour favoriser les accès en mode de transports
+peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
+actions de communication et de sensibilisation, notamment en faveur de
+l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
+d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
+disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
+de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
+numériques facilitant l’information et l’accès aux aides visant au verdissement
+des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
+numériques favorisant le report modal vers des mobilités douces ou partagées et
+l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
+numériques facilitant l’accès à une zone de restrictions de circulation
+(portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
+l’offre de services de mobilité proposée aux administrés par l’acquisition
+d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
+d’accompagnement au changement de mobilité (primes à l’essai d’offres de
+mobilité actives et partagées, cartes pré-payées pour les transports en
+commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
+d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
+parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
+voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
+les transports collectifs  ou la logistique
+urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
+périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
+pour la mise en place d’équipements de signalisation ou de contrôle en faveur
+de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
+de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
+        </is>
+      </c>
+      <c r="W134" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE126" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>