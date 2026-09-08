--- v0 (2026-07-22)
+++ v1 (2026-09-08)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH167"/>
+  <dimension ref="A1:AH169"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -406,51 +406,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>11/03/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>143387</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
@@ -681,51 +681,51 @@
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>128966</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Rendre accessibles les bâtiments publics</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
@@ -861,51 +861,51 @@
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>156143</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>BIBLIOTHÈQUES ET MÉDIATHÈQUES PUBLIQUES</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1119,51 +1119,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>05/12/2023</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>138004</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Améliorer le regroupement et l accessibilité des propriétés pour une meilleure répartition entre les terres agricoles, la forêt, les espaces de nature</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Accompagner l aménagement foncier agricole et forestier (AFAF)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1310,51 +1310,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>155559</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Soutenir la mise en accessibilité des bâtiments publics et des cimetières</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>MISE EN ACCESSIBILITÉ DES BÂTIMENTS ET DES CIMETIÈRES</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1547,51 +1547,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>142706</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Rendre accessibles vos bâtiments, espaces publics et transports</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
@@ -1771,51 +1771,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>156134</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1976,51 +1976,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>157101</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
@@ -2193,51 +2193,51 @@
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>21/12/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>127467</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2467,84 +2467,84 @@
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>117550</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique
-Ingénierie Juridique / administrative</t>
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
@@ -2770,51 +2770,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>152452</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3203,789 +3203,285 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
-        <v>166271</v>
+        <v>162651</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Réinventer l'école de demain</t>
+          <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Programme d'accompagnement expérimental - L'école de demain, une centralité réinventée</t>
+          <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
-        <is>
-[...502 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
 Ingénierie technique
-Avance récupérable</t>
-[...7 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>155117</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -4058,168 +3554,168 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>117148</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -4280,305 +3776,305 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>119942</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Dotation politique de la ville (DPV)</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J18" s="1" t="inlineStr">
+      <c r="J17" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -4607,174 +4103,174 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>126143</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Enveloppes communes urbaines</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -4786,191 +4282,191 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>119940</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -4987,340 +4483,340 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>126141</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Enveloppes territorialisées</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
  &lt;/li&gt;
  &lt;li&gt;
   les modes doux,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation du patrimoine ligérien (naturel et bâti protégé),
  &lt;/li&gt;
  &lt;li&gt;
   le développement touristique local,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de proximité,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements d&amp;#039;espaces publics (traversées de bourg...),
  &lt;/li&gt;
  &lt;li&gt;
   les études.
  &lt;/li&gt;
 &lt;/ul&gt;
 Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -5333,361 +4829,676 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>126137</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Fond de solidarité - Enveloppes de solidarité</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="J22" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de la Gestion Financière des Aides aux Collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Olivier Bayle, Tél. 04 77 12 52 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>101706</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne (ATD 89)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider à la recherche de financements ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la définition du besoin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étudier la faisabilité technique, réglementaire et financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation les élus avec les financeurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats pour la réalisation des études préalables ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établir le programme de l&amp;#039;opération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats de maîtrise d&amp;#039;œuvre et suivre les études ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter l&amp;#039;aide nécessaire au maître d&amp;#039;ouvrage pendant la phase de réalisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur les domaines de compétence suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VOIRIE : classement de la voirie communale ; programme pluriannuel et travaux d&amp;#039;entretien et de réparation de chaussée ; aménagement de sécurité ; entrées et traversées de bourg.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ESPACES PUBLICS : aménagement de l&amp;#039;espace ; places de village ; trottoirs ; parking ; carrefours ;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
+  &lt;br /&gt;
+  levé géométrique, diagnostic structure, plomb, amiante, thermique,
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039;AMO :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de cheminements doux ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation des abords des écoles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un City-parc ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de la place de la Mairie, de l&amp;#039;Église ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un centre culturel ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de la salle des fêtes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des ateliers municipaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une nouvelle station d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de diagnostic d&amp;#039;assainissement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un contrat de prestations de service (assainissement, eau potable) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de réhabilitation du réseau d&amp;#039;eaux usées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude des solutions de gestion des eaux pluviales ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma de défense incendie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préfiguration de l&amp;#039;organisation des services AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement du réseau d&amp;#039;eau potable ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de bassin d&amp;#039;alimentation de captage AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espace public
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Yonne</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd89.fr/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour contacter l&amp;#039;ATD 89 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
+  atd&amp;#64;yonne.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Standard :
+ 03 86 34 61 01
+&lt;/p&gt;
+&lt;p&gt;
+ Site Internet :
+ &lt;a href="https://www.atd89.fr/" target="_self"&gt;
+  https://www.atd89.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>yvan.telpic@yonne.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
-          <t>Département de la Loire</t>
+          <t>Agence technique départementale de l'Yonne</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
-          <t>09/01/2023</t>
+          <t>15/09/2021</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>120596</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5934,881 +5745,566 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
-        <v>101706</v>
+        <v>151701</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
+          <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>Agence technique départementale de l'Yonne (ATD 89)</t>
+          <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
-        <is>
-[...312 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>145890</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Accompagner les opérations des collectivités</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Agence départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
  • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
  &lt;br /&gt;
  • Urbanisme (planification et opérationnel).
  &lt;br /&gt;
  • Accompagnement à la passation des marchés publics.
  &lt;br /&gt;
  • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
  &lt;br /&gt;
  • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Sécurisation de carrefour.
  &lt;br /&gt;
  -  Rénovation de voirie existante.
  &lt;br /&gt;
  - Aménagement de pistes cyclables.
  &lt;br /&gt;
  - Aménagement de city-stade.
  &lt;br /&gt;
  - Construction de déchèterie.
  &lt;br /&gt;
  - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
  &lt;br /&gt;
  - Rénovation de salle polyvalente.
  &lt;br /&gt;
  - Construction de centre de loisirs.
  &lt;br /&gt;
  - Rénovation de la mairie.
  &lt;br /&gt;
  - Construction de médiathèque.
  &lt;br /&gt;
  - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
  &lt;br /&gt;
  - Rénovation des réseaux de distribution d&amp;#039;eau potable.
  &lt;br /&gt;
  - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
  &lt;br /&gt;
  - Construction et rénovation de station d&amp;#039;épuration.
  &lt;br /&gt;
  -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
  &lt;br /&gt;
  - Diagnostic des ouvrages d&amp;#039;art
  &lt;br /&gt;
  - Mise en œuvre d&amp;#039;urbanisme opérationnel
  &lt;br /&gt;
  - Révision de PLU
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
  &lt;br /&gt;
  Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>http://agence01.fr/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Yvan Pauget, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  conseil&amp;#64;agence01.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 74 55 49 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>conseil@agence01.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une maison de santé
 Création d’un terrain de football
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>20/07/2023</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>94676</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -6921,220 +6417,220 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>391</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -7162,734 +6658,734 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W27" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>162634</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter et construire des bâtiments publics</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Bâtiment</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>121337</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Fonds "Thématiques"</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I30" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépenses éligibles HT
  &lt;/strong&gt;
  : 150 000 €
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  : communes, EPCI&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>139936</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>52290</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -7965,96 +7461,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -8097,1355 +7593,1355 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W32" s="1" t="inlineStr">
+      <c r="W31" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>121762</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF33" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>128958</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>119980</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Dotation d'équipement des territoires ruraux</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>04/08/2022</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>119945</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I36" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>02/08/2022</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>67589</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités en ingénierie</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Ingenierie départementale</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagement et Bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Voirie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Assainissement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Milieux aquatiques et Gémapi
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
 Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
   ingenierie&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 50
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
   assainissement&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 08
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
   cater&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 32
 &lt;/p&gt;
 &lt;p&gt;
  DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>26/10/2020</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>116474</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Accompagner les petites communes rurales du Calvados</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Aides aux petites communes rurales (APCR et APCR+)</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I38" s="1" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="J38" s="1" t="inlineStr">
+      <c r="J37" s="1" t="inlineStr">
         <is>
           <t>Taux variable en fonction de la nature  du projet</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
  &lt;/li&gt;
  &lt;li&gt;
   Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Trois natures de travaux éligibles à l&amp;#039;APCR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
  &lt;/li&gt;
  &lt;li&gt;
   Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
  &lt;/li&gt;
  &lt;li&gt;
   Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  * sous conditions à consulter dans le document «
  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
   modalités APCR
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
@@ -9472,73 +8968,73 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  * sous conditions à consulter dans le document «
  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
   modalités APCR&amp;#43;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  »
 &lt;/p&gt;
 &lt;p&gt;
  NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
  &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
   consulter l&amp;#039;éco-conditionnalité réformée en 2022
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les communes éligibles à l&amp;#039;APCR classique
   &lt;/strong&gt;
   sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les communes éligibles à l&amp;#039;APCR&amp;#43;
   &lt;/strong&gt;
   sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
  &lt;/li&gt;
  &lt;li&gt;
   Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
  &lt;/li&gt;
  &lt;li&gt;
   Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
@@ -9548,201 +9044,201 @@
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
  &lt;/li&gt;
  &lt;li&gt;
   Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
   &lt;strong&gt;
    avant le 30 septembre de chaque année
   &lt;/strong&gt;
   , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Aucune prorogation de ces délais ne pourra être accordée.
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
         </is>
       </c>
-      <c r="W38" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service des territoires du Département du Calvados
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d'une piscine
 Construction d’un gymnase
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>166418</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Centre Ouest Aveyron (PETR)</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
+Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espace public
 Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
@@ -9751,739 +9247,386 @@
 Economie sociale et solidaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Industrie
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE OUEST AVEYRON</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-centreouestaveyron.fr/</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>developpement@petr-centreouestaveyron.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de bornes électriques
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>PETR Centre Ouest Aveyron</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>09/06/2026</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>117172</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J40" s="1" t="inlineStr">
+      <c r="J39" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W40" s="1" t="inlineStr">
+      <c r="W39" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-[...353 lines deleted...]
-      <c r="A43" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>101248</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -10494,596 +9637,709 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="H44" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Subvention</t>
-[...56 lines deleted...]
-          <t>Espace public
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
 Voirie et réseaux
 Transition énergétique
+Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Jeunesse
+Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
+Logement et habitat
+Architecture
+Paysage
 Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="S44" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
-[...47 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
-Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
+Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
-Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
-Mise en place de la télémedecine
-[...3 lines deleted...]
-Mise en place d’un système de vidéo-protection
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
-Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
+Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>82915</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
-[...33 lines deleted...]
-CAUE de la Somme
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Somme
 CAUE de l'Orne
 CAUE de la Savoie
 CAUE de la Sarthe
 CAUE de Rhône-Métropole
 CAUE des Pyrénées-Orientales
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Atlantiques
 CAUE de la Seine-et-Marne
 CAUE de Mayotte
 CAUE de la Moselle
 CAUE de Meurthe-et-Moselle
 CAUE de la Mayenne
 CAUE de la Manche
 CAUE du Maine-et-Loire
 CAUE Lot-et-Garonne
 CAUE du Lot
 CAUE de la Haute-Loire
 CAUE de l'Ardèche
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Isère
 CAUE de l'Hérault
 CAUE de la Gironde
 CAUE de la Haute-Garonne
 CAUE du Gard
 CAUE de l'Oise
 CAUE de la Drôme
 CAUE de l'Aude
 CAUE de Corrèze
 CAUE du Cher
 CAUE de la Charente
 CAUE du Cantal
 CAUE du Calvados
+CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
 CAUE des Landes
 CAUE de l'Ariège
 CAUE des Hautes-Alpes
 CAUE de l'Aisne
-CAUE de l'Ain</t>
-[...2 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
+CAUE du Tarn
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de la Dordogne
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de l'Île-de-la-Réunion
+CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
+CAUE des Deux-Sèvres
+CAUE du Pas-de-Calais</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -11125,88 +10381,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -11225,79 +10481,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -11769,171 +11025,411 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>166358</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des collectivités</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Programme de solidarité territoriale (PST)</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 35</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>Taux de solidarité départementale (TSD)</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements sportifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissements d&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie (en et hors agglomération) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet supérieur ou égal à 15 000 € HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt de la demande avant le démarrage des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 80 26
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>120379</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I46" s="1" t="inlineStr">
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -12072,64 +11568,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -12326,272 +11822,272 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF46" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>162563</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J47" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -12630,613 +12126,623 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>97691</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Accompagner les maisons et centres de santé pluridisciplinaires</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé (ARS) — Occitanie
+Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J47" s="1" t="inlineStr">
         <is>
           <t>Limite d’un montant de subvention de 150 000 €</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département apporte un financement aux projets de maisons et centres de santé pluridisciplinaires afin d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale sur le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est attribuée dans une zone déficitaire en matière de soin aux collectivités (communes, intercommunalités).
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires sont les collectivités (communes, intercommunalités) souhaitant réaliser le bâtiment d&amp;#039;une Maison de Santé Pluriprofessionnelle dont le projet a été préalablement validé par le comité régional de sélection des MSP en zone sous dotée.
 &lt;/p&gt;
 &lt;p&gt;
  Le soutien du Département aux projets de Maisons de Santé Pluriprofessionnelles s&amp;#039;inclut dans une démarche globale d&amp;#039;aménagement du territoire, visant à lutter contre la désertification médicale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Santé
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires:
  &lt;/strong&gt;
  communes, EPCI, établissements et organismes  de santé à but non lucratif (établissement de santé et mutuelle).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, en extérieur et en intérieur, ainsi qu&amp;#039;aux VRD,
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses liées aux aménagements intérieurs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   dépenses d&amp;#039;investissement réalisées pour l&amp;#039;achat de mobilier,
  &lt;/li&gt;
  &lt;li&gt;
   dépenses liées à l&amp;#039;intégration d&amp;#039;une pharmacie dans les locaux de la MSP ou d&amp;#039;un équipement de balnéothérapie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/maison-de-sante-pluridisciplinaires</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;p&gt;
  Mail: richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel: 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Assistant de Direction / Comptable - Maeva Homs
 &lt;/p&gt;
 &lt;p&gt;
  Mail : maeva.homs&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/888c-favoriser-linstallation-de-medecins-et-accroi/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Création d’une maison de santé
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>15/07/2021</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-[...25 lines deleted...]
-      <c r="G49" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>165811</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...53 lines deleted...]
-      <c r="N49" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Important : depuis juillet 2026, cette mesure du Fonds vert a été renforcée afin de mieux accompagner les collectivités dans la prise en compte du confort d&amp;#039;été de leurs bâtiments. Cela se traduit par un soutien supplémentaire aux travaux passifs de confort d&amp;#039;été ou d&amp;#039;installation de systèmes actifs de refroidissement (sous conditions). Les porteurs de projets peuvent déposer une &lt;a href="https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics" target="_self"&gt;demande accélérée&lt;/a&gt; (sans étude énergétique préalable) de financement.&lt;/strong&gt;&lt;/p&gt;&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux collectivités locales et leurs groupements, dans un objectif de réduction durable de leurs consommations énergétiques et de préservation du confort thermique dans un contexte de réchauffement climatique et de récurrence des vagues de fortes chaleur en France hexagonale.&lt;/p&gt;&lt;p&gt;Pour
+les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
+consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
+bâtiment. Une réduction significative des émissions de gaz à effet de
+serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
+fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent inclure la prise en compte de la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments dans le cadre d&amp;#039;un &amp;#34;réflexe adaptation&amp;#34;. Des travaux spécifiques d&amp;#039;adaptation aux fortes chaleurs peuvent être financés, en particulier dans les &lt;strong&gt;établissements scolaires&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement &lt;strong&gt;l&amp;#039;amélioration du confort thermique face aux fortes chaleur&lt;/strong&gt;, le soutien du Fonds vert vise la mise en place de solutions &amp;#34;passives&amp;#34; c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments. Néanmoins, des systèmes &amp;#34;actifs&amp;#34; performants (pompe à chaleur, géothermie) peuvent être financés sur conditions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
+vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
+prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
+la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
+améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
+dans les salles de classes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Consommation et production
 Equipement public
 Bâtiments et construction
 Réhabilitation
-Appui méthodologique
-[...1 lines deleted...]
-Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="S49" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
+groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
+     porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
+ &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
+     existants permettant de diminuer significativement leur consommation
+     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;&lt;li&gt;Visent la réalisation spécifique de travaux permettant d&amp;#039;adapter les bâtiments aux fortes chaleur (protections solaires, ventilation naturelle, brasseurs d&amp;#039;air) ; des systèmes de refroidissement performants (pompe à chaleur, géothermie) peuvent être subventionnés sur conditions ;&lt;/li&gt;
+ &lt;li&gt;Sont cohérents avec les prescriptions et
+     recommandations de réduction de la vulnérabilité des bâtiments au risque
+     d’inondation lorsque les bâtiments concernés par les travaux sont dans le
+     périmètre d’un plan de prévention du risque.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
+démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>155106</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
 &lt;/p&gt;
 &lt;p&gt;
  Pour rappel :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
   &lt;/li&gt;
   &lt;li&gt;
    Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
@@ -13248,64 +12754,64 @@
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
  &lt;/p&gt;
  &lt;p&gt;
   Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Projet de santé validé par le comité opérationnel départemental
    &lt;/li&gt;
    &lt;li&gt;
     Pour les rénovations, document de diagnostic énergétique
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitation
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Santé
 Revitalisation
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -13380,429 +12886,227 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Création d’une maison de santé
 Déployer les équipements numériques
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF50" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-[...202 lines deleted...]
-      <c r="A52" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>131826</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I52" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)
+Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J52" s="1" t="inlineStr">
+      <c r="J50" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -13822,491 +13126,227 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>TERRITOIRE ENERGIE 38</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-[...264 lines deleted...]
-      <c r="A55" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>95067</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Développer le solaire thermique (production d'eau chaude par capteurs solaires)</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Soutien au solaire thermique</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la rentabilité économique des projets
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les charges de production d&amp;#039;eau chaude sanitaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P55" s="1" t="inlineStr">
+      <c r="P51" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les collectivités territoriales, leurs groupements et leurs délégataires,
   &lt;/li&gt;
   &lt;li&gt;
    les associations,
   &lt;/li&gt;
   &lt;li&gt;
    les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
   &lt;/li&gt;
   &lt;li&gt;
    les bailleurs sociaux,
   &lt;/li&gt;
   &lt;li&gt;
    les copropriétés,
@@ -14389,169 +13429,169 @@
 &lt;/p&gt;
 &lt;p&gt;
  Cas général :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Règles : « Fonds chaleur » de l&amp;#039;ADEME Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par l&amp;#039;ADEME (&amp;#61; dossier à transmettre uniquement à l&amp;#039;ADEME Grand Est).
 &lt;/p&gt;
 &lt;p&gt;
  Cas des copropriétés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nature : subvention avance remboursable à taux zéro Section : investissement fonctionnement Taux maxi : 60 % maximum plafonné à 1 100 €HT/m2 et 120 m2 de surface de capteurs Remarque : intervention par la Région seule
 &lt;/p&gt;
 &lt;p&gt;
  Consultez
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   le règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-solaire-thermique-2/</t>
         </is>
       </c>
-      <c r="W55" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0076%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.grandest.fr%2Fmentions-legales%2F,Mentions%20l%C3%A9gales,_blank;https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fdonnees-personnelles,Donn%C3%A9es%20personnelles,_self</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rendez-vous sur le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   site de la région Grand-Est
  &lt;/a&gt;
  pour obtenir les informations relatives aux conditions d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5da-soutien-au-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF55" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>95069</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Développer le photovoltaïque</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Soutien au photovoltaïque</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE),
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles,
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre,
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable,
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air,
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique,
  &lt;/li&gt;
@@ -14694,686 +13734,950 @@
   nvestissement – puissance inférieure à 100 kWc :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Taux : 30 % maximum
  &lt;/li&gt;
  &lt;li&gt;
   Plafond : de 200 €/kWc à 400 €/kWc selon le taux d&amp;#039;autoconsommation, la puissance et la nature du porteur de projet.
  &lt;/li&gt;
  &lt;li&gt;
   Il sera accordé une aide par point de raccordement
  &lt;/li&gt;
  &lt;li&gt;
   Remarque : intervention par la Région seule
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Consultez le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique"&gt;
   règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P56" s="1" t="inlineStr">
+      <c r="P52" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-au-photovoltaique/</t>
         </is>
       </c>
-      <c r="W56" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0078/depot/simple</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique" rel="noopener" target="_blank"&gt;
   https://www.climaxion.fr/docutheque/soutien-au-photovoltaique
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/68aa-soutien-au-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB52" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF56" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>166349</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser en interne des études gratuites pour les projets photovoltaïques</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Note d'opportunité Photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Réalisation des études pour les projets photovoltaïques. Ces notes d&amp;#039;opportunités ont pour objectif d&amp;#039;évaluer un potentiel, les coûts d&amp;#039;investissements, les enjeux techniques et l&amp;#039;autoconsommation. &lt;br /&gt;&lt;br /&gt;Te Gard apporte un conseil de proximité avec : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une aide à la prise de décision&lt;/li&gt;&lt;li&gt;identification des interlocuteurs (associations, bureaux d&amp;#039;études, installateurs, raccordement)&lt;/li&gt;&lt;li&gt;évaluation technique et financière des devis&lt;/li&gt;&lt;li&gt;aide à la rédaction et à l&amp;#039;analyse d&amp;#039;appel à manifestation d&amp;#039;intérêt (AMI)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Consommation et production
+Equipement public
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ouvert à toutes les communes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/developpement-durable.html</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Félix FROMENTAL&lt;br /&gt;Chargé de mission photovoltaïque&lt;br /&gt;felix.fromental&amp;#64;territoireenergiegard.fr&lt;br /&gt;0671614475&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-en-interne-des-etudes-gratuites-pour-les-projets-photovoltaiques/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>120101</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une analyse d&amp;#039;opportunité consiste à étudier le potentiel de production d&amp;#039;énergie renouvelable sur un (ou plusieurs) élément(s) de patrimoine, que ce soit en production d&amp;#039;électricité (solaire photovoltaïque) ou en production de chaleur dédié à un bâtiment ou réseau de chaleur (bois-énergie, géothermie, solaire thermique,...).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces analyses sont, pour le maître d&amp;#039;ouvrage, des outils d&amp;#039;aide à la décision pour s&amp;#039;engager dans la réalisation d&amp;#039;un projet. Elles fournissent des éléments de comparaison par rapport à une solution de référence sur les consommations d&amp;#039;énergie, les émissions de carbone et des données économiques en coût global (investissement et exploitation).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ASDER réalise une cinquantaine d&amp;#039;analyses d&amp;#039;opportunité par an pour les communes de Savoie, que ce soit sur des projets neufs ou pour un changement d&amp;#039;énergie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.asder.asso.fr/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Christian Fleury - Responsable du pôle collectivités et terrritoires
+  &lt;/li&gt;
+  &lt;li&gt;
+   christian.fleury&amp;#64;asder.asso.fr - 04 79 85 88 50
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>christian.fleury@asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0732-analyser-lopportunite-dinstaller-une-producti/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>163291</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>01/10/2024</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>145009</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation thermique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I58" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J58" s="1" t="inlineStr">
+      <c r="J56" s="1" t="inlineStr">
         <is>
           <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>07/07/2023</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>162652</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Programme ACTEE - SDE35</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
+      <c r="I57" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J59" s="1" t="inlineStr">
+      <c r="J57" s="1" t="inlineStr">
         <is>
           <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Toutes les collectivités d&amp;#039;Ille-et-Vilaine sont éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Isaac KILEMBE - économe de flux - &lt;a target="_self"&gt;i.kilembe&amp;#64;sde35.fr&lt;/a&gt;- 02 30 95 00 64&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35-1/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>73939</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -15386,691 +14690,691 @@
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Métropole d'Aix-Marseille-Provence</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.alecmetropolemarseillaise.fr/</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Philippe Michaud, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  p.michaud&amp;#64;alecmm.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>f.pidoux@alecmm.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>08/01/2021</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>102099</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide aux travaux) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F61" s="1" t="inlineStr">
+      <c r="F59" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="J61" s="1" t="inlineStr">
+      <c r="J59" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire en fonction de la production d'énergie renouvelable (€/MWh)</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur développe la chaleur renouvelable sur son territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse aux collectivités territoriales, copropriétés, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie, un réseau de chaleur ou récupérer de la chaleur fatale. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;La fondation ARALIS a bénéficier d&amp;#039;une aide de plus de 50 % de l&amp;#039;investissement pour de la géothermie sur sondes pour une pension de famille et du logement social.&lt;/li&gt;&lt;li&gt;Le constructeur Léon Grosse a bénéficié de la Prime éco-chaleur sur la construction de son siège le 8ieme Chemin à Bron pour de la géothermie sur sondes. &lt;/li&gt;&lt;li&gt;L&amp;#039;EHPAD Thérèse Couderc a décarboné sa production de chaleur avec la mise en place d&amp;#039;une chaudière bois granulés dans un bâtiment patrimonial. La chaudière assurera près de 90 % de la production de chaleur du site.&lt;/li&gt;&lt;li&gt;L&amp;#039;industriel Renault Trucks a installé une production de géothermie sur nappe lors de la réhabilitation de son bâtiment tertiaire au coeur du site industriel. La production assurer plus de 85 % de la production de chaleur, le reste étant complété par une pompe à chaleur aérothermique. Le site atteint 100 % de production électrique.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P61" s="1" t="inlineStr">
+      <c r="P59" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q61" s="1" t="inlineStr">
+      <c r="Q59" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux éligibles concernent les installations de chaleur renouvelable utilisant le bois énergie, la géothermie, le solaire thermique ou la chaleur fatale.
 &lt;/p&gt;
 &lt;p&gt;
  Ces installations doivent respecter des critères d&amp;#039;éligibilité dont le détail est précisé sur le site dédié au dispositif. Ces exigences concernent les volets suivants :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;étude préalables
 &lt;/li&gt;&lt;li&gt;critères techniques de performance
 &lt;/li&gt;&lt;li&gt;qualification des prestataires
 &lt;/li&gt;&lt;li&gt;performance énergétique du bâtiment&lt;/li&gt;&lt;li&gt;suivi de l&amp;#039;installation (comptage obligatoire)
  &lt;/li&gt;&lt;li&gt;contrat d&amp;#039;entretien
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  Des seuils d&amp;#039;éligibilité max sont indiqués et au dessus de ces seuils (2000 MWh entrée PAC pour la géothermie, 12 000 MWh pour le bois énergie, 1 500 m2 pour le solaire thermique et 1 000 MWh pour la chaleur fatale), les projets sont renvoyés vers l&amp;#039;ADEME Régionale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R - Prime éco-chaleur
  &lt;br /&gt;
  04 26 83 90 63 - prime-ecochaleur&amp;#64;grandlyon.com
  &lt;br /&gt;
  &lt;strong&gt;
   &lt;br /&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable
  &lt;br /&gt;
  04 28 29 96 09 - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ae9-prime-eco-chaleur-aide-aux-travaux/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>102098</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide à la décision) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F62" s="1" t="inlineStr">
+      <c r="F60" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Subvention</t>
         </is>
       </c>
-      <c r="I62" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J62" s="1" t="inlineStr">
+      <c r="J60" s="1" t="inlineStr">
         <is>
           <t>Aide à la décision : études de faisabilité, études d'AMO, forages de reconnaissance, TRT</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur vise à favoriser la filière des énergies renouvelables thermiques sur son territoire.
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse exclusivement aux collectivités territoriales, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie ou un réseau de chaleur. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un commune du territoire Métropolitain va réaliser un Test de Réponse Thermique (TRT) pour connaître le potentiel thermique du sol ainsi qu&amp;#039;une étude de faisabilité pour la réalisation d&amp;#039;une salle polyvalente chauffée par géothermie. Les études bénéficieront de 70 % d&amp;#039;aide de la PRIME ÉCO-CHALEUR pour des coûts d&amp;#039;étude de 18 500€ (TRT) et 5 400€ (EF) (avant subvention).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P62" s="1" t="inlineStr">
+      <c r="P60" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q62" s="1" t="inlineStr">
+      <c r="Q60" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les études éligibles sont les études de faisabilité, test de réponse thermique (géothermie sur sondes), forage d&amp;#039;essai/de reconnaissance, études d&amp;#039;AMO (assistance à maîtrise d&amp;#039;ouvrage).
 &lt;/p&gt;
 &lt;p&gt;
  Il est nécessaire de respecter les critères d&amp;#039;éligibilité suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;respecter les cahiers des charges ADEME sur l&amp;#039;étude considérée.
 &lt;/li&gt;&lt;li&gt;sélectionner un prestataire qualifié Reconnu Garant de l&amp;#039;Environnement (RGE) dans la filière concernée (bois énergie, géothermie, solaire thermique, réseau de chaleur, récupération de chaleur fatale)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://seafile.alec-lyon.org/f/cb31ce77c63742c6b541/" target="_self"&gt;- critères d&amp;#039;éligibilités détaillés -&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W62" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R – Prime Éco-Chaleur - prime-ecochaleur&amp;#64;grandlyon.com
 &lt;/p&gt;
 &lt;p&gt;
  04 26 83 90 63
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable  - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  04 28 29 96 09
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf5f-prime-eco-chaleur-aide-a-la-decision/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>139916</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -16084,5029 +15388,2450 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB63" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G64" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>70580</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement des installations solaires thermiques</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="S64" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie soutient le développement de projets solaires thermiques auprès des entreprises, des collectivités, des établissements publics, des associations et des bailleurs sociaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant: jusqu&amp;#039;à
+ &lt;strong&gt;
+  50%
+ &lt;/strong&gt;
+ de l&amp;#039;assiette éligible
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1) Aides aux études
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ : les bureaux d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les coûts éligibles
+ &lt;/strong&gt;
+ sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Aides aux investissements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides aux investissements concernent les projets des installations solaires collectives centralisées de production d&amp;#039;eau chaude sanitaire (ECS). Les installations sont considérées comme collectives dès lors qu&amp;#039;elles répondent à un besoin en ECS collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles
+ &lt;/strong&gt;
+ : les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réalisation préalable d&amp;#039;une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m2 ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  capteurs solaires certifiés (CSTBat ou SolarKeymark) ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL http://www.solaire-collectif.fr/fr/les-outils.htm ou mesures des besoins réels en ECS à partir de mesures in situ ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  schéma de l&amp;#039;installation proposée conforme à l&amp;#039;un des schémas SOCOL retenus ou sur le site SOCOL : http://www.solaire-collectif.fr/fr/les-outils.htm ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  productivité minimale de l&amp;#039;installation solaire supérieure à 450 kWh/an.m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en place d&amp;#039;un télésuivi simplifié des performances sur toutes les installations collectives financées avec système d&amp;#039;alerte et maintenance curative ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en service dynamique de l&amp;#039;installation selon les préconisations SOCOL.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles : les coûts d&amp;#039;investissement éligibles sont :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les coûts des composants de l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts des équipements de régulation et suivi énergétique, les frais de main d&amp;#039;œuvre liée à l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de maîtrise d&amp;#039;œuvre liée à l&amp;#039;installation solaire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Obligation du maître d&amp;#039;ouvrage
+  &lt;/strong&gt;
+  : le maître d&amp;#039;ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement pour le paiement du solde.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces communes à toutes les demandes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Courrier de sollicitation.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier administratif de demande de financement (à demander auprès des contacts notés au dos du dépliant).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les propositions technico-financières du ou des bureaux d&amp;#039;études.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les qualifications des bureaux d&amp;#039;études ou les références justifiant la compétence dans le domaine concerné par l&amp;#039;étude.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux investissements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude de faisabilité réalisée ou fiche descriptive de l&amp;#039;installation solaire thermique pour les installations inférieures à 25m2.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis des entreprises pour l&amp;#039;installation solaire, précisant notamment les nombre, marque et type de capteurs et le matériel de comptage énergétique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis de la prestation de télésuivi avec système d&amp;#039;alerte. Plan d&amp;#039;implantation des capteurs.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma hydraulique de l&amp;#039;installation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...28 lines deleted...]
-      <c r="AA64" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires-thermiques</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 31, 32, 46, 65, 81 et 82 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ François Olasz - francois.olasz&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 12, 30, 34 et 48 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 11 et 66 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Joël Nayet - joel.nayet&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/056d-aide-regionale-au-developpement-des-installat/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2020</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>56191</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
+        <is>
+          <t>Intervention dans le cadre d'un transfert de compétence énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDEC ENERGIE étudie, finance, construit et exploite l&amp;#039;installation de production électrique photovoltaïque. Il intervient dans le cadre d&amp;#039;un transfert de compétence &amp;#34;énergies renouvelables&amp;#34;, sur décision de son bureau syndical et après avis de sa commission Transition Energétique.
+ Le bâtiment support de l&amp;#039;installation reste dans le patrimoine de la collectivité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La valorisation de l&amp;#039;électricité peut être par vente totale ou en autoconsommation, en bénéficiant au bâtiment où l&amp;#039;installation est construite.
+&lt;/p&gt;
+&lt;p&gt;
+ Le financement de l&amp;#039;opération est assuré par les fonds propres de la régie &amp;#34;énergies renouvelables&amp;#34; du syndicat, les dotations des partenaires, éventuellement la vente d&amp;#039;électricité et au besoin, une contribution de la collectivité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide intervient dans le cadre d&amp;#039;un transfert de compétence.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e396-installer-une-chaufferie-bois-energie-substit/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>56182</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Etudier l'opportunité technique et économique d'une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût (estimé à 1400€/étude).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle porte sur l&amp;#039;opportunité de réaliser un projet solaire photovoltaïque en toiture d&amp;#039;un bâtiment public, en vente totale ou en autoconsommation, dans la limite d&amp;#039;une étude par an par collectivité.&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c8-realiser-letude-energetique-dun-batiment-etud/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
       <c r="AE64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF64" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG64" s="1" t="inlineStr">
         <is>
-          <t>27/02/2024</t>
+          <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH64" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:34" customHeight="0">
       <c r="A65" s="1">
-        <v>161697</v>
+        <v>161759</v>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les entreprises et les collectivités dans la mise en place de leur toiture ou ombrière solaire photovoltaïque en ACI, base de la valorisation du surplus en ACC</t>
+          <t>Financer votre étude de faisabilité, étape nécessaire avant d'investir dans la conception d'une installation solaire thermique</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Études de faisabilité pour de l’autoconsommation électrique photovoltaïque</t>
+          <t>Étude de faisabilité d'installation solaire thermique</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
       <c r="K65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L65" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;ACI : Autoconsommation individuelle&lt;br /&gt;ACC : Autoconsommation collective&lt;/p&gt;&lt;p&gt;Quand la consommation électrique de vos bâtiments, de vos équipements intervient essentiellement de jour, il peut être intéressant pour vous d’étudier la faisabilité de &lt;strong&gt;couvrir une partie de cette consommation au moyen d’électricité solaire photovoltaïque&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner les prestations externes d’études de faisabilité à hauteur de 60 % dans la limite de 100 k€ d’assiette. Cette aide peut être portée à &lt;strong&gt;70 % pour des moyennes entreprises&lt;/strong&gt; au sens européen et à &lt;strong&gt;80 % pour des petites entreprises&lt;/strong&gt; ou bénéficiaires dans le cadre d’une « activité non économique ».&lt;/p&gt;&lt;p&gt;Nota : « Bénéficiaire dans le cadre d’une activité non économique » signifie une structure qui :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soit n’exerce pas d’activité consistant à offrir à autrui des biens ou des services.&lt;/li&gt;&lt;li&gt;Soit, bien qu’exerçant une activité consistant à offrir à autrui des biens ou des services, ne se trouve pas sur un marché concurrentiel. Tel est le cas notamment de bénéficiaires qui disposent d’un monopole de droit (par exemple les autorités exerçant des prérogatives de puissances publiques comme l’armée, la police, la surveillance antipollution) ou de fait (technique ou géographique).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité sujette à la présente aide ADEME, concerne &lt;strong&gt;l&amp;#039;évaluation et l&amp;#039;analyse du potentiel d&amp;#039;un projet&lt;/strong&gt; (technique, économique, sociale, environnementale, juridique, etc.), qui visent à soutenir le processus décisionnel en révélant de façon objective et rationnelle les forces et les faiblesses du projet, ainsi que les perspectives et les menaces qu&amp;#039;il suppose, et qui précisent les ressources nécessaires pour le mener à bien, et en évaluent, en définitive, les chances de succès…&lt;/p&gt;</t>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Étude) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d&amp;#039;installations de production d&amp;#039;eau chaude solaire.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N65" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
-Economie d'énergie et rénovation énergétique</t>
+          <t>Transition énergétique</t>
         </is>
       </c>
       <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U65" s="1" t="inlineStr">
         <is>
-          <t>regions_01_02_03_06_94_975_987</t>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
         </is>
       </c>
       <c r="V65" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-faisabilite-lautoconsommation-electrique-photovoltaique</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-dinstallation-solaire-thermique</t>
         </is>
       </c>
       <c r="X65" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z65" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-pour-de-lautoconsommation-electrique-photovoltaique/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-dinstallation-solaire-thermique/</t>
         </is>
       </c>
       <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
-        <v>161709</v>
+        <v>161697</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
+          <t>Accompagner les entreprises et les collectivités dans la mise en place de leur toiture ou ombrière solaire photovoltaïque en ACI, base de la valorisation du surplus en ACC</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Installations de systèmes solaires combinés</t>
+          <t>Études de faisabilité pour de l’autoconsommation électrique photovoltaïque</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+          <t>&lt;p&gt;ACI : Autoconsommation individuelle&lt;br /&gt;ACC : Autoconsommation collective&lt;/p&gt;&lt;p&gt;Quand la consommation électrique de vos bâtiments, de vos équipements intervient essentiellement de jour, il peut être intéressant pour vous d’étudier la faisabilité de &lt;strong&gt;couvrir une partie de cette consommation au moyen d’électricité solaire photovoltaïque&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner les prestations externes d’études de faisabilité à hauteur de 60 % dans la limite de 100 k€ d’assiette. Cette aide peut être portée à &lt;strong&gt;70 % pour des moyennes entreprises&lt;/strong&gt; au sens européen et à &lt;strong&gt;80 % pour des petites entreprises&lt;/strong&gt; ou bénéficiaires dans le cadre d’une « activité non économique ».&lt;/p&gt;&lt;p&gt;Nota : « Bénéficiaire dans le cadre d’une activité non économique » signifie une structure qui :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soit n’exerce pas d’activité consistant à offrir à autrui des biens ou des services.&lt;/li&gt;&lt;li&gt;Soit, bien qu’exerçant une activité consistant à offrir à autrui des biens ou des services, ne se trouve pas sur un marché concurrentiel. Tel est le cas notamment de bénéficiaires qui disposent d’un monopole de droit (par exemple les autorités exerçant des prérogatives de puissances publiques comme l’armée, la police, la surveillance antipollution) ou de fait (technique ou géographique).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité sujette à la présente aide ADEME, concerne &lt;strong&gt;l&amp;#039;évaluation et l&amp;#039;analyse du potentiel d&amp;#039;un projet&lt;/strong&gt; (technique, économique, sociale, environnementale, juridique, etc.), qui visent à soutenir le processus décisionnel en révélant de façon objective et rationnelle les forces et les faiblesses du projet, ainsi que les perspectives et les menaces qu&amp;#039;il suppose, et qui précisent les ressources nécessaires pour le mener à bien, et en évaluent, en définitive, les chances de succès…&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N66" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique</t>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
       <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U66" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>regions_01_02_03_06_94_975_987</t>
         </is>
       </c>
       <c r="V66" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-faisabilite-lautoconsommation-electrique-photovoltaique</t>
         </is>
       </c>
       <c r="X66" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z66" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-pour-de-lautoconsommation-electrique-photovoltaique/</t>
         </is>
       </c>
       <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH66" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:34" customHeight="0">
       <c r="A67" s="1">
-        <v>161711</v>
+        <v>161709</v>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Demander le financement d'un audit d'installation solaire thermique et du chantier de réhabilitation associé, pour des collectivités, entreprises ou associations</t>
+          <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+          <t>Installations de systèmes solaires combinés</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Bénéficiez d&amp;#039;un financement pour votre audit ainsi que les travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Préalablement à votre projet de réhabilitation, un audit est nécessaire pour qualifier les problèmes rencontrés sur l’installation puis &lt;strong&gt;établir et chiffrer les actions correctives&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide intègre également &lt;strong&gt;un financement des travaux&lt;/strong&gt; et se conclut par &lt;strong&gt;la signature d’un contrat d’exploitation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités pratiques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1ʳᵉ étape :&lt;/strong&gt; consultez des prestataires d’études sur la base du cahier des charges proposé par l’ADEME dans le document C.E.F. précédent. Présélectionnez une offre mais à ce stade ne vous engagez pas et ne signez pas de commande.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;2ᵉ étape : &lt;/strong&gt;déposez une demande d’aide en joignant la proposition technique et financière du prestataire d’études, ainsi que les pièces à déposer listées ci-dessous. Indiquez bien les dépenses prévisionnelles pour l&amp;#039;audit, la maitrise d&amp;#039;œuvre éventuelle et le montant de l&amp;#039;enveloppe travaux allouée à la réhabilitation.&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
       <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U67" s="1" t="inlineStr">
         <is>
-          <t>regions_01_02_03_04_06_11_24_32_44_52_53_75_76_84_94</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V67" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/audit-rehabilitation-dinstallations-solaires-thermiques-collectives</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines</t>
         </is>
       </c>
       <c r="X67" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z67" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines/</t>
         </is>
       </c>
       <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH67" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:34" customHeight="0">
       <c r="A68" s="1">
+        <v>161711</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Demander le financement d'un audit d'installation solaire thermique et du chantier de réhabilitation associé, pour des collectivités, entreprises ou associations</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un financement pour votre audit ainsi que les travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Préalablement à votre projet de réhabilitation, un audit est nécessaire pour qualifier les problèmes rencontrés sur l’installation puis &lt;strong&gt;établir et chiffrer les actions correctives&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide intègre également &lt;strong&gt;un financement des travaux&lt;/strong&gt; et se conclut par &lt;strong&gt;la signature d’un contrat d’exploitation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités pratiques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1ʳᵉ étape :&lt;/strong&gt; consultez des prestataires d’études sur la base du cahier des charges proposé par l’ADEME dans le document C.E.F. précédent. Présélectionnez une offre mais à ce stade ne vous engagez pas et ne signez pas de commande.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;2ᵉ étape : &lt;/strong&gt;déposez une demande d’aide en joignant la proposition technique et financière du prestataire d’études, ainsi que les pièces à déposer listées ci-dessous. Indiquez bien les dépenses prévisionnelles pour l&amp;#039;audit, la maitrise d&amp;#039;œuvre éventuelle et le montant de l&amp;#039;enveloppe travaux allouée à la réhabilitation.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_32_44_52_53_75_76_84_94</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/audit-rehabilitation-dinstallations-solaires-thermiques-collectives</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>141761</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un projet d'installation solaire photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, deux solutions sont à disposition des collectivités pour mettre en place leur installation solaire photovoltaïque avec le syndicat :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faire un transfert de compétences de la collectivité vers le syndicat afin que le SIEL-Territoire d&amp;#039;énergie Loire assure l&amp;#039;investissement et réalise le projet à la place de la collectivité. &lt;/li&gt;
+ &lt;li&gt;
+  Faire appel au syndicat pour être accompagné dans son projet d&amp;#039;un point de vue technique, administratif et décisionnel lorsque la commune souhaite rester maître d&amp;#039;ouvrage.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Électricité renouvelable :
+ &lt;br /&gt;
+ Thierry Suchel
+ &lt;br /&gt;
+ suchel&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 53 92
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9701-mettre-en-place-un-projet-dinstallation-solai/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>140805</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes membres dans la transition énergétique</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Syndicat d'Énergie des Alpes-de-Haute-Provence (SDE04)</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil amont : réalisation de note d&amp;#039;opportunité, avant- projet sommaire, 1er niveau de conseil
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de projet : réalisation de projets, de l&amp;#039;étude de faisabilité à la réalisation des travaux, portage de marchés publiques
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie administrative : conseil et assistance aux communes, mandat de maîtrise d&amp;#039;ouvrage, montage des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie financière : conseil et recherche de financements, négociation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une installation photovoltaïque avec autoconsommation sur la toiture d&amp;#039;un bâtiment communal
  &lt;/li&gt;
  &lt;li&gt;
   Conseils sur la pertinence d&amp;#039;un projet photovoltaïque porté par une entreprise privée
  &lt;/li&gt;
  &lt;li&gt;
   Implantation ou déplacement d&amp;#039;une borne de recharge pour véhicule électrique
  &lt;/li&gt;
  &lt;li&gt;
   Conseils sur le remplacement d&amp;#039;une chaudière obsolète
  &lt;/li&gt;
  &lt;li&gt;
   Assistance et conseils dans la réalisation d&amp;#039;un réseau de chaleur alimenté par une chaudière bois plaquettes
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formalisation de la demande dans la fiche annuelle de recensement des besoins ou contact direct avec le service Énergie – Mobilité – Données (EMD) pour un échange avec le référent du sujet (photovoltaïque, EnR thermique ou IRVE).
 &lt;/p&gt;
 &lt;p&gt;
  Différentes modalités d&amp;#039;intervention selon le sujet : convention de service, lettre de commande ou mandat de maîtrise d&amp;#039;ouvrage.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>http://www.sde04.fr/</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : 5, avenue Bad-Mergentheim - 04000 Digne-les-Bains
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 32 32 32
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;sde04.fr" target="_self"&gt;
   contact&amp;#64;sde04.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e99-accompagne-les-communes-membres-dans-la-trans/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>140764</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Produire de la chaleur à partir d'énergies renouvelables et de récupération</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Subvention</t>
         </is>
       </c>
-      <c r="J69" s="1" t="inlineStr">
+      <c r="J71" s="1" t="inlineStr">
         <is>
           <t>Taux variable selon opération. Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;
  Développer les énergies renouvelables thermiques (biomasse, solaire, géothermie superficielle)
 &lt;/h1&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dispositif d&amp;#039;accompagnement :
   Fonds Chaleur de l&amp;#039;ADEME
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs:
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  -- valoriser les ressources du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - favoriser l&amp;#039;activité locale
 &lt;/p&gt;
 &lt;p&gt;
  - réduire les émissions de gaz à effet de serre
 &lt;/p&gt;
 &lt;p&gt;
  - s&amp;#039;affranchir des énergies fossiles
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chaufferie bois (granulés, plaquettes forestières) avec ou sans réseau de chaleur, production d&amp;#039;eau chaude sanitaire solaire, géothermie sur sondes ou sur nappe
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Différents critères techniques d&amp;#039;éligibilité à respecter
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   transitionenergetique&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   03 84 47 83 21
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c04-produire-de-la-chaleur-a-partir-denergies-ren/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-[...137 lines deleted...]
-      <c r="A71" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>133546</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
+      <c r="I72" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J71" s="1" t="inlineStr">
+      <c r="J72" s="1" t="inlineStr">
         <is>
           <t>le taux maximum varie selon la taille de l'entreprise</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L71" s="1" t="inlineStr">
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à faciliter l&amp;#039;installation des panneaux et ombrières photovoltaïques dans toute la région Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les installations PV, le dispositif propose : jusqu&amp;#039;à 50% du montant TTC ou HT en cas de récupération de la TVA (
  &lt;em&gt;
   subvention max : 300 000€
  &lt;/em&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne aussi le solar ready, c&amp;#039;est-à-dire les travaux de préparation d&amp;#039;une toiture à l&amp;#039;installation de panneaux solaires. (
  &lt;a href="https://www.iledefrance.fr/enr" target="_self"&gt;
   voir le site de la Région
  &lt;/a&gt;
  )
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les projets photovoltaïques sur toitures, les ombrières de parkings, les ombrières sur des zones artificialisées ne présentant pas de conflits d&amp;#039;usages, les délaissés routiers (parcelles déclassées par suite d&amp;#039;un changement de tracé des voies du domaine public routier) sans destination agricoles ou pastorales sur une durée de 20 ans minimum, agrivoltaïsme au cas par cas.
  &lt;/li&gt;
  &lt;li&gt;
   La part des installations réalisées au-delà des obligations liées à la règlementation en vigueur
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les candidats éligibles sont des personnes morales porteuses de projets (collectivités et leurs groupements, entreprises, associations, projet citoyens, bailleurs sociaux, syndic de copropriété ...).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Production énergétique à des fins d&amp;#039;autoconsommation (
   &lt;em&gt;
    individuelle ou collective
   &lt;/em&gt;
   ) sans ou avec vente de surplus (
   &lt;strong&gt;
    sans tarif d&amp;#039;obligation d&amp;#039;achat ou complément de rémunération
   &lt;/strong&gt;
   ). Les projets en vente en gré à gré ou en revente à un autre agrégateur que EDF obligation d&amp;#039;achat.
  &lt;/li&gt;
  &lt;li&gt;
   Avoir une puissance d&amp;#039;installation de minimum 10 kwc
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles comprennent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les équipements de production énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   le raccordement au réseau ;
  &lt;/li&gt;
  &lt;li&gt;
   les travaux pour l&amp;#039;accueil des installations ;
  &lt;/li&gt;
  &lt;li&gt;
   les honoraires d&amp;#039;assistance technique ou frais de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contacter l&amp;#039;adresse : aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83b6-developpement-du-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>12/04/2023</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...315 lines deleted...]
-      </c>
       <c r="AH72" s="1" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:34" customHeight="0">
       <c r="A73" s="1">
-        <v>56191</v>
+        <v>50028</v>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Réaliser une installation photovoltaïque en toiture</t>
+          <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
-        <is>
-[...472 lines deleted...]
-      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un maître
 d’ouvrage privé ou une entreprise du secteur tertiaire, un maître d’ouvrage
 public (collectivité territoriale, EPCI, établissement de l&amp;#039;État, SEM, SPL) ou
 encore un industriel engagé dans une démarche de réduction de consommation
 énergétique ou de décarbonation de vos process ? Vous souhaitez réduire la
 consommation d’énergie et les émissions de gaz à effet de serre de vos bâtiments,
 bénéficier d’une démarche d’accompagnement pour favoriser la conduite du
 changement ou du soutien d’un tiers de confiance, ou encore être soutenu dans
 le développement de solutions de décarbonation innovantes ? La Banque des
 Territoires vous accompagne à travers différentes offres d’investissement, en
 fonction de vos besoins et de vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Ces solutions
 d’investissement permettent ainsi de financer la rénovation des bâtiments
 tertiaires publics, selon différentes modalités : par exemple MGPE (Marchés
 Publics Globaux de Performance Energétique) à paiement différé, ou MPPE
 (Marchés de Partenariat de Performance Energétique), avec ou sans création de
 SAS ou SEMOp. Nous finançons également les entreprises publiques locales
 (sociétés d’économie mixte, sociétés publiques locales). Selon des modalités
 particulières, nous accompagnons également les projets concernant les bâtiments
 tertiaires privés. Enfin, l’efficacité énergétique et la décarbonation de
 l’industrie peuvent également faire l’objet de financement, selon certains
 prérequis.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=efeb_psat</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-travaux-efficacite-energetique-batiment/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB76" s="1" t="inlineStr">
+      <c r="AB73" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="H77" s="1" t="inlineStr">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>145008</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Fonds énergies</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I77" s="1" t="inlineStr">
-[...22 lines deleted...]
-Transition énergétique
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
+ &lt;strong&gt;
+  fondsenergies&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Production d&amp;#039;énergie renouvelable ou de récupération locale
+  &lt;/strong&gt;
+  , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Extension/densification/création de réseaux de chaleur
+  &lt;/strong&gt;
+  alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rénovation énergétique performante de bâtiments tertiaires publics
+  &lt;/strong&gt;
+  répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création/extension/densification d&amp;#039;un réseau de chaleur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique globale de bâtiments publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Equipement public
-[...43 lines deleted...]
-      <c r="AA77" s="1" t="inlineStr">
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
+ &lt;/strong&gt;
+ Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fondsenergies&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB77" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G78" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>152466</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
-[...2448 lines deleted...]
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I75" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 62</t>
         </is>
       </c>
-      <c r="J91" s="1" t="inlineStr">
+      <c r="J75" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L91" s="1" t="inlineStr">
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
  &lt;/li&gt;
  &lt;li&gt;
   Installation de fenêtres à double vitrage
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du réseau de chauffage urbain à Chaleurville
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation énergétique des bâtiments historiques du Vieilbourg
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -21544,249 +18269,249 @@
        20 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux d&amp;#039;entretien.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W91" s="1" t="inlineStr">
+      <c r="W75" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>19/10/2023</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>157090</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="C92" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I92" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J92" s="1" t="inlineStr">
+      <c r="J76" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Une sensibilisation des acteurs à la sobriété énergétique du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Un développement des projets de rénovation énergétique des bâtiments publics et privés
 &lt;/p&gt;
 &lt;p&gt;
  - La production d&amp;#039;énergies renouvelables sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - La réduction des volumes et la valorisation des déchets
 &lt;/p&gt;
 &lt;p&gt;
  - Un usage renforcé des mobilités actives et décarbonées
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;entretien et la valorisation des espaces naturels
 &lt;/p&gt;
 &lt;p&gt;
  - La préservation des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Productions d&amp;#039;énergies
 &lt;/p&gt;
 &lt;p&gt;
  - Maîtrise des dépenses énergétiques des bâtiments
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement et/ou stockage de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
 &lt;/p&gt;
 &lt;p&gt;
  - Valorisation des ressources locales
@@ -21808,73 +18533,73 @@
 &lt;p&gt;
  - Production d&amp;#039;énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des mobilités décarbonées et/ou actives
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -21908,1060 +18633,2966 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
+      <c r="AB76" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD92" s="1" t="inlineStr">
+      <c r="AD76" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>18/12/2023</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>162637</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G94" s="1" t="inlineStr">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>56126</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Effacer les réseaux publics d'électricité basse tension, d'éclairage public ou de génie civil de télécommunication, supprimer ou rénover un poste de transformation</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 100</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>Travaux réalisés par le SDEC ENERGIE, qui prend en charge tout ou partie de leur coût</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;effacement  coordonné  des  réseaux  aériens  d&amp;#039;électricité,  d&amp;#039;éclairage  public  et  de télécommunication permet d&amp;#039;améliorer l&amp;#039;aménagement paysager des communes et la qualité de la desserte électrique par la mise en souterrain ou la pose en technique sur façade des-dits réseaux. Ces techniques protègent  ces  différentes  installations  des  intempéries. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les taux d&amp;#039;aides sont bonifiés dans les secteurs &amp;#34;Zone de vent&amp;#34;, &amp;#34;Zone de Qualité Prioritaire&amp;#34; définies par le syndicat ou dans le cas de fils nus.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les  travaux d&amp;#039;enfouissement  sont  réalisés,  à  la  demande  des  collectivités,  par  le  SDEC ÉNERGIE  qui  coordonne  l&amp;#039;enfouissement des trois réseaux dans une seule et unique tranchée, limitant ainsi les coûts de travaux, les délais d&amp;#039;intervention et les interventions multiples sur la voirie.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les niveaux d&amp;#039;intervention dépendent de la localisation de la commune et des techniques de câbles à remplacer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Selon les dépenses, l&amp;#039;aide peut être accordée sur avis du bureau syndical et peut être plafonnée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espace public
+Voirie et réseaux
+Paysage</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La commune doit être adhérente au syndicat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail : effacement&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 75
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fca3-effacer-les-reseaux-publics-delectricite-bass/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2020</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>166352</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Etablir un diagnostic du réseau d'Eclairage Public</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic d'Eclairage Public</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Max : 66</t>
+        </is>
+      </c>
+      <c r="J79" s="1" t="inlineStr">
+        <is>
+          <t>66% du montant HT</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Participation de la commune (urbaine ou rurale) à hauteur de 34 %. Plafond des dépenses subventionnables : 10 000 € HT&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ouvert à toutes les communes &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Amaury PLANCHER&lt;br /&gt;Chargé de mission Eclairage Pubic&lt;br /&gt;0632198224&lt;br /&gt;amaury.plancher&amp;#64;territoireenergiegard.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etablir-un-diagnostic-du-reseau-d-eclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>165822</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un Schéma Directeur d'Aménagement Lumière (SDAL) du parc d'éclairage public</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Tout projet visant à la création, rénovation et réhabilitation de bâtiments à usage d&amp;#039;habitats locatifs à vocation non touristique.
-[...35 lines deleted...]
- NB : Les seuls travaux préparatoires (démolition, dépollution...) sont éligibles avec engagement de la collectivité pour un projet d&amp;#039;habitat public dans un délai de 5 ans.
+ Le SDES fait réaliser et finance pour le compte des collectivités adhérentes à la compétence éclairage public qui le souhaitent, un Schéma Directeur d&amp;#039;Aménagement Lumière (SDAL) de leur parc d&amp;#039;éclairage public.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce SDAL a pour objectif de fixer les orientations et objectifs ainsi que les principes techniques et environnementaux de rénovation des 
+équipements d&amp;#039;éclairage public et 
+d&amp;#039;établir un programme de travaux.&lt;/p&gt;&lt;p&gt;Dans le cadre de la 
+compétence éclairage public au SDES, le taux de prise en charge et de 
+100% (avec un plafond de 10 000 €HT pour les intercommunalités).&lt;/p&gt;
+        &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette participation financière du SDES est octroyée pour les SDAL uniquement réalisés dans le cadre d&amp;#039;une prestation de service du SDES au profit des collectivités adhérentes à la compétence éclairage public.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/actualite/le-sdes-est-laureat-du-programme-lumactee/</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;sdes&amp;#64;sdes73.com&lt;/p&gt;&lt;p&gt;04 79 26 42 10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O94" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>c.marlin@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-un-schema-directeur-d-amenagement-lumiere-sdal-du-parc-d-eclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>163185</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Déléguer la maintenance de l'éclairage public</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Maintenance EP</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (TE83)</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;TE83 assure la maintenance de l’éclairage public pour le compte des communes et intercommunalités ayant transféré cette compétence. La maintenance comprend l’assistance, l’entretien et le dépannage du réseau d’éclairage public. L’objectif est de répondre aux enjeux d’un éclairage économe et de qualité. L’outil web interactif, SAGA, permet de signaler une panne et de suivre les interventions réalisées.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;De plus, le Syndicat dispose d&amp;#039;autres compétences pour la réalisation de travaux neufs d&amp;#039;équipement de réseaux d&amp;#039;éclairage public et pour la rénovation énergétique des parcs anciens avec le passage au LED et l&amp;#039;installation d&amp;#039;horloges connectées pilotable à distance.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Maintenance de l&amp;#039;éclairage public :&lt;/p&gt;&lt;p&gt;- Mise en sécurité et remplacement d&amp;#039;un mat accidenté,&lt;/p&gt;&lt;p&gt;- Remplacement de luminaire défectueux&lt;/p&gt;&lt;p&gt;- etc...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="S94" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour bénéficier de la maintenance de l&amp;#039;EP par TE83, la colléctivité doit délibérer pour transferer la compétence au Syndicat.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
-[...41 lines deleted...]
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://te83.fr/competences/leclairage-public/</t>
+        </is>
+      </c>
+      <c r="W81" s="1" t="inlineStr">
+        <is>
+          <t>https://te83.fr/organigramme/</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aurore SANCHIS : Responsable du Service de l&amp;#039;éclairage public -&lt;a target="_self"&gt;aurore.sanchis&amp;#64;te83.fr&lt;/a&gt;- 04 94 37 28 18&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>mehdi.rassoul@symielecvar.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deleguer-la-maintenance-de-leclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>23/08/2024</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G95" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>140753</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Géolocaliser des réseaux d'éclairage public</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J82" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Tout projet visant à la création, rénovation et réhabilitation de gites publics individuels ou de groupe labéllisés Gîtes de France ou Clévacances.
-[...32 lines deleted...]
- NB : Les projets de constructions nouvelles seront analysés au regard des besoins identifiés dans la stratégie touristique du territoire concerné.
+ Connaître avec précision l&amp;#039;emplacement des réseaux d&amp;#039;éclairage public
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - sécuriser les interventions
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer et préserver le patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ - respecter la réglementation
+&lt;/p&gt;
+&lt;p&gt;
+ - géodétecter avec une précision maximale&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O95" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- - Respect de la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
-[...32 lines deleted...]
- NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
+ Obligation réglementaire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
-[...103 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin
+  SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8840-geolocaliser-des-reseaux-declairage-public/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>140752</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir et exploiter le réseau d'éclairage public</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J83" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  &lt;em&gt;
-[...1 lines deleted...]
-  &lt;/em&gt;
+  Entretenir l&amp;#039;éclairage public
+  &lt;br /&gt;
+  Assurer un fonctionnement performant
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...2 lines deleted...]
-&lt;p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - gagner en performance
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - assurer la continuité du fonctionnement
+&lt;/p&gt;
+&lt;p&gt;
+ - maitriser les dépenses
+&lt;/p&gt;
+&lt;p&gt;
+ - assurer la sécurité des usagers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Consommation et production</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion à l&amp;#039;offre e-lum
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Fort de ses compétences et de son expertise technique en acoustique, le Cerema vous accompagne de l&amp;#039;élaboration de votre stratégie à la mise en œuvre de solutions concrètes appliquées aux domaines de la voirie, des espaces publics, bâtiments et transports.
+  SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  e-lum&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b839-maintenir-et-exploiter-le-reseau-declairage-p/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>140746</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'éclairage public seuls</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J84" s="1" t="inlineStr">
+        <is>
+          <t>Montant aidé plafonnné à 1000 €TTC dans la limite d'un seul dossier par an et par collectivité. Travaux conformes à la Charte Eclairons Juste le Jura et chiffrés dans la limite du bordereau SIDEC</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Vous êtes un maître d&amp;#039;ouvrage public (dans les domaines voirie, bâtiments ou transports) et plus particulièrement :
+  Rénover et développer l&amp;#039;éclairage public
  &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Une collectivité (métropole, agglomération, EPCI, commune) en France métropolitaine ou DOM-TOM
-[...8 lines deleted...]
-  Un conseil départemental
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U2) et Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Vos besoins
+  SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f92-realiser-des-travaux-declairage-public-seuls/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>140745</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'éclairage public conjointement avec une opération d'extension du réseau électrique aérien ou souterrain</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J85" s="1" t="inlineStr">
+        <is>
+          <t>Montant d'aide plafonné à 25 % du montant  TTC de l'opération électrique. Travaux conformes à la Charte Eclairons Juste le Jura et chiffrés dans la limite du bordereau SIDEC</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Vous souhaitez connaître l&amp;#039;exposition au bruit de votre population ?
-[...8 lines deleted...]
-  Comment évaluer l&amp;#039;impact des aménagements réalisés ?
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U1, U2) et Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux coordonnés à des travaux souterrains sur le réseau électrique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Nos atouts
+  SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae90-realiser-des-travaux-declairage-public-conjoi/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>140744</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'aménagement sur l'éclairage public dans le cadre d'opération esthétique, de renforcement souterrain ou de sécurisation en souterrain</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J86" s="1" t="inlineStr">
+        <is>
+          <t>Montant d'aide plafonné à 18 % du montant  TTC des travaux électriques aidés</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Rénover et développer l&amp;#039;éclairage public
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Des équipes pluridisciplinaires expertes en réglementation, mesures, modélisation, chantier, réception, contrôle avec une expertise technique indépendante avérée
-[...11 lines deleted...]
-  La rédaction de guides méthodologiques
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U1, U2) et Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux coordonnés à des travaux souterrains sur le réseau électrique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  La réponse du Cerema
+  SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55fa-realiser-des-travaux-damenagement-sur-leclair/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>140743</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de remplacement, de vétusté, de sécurité (RVS) sur le parc d'éclairage public</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux RVS sur le parc d'éclairage public, y compris la mise à niveau du réseau EP aérien dans le cas de remplacement des lanternes vétustes par des lanternes LED</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>Travaux conformes aux préconisations du diagnostic du patrimoine éclairage public. Montant de travaux plafonné annuellement à 30000 € TTC pour les collectivités adhérentes au service e-lum® , 15000 € TTC pour les collectivités signataires de la Charte</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Rénover et développer l&amp;#039;éclairage public
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux ou seuls
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  &amp;gt; Études techniques de connaissance
+  SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...47 lines deleted...]
-  Développement d&amp;#039;études de co-exposition
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
   &lt;strong&gt;
-   (Air-Bruit-Vibrations) et de multi-expositions sonores
+   Contact :
   &lt;/strong&gt;
- &lt;/li&gt;
-[...5 lines deleted...]
- ou journées techniques au regard de vos besoins (élus, services techniques)
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
-[...29 lines deleted...]
- AMO en acoustique.
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/02e4-realiser-des-travaux-de-remplacement-de-vetus/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>129730</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Etendre les réseaux aériens de distribution publique d'électricité, d'éclairage public et de télécommunications</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDED 52 dispose de la compétence dite &amp;#34;distribution publique d&amp;#039;électricité&amp;#34; depuis ses origines.
+&lt;/p&gt;
+&lt;p&gt;
+ A cet égard, il est propriétaire et responsable de la gestion des réseaux de distribution d&amp;#039;électricité et s&amp;#039;appuie sur un contrat de concession avec Enedis pour l&amp;#039;exploitation, au quotidien, du réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, le Syndicat assure la maîtrise d&amp;#039;ouvrage d&amp;#039;un certain nombre de travaux sur le réseau de distribution publique, dont les opérations d&amp;#039;extension de réseaux de distribution publique d&amp;#039;électricité, d&amp;#039;éclairage public et de réseaux de télécommunications.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces opérations ont pour objectif majeur de mettre à disposition le réseau de distribution d&amp;#039;électricité pour de nouveaux usages (habitation, activité économique par exemple).
+&lt;/p&gt;
+&lt;p&gt;
+ Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation du bénéficiaire qui dépend de la nature des travaux à engager.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Commune de Froncles : extension de réseaux pour alimenter un site de production agricole.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
-Architecture
+Transition énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier de cette aide, les travaux doivent être réalisés dans des communes relevant du régime rural au titre de la concession.
+&lt;/p&gt;
+&lt;p&gt;
+ Il convient de se rapprocher du SDED 52 afin de vérifier cette disposition.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas contraire, les travaux seront entrepris par Enedis et le Syndicat est alors en mesure d&amp;#039;attribuer une subvention à hauteur de 40% du montant HT des travaux sur le réseau de distribution, plafonnée à 5 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded52.fr/distribution-publique-d-electricite</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute interrogation :
+&lt;/p&gt;
+&lt;p&gt;
+ Syndicat Départemental d&amp;#039;Energie et des Déchets 52
+ &lt;br /&gt;
+ 40 bis avenue Foch
+ &lt;br /&gt;
+ 52 000 Chaumont
+&lt;/p&gt;
+&lt;p&gt;
+ 03 25 35 09 29
+&lt;/p&gt;
+&lt;p&gt;
+ sded52&amp;#64;sded52.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>sded52@sded52.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5437-dissimuler-les-reseaux-aeriens-de-distributio/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat départemental d'énergie et des déchets 52</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>111994</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner  la gestion de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J89" s="1" t="inlineStr">
+        <is>
+          <t>Sur les travaux permettant d'atteindre 50% déconomie de consommation. Plafonnée à 12 000 euros HT/an</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans la gestion de leur éclairage public : création, entretien, réparation des points lumineux et réponse aux obligations en tant que gestionnaire de réseaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   MODALITÉS D&amp;#039; ACCOMPAGNEMENT :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  État des lieux du patrimoine existant et diagnostic énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtrise d&amp;#039;œuvre des travaux et passation des marchés afférents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien préventif et curatif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Géoréférencement obligatoire du réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inscription au guichet unique et réponses aux DT/DICT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tenue du registre de conformité liée à la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;un outil de déclaration des pannes en ligne et réparations dans des délais contractuels.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils techniques sur tout projet d&amp;#039;éclairage porté par la collectivité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils pour réduire les consommations d&amp;#039;électricité, moderniser les équipements lumineux afin de réduire les impacts sur la biodiversité et la santé pour mener une stratégie de baisse d&amp;#039;intensité ou d&amp;#039;extinction nocturne.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réunions et contacts réguliers pour le suivi des différents projets de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rapport annuel des activités sur le patrimoine éclairage public.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outil cartographique en ligne pour le suivi du patrimoine et la gestion des pannes avec numérotation physique sur le terrain (sur devis).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis divers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtrise d&amp;#039;œuvre des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rénovation du patrimoine à travers le remplacement par des luminaires LED, télégestion de l&amp;#039;éclairage public pour réduire la consommation énergétique...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
 Appui méthodologique
-Valorisation d'actions</t>
-[...2 lines deleted...]
-      <c r="O96" s="1" t="inlineStr">
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Délibération de transfert de compétence en éclairage public.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/le-reseau-eclairage-public/</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Éclairage public
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 16 19 41
+&lt;/p&gt;
+&lt;p&gt;
+ service.ep&amp;#64;sdeeg33.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0da2-accompagner-la-gestion-de-leclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>112123</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'investissement sur l'éclairage public performant</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Aides à la réalisation des travaux d'investissement sur l'éclairage public performant</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J90" s="1" t="inlineStr">
+        <is>
+          <t>*sous adhésion</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;A compter du 1er janvier 2026, la participation financière du SDES pour les travaux d&amp;#039;investissement pour l&amp;#039;éclairage public, est remplacée par la prise en charge des travaux sous compétence du SDES. Des contributions seront demandées aux communes pour compléter la prise en charge par le SDES des travaux. Les modalités seront précisées dans les prochains mois.&lt;br /&gt;Des « frais de maîtrise d’ouvrage » sur le montant des travaux réalisés seront appliqués à hauteur de 3 % du montant TTC des travaux &amp;#43; maîtrise d’oeuvre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à la compétence investissement éclairage public : &lt;a href="https://www.sdes73.com/le-sdes/transfert-de-competence/" target="_self"&gt;https://www.sdes73.com/le-sdes/transfert-de-competence/&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X96" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/eclairage-public/travaux-de-renovation-de-leclairage-public/</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e0db-copie-10h16-aide-a-la-realisation-dun-diagnos/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>90835</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les acteurs touristiques dans le maintien et l'adaptation de l'offre d'hébergements de tourisme social</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Hébergements de Tourisme social</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ Cette aide accompagne les acteurs touristiques dans le maintien et l&amp;#039;adaptation de l&amp;#039;offre d&amp;#039;hébergements de tourisme social.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maintenir un parc d&amp;#039;hébergement social diversifié, qualifié et accessible au plus grand nombre dans une logique de mixité sociale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Cohésion sociale et inclusion
+Economie sociale et solidaire
+Revitalisation
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrages publics et privés (associations, entreprises, SCI constituée pour solliciter des financements ANCV / CDC - Agence Nationale pour les chèques vacances / Caisse des dépôts)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Village de vacances, auberge de jeunesse, centre international de séjour : 25% maximum d&amp;#039;un montant de dépenses éligibles HT plafonné à 1 000 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Centres de vacances : 25% maximum d&amp;#039;un montant de dépenses éligibles
+  HT
+  plafonné à 500 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant minimum des travaux : 40 000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Une majoration de 5% maximum pourra être opérée pour les projets implantés sur un territoire très vulnérable.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ : investissements intérieur ou extérieur (hébergement, espaces collectifs d&amp;#039;accueil, de restauration, équipements de loisirs,..) et de confort (chauffage, isolation, sanitaires, mobilier, traitement paysager, économie d&amp;#039;énergie) ainsi que les frais d&amp;#039;étude et d&amp;#039;honoraires concourant à la réalisation du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Les travaux réalisés en régie directe sont exclus.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hebergements-de-tourisme-social</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Site de Limoges : 05 55 45 00 30
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Poitiers : 05 16 01 40 55
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Bordeaux: 05 57 57 83 09
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3277-hebergements-de-tourisme-social/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB96" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE96" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF96" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>95075</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Rénover les logements sociaux</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des logements sociaux</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de rénovation de logements non éligibles au FEDER, selon le Programme Opérationnel en vigueur sur le territoire où se situe l&amp;#039;opération. Les opérations éligibles sont ainsi :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les territoires alsacien et champardennais : opérations pour lesquelles l&amp;#039;étiquette énergétique avant travaux est D ou encore moins économe
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire champardennais : opérations &amp;lt; 40 logements en habitat collectif et &amp;lt; à 10 en habitat individuel
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire alsacien : opérations &amp;lt; 50 logements
  &lt;/li&gt;
  &lt;li&gt;
   Sur les territoires alsaciens, lorrains et champardennais : opérations d&amp;#039;acquisition-amélioration, ou dès épuisement des crédits FEDER.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -22978,6037 +21609,6712 @@
  &lt;/strong&gt;
  outre l&amp;#039;amélioration de la performance énergétique des logements, le recours à des matériaux biosourcés pour l&amp;#039;isolation permet de réduire l&amp;#039;impact énergétique et climatique des projets de rénovation tout en privilégiant le recours à des ressources renouvelables assurant par ailleurs la continuité de migration de la vapeur d&amp;#039;eau.
 Le recours à des isolants biosourcés pour l&amp;#039;isolation des parois opaques verticales ouvre droit à une bonification de 500 € par logement.
  &lt;strong&gt;
   Création de logements locatifs-sociaux
  &lt;/strong&gt;
  : Les opérations d&amp;#039;acquisition-amélioration donnant lieu à la création de logements locatifs conventionnés bénéficient d&amp;#039;une bonification d&amp;#039;aide de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   2 000 € par logement créé sans changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
  &lt;li&gt;
   4 000 € par logement créé par changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond
  &lt;/strong&gt;
  : 40 logements en habitat collectif et 10 logements en habitat individuel sur le territoire champardennais avant épuisement des crédits FEDER, 50 logements après. 50 logements sur les territoires alsacien et lorrain. Pour les opérations d&amp;#039;acquisition-amélioration, plafond de 50 logements quelque soit la localisation.
 Cette aide est cumulable avec d&amp;#039;autres dispositifs régionaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P97" s="1" t="inlineStr">
+      <c r="P92" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bailleurs sociaux, au sens de l&amp;#039;article R323-1 du CCH.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/renovation-energetique-logements-sociaux/</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande d&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont invités à prendre contact le plus en amont possible des projets avec l&amp;#039;interlocuteur de la Région correspondant à la localisation du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Site de Strasbourg : 03 88 15 64 96
   &lt;/li&gt;
   &lt;li&gt;
    Site de Metz : 03 87 33 62 85
   &lt;/li&gt;
   &lt;li&gt;
    Site de Châlons : 03 26 70 66 08
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Consultez le règlement et les documents annexes sur
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-renovation-logements-sociaux" rel="noopener" target="_blank"&gt;
   Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8aad-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF97" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G98" s="1" t="inlineStr">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>154580</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover et réhabiliter de bâtiments à usage d’habitats locatifs à vocation non touristique</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Habitat locatif (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...7 lines deleted...]
-      <c r="H98" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="I93" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 40</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cette aide accompagne les acteurs touristiques dans le maintien et l&amp;#039;adaptation de l&amp;#039;offre d&amp;#039;hébergements de tourisme social.
-[...11 lines deleted...]
-      <c r="N98" s="1" t="inlineStr">
+ Tout projet visant à la création, rénovation et réhabilitation de bâtiments à usage d&amp;#039;habitats locatifs à vocation non touristique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements dans du patrimoine public
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Reconversion d&amp;#039;un patrimoine communal ou communautaire à des fins de création de logement locatif ou travaux liés à la rénovation et/ou réhabilitation de logements locatifs existants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Construction de logements locatifs
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Construction de logements locatifs dans le cadre de la valorisation de friches existantes en cœur de bourg (à proximité des commerces et des services) ou de dents creuses (en urbanisme, il s&amp;#039;agit d&amp;#039;un espace non construit situé en cœur de bourg et entouré de parcelles bâties, sont donc exclues les zones en extension urbaine), déconstruction, remise en état du terrain et réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Foyers de jeunes travailleurs (FJT)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les foyers de jeunes travailleurs sont des institutions à but non lucratif qui mettent à la disposition des jeunes de 16 à 30 ans (étudiants, apprentis, stagiaires ou en situation de précarité) qui vivent hors de leur famille un hébergement (chambre et/ou studio) comprenant un ensemble d&amp;#039;installations matérielles, une restauration, ainsi que des moyens qui permettent, directement ou indirectement, de favoriser leur insertion dans la vie sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils ont pour mission de favoriser la socialisation des jeunes par l&amp;#039;habitat et par différentes formes d&amp;#039;incitations et d&amp;#039;actions dans des domaines où se forge leur qualification sociale : vie quotidienne, mobilité, emploi, formation, loisirs, culture, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans cette phase de transition, il s&amp;#039;agit de rendre possible un parcours résidentiel en créant les conditions d&amp;#039;apprentissage de la vie sociale conduisant à l&amp;#039;autonomie et à la citoyenneté. Le passage en FJT doit donc, par définition, être conçu comme quelque chose de temporaire.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les seuls travaux préparatoires (démolition, dépollution...) sont éligibles avec engagement de la collectivité pour un projet d&amp;#039;habitat public dans un délai de 5 ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Respect de la réglementation en vigueur, en matière de performance énergétique et d&amp;#039;accessibilité ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Bouquet de deux types de travaux énergétiques obligatoire dont un poste de dépenses sur l&amp;#039;enveloppe du bâti (isolation, menuiseries...) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les logements dans du patrimoine public : gain de 2 étiquettes énergétiques entre avant et après travaux pour les logements classés initialement F/G/E et gain de 1 étiquette énergétique pour les logements classés D ou moins ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les projets de construction neuve : uniquement dans des friches existantes en cœur de bourg (proximité des services) ou des dents creuses ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les FJT : production d&amp;#039;un projet socio-éducatif d&amp;#039;établissement en lien avec la réalisation d&amp;#039;un diagnostic local* intégrant une dimension inclusive (situation de handicap, mixité femmes-hommes...) et présence d&amp;#039;un local permettant d&amp;#039;accueillir des permanences de partenaires dans le domaine de l&amp;#039;insertion ;
+&lt;/p&gt;
+&lt;p&gt;
+ *Diagnostic local sur les besoins de logement des jeunes de 16 à 30 ans qu&amp;#039;ils soient en activité professionnelle, demandeurs d&amp;#039;emploi ou en formation (apprenti, alternance, étudiant...)
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les projets d&amp;#039;habitat inclusif : production du projet de vie sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/habitat-locatif-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W93" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.33.05.97.79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c27-habitat-locatif-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>154581</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover et réhabiliter des gites publics individuels ou de groupe labéllisés Gîtes de France ou Clévacances</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Gîtes publics individuels et/ou de groupe labellisés (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 40</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tout projet visant à la création, rénovation et réhabilitation de gites publics individuels ou de groupe labéllisés Gîtes de France ou Clévacances.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gîte public individuel ou meublé de tourisme
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Bâtiment à usage exclusif du locataire, offerts en location dans leur totalité ou en partie, à une clientèle de passage qui y effectue un séjour caractérisé par une location à la journée, à la semaine ou au mois, et qui n&amp;#039;y élit pas domicile.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gîte de groupe (moins de 15 couchages)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Meublé de grande capacité (15 couchages minimum) réservé aux randonneurs ou aux groupes d&amp;#039;amis et aux familles qui souhaitent séjourner à la nuitée ou le temps d&amp;#039;un week-end ou de vacances. Il répond également aux groupes à la recherche d&amp;#039;une structure d&amp;#039;accueil pour effectuer un séminaire, des classes vertes, découvertes... ou encore un stage sportif.
+&lt;/p&gt;
+&lt;p&gt;
+ Le gîte de groupe doit être équipés, d&amp;#039;espaces de vie, de couchages en chambres ou en dortoirs avec une literie confortable, de sanitaires collectifs ou privatifs. L&amp;#039;environnement y est de qualité, et privilégie les espaces extérieurs, la tranquillité et le calme.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gite de groupe de plus de 15 couchages considérés comme ERP
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Même définition que le gîte de groupe avec cependant des modalités de fonctionnement (veilleur de nuit...) et des normes sécuritaires spécifiques (porte coupe-feu, centrale incendie...) du fait d&amp;#039;un nombre de couchage au-delà de 15 le mettant dans la catégorie des établissements recevant du publics (ERP).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les projets de constructions nouvelles seront analysés au regard des besoins identifiés dans la stratégie touristique du territoire concerné.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Tourisme
-Transition énergétique
-[...11 lines deleted...]
-      <c r="R98" s="1" t="inlineStr">
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Respect de la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur et association des services de Label Manche à la bonne définition du projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Bouquet de deux types de travaux énergétiques obligatoires dont un poste de dépenses sur l&amp;#039;enveloppe du bâti (isolation, menuiseries...) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Gain de 2 étiquettes énergétiques entre avant et après travaux pour les gîtes classés initialement F/G/E et gain de 1 étiquette énergétique pour les logements classés D ou moins.
+&lt;/p&gt;
+&lt;p&gt;
+ Condition spécifiques propres à la thématique
+&lt;/p&gt;
+&lt;p&gt;
+ - Production d&amp;#039;une étude prévisionnelle permettant d&amp;#039;évaluer la faisabilité économique du projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Obtention de la labélisation Gîtes de France avec un minimum de deux épis ou Clévacances avec deux clés, après travaux ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Participation obligatoire à la formation « nouveaux adhérents » en lien avec le ou les réseaux sollicités ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Adhésion au(x) label(s) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Accompagnement obligatoire à la commercialisation et la distribution du bien.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/gites-publics-individuels-et-ou-de-groupe-labellises-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.33.05.90.21  - 06 80 06 29 39
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7973-gites-publics-individuels-etou-de-groupe-labe/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>143290</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Evaluer et maîtriser les nuisances sonores</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires
+  Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Evaluer et maîtriser les nuisances sonores sur votre territoire
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise des nuisances sonores contribue à améliorer l&amp;#039;attractivité du territoire et la qualité de vie. Bien identifier les sources d&amp;#039;expositions, évaluer leurs niveaux et leurs impacts sur les riverains sont des prérequis incontournables pour définir une politique efficace de lutte contre les nuisances sonores.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fort de ses compétences et de son expertise technique en acoustique, le Cerema vous accompagne de l&amp;#039;élaboration de votre stratégie à la mise en œuvre de solutions concrètes appliquées aux domaines de la voirie, des espaces publics, bâtiments et transports.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes un maître d&amp;#039;ouvrage public (dans les domaines voirie, bâtiments ou transports) et plus particulièrement :
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Maîtres d&amp;#039;ouvrages publics et privés (associations, entreprises, SCI constituée pour solliciter des financements ANCV / CDC - Agence Nationale pour les chèques vacances / Caisse des dépôts)
+  Une collectivité (métropole, agglomération, EPCI, commune) en France métropolitaine ou DOM-TOM
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un gestionnaire de patrimoine public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil régional
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil départemental
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Montant
+  Vos besoins
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Village de vacances, auberge de jeunesse, centre international de séjour : 25% maximum d&amp;#039;un montant de dépenses éligibles HT plafonné à 1 000 000 €
-[...7 lines deleted...]
-  Montant minimum des travaux : 40 000€ HT
+  Vous souhaitez connaître l&amp;#039;exposition au bruit de votre population ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous recherchez un soutien méthodologique pour lutter contre les nuisances sonores ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels outils et solutions concrets mettre en œuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment évaluer l&amp;#039;impact des aménagements réalisés ?
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;em&gt;
-[...3 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Dépenses éligibles
+  Nos atouts
  &lt;/strong&gt;
- : investissements intérieur ou extérieur (hébergement, espaces collectifs d&amp;#039;accueil, de restauration, équipements de loisirs,..) et de confort (chauffage, isolation, sanitaires, mobilier, traitement paysager, économie d&amp;#039;énergie) ainsi que les frais d&amp;#039;étude et d&amp;#039;honoraires concourant à la réalisation du projet.
-[...29 lines deleted...]
-      <c r="X98" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires expertes en réglementation, mesures, modélisation, chantier, réception, contrôle avec une expertise technique indépendante avérée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche multisectorielle (aménagement, mobilité, infrastructure) et systémique des nuisances environnementales (bruit, vibrations et qualité de l&amp;#039;air)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un maillage territorial pour un accompagnement de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une capacité prospective et d&amp;#039;innovation par notre implication dans la réglementation et la normalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rédaction de guides méthodologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Études techniques de connaissance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de mesures et recueil de données issues d&amp;#039;infrastructures de transports, d&amp;#039;aménagements urbains et de chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation des Cartes de Bruit Stratégiques et des Plans de Prévention du Bruit dans l&amp;#039;Environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractérisation acoustique des revêtements de chaussées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractérisation acoustique des bâtiments
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Conseil pour élaborer et mettre en œuvre vos stratégies de lutte contre les nuisances sonores
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Hiérarchisation des enjeux de nuisances sonores à l&amp;#039;échelle d&amp;#039;un territoire, un réseau, un itinéraire, un quartier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des impacts de projets de transports et d&amp;#039;aménagements urbains (mesures, modélisation, contrôle...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertise intégrée (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre maitrise de la réglementation et notre capacité à mobiliser d&amp;#039;autres partenaires
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Propositions de solutions de résorption du bruit de secteurs fortement exposés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle / réception d&amp;#039;ouvrages de protection contre le bruit
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;études de co-exposition
+  &lt;strong&gt;
+   (Air-Bruit-Vibrations) et de multi-expositions sonores
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Montage et pilotage de plans de formations
+ &lt;/strong&gt;
+ ou journées techniques au regard de vos besoins (élus, services techniques)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Communauté urbaine d&amp;#039;Arras
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pilotage du projet de recherche URBEOL (Implantation en milieu URBain d&amp;#039;EOLiennes : impacts environnementaux).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   SDIS Côtes d&amp;#039;Armor
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ AMO en acoustique sur un bâtiment du SDIS22 pour un réaménagement et amélioration de l&amp;#039;isolement acoustique par rapport au bruit de la RN12.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   DREAL Provence-Alpes-Côte d&amp;#039;Azur
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ AMO en acoustique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Architecture
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-maitriser-nuisances-sonores</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Site de Limoges : 05 55 45 00 30
-[...5 lines deleted...]
- Site de Bordeaux: 05 57 57 83 09
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b05-evaluer-et-maitriser-les-nuisances-sonores/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB98" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF98" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG98" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E99" s="1" t="inlineStr">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>161777</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="O99" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X99" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB99" s="1" t="inlineStr">
+      <c r="AB96" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF99" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG99" s="1" t="inlineStr">
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E100" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>161710</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Réalisez votre projet de Pompe à Chaleur (PAC) solaire grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N100" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de pompes à chaleur (PAC) solaires éligibles au Fonds Chaleur sont les opérations de production d&amp;#039;eau chaude sanitaire (ECS) à destination de logement collectif et des secteurs Tertiaire, Industrie et Agriculture comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X100" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-deau-chaude/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB97" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF100" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E101" s="1" t="inlineStr">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>161736</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un soutien financier à la réalisation de groupes de projets ayant recours à de la chaleur d'origine renouvelable et de récupération</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="O101" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un &lt;strong&gt;financement pour développer les énergies   renouvelables thermiques et de récupérations&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d&amp;#039;un contrat unique qui permet de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable patrimonial, d’une durée maximale de 6 ans, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable territorial, d&amp;#039;une durée de 4 ans, vous permet de développer des projets d&amp;#039;EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l&amp;#039;investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l&amp;#039;ensemble des conditions d’éligibilités et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Production d‘eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Réseaux de chaleur
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X101" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/contrat-chaleur-renouvelable</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB101" s="1" t="inlineStr">
+      <c r="AB98" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF101" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-      <c r="A102" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>146793</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Déployer un dispositif d’accompagnement aux énergies renouvelables thermiques pour les collectivités, entreprises, bailleurs et associations</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Contrat chaleur renouvelable</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Ademe - Direction régionale Hauts-de-France</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J102" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J99" s="1" t="inlineStr">
         <is>
           <t>Au forfait ou en %</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Approuvé en février 2021, le Plan Climat Air Energie Territorial (PCAET) permet de développer fortement les énergies renouvelables et de récupération (EnR&amp;amp;R). La MEL vise ainsi une multiplication par 2,3 de la production locale entre 2016 et 2030.
 &lt;/p&gt;
 &lt;p&gt;
  Pour ce faire, la MEL déploie un contrat de chaleur renouvelable pour une première période de 3 ans. Financé par l&amp;#039;ADEME dans le cadre du Fonds Chaleur, il vise à accompagner financièrement et techniquement les acteurs du territoire (hors particuliers) : communes, entreprises, industries, bailleurs sociaux, copropriétés, équipements médico-sociaux, acteurs agricoles - souhaitant produire des énergies renouvelables thermiques (géothermie, biomasse, solaire thermique, réseaux, récupération de chaleur fatale).
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif est ouvert à des projets de toute taille (bâtiment neuf, réhabilitation, changement de production de chaleur) et offre un soutien technique et financier pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;accompagnement en ingénierie,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des études de diagnostic, de faisabilité et missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des investissements.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Quel financement ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Jusqu&amp;#039;à 70 % pour les études,
   &lt;/li&gt;
   &lt;li&gt;
    Selon les barèmes forfaitaires du fond chaleur ADEME pour les travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sur les 3 prochaines années, près de 8 M€ d&amp;#039;aides pour la chaleur renouvelable seront apportés aux acteurs du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M102" s="1" t="inlineStr">
+      <c r="M99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement d&amp;#039;une chaudiere biomasse pour une médiateque
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une installation solaire thermique pour un établissement de santé
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;un raccordement de deux copropriétés au réseau de chaleur urbain
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une étude de faisabilité pour une opération de géothermie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout d&amp;#039;acteur hors particulier
 &lt;/p&gt;
 &lt;p&gt;
  Critères du fond chaleur
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.lillemetropole.fr/chaleur-renouvelable-la-mel-accompagne-les-projets-de-son-territoire</t>
         </is>
       </c>
-      <c r="W102" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.lillemetropole.fr/</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Alexandre Pauvert :
    &lt;a target="_self"&gt;
     a.pauvert&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Maxime Lassalle :
    &lt;a target="_self"&gt;
     m.lassalle&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a target="_self"&gt;
     enr&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>apauvert@lillemetropole.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80db-contrat-chaleur-renouvelable-metropole-europe/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
+      <c r="AB99" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>03/08/2023</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-      <c r="A103" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>159901</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Enfouir les réseaux aériens (éclairage public, réseau de télécommunication, fibre...)</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Travaux d'effacement des réseaux aériens</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Alsace</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I103" s="1" t="inlineStr">
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le concessionnaire (ENEDIS) participe financièrement, à hauteur de 40%, aux projets d&amp;#039;intégration des ouvrages dans l&amp;#039;environnement, ainsi qu&amp;#039;à l&amp;#039;amélioration de la qualité de distribution de l&amp;#039;électricité. Les communes peuvent bénéficier de cette aide de 40% dans le cadre de leurs projets de voirie, ou simplement d&amp;#039;enfouissement coordonné des réseaux secs ; les travaux sur le réseau électrique étant placés sous la maîtrise d&amp;#039;ouvrage de Territoire d&amp;#039;Énergie Alsace. À cette aide de 40%, Territoire d&amp;#039;Énergie Alsace verse 10% supplémentaires, ce qui ramène l&amp;#039;aide à 50% du montant HT des travaux.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme de soutien à la résorption du réseau électrique basse tension en fils nus, une aide supplémentaire de 30% est accordée au prorata du linéaire de fils nus déposé.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être recevables, les travaux doivent être coordonnés avec l&amp;#039;enfouissement d&amp;#039;autres réseaux secs, ou alors des travaux de voirie, de déploiement de la fibre ou de l&amp;#039;arrivée du gaz.
 &lt;/p&gt;
 &lt;p&gt;
  Ils devront être déposés à Territoire d&amp;#039;Énergie Alsace au plus tard le 30 juin de l&amp;#039;année n-1, pour les travaux devant être réalisés l&amp;#039;année n (sous réserve de la programmation annuelle de TEA).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Alsace</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://te.alsace/vos-services/reseaux-electriques/</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Téléphone : 03 89 21 11 60
 &lt;/p&gt;
 &lt;p&gt;
  Courriel :
  &lt;a target="_self"&gt;
   aides&amp;#64;te.alsace
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Courrier : 11 rue du 1er Cuirassiers, 68000, COLMAR
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>accueil@te.alsace</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e453-enfouir-les-reseaux-aeriens-eclairage-public-/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Alsace</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG103" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>02/02/2024</t>
         </is>
       </c>
-      <c r="AH103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>129729</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Dissimuler les réseaux aériens de distribution publique d'électricité, d'éclairage public et de télécommunications</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDED 52 dispose de la compétence dite &amp;#34;distribution publique d&amp;#039;électricité&amp;#34; depuis ses origines.
 &lt;/p&gt;
 &lt;p&gt;
  A cet égard, il est propriétaire et responsable de la gestion des réseaux de distribution d&amp;#039;électricité et s&amp;#039;appuie sur un contrat de concession avec Enedis pour l&amp;#039;exploitation, au quotidien, du réseau.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Syndicat assure la maîtrise d&amp;#039;ouvrage d&amp;#039;un certain nombre de travaux sur le réseau de distribution publique, dont les opérations de dissimulation de réseaux aériens.
 &lt;/p&gt;
 &lt;p&gt;
  Ces opérations ont pour objectifs majeurs de sécuriser les réseaux des incidents climatiques, de procéder à leur renforcement et de participer à une amélioration esthétique du cadre urbain.
 &lt;/p&gt;
 &lt;p&gt;
  Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation de la commune comprise entre 25% et 100% du montant HT des travaux.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
+      <c r="M101" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Commune de Chateauvillain : effacement des réseaux aériens rue St-François, rue Pasteur et rue de Richebourg.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Equipement public</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier de cette aide, les collectivités doivent être adhérentes au SDED 52 et avoir procédé au transfert de la compétence distribution publique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.sded52.fr/distribution-publique-d-electricite</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute interrogation :
 &lt;/p&gt;
 &lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et des Déchets 52
  &lt;br /&gt;
  40 bis avenue Foch
  &lt;br /&gt;
  52 000 Chaumont
 &lt;/p&gt;
 &lt;p&gt;
  03 25 35 09 29
 &lt;/p&gt;
 &lt;p&gt;
  sded52&amp;#64;sded52.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>sded52@sded52.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d072-etendre-le-reseau-declairage-public/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
+      <c r="AB101" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>Syndicat départemental d'énergie et des déchets 52</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-      <c r="A105" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>129728</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Etendre le réseau d'éclairage public</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDED 52 dispose de la compétence dite &amp;#34;éclairage public&amp;#34; depuis 2008, avec pour objectif de proposer aux collectivités adhérentes au Syndicat un service optimisé de maintenance de leurs installations d&amp;#039;éclairage public, ainsi qu&amp;#039;un programme d&amp;#039;investissement permettant d&amp;#039;agir sur les foyers lumineux, les réseaux électriques d&amp;#039;alimentation et les organes de commande d&amp;#039;allumage et d&amp;#039;extinction.
 &lt;/p&gt;
 &lt;p&gt;
  A travers cette compétence, le Syndicat est en mesure d&amp;#039;agir sur le parc existant (voir la fiche action dédiée), mais aussi de procéder à son extension afin notamment de sécuriser les usagers de la voirie sur l&amp;#039;ensemble du périmètre aggloméré des communes.
 &lt;/p&gt;
 &lt;p&gt;
  Bien souvent, l&amp;#039;accompagnement du Syndicat auprès des collectivités qui souhaitent compléter leur parc d&amp;#039;éclairage s&amp;#039;articule avec un objectif global d&amp;#039;optimisation de l&amp;#039;éclairage.
 &lt;/p&gt;
 &lt;p&gt;
  Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation de la commune comprise entre 50% et 80% du montant HT des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M105" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Commune de Saudron : mise en place de luminaires complémentaires rues de l&amp;#039;Eglise, du Pré et Impasse de l&amp;#039;horloge afin d&amp;#039;homogénéiser le service d&amp;#039;éclairage au sein de la commune. Cette opération s&amp;#039;est intégrée dans un programme global d&amp;#039;optimisation de l&amp;#039;éclairage avec un gain de consommation énergétique.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier de cette aide, les collectivités doivent être adhérentes au SDED 52 et avoir procédé au transfert de la compétence éclairage public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.sded52.fr/eclairage-public</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute interrogation :
 &lt;/p&gt;
 &lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et des Déchets 52
 &lt;/p&gt;
 &lt;p&gt;
  40 bis avenue Foch
 &lt;/p&gt;
 &lt;p&gt;
  52 000 Chaumont
 &lt;/p&gt;
 &lt;p&gt;
  03 25 35 09 29
 &lt;/p&gt;
 &lt;p&gt;
  sded52&amp;#64;sded52.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>sded52@sded52.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7aba-etendre-le-reseau-declairage-public/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
+      <c r="AB102" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC102" s="1" t="inlineStr">
         <is>
           <t>Syndicat départemental d'énergie et des déchets 52</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>163832</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
         </is>
       </c>
-      <c r="C106" s="1" t="inlineStr">
+      <c r="C103" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I106" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J106" s="1" t="inlineStr">
+      <c r="J103" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
+      <c r="M103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Consommation et production
 Qualité de l'air
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P106" s="1" t="inlineStr">
+      <c r="P103" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q106" s="1" t="inlineStr">
+      <c r="Q103" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W106" s="1" t="inlineStr">
+      <c r="W103" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB106" s="1" t="inlineStr">
+      <c r="AB103" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC106" s="1" t="inlineStr">
+      <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD106" s="1" t="inlineStr">
+      <c r="AD103" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-[...1464 lines deleted...]
-      <c r="A115" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>140803</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M115" s="1" t="inlineStr">
+      <c r="M104" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB115" s="1" t="inlineStr">
+      <c r="AB104" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC115" s="1" t="inlineStr">
+      <c r="AC104" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE115" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG115" s="1" t="inlineStr">
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="116" spans="1:34" customHeight="0">
-[...265 lines deleted...]
-      <c r="G118" s="1" t="inlineStr">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
-[...218 lines deleted...]
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I119" s="1" t="inlineStr">
+      <c r="I105" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J119" s="1" t="inlineStr">
+      <c r="J105" s="1" t="inlineStr">
         <is>
           <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un socle de discussion
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les contrats de territoire
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M119" s="1" t="inlineStr">
+      <c r="M105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Santé
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Risques naturels
 Equipement public
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R119" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
  &lt;/li&gt;
  &lt;li&gt;
   Aucune prorogation de ces délais ne pourra être accordée.
  &lt;/li&gt;
  &lt;li&gt;
   Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/calvados-territoires-2030</t>
         </is>
       </c>
-      <c r="W119" s="1" t="inlineStr">
+      <c r="W105" s="1" t="inlineStr">
         <is>
           <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service des territoires du Département du Calvados
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
   territoires&amp;#64;calvados.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB119" s="1" t="inlineStr">
+      <c r="AB105" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d'une piscine
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC119" s="1" t="inlineStr">
+      <c r="AC105" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE119" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-      <c r="A120" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>71318</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des économies d'énergie sur votre éclairage public via un conseil en énergie partage (CEP)</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Eclairage public  : un gisement d&amp;#039;économies d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour  aider les collectivités à rénover leurs installations, l&amp;#039;ADEME met à disposition plusieurs outils et propose des financements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les petites communes peuvent aussi recourrir à un CEP (conseil en énergie partagé) dont les missions couvrent l&amp;#039;éclairage public :
+ &lt;a href="https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep"&gt;
+  lien vers la page
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéfices du Conseil en Energie Partagé (CEP)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mutualisation d&amp;#039;une compétence dans le cadre d&amp;#039;une démarche territoriale ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil objectif et indépendant : priorité est donnée à la maîtrise de l&amp;#039;énergie sans privilégier une solution énergétique en particulier ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un coût potentiellement compensé par les économies ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau de conseillers énergie sur l&amp;#039;ensemble du territoire français, formé, outillé et animé par l&amp;#039;ADEME ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un accompagnement et une assistance technique sur le long terme.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au niveau national, l&amp;#039;ADEME met à la disposition des conseillers énergie différents outils et leur fournit différents services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accès à un logiciel (GEPweb360) de comptabilité énergie ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;accès à un forum d&amp;#039;échanges et à une plateforme de téléchargement de documents de référence ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise à disposition d&amp;#039;un guide méthodologique et de supports de communication (plaquettes, vidéos...) ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la tenue annuellement d&amp;#039;une journée d&amp;#039;échanges ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en œuvre d&amp;#039;un parcours de formation dédié.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au niveau régional, l&amp;#039;ADEME assure la mobilisation des partenaires, la contractualisation et le financement des projets, ainsi que le suivi des conseillers énergie embauchés.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans les régions regroupant un nombre significatif de Conseils en Energie Partagé (CEP), l&amp;#039;ADEME organise aussi une animation complémentaire pouvant comprendre des réunions de travail ou des visites d&amp;#039;installations.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour le CEP (conseil en énergie partagé) avoir moins de 10 000 habitants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/eclairage-public-gisement-deconomies-denergie</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prenez contact avec votre agence régionale : https://www.ademe.fr/lademe/presentation-lademe/liste-implantations-lademe
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8630-eclairage-public-un-gisement-deconomies-dener/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>56127</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Etendre, renouveler ou améliorer l'efficacité énergétique de son éclairage public</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I107" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 60</t>
+        </is>
+      </c>
+      <c r="J107" s="1" t="inlineStr">
+        <is>
+          <t>Travaux réalisés par le SDEC ENERGIE dans le cadre d'un transfert de compétence</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les installations d&amp;#039;éclairage public concourent à la sécurité des biens et des personnes. La maîtrise des consommations énergétiques et la lutte contre la pollution lumineuse incitent  au  renouvellement  des  installations  les  plus anciennes et énergivores. les actions réalisées sont la création, l&amp;#039;extension, le renouvellement (passage en LED), la mise en œuvre de la trame noire (adaptation de la température d&amp;#039;éclairement en fonction de l’enjeu de biodiversité), la programmation d&amp;#039;extinction nocturne, la variation d&amp;#039;intensité lumineuse
+ en cours de nuit ou la mise en place d&amp;#039;un système de détection permettant l&amp;#039;allumage et l&amp;#039;extinction de l&amp;#039;éclairage en fonction du besoin. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;aide dépend de l&amp;#039;action sollicitée et de la catégorie de la commune.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Un soutien spécifique est accordé dans le cadre du programme R30 pour le renouvellement des foyers de plus de 30 ans&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide du SDEC ENERGIE intervient dans le cadre d&amp;#039;un transfert de compétence.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Communes et communautés de communes adhérentes au syndicat, qui lui ont transféré leur compétence d&amp;#039;éclairage public.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/eclairage-public</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail : eclairage&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 65
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/34d2-etendre-renouveler-ou-ameliorer-lefficacite-e/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2020</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>157099</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un diagnostic ou des travaux dans le domaine de l’énergie</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin d&amp;#039;accompagner les collectivités soucieuses d&amp;#039;améliorer et de réduire leur facture énergétique, MATEC peut réaliser :
+ &lt;br /&gt;
+ • Des diagnostics d&amp;#039;éclairage public avec proposition de choix techniques
+ &lt;br /&gt;
+ • Des diagnostics énergétiques de bâtiments
+ &lt;br /&gt;
+ • Des études sur les productions d&amp;#039;énergie renouvelable
+ &lt;br /&gt;
+ • Des marchés de fourniture d&amp;#039;énergie
+ &lt;br /&gt;
+ • Des études de préfaisabilité pour la construction de réseaux de chauffage
+ &lt;br /&gt;
+ • Des contrats d&amp;#039;exploitation de chaufferies
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC assiste les collectivités par la réalisation :
+ &lt;br /&gt;
+ • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
+ &lt;br /&gt;
+ • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
+ &lt;br /&gt;
+ Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
+ &lt;br /&gt;
+ Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études. MATEC assiste les collectivités produites et les informe des optimisations possibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3cfb-realiser-un-diagnostic-ou-des-travaux-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>140749</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'éclairage sur des installations sportives</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I109" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J109" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réaliser des travaux d&amp;#039;éclairage sur des installations sportives
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nature de l&amp;#039;opération : Eclairage public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U2) et Communes Rurales (ER)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dossier à présenter en bureau syndical
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/75af-realiser-des-travaux-declairage-sur-des-insta/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>140739</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser tous types de travaux d'éclairage public : extension, mise en valeur, remplacement</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I110" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J110" s="1" t="inlineStr">
+        <is>
+          <t>Montant de travaux ou d'investissements aidé plafonné en fonction de la population, dans la limite des crédits SIDEC affectés à ces travaux</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U1, U2)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36ce-realiser-tous-types-de-travaux-declairage-pub/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>129727</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'efficacité énergétique de l'éclairage public et réduire son impact environnemental</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Maîtrise de la demande en énergie (MDE)</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDED 52 dispose de la compétence dite &amp;#34;éclairage public&amp;#34; depuis 2008, avec pour objectif de proposer aux collectivités adhérentes au Syndicat un service optimisé de maintenance de leurs installations d&amp;#039;éclairage public, ainsi qu&amp;#039;un programme d&amp;#039;investissement permettant d&amp;#039;agir sur les foyers lumineux, les réseaux électriques d&amp;#039;alimentation et les organes de commande d&amp;#039;allumage et d&amp;#039;extinction.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces investissements, conçus avec les collectivités adhérentes et validés chaque année par le comité syndical, participent à l&amp;#039;atteinte de 3 objectifs majeurs :
+ &lt;br /&gt;
+ 1) réduire la consommation énergétique du parc d&amp;#039;éclairage public,
+ &lt;br /&gt;
+ 2) atteindre une meilleure efficacité de l&amp;#039;éclairage tout en veillant à réduire son impact environnemental,
+ &lt;br /&gt;
+ 3) sécuriser son fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation de la commune comprise entre 30% et 80% du montant HT des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Commune de Langres : rénovation de l&amp;#039;éclairage public du centre ancien avec programme de réduction d&amp;#039;intensité en milieu de nuit, ajusté avec un système de détection de présence.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier de cette aide, les collectivités doivent être adhérentes au SDED 52 et avoir procédé au transfert de la compétence éclairage public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded52.fr/eclairage-public</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute interrogation :
+&lt;/p&gt;
+&lt;p&gt;
+ Syndicat Départemental d&amp;#039;Energie et des Déchets 52
+ &lt;br /&gt;
+ 40 bis avenue Foch
+ &lt;br /&gt;
+ 52 000 Chaumont
+&lt;/p&gt;
+&lt;p&gt;
+ 03 25 35 09 29
+&lt;/p&gt;
+&lt;p&gt;
+ sded52&amp;#64;sded52.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>sded52@sded52.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c2c9-ameliorer-lefficacite-energetique-de-leclaira/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat départemental d'énergie et des déchets 52</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>129719</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets contribuant au développement durable de la commune</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Agglo-communes - Assurer un développement durable de la commune</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement d&amp;#039;itinéraires cyclables et piétonniers, démarche innovant type écoquartiers ou haute qualité environnementale, création de tiers-lieux, systèmes d&amp;#039;éclairage public intelligent, travaux d&amp;#039;amélioration énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les projets seront limités au nombre de 3 maximum par commune
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
+        </is>
+      </c>
+      <c r="W112" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.saint-lo-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Saint-Lô Agglo
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement et d&amp;#039;appui aux communes
+&lt;/p&gt;
+&lt;p&gt;
+ appuicommunes&amp;#64;saint-lo-agglo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 14 16 01 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>soukaina.alouah@saint-lo-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0236-financer-des-projets-contribuant-au-developpe/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2023</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>120002</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités vers une politique d'éclairage public économe et performant</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEDS accompagne les collectivités dans une politique d&amp;#039;éclairage public économe et performante en favorisant la LED tout en répondant aux nouvelles exigences règlementaires (sécurisation, mise en lumière d&amp;#039;un patrimoine communal, création, remplacement, kit retrofit).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention s&amp;#039;applique sur le montant Hors Taxes de la fourniture du matériel du mât et de la lanterne du point lumineux. Un accent fort est mis sur le développement de l&amp;#039;éclairage public en LED :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;gt; 30 % du montant Hors Taxes pour l&amp;#039;installation de mâts autonomes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;gt; 50 % du montant Hors Taxes de la fourniture du matériel du mât et de la lanterne du point lumineux non LED,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;gt; 70 % pour les projets LED,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;gt; 80 % pour les projets LED liés à des travaux de renforcement ou de sécurisation de réseau électrique réalisés en technique souterraine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Aide plafonnée à 10 000 € par projet.
+&lt;br /&gt;
+Le nombre de dépôt de dossiers par commune est limité à 4 demandes par an.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La demande de subvention doit être faite avant le commencement des travaux.
+ &lt;br /&gt;
+ Les taux d&amp;#039;aides sont à destination des communes du territoire SIEDS ne conservant pas le produit de la Taxe Communale sur la Consommation Finale de l&amp;#039;Electricité (TCCFE).
+ &lt;br /&gt;
+ 10% (par projet) pour les communes percevant la Taxe Communale sur la Consommation Finale d&amp;#039;Electricité (TCCFE) à leur profit sur le territoire du SIEDS.
+ &lt;br /&gt;
+ Les aides ne pourront être perçues que par les communes membres du SIEDS dans une zone intégrée à la concession du SIEDS et par les intercommunalités dans les périmètres de leurs zones d&amp;#039;activités.
+ &lt;br /&gt;
+ Un point lumineux ne pourra bénéficier que d&amp;#039;une seule aide et ne pourra pas cumuler de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/eclairage-public/</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La demande doit être effectuée par la collectivité via le site internet du SIEDS : www.sieds.fr /Espace Collectivité /Démarches en ligne.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 49 32 32 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276e-copie-09h23-effacer-des-reseaux-electriques/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2022</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>166356</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Permettre aux communes de réaliser les travaux en lien avec leur éclairage public</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation Eclairage Public</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;2 cas possibles : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;La commune a transféré la compétence à Te Gard : &lt;br /&gt;- pour le renouvellement : 70 % du montant HT&lt;br /&gt;- pour les extensions ou l&amp;#039;enfouissement : 50 % du montant HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;La commune n&amp;#039;a pas transféré la compétence à TE Gard :&lt;br /&gt;- pour le renouvellement, les extensions ou l&amp;#039;enfouissement : jusqu&amp;#039;à 30  % du montant HT&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ouvert à toutes les communes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Amaury PLANCHER&lt;br /&gt;Chargé de mission Eclairage Pubic&lt;br /&gt;0632198224&lt;br /&gt;amaury.plancher&amp;#64;territoireenergiegard.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/permettre-aux-communes-de-realiser-les-travaux-en-lien-avec-leur-eclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>166354</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer l'Éclairage Public</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Travaux Eclairage Public (EPHMOA)</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 30</t>
+        </is>
+      </c>
+      <c r="J115" s="1" t="inlineStr">
+        <is>
+          <t>20 à 30 % du plafond subventionnable</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour obtenir une subvention, le projet doit concerner : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;renouvellement de lanternes à LED ou extension de points lumineux à LED&lt;/li&gt;&lt;li&gt;installation de mâts solaires liés à des lanternes à LED&lt;/li&gt;&lt;li&gt;mise en place d&amp;#039;horloges astronomiques permettant la réalisation d&amp;#039;économie d&amp;#039;énergie&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Une attention particulière sera apportée aux projets répondant aux respects des volets ci-dessous : &lt;br /&gt;&lt;ul&gt;&lt;li&gt;réalisation de facteur d&amp;#039;économies d&amp;#039;énergies (diviser par 3 les consommations en énergie, appellation facteur 3)&lt;/li&gt;&lt;li&gt;les extensions ne créant pas d&amp;#039;économies d&amp;#039;énergies ne seront pas prioritaires&lt;/li&gt;&lt;li&gt;respect de l&amp;#039;arrêté de décembre 2018 (température de couleur à 3000 K maxi)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Sont exclus de l&amp;#039;assiette subventionnable les travaux de sécurité, les éclairages festifs, illuminations-mises en valeur du patrimoine et éclairages sportifs. &lt;br /&gt;La pose de mâts, de crosses, divers accessoires et les travaux de génie civil sans point lumineux rattaché sont également exclus.&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ouvert à toutes les communes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/eclairage-public.html</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dossier de demande de subvention à transmettre à : &lt;br /&gt;aurelie.patus&amp;#64;territoireenergiegard.fr&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/permettre-aux-communes-n-ayant-pas-transfere-leur-maitrise-d-ouvrage-eclairage-public-de-solliciter-le-te-gard-pour-obtenir-des-subventions/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>140747</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de restitution de l'éclairage public dans le cadre d'opération de renforcement aérien ou sécurisation en aérien</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nature de l&amp;#039;opération : Eclairage public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U2) et Communes Rurales (ER)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux coordonnés à des travaux de renforcement aérien du réseau électrique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f8b-realiser-des-travaux-de-restitution-de-leclai/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>163727</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Soutenir la rénovation énergétique des logements sociaux</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>La rénovation énergétique des logements sociaux</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
+      <c r="H117" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M120" s="1" t="inlineStr">
+      <c r="M117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant
 &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Economie locale et circuits courts
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R120" s="1" t="inlineStr">
+      <c r="R117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB120" s="1" t="inlineStr">
+      <c r="AB117" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AE120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF120" s="1" t="inlineStr">
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG120" s="1" t="inlineStr">
+      <c r="AG117" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH120" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="121" spans="1:34" customHeight="0">
-      <c r="A121" s="1">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>163580</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Soutenir financièrement les commerces et services du quotidien présents dans les centres-bourgs</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Communauté de Communes La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I121" s="1" t="inlineStr">
+      <c r="I118" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Soutenir :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;activité économique des centres-bourgs des communes appartenant au territoire La Rochefoucauld Porte du Périgord ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers destinés au maintien d’un ou plusieurs derniers commerces de proximité de première nécessité non concurrentiels&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Emploi
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets de centre-bourg situés : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans les périmètres ORT (Opération de Revitalisation de Territoire) pour les communes de La Rochefoucauld-en-Angoumois et Montbron ;&lt;/li&gt;&lt;li&gt;Selon la cartographie des centres-bourgs pour les autres communes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité des projets :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accueillir des entreprises artisanales, commerciales ou de service ;&lt;/li&gt;&lt;li&gt;Produire et commercialiser des biens ou des services sur le zonage défini ;&lt;/li&gt;&lt;li&gt;Investissements participant à la transition écologique : consommation énergétique du bâtiment, développement des énergies renouvelables, optimisation de la gestion des déchets, valorisation de l’économie circulaire, préservation de la ressource en eau…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Obligations légales et administratives :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les projets de travaux et d’aménagement, fournir l’autorisation de travaux ou le permis de construire ;&lt;/li&gt;&lt;li&gt;Adhérer aux services du Conseiller Énergie Partagée (CEP) de la Communauté de Communes et réaliser un audit énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité temporelle des dépenses :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses présentées doivent respecter la règlementation européenne et nationale des aides d’Etat&lt;/li&gt;&lt;li&gt;Tout commencement d’exécution avant le dépôt de la demande d’aide est susceptible de rendre tout ou partie du projet inéligible ;&lt;/li&gt;&lt;li&gt;Aucun dossier ne peut être déposé après l’achèvement matériel de l’opération.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Un seul dossier de demande d’aide peut être déposé par commune tous les deux ans.&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>CC La Rochefoucauld porte du Périgord</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://www.rochefoucauld-perigord.fr/</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service développement économique de la Communauté de Communes&lt;/p&gt;&lt;p&gt;07 62 66 69 46 / &lt;a target="_self"&gt;economie&amp;#64;rochefoucauld-perigord.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>economie@rochefoucauld-perigord.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-daide-aux-commerces-et-services-du-quotidien-presents-dans-les-centres-bourgs/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB121" s="1" t="inlineStr">
+      <c r="AB118" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC121" s="1" t="inlineStr">
+      <c r="AC118" s="1" t="inlineStr">
         <is>
           <t>La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
-      <c r="AE121" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG121" s="1" t="inlineStr">
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
         <is>
           <t>07/10/2024</t>
         </is>
       </c>
-      <c r="AH121" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-[...924 lines deleted...]
-      <c r="A127" s="1">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>141290</v>
       </c>
-      <c r="B127" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G127" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H127" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T127" s="1" t="inlineStr">
+      <c r="T119" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB127" s="1" t="inlineStr">
+      <c r="AB119" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC127" s="1" t="inlineStr">
+      <c r="AC119" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE127" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG127" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
-      <c r="AH127" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="128" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G128" s="1" t="inlineStr">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>71375</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseil en énergie partagé</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de Communes Sauer-Pechelbronn</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H128" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La communauté de communes Sauer-Pechelbronn porte le poste d&amp;#039;un ingénieur énergie qui accompagne les communes et autres collectivités dans leurs démarche d&amp;#039;économies d&amp;#039;énergie et de développement des énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ Il intervient sur les territoires de deux communautés de communes : Sauer-Pechelbronn et Pays de Wissembourg.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  suivi des factures de fluides
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remplacement de chaudières
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation des bâtiments publics
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de panneaux solaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>CC Sauer-Pechelbronn (EPCI), CC du Pays de Wissembourg</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Monsieur Rémi LOUVENCOURT
+&lt;/p&gt;
+&lt;p&gt;
+ Communauté de communes Sauer-Pechelbronn,
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue de l&amp;#039;Obermatt - 67360 DURRENBACH
+&lt;/p&gt;
+&lt;p&gt;
+ 03 88 90 77 85  /  06 26 85 35 00
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ remi.louvencourt&amp;#64;sauer-pechelbronn.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>till.harres@sauer-pechelbronn.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d0a1-conseil-en-energie-partage-pour-les-collectiv/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>CCSP</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>32412</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils et de solutions pour accompagner vos administrés dans la maîtrise des consommations d'énergie, les énergies renouvelables et les aides financières existantes</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie
+Ademe — Direction régionale — Occitanie
+Conseil départemental du Tarn
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="F121" s="1" t="inlineStr">
+        <is>
+          <t>Espace Info Energie du Tarn</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les Espaces Info Énergie sont des services d&amp;#039;utilité publique de conseil à la rénovation créé par l&amp;#039;Ademe.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CAUE du Tarn porte un Espace INFO-ÉNERGIE. Indépendant financièrement, il offre à vos administrés un conseil de proximité gratuit et neutre et un accompagnement personnalisé pour mener à bien leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ La mission première des conseillers INFO-ÉNERGIE est de proposer aux particuliers conseils et solutions concrètes pour :
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mieux maîtriser ses consommations d&amp;#039;énergie : isolation, chauffage, ventilation, matériaux, équipements et appareils électriques, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;orienter vers les énergies renouvelables : solaire, géothermie, bois, éolien ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  se renseigner sur les aides financières existantes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les accompagner dans leurs démarches et projets, apporter des réponses concrètes aux questions posées, l&amp;#039;EIE réalise régulièrement des ressources téléchargeables :
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des fiches pratiques sur une thématique relative à l&amp;#039;habitat ou liée à une problématique réglementaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des fiches réalisations offrant un référentiel de maisons d&amp;#039;architectes en Occitanie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des dossiers thématiques pour répondre à vos premières interrogations et aux questions les plus fréquentes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+Les informations et/ou conseils sont indicatifs, non exhaustifs et fournis à partir des seuls éléments présentés ou demandés par le public. Le choix et la mise en œuvre des solutions découlant des informations et/ou des conseils présentés par un conseiller relèvent de la seule responsabilité du public.
+Les conseillers info énergie ne sont liés à aucun fournisseur d&amp;#039;énergie ou artisan ou professionnel
+Ils ne se déplacent pas chez les particuliers et ne peuvent pas réaliser d&amp;#039;audits énergétiques, études thermiques, DPE, ...
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les questions les plus récurrentes pour lesquelles les conseillers en maîtrise de l&amp;#039;énergie peuvent accompagner les administrés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  comment isoler mon logement de façon efficace ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  quel est le meilleur système de chauffage pour mes besoins en chaleur ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  comment financer mon projet ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  quelles sont les différentes aides dont je peux bénéficier ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tous les conseils sont délivrés gratuitement et de façon indépendante !
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>http://www.caue81.fr</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tel : 06 63 60 16 80
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : infoenergie&amp;#64;tarn.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>f.ollivier@caue81.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfcc-aide-a-la-decision-pour-les-projets-damenagem/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Tarn</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2020</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>144503</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets innovants dans le cadre des Contrats de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Contrat de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I122" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J122" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 500.000€ HT pour les travaux et équipements, 60 000€ HT pour la production énergétique en autoconsommation exclusive</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/ de projets éligibles : &lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les travaux d&amp;#039;amélioration de la performance énergétique des bâtiments publics,&lt;/li&gt;&lt;li&gt;la production d&amp;#039;énergies renouvelables en autoconsommation exclusive,&lt;/li&gt;&lt;li&gt;les
+ aménagements de voies cyclables et mobilités douces structurantes pour 
+des services à la population qui ne seraient pas intégrés au dispositif 
+de mobilité douces,&lt;/li&gt;&lt;li&gt;les autres projets favorisant la transition 
+écologique : renaturation, jardins familiaux, cabanes à don, équipement 
+numérique des écoles, récupérateurs d&amp;#039;eau …&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les travaux de transition énergétique visant la réhabilitation de bâtiments à usages publics ou d&amp;#039;habitat social conventionné,&lt;/li&gt;&lt;li&gt;les travaux de renaturation,&lt;/li&gt;&lt;li&gt;les travaux de construction de voies de mobilités douces,&lt;/li&gt;&lt;li&gt;les équipements de production énergétiques, de rénovation thermique ou de transition énergétique apparaissant dans le dispositif dédié du règlement unique départemental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P122" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q122" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dossiers sollicitant l&amp;#039;aide du Département devront être déposés avant tout investissement ou démarrage des travaux. Une autorisation de démarrage anticipé des opérations pourra le cas échéant être sollicitée préalablement à la décision d&amp;#039;attribution de subvention et sa délivrance ne présagera en rien de l&amp;#039;issue qui sera donnée à la demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit être déposé sur la plateforme &amp;#34;https://messervices.landes.fr/&amp;#34; accompagné d&amp;#039;un courrier de saisine de Monsieur le Président du Conseil départemental et doit comprendre :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit énergétique ou étude de faisabilité EnR chaleur (ce document pourra être fourni ultérieurement, étant précisé qu&amp;#039;un engagement sur l&amp;#039;honneur de réaliser cette étude devra être fourni) et faisant état d&amp;#039;une réduction d&amp;#039;au moins 30% de consommations énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;installation de panneaux photovoltaïques, une étude technique détaillée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le devis estimatif retenu ou l&amp;#039;acte d&amp;#039;engagement accompagné du Détail Quantitatif et Estimatif (DQE) dans le cadre d&amp;#039;un marché ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Si nécessaire, la délibération de l&amp;#039;assemblée délibérante de la commune ou de l&amp;#039;EPCI décidant la réalisation des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plan de financement de l&amp;#039;opération, faisant apparaître les autres demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+Si la demande d&amp;#039;aide intervient dans le cadre d&amp;#039;un dossier de rénovation globale d&amp;#039;un bâtiment, les postes relatifs à la rénovation énergétique devront être distincts des autres postes de dépense sur le devis ou le bordereau des prix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/soutien-aux-projets-dinvestissement-des-contrats-pour-la-reussite-de-la-transition-ecologique-crte</t>
+        </is>
+      </c>
+      <c r="W122" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f000-accompagner-les-projets-innovants-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>140767</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Isoler les combles perdus</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J123" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable selon opération Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Isoler, rénover
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - maîtriser les dépenses de fonctionnement
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - gagner en performance énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Disposer de combles perdus
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  isolation-combles&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 83 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f3c6-isoler-les-combles-perdus/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>130992</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un Service d'Assistance à la Gestion Energétique</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>SAGE</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les communes ou les groupements de communes membres du SIEL-Territoire d’énergie Loire peuvent adhérer à la compétence optionnelle « Service d’Assistance à la Gestion Énergétique» (SAGE).&lt;br /&gt;Les spécialistes du SIEL-Territoire d’énergie Loire accompagnent les collectivités territoriales et les EPCI dans leurs démarches d’économies d’énergie et de développement des énergies renouvelables.&lt;br /&gt;Le SAGE réalise le suivi énergétique des bâtiments (inter)communaux d&amp;#039;environ 3660 bâtiments publics pour le compte d&amp;#039;environ 290 collectivités et apporte des préconisations techniques pour les systèmes énergétiques et l’isolation.&lt;/p&gt;&lt;h2&gt;Des techniciens spécialisés dans l&amp;#039;énergie sont mutualisés pour les communes et les intercommunalités de la Loire.&lt;/h2&gt;&lt;h2&gt;Ils agissent dans l&amp;#039;intérêt des collectivités et sont les interlocuteurs privilégiés des élus et des agents locaux pour les conseiller et les sensibiliser.&lt;/h2&gt;&lt;p&gt;D’une durée de six ans reconductible tacitement, la compétence SAGE permet de bénéficier d’une analyse et d’un suivi personnalisé des consommations d’énergie des bâtiments publics. Cette assistance technique permet aux collectivités d’obtenir un avis et des conseils neutres et objectifs. Les collectivités territoriales et intercommunalités peuvent, grâce au SAGE, réduire leurs dépenses d’énergie et leurs émissions de gaz à effet de serre. Le SAGE concerne à la fois l’amélioration des bâtiments existants (bâti, chauffage, ventilation…) mais aussi l’accompagnement de projets de rénovations lourdes ou de constructions basses ou très basses consommations. Un suivi individuel est assuré par une équipe de techniciens mutualisés pour agir auprès d’une trentaine de communes chacun, répartis sur le département de la Loire.&lt;/p&gt;&lt;p&gt;Les communes et intercommunalités peuvent ainsi disposer de personnes dédiées à l’optimisation énergétique de leurs bâtiments. Pour les communes ou pour les intercommunalités, le SIEL-Territoire d’énergie Loire apporte son expertise de manière neutre et indépendante. Son regard extérieur peut être complémentaire du travail des services de la collectivité. Dans un souci de solidarité intercommunale, les communes et intercommunalités qui adhèrent au SAGE participent financièrement à l’action du SIEL-Territoire d’énergie Loire au prorata de leur population.&lt;/p&gt;&lt;p&gt;N’hésitez pas à contacter le SAGE si vous avez besoin de plus d’informations concernant le détail des différentes modalités d’intervention.&lt;/p&gt;&lt;h2&gt;Les collectivités adhérentes au SAGE peuvent souscrire à une ou plusieurs options selon leurs besoins :&lt;/h2&gt;&lt;h3&gt;Installation et/ou maintenance d&amp;#039;un système de télégestion&lt;/h3&gt;&lt;p&gt;La mise en place d’une télégestion est un moyen d’être économe et performant dans la gestion de l’énergie. Cet outil permet de suivre et de piloter à distance, par un simple ordinateur, l’ensemble des équipements de chauffage d’un ou plusieurs bâtiment(s). La télégestion est très utile pour gérer l’énergie dans les espaces à forte intermittence d’utilisation comme les salles d’animation ou encore les écoles. L’option «  télégestion  » intègre l’installation d’un tel équipement et/ou sa maintenance.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Assistance à maitrise d&amp;#039;ouvrage bâtiment et énergie&lt;/h3&gt;&lt;p&gt;Le SIEL-Territoire d’énergie Loire propose un accompagnement au montage d’opérations (définition d’un programme de travaux et sélection d’un maitre d’œuvre) et un accompagnement technique (en phase d’études de conception et de réalisation des travaux menés par une équipe de maîtrise d’œuvre). Un interlocuteur fiable et neutre peut vous appuyer sur la concrétisation de votre projet. Cette compétence porte uniquement sur les projets de rénovation énergétique, sur tout type de bâtiment public et sans limite de montant de travaux. Quelle que soit votre collectivité, nous intervenons selon vos besoins.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Détails et logos sur notre site internet : &lt;a href="https://www.te42.fr/nos-activites/gestion-energetique-batiments-publics/service-dassistance-a-la-gestion-energetique/" title="SIEL-TE42" target="_self"&gt;https://www.te42.fr/nos-activites/gestion-energetique-batiments-publics/service-dassistance-a-la-gestion-energetique/&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous adhésion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/nos-activites/gestion-energetique-batiments-publics/service-dassistance-a-la-gestion-energetique/</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ROLLAND Philippe, Responsable du SAGE
+&lt;/p&gt;
+&lt;p&gt;
+ rolland&amp;#64;siel42.fr
+&lt;/p&gt;
+&lt;p&gt;06 79 59 97 59&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d72-service-dassistance-a-la-gestion-energetique/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>163186</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Rénover énergétiquement votre parc d'éclairage public</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>TEE (Travaux d'économie d'énergie)</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (TE83)</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Territoire d&amp;#039;énergie Var - Symielec met en œuvre des actions sur les réseaux d’éclairage public en proposant aux communes de réduire les consommations d’électricité, d’améliorer la qualité de l’éclairage et diminuer les nuisances lumineuses. Le Syndicat procède au remplacement de luminaires énergivores par des luminaires à LED, plus économiques et écologiques, la mise en place d&amp;#039;horloges connectées pilotable à distance et la rénovation d&amp;#039;armoire d&amp;#039;éclairage public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;De plus, le Syndicat dispose d&amp;#039;autres compétences pour la construction d&amp;#039;un réseau d&amp;#039;éclairage public neuf et la maintenance d&amp;#039;un parc d&amp;#039;éclairage public.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M128" s="1" t="inlineStr">
+      <c r="M125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Remplacement de candélabres vétustes par des luminaires LED&lt;/p&gt;&lt;p&gt;Pose d&amp;#039;horloge connectées pilotable à distance&lt;/p&gt;&lt;p&gt;Rénovation d&amp;#039;armoire d&amp;#039;éclairage public&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N128" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Equipement public</t>
         </is>
       </c>
-      <c r="O128" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R128" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour bénéficier de cette compétence, la collectivité doit transférer la compétence au Syndicat par délibération.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S128" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T128" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U128" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
-      <c r="V128" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://te83.fr/competences/leclairage-public/</t>
         </is>
       </c>
-      <c r="W128" s="1" t="inlineStr">
+      <c r="W125" s="1" t="inlineStr">
         <is>
           <t>https://te83.fr/organigramme/</t>
         </is>
       </c>
-      <c r="X128" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aurore SANCHIS : Responsable du Service de l&amp;#039;Eclairage Public - &lt;a target="_self"&gt;aurore.sanchis&amp;#64;te83.fr&lt;/a&gt; - 0494372818&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y128" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>mehdi.rassoul@symielecvar.fr</t>
         </is>
       </c>
-      <c r="Z128" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-votre-parc-declairage-public/</t>
         </is>
       </c>
-      <c r="AA128" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB128" s="1" t="inlineStr">
+      <c r="AB125" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC128" s="1" t="inlineStr">
+      <c r="AC125" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
         </is>
       </c>
-      <c r="AE128" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG128" s="1" t="inlineStr">
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
         <is>
           <t>23/08/2024</t>
         </is>
       </c>
-      <c r="AH128" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="129" spans="1:34" customHeight="0">
-      <c r="A129" s="1">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
         <v>161825</v>
       </c>
-      <c r="B129" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Investir dans l'éclairage public</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
-      <c r="G129" s="1" t="inlineStr">
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H129" s="1" t="inlineStr">
+      <c r="H126" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I129" s="1" t="inlineStr">
+      <c r="I126" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 40</t>
         </is>
       </c>
-      <c r="K129" s="1" t="inlineStr">
+      <c r="K126" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L129" s="1" t="inlineStr">
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;/p&gt;&lt;p&gt;Chaque année, le TE53 réalise des travaux d&amp;#039;éclairage public dans les communes, qu&amp;#039;il s&amp;#039;agisse d&amp;#039;un aménagement de centre-ville/centre-bourg suite à un enfouissement des réseaux, de la mise en valeur de monuments, d&amp;#039;extension de lotissement ou de la rénovation des installations. Le TE53 conseille les collectivités afin de répondre au mieux à leurs besoins.&lt;/p&gt;&lt;p&gt;Les aides financières :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour des travaux neufs liés à l&amp;#039;électrification pour les communes adhérentes (extension du réseau EP) : TEM prend en charge 25 % maximum du coût total des travaux&lt;/li&gt;&lt;li&gt;Pour des travaux de rénovation simple : TEM prend en charge 25 % maximum du coût total des travaux&lt;/li&gt;&lt;li&gt;Pour des travaux dans le cadre de campagne de rénovation spécifique (ex : luminaire type boule) : TEM prend en charge 40 % maximum du coût total des travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cette aide peut également se cumuler avec les demandes de financement Fonds Vert qui sont aussi portées par le syndicat.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M129" s="1" t="inlineStr">
+      <c r="M126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Commune de Cossé-le-Vivien (en 2023)&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;98 lanternes LED ont été installées dans de nombreuses rues de la commune permettant de baisser de 70 % la consommation électrique en apportant un service permanent aux riverains tout en respectant l’arrêté sur les nuisances lumineuses. 60 % de la &lt;/span&gt;&lt;span&gt;Commune de Cossé-le-Vivien &lt;/span&gt;&lt;span&gt;est désormais couverte en technologie LED.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;L’objectif de l’opération consiste à remplacer les luminaires les plus énergivores, ce qui fait passer la puissance installée sur cette partie du patrimoine de 16,9 kW à 5,2 kW. Les luminaires sont équipés d’un système connecté permettant d’interagir et d’adapter le fonctionnement aux besoins de la commune : allumage, extinction, variation.&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Pour ces travaux d’éclairage public, la commune a pu bénéficier de la participation financière de Territoire d’énergie Mayenne à hauteur de 25 535 €&lt;/strong&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N129" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Equipement public</t>
         </is>
       </c>
-      <c r="O129" s="1" t="inlineStr">
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R129" s="1" t="inlineStr">
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour bénéficier de cette aide, les collectivités doivent adhérer au syndicat Territoire d&amp;#039;énergie Mayenne et avoir transféré leur compétence d&amp;#039;éclairage public. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S129" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T129" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U129" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>Mayenne</t>
         </is>
       </c>
-      <c r="V129" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://www.territoire-energie53.fr/</t>
         </is>
       </c>
-      <c r="X129" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nicolas CRÔNIER - Chargé d&amp;#039;affaire Mayenne Communauté - nicolas.conier&amp;#64;te53.fr - 06 48 11 02 23&lt;/p&gt;&lt;p&gt;Guillaume BAUWENS - Chargé d&amp;#039;affaire Secteur Nord - guillaume.bauwens&amp;#64;te53.fr - 07 48 94 15 58&lt;/p&gt;&lt;p&gt;Patrice THOURAULT - Chargé d&amp;#039;affaire Secteur Sud - patrice.thourault&amp;#64;te53.fr - 07 56 06 84 20&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y129" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
         <is>
           <t>accueil@te53.fr</t>
         </is>
       </c>
-      <c r="Z129" s="1" t="inlineStr">
+      <c r="Z126" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renovation-eclairage-public/</t>
         </is>
       </c>
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB129" s="1" t="inlineStr">
+      <c r="AB126" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC129" s="1" t="inlineStr">
+      <c r="AC126" s="1" t="inlineStr">
         <is>
           <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
-      <c r="AE129" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG129" s="1" t="inlineStr">
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
         <is>
           <t>06/03/2024</t>
         </is>
       </c>
-      <c r="AH129" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="130" spans="1:34" customHeight="0">
-      <c r="A130" s="1">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
         <v>126132</v>
       </c>
-      <c r="B130" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé en amont d'un projet de construction, d'aménagement, d'architecture et paysage</t>
         </is>
       </c>
-      <c r="D130" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Architectes Conseils</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G130" s="1" t="inlineStr">
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier</t>
         </is>
       </c>
-      <c r="H130" s="1" t="inlineStr">
+      <c r="H127" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K130" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L130" s="1" t="inlineStr">
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Prestation gratuite, sur RDV :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous avez un projet de construction :
   &lt;/strong&gt;
   Des architectes-conseils, missionnés par le Département, vous aident dans le choix de l&amp;#039;implantation de votre construction, sa conception, l&amp;#039;aménagement extérieur, l&amp;#039;utilisation des énergies renouvelables, les démarches administratives...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous souhaitez réhabiliter un bâtiment :
   &lt;/strong&gt;
   Les architectes-conseil vous orientent pour aménager un espace de vie, réaliser une extension, créer une nouvelle ouverture, rénover une toiture, une façade... Ils peuvent également vous informer sur les techniques d&amp;#039;isolation efficaces, le choix des matériaux, les normes accessibilité et sécurité, la réglementation thermique, ...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous désirez être orienté dans vos démarches :
   &lt;/strong&gt;
   Les architectes-conseil vous guident dans les démarches administratives (planification, des droits des sols, commande publique...), sur les étapes et les acteurs d&amp;#039;un projet de construction.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M130" s="1" t="inlineStr">
+      <c r="M127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Domaine de l&amp;#039;architecture :
  &lt;/strong&gt;
  logements, écoles, cantines, équipements petites enfances, bibliothèques, pôles sportifs, églises, maisons séniors et habitat adapté...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme :
  &lt;/strong&gt;
  aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers),  valorisation des centres bourgs, stationnements...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N130" s="1" t="inlineStr">
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O130" s="1" t="inlineStr">
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S130" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U130" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V130" s="1" t="inlineStr">
+      <c r="V127" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1313816/l-assistance-architecturale-pour-les-collectivites</t>
         </is>
       </c>
-      <c r="X130" s="1" t="inlineStr">
+      <c r="X127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule Ingénierie et Animation territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 77 12 52 26
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y130" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z130" s="1" t="inlineStr">
+      <c r="Z127" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f6f-etre-conseille-en-amont-dun-projet-de-constru/</t>
         </is>
       </c>
-      <c r="AA130" s="1" t="inlineStr">
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB130" s="1" t="inlineStr">
+      <c r="AB127" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC130" s="1" t="inlineStr">
+      <c r="AC127" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE130" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG130" s="1" t="inlineStr">
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH130" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="131" spans="1:34" customHeight="0">
-      <c r="A131" s="1">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
         <v>130994</v>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Accompagner la rénovation de l'éclairage public</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G131" s="1" t="inlineStr">
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre d&amp;#039;une compétence optionnelle, le SIEL-Territoire d&amp;#039;Energie Loire assure les travaux neufs, la maintenance et le contrôle des factures d&amp;#039;énergie liés à l&amp;#039;éclairage public pour les collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  C&amp;#039;est donc le SIEL-Territoire d&amp;#039;énergie Loire qui assure la maîtrise d&amp;#039;ouvrage des nouveaux équipements et qui gère la maintenance avec des entreprises spécialisées. Pour les collectivités, ce fonctionnement permet de bénéficier d&amp;#039;un interlocuteur unique dans le cadre d&amp;#039;une action départementale homogène.
   Celles-ci peuvent en outre choisir les équipements qu&amp;#039;elles souhaitent (design, budget, etc.) tout en bénéficiant de
   l&amp;#039;expertise technique et du suivi de chantier par le SIEL-Territoire d&amp;#039;énergie Loire.&lt;/p&gt;
 &lt;p&gt;
  Grâce à cette solidarité territoriale, le SIEL-Territoire d&amp;#039;énergie Loire mutualise des moyens, apporte son concours financier et offre le même service à toutes les communes de la Loire. En effet, chaque année un taux d&amp;#039;aide est votée en fonction d&amp;#039;un classement des communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="R128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  sous adhésion
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T131" s="1" t="inlineStr">
+      <c r="T128" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
         <is>
           <t>https://www.te42.fr/</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacts SIEL-TE Loire
 &lt;/p&gt;
 &lt;p&gt;
  Responsables :
 &lt;/p&gt;
 &lt;p&gt;
  -  Pôle SUD Nicolas Brignon - brignon&amp;#64;siel42.fr - 04. 77 43.85.77
 &lt;/p&gt;
 &lt;p&gt;
  -  Pôle NORD Mickaël EPINAT - epinat&amp;#64;siel42.fr - 04 77 42 10 74
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
         <is>
           <t>gayet@siel42.fr</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z128" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/707f-accompagner-la-renovation-de-leclairage-publi/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB131" s="1" t="inlineStr">
+      <c r="AB128" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC131" s="1" t="inlineStr">
+      <c r="AC128" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
-      <c r="AE131" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG131" s="1" t="inlineStr">
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
         <is>
           <t>01/03/2023</t>
         </is>
       </c>
-      <c r="AH131" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="132" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G132" s="1" t="inlineStr">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>121460</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser l'éclairage public</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Eclairage public-RICE</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H132" s="1" t="inlineStr">
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le syndicat du Parc naturel régional des Baronnies provençales apporte son appui aux communes du Parc qui souhaitent s&amp;#039;engager dans la modernisation / réduction de leur éclairage public. Dans le cadre de la préparation de la labellisation &amp;#34;Réserve Internationale de Ciel Etoilé&amp;#34; (RICE) le syndicat du Parc peut organiser et animer des réunions d&amp;#039;information pour présenter les enjeux d&amp;#039;une réduction de l&amp;#039;éclairage nocturne, met en lien la commune avec les experts de l&amp;#039;éclairage selon les territoire (26 ou 05), formule des recommandations techniques adaptées à chaque projet, propose des animations locales d&amp;#039;information / sensibilisation, accompagne le maître d&amp;#039;ouvrage dans la recherche de financements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Modernisation du parc d&amp;#039;éclairage public de la commune d&amp;#039;Aubres
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le syndicat du Parc accompagne le patrimoine d&amp;#039;éclairage public.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Baronnies provençales (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.baronnies-provencales.fr/le-parc/le-parc-naturel-regional/</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Audrey MATT
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission innovation et transition énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.58.17.37.51
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : amatt&amp;#64;baronnies-provencales.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>eruin@baronnies-provencales.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3bb-optimisation-de-leclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB129" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies provençales</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>11/12/2022</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>133062</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I132" s="1" t="inlineStr">
+      <c r="I130" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J132" s="1" t="inlineStr">
+      <c r="J130" s="1" t="inlineStr">
         <is>
           <t>taux qui dépend de l'abaissement de l'éclairage public</t>
         </is>
       </c>
-      <c r="K132" s="1" t="inlineStr">
+      <c r="K130" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L132" s="1" t="inlineStr">
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Région soutient les collectivités prêtes à contribuer à la création de la trame noire, qui vise à protéger la biodiversité nocturne.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne la dépose de luminaires et l&amp;#039;installation d&amp;#039;éclairage extérieur favorisant la sécurité des déplacements, des personnes et des biens sur l&amp;#039;espace public.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet conduit à minima à une réduction de 66%  de la consommation énergétique de l&amp;#039;éclairage public sur le périmètre rénové. La température de couleur des luminaires installés est inférieure ou égale à 2.700 Kelvins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets inclus dans la mise en œuvre d&amp;#039;un schéma directeur d&amp;#039;éclairage public permettant la mise en place de la trame noire sont prioritaires
  &lt;/strong&gt;
  .
  &lt;span&gt;
   &lt;br /&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    Dans le cas de travaux de modernisation de l&amp;#039;
@@ -29021,578 +28327,614 @@
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Jusqu&amp;#039;à 30% du montant éligible TTC (HT si récupération de la TVA) pour les  projets abaissant la puissance de l&amp;#039;éclairage public de 80% ou plus  au moins 5 heures par nuit,
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Jusqu&amp;#039;à 50% du montant éligible TTC (HT si récupération de la TVA) pour des projets procédant à une extinction totale (sauf éclairage sécuritaire ciblé) de l&amp;#039;éclairage public 5 heures par nuit.
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Subvention max : 150.000€ par commune.
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
    &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M132" s="1" t="inlineStr">
+      <c r="M130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Remplacement d&amp;#039;une partie ou de la totalité des points lumineux.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Installation d&amp;#039;horloges astronomiques, couplées à une extinction totale ou abaissement de puissance durant la nuit et au non allumage de l&amp;#039;éclairage public durant plusieurs mois (mai à septembre par exemple).
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N132" s="1" t="inlineStr">
+      <c r="N130" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O132" s="1" t="inlineStr">
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R132" s="1" t="inlineStr">
+      <c r="R130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide est attribuée à la commune mais peut être regroupée par un EPCI tel qu&amp;#039;un syndicat d&amp;#039;énergie par exemple.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S132" s="1" t="inlineStr">
+      <c r="S130" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T132" s="1" t="inlineStr">
+      <c r="T130" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U132" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V132" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/modernisation-de-leclairage-public-et-reduction-de-la-pollution-lumineuse#:~:text=Modernisation%20de%20l'%C3%A9clairage%20public%20et%20r%C3%A9duction%20de%20la%20pollution%20lumineuse,-Environnement&amp;text=La%20R%C3%A9gion%20sout</t>
         </is>
       </c>
-      <c r="W132" s="1" t="inlineStr">
+      <c r="W130" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X132" s="1" t="inlineStr">
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aap-eclairage-public&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y132" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z132" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf36-travaux-de-modernisation-de-leclairage-public/</t>
         </is>
       </c>
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB132" s="1" t="inlineStr">
+      <c r="AB130" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC132" s="1" t="inlineStr">
+      <c r="AC130" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE132" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG132" s="1" t="inlineStr">
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
         <is>
           <t>06/04/2023</t>
         </is>
       </c>
-      <c r="AH132" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="133" spans="1:34" customHeight="0">
-[...159 lines deleted...]
-      <c r="A134" s="1">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
         <v>166164</v>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
         </is>
       </c>
-      <c r="C134" s="1" t="inlineStr">
+      <c r="C131" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D134" s="1" t="inlineStr">
+      <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Appui à l'ingénierie - Mesure transverse</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F134" s="1" t="inlineStr">
+      <c r="F131" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G134" s="1" t="inlineStr">
+      <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H134" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie technique
-Subvention</t>
-[...2 lines deleted...]
-      <c r="I134" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I131" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L134" s="1" t="inlineStr">
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
   Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M134" s="1" t="inlineStr">
+      <c r="M131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N134" s="1" t="inlineStr">
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O134" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P134" s="1" t="inlineStr">
+      <c r="P131" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q134" s="1" t="inlineStr">
+      <c r="Q131" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R134" s="1" t="inlineStr">
+      <c r="R131" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
   Porteurs de projets éligibles
  &lt;/h4&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S134" s="1" t="inlineStr">
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T134" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U134" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V134" s="1" t="inlineStr">
+      <c r="V131" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
         </is>
       </c>
-      <c r="W134" s="1" t="inlineStr">
+      <c r="W131" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
         </is>
       </c>
-      <c r="X134" s="1" t="inlineStr">
+      <c r="X131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y134" s="1" t="inlineStr">
+      <c r="Y131" s="1" t="inlineStr">
         <is>
           <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z134" s="1" t="inlineStr">
+      <c r="Z131" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA134" s="1" t="inlineStr">
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB134" s="1" t="inlineStr">
+      <c r="AB131" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC134" s="1" t="inlineStr">
+      <c r="AC131" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE134" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG134" s="1" t="inlineStr">
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
         <is>
           <t>25/03/2026</t>
         </is>
       </c>
-      <c r="AH134" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="135" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G135" s="1" t="inlineStr">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>40596</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'économies d'énergie</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H135" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I135" s="1" t="inlineStr">
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I132" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J132" s="1" t="inlineStr">
+        <is>
+          <t>Subvention plafonnée à 50 000 € sur 3 années glissantes</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Territoire d&amp;#039;Énergie Drôme - SDED propose un coup de pouce décisif pour vous faire passer à l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque les collectivités adhèrent à son service de Conseil Energie Plus, elles peuvent bénéficier d&amp;#039;une aide aux travaux d&amp;#039;économies d&amp;#039;énergie
+ &lt;strong&gt;
+  dans les bâtiments existants
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion donne accès à un accompagnement technique et financier, apportant d&amp;#039;une part, un pré-diagnostic et un conseil d&amp;#039;aide à la décision, et d&amp;#039;autre part, une subvention aux travaux d&amp;#039;amélioration énergétique du patrimoine bâti public.
+&lt;/p&gt;
+&lt;p&gt;
+ Selon la nature des actions prévues, l&amp;#039;aide est de 20 % ou 50 % du coût HT des travaux. Un bouquet de travaux comprenant l&amp;#039;isolation de toiture et des murs permet d&amp;#039;obtenir un taux d&amp;#039;aide unique à 50 % sur tous les autres travaux d&amp;#039;économies d&amp;#039;énergie associés au même chantier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est plafonnée à 50 000 € sur trois années glissantes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion à Energie Plus pour 2024* s&amp;#039;élève à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,50 € par habitant et par année civile pour les communes rurales (au sens de la TICFE),
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,80 € par habitant et par année civile pour les communes urbaines (au sens de la TCCFE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - pour les intercommunalités, une convention pluriannuelle est proposée sur la base tarifaire de 0,30 € par habitant et par année civile.
+&lt;/p&gt;
+&lt;p&gt;
+ - dans tous les cas, le minimum est de 200 € et le maximum de 10 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  (*chiffres actualisés chaque année)
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux d&amp;#039;isolation, chauffage, ventilation, protection solaire, etc, pour tout bâtiment public communal ou intercommunal, ainsi que les logements locatifs.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La définition des travaux est examinée au stade de la demande d&amp;#039;aide, avant l&amp;#039;engagement de l&amp;#039;opération. Un conseiller technique peut se rendre sur place pour explorer différentes solutions. L&amp;#039;éligibilité s&amp;#039;aligne en majeure partie sur les critères techniques des fiches d&amp;#039;opérations standardisées des Certificats d&amp;#039;économies d&amp;#039;énergie (CEE). En contrepartie des aides accordées, Territoire d&amp;#039;Énergie Drôme - SDED récupère les dossiers de CEE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T132" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/activites/transition-energetique</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7179-aide-financiere-aux-travaux-deconomies-denerg/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>145903</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner à la réalisation de diagnostics de vulnérabilité des bâtiments</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I133" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J135" s="1" t="inlineStr">
+      <c r="J133" s="1" t="inlineStr">
         <is>
           <t>Le taux maximum est modulable en fonction des co-financeurs  (fonds Barnier, agence de l’eau, etc.)</t>
         </is>
       </c>
-      <c r="K135" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L135" s="1" t="inlineStr">
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement à la réalisation de diagnostics de vulnérabilité des bâtiments :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bâtiment public
  &lt;/li&gt;
  &lt;li&gt;
   Habitation
  &lt;/li&gt;
  &lt;li&gt;
   Entreprise (&amp;lt; 20 salariés)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
  &lt;strong&gt;
   Villes
  &lt;/strong&gt;
  et
  &lt;strong&gt;
   Territoires
  &lt;/strong&gt;
  dans des actions de prévention des inondations.
@@ -29611,388 +28953,485 @@
 &lt;p&gt;
  Le dossier de demande de subvention doit comprendre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier adressé au Président
  &lt;/li&gt;
  &lt;li&gt;
   un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain.
 &lt;/p&gt;
 &lt;p&gt;
  Ensuite, une réponse écrite sera adressée au requérant.
 &lt;/p&gt;
 &lt;p&gt;
  Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
 &lt;/p&gt;
 &lt;p&gt;
  Celle-ci devra être complétée et signée par les deux parties.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Risques naturels
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O135" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S135" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T135" s="1" t="inlineStr">
+      <c r="T133" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U135" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V135" s="1" t="inlineStr">
+      <c r="V133" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
         </is>
       </c>
-      <c r="X135" s="1" t="inlineStr">
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel lucie.pons&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y135" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>lucie.pons@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z135" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c8a-accompagnement-a-la-realisation-de-diagnostic/</t>
         </is>
       </c>
-      <c r="AA135" s="1" t="inlineStr">
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB135" s="1" t="inlineStr">
+      <c r="AB133" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC135" s="1" t="inlineStr">
+      <c r="AC133" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE135" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG135" s="1" t="inlineStr">
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
         <is>
           <t>21/07/2023</t>
         </is>
       </c>
-      <c r="AH135" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="136" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G136" s="1" t="inlineStr">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>24806</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation énergétique des bâtiments publics (ERP)</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H136" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L136" s="1" t="inlineStr">
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I134" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 25</t>
+        </is>
+      </c>
+      <c r="J134" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'intervention de 30% des dépenses éligibles avec un plafond de subvention de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Territoire d&amp;#039;Énergie Drôme - SDED propose un coup de pouce décisif pour vous faire passer à l&amp;#039;action.
-[...2 lines deleted...]
- Lorsque les collectivités adhèrent à son service de Conseil Energie Plus, elles peuvent bénéficier d&amp;#039;une aide aux travaux d&amp;#039;économies d&amp;#039;énergie
+ &lt;span&gt;
+  &lt;em&gt;
+   Ce dispositif en faveur de la rénovation des bâtiments publics pour une meilleure performance énergétique s&amp;#039;inscrit dans le cadre de la nouvelle génération de Politique Contractuelle Territoriale Occitanie 2022-2028 qui a vocation à décliner le Pacte Vert Occitanie dans chacun de nos territoires et inviter nos partenaires territoriaux à s&amp;#039;engager dans une démarche de progrès, en faveur du changement de modèle de développement, pour réussir ensemble le rééquilibrage territorial et favoriser l&amp;#039;adaptation et la résilience aux impacts du changement climatique.
+  &lt;/em&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans un souci de réduction de l&amp;#039;empreinte environnementale et de développement de la sobriété énergétique, la Région
+ &lt;/span&gt;
+ &lt;span&gt;
+  Occitanie souhaite accélérer la rénovation du patrimoine bâti public local.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Pour cela, un financement sera apporté aux projets de rénovation des Equipements Recevant du Public (ERP) poursuivant un objectif d&amp;#039;amélioration de la performance énergétique et de sortie de la dépendance aux énergies fossiles.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Au travers de ce dispositif, la Région souhaite accompagner les collectivités locales vers une meilleure gestion énergétique de leur patrimoine bâti dans le cadre de la stratégie « Région à Energie Positive » et dans l&amp;#039;optique d&amp;#039;une optimisation de leurs budgets de fonctionnement.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  dans les bâtiments existants
+  &lt;br /&gt;
  &lt;/strong&gt;
- .
-[...10 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;adhésion à Energie Plus pour 2024* s&amp;#039;élève à :
+  Dépenses éligibles
  &lt;/strong&gt;
-&lt;/p&gt;
-[...29 lines deleted...]
-      <c r="N136" s="1" t="inlineStr">
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les frais liés au DPE et/ou aux études thermiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les fournitures et pose d&amp;#039;équipements/produits et ouvrages améliorant la performance énergétique :
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation thermique des murs, des toitures, des parois vitrées et des portes donnant sur l&amp;#039;extérieur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  amélioration thermique des vitrages et menuiseries existantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de systèmes de chauffage, de ventilation et/ou de production d&amp;#039;eau chaude sanitaire, performants et/ou utilisant une source d&amp;#039;énergie renouvelable (hors système éligible par ailleurs à une autre aide de la Région, par exemple chaufferie bois, géothermie, solaire... )
+ &lt;/li&gt;
+ &lt;li&gt;
+  organes de pilotages des installations (GTC, régulation...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  maîtrise d&amp;#039;œuvre au prorata des dépenses concernées, plafonnée à 10%.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O136" s="1" t="inlineStr">
+      <c r="O134" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R136" s="1" t="inlineStr">
+      <c r="R134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La définition des travaux est examinée au stade de la demande d&amp;#039;aide, avant l&amp;#039;engagement de l&amp;#039;opération. Un conseiller technique peut se rendre sur place pour explorer différentes solutions. L&amp;#039;éligibilité s&amp;#039;aligne en majeure partie sur les critères techniques des fiches d&amp;#039;opérations standardisées des Certificats d&amp;#039;économies d&amp;#039;énergie (CEE). En contrepartie des aides accordées, Territoire d&amp;#039;Énergie Drôme - SDED récupère les dossiers de CEE.
+ Seuls les Equipements recevant du Public appartenant aux communes ou EPCI sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans le cadre général, la collectivité doit justifier, après travaux du ou des bâtiments :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soit un gain énergétique d&amp;#039;au moins 30% sur la consommation énergétique et l&amp;#039;atteinte de la classe énergétique C minimum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soit l&amp;#039;atteinte de la classe énergétique B
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes de &amp;#43; de 10 000 habitants, situées en Métropole ou Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;atteinte de la classe énergétique B minimum est attendue.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit disposer d&amp;#039;un document cadre de gestion du volet énergétique de son patrimoine immobilier, par exemple : schéma directeur de rénovation énergétique, schéma directeur immobilier, bilan énergétique global du patrimoine communal ou de l&amp;#039;EPCI, ... ou tout autre document assimilable permettant de mettre en lumière la priorisation du ou des bâtiments faisant l&amp;#039;objet de la demande de subvention pour améliorer le bilan énergétique global de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus de ce dispositif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les bâtiments générateurs de recettes commerciales (par exemple : bar, restaurant, camping communal, gîte ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements faisant l&amp;#039;objet de dispositifs régionaux spécifiques (par exemple : bâtiment culturel, sportif, touristique, tiers lieux ...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région est plafonnée au montant cumulé des participations du bloc local (commune, EPCI, groupement de communes...). Par ailleurs, il est demandé un autofinancement du maître d&amp;#039;ouvrage au moins à hauteur de 20% du coût éligible du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ A titre dérogatoire, ce dispositif est cumulable avec le dispositif en faveur de la mise en accessibilité des bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région n&amp;#039;interviendra pas plusieurs fois, au titre de la rénovation énergétique, sur un même ERP et ce sur une période de 6 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsqu&amp;#039;un porteur de projet a déjà bénéficié d&amp;#039;une aide de la Région, aucune nouvelle demande de sa part sur le même dispositif d&amp;#039;intervention ne sera recevable si le précédent projet aidé n&amp;#039;a pas fait l&amp;#039;objet soit d&amp;#039;un début de réalisation attesté par le dépôt d&amp;#039;une demande d&amp;#039;acompte recevable à hauteur au moins de 20% des dépenses éligibles envisageables, soit d&amp;#039;une demande d&amp;#039;annulation de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T136" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U136" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X136" s="1" t="inlineStr">
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Renovation-energetique-des-batiments-publics-ERP-pour-une-meilleure-performance#:~:text=Le%20dispositif%20prend%20la%20forme,%C3%A0%2050%20000%E2%82%AC%20HT.</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- transition-energie&amp;#64;sded.org
-[...16 lines deleted...]
-      <c r="AA136" s="1" t="inlineStr">
+ Renseignements : Secrétariat de Direction
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Montpellier : Tél : 04 67 22 97 02
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse : Tél : 05 61 33 50 20
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresser tous les courriers à : Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée - A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 11-12-30-34-48-66
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   201 avenue de la Pompignane
+  &lt;/li&gt;
+  &lt;li&gt;
+   34064 Montpellier Cedex 2
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 9-12-31-32-46-65-81-82
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   22, bd Maréchal Juin
+  &lt;/li&gt;
+  &lt;li&gt;
+   31406 Toulouse Cedex 9
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3608-renovation-energetique-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB136" s="1" t="inlineStr">
+      <c r="AB134" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
-Rénovation du gymnase</t>
-[...24 lines deleted...]
-          <t>11/07/2026</t>
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="137" spans="1:34" customHeight="0">
-      <c r="A137" s="1">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
         <v>152446</v>
       </c>
-      <c r="B137" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Aider à la création et la réhabilitation du patrimoine bâti des collectivités (hors scolaire et périscolaire)</t>
         </is>
       </c>
-      <c r="D137" s="1" t="inlineStr">
+      <c r="D135" s="1" t="inlineStr">
         <is>
           <t>CONSTRUCTIONS ET RÉNOVATIONS PUBLIQUES</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G137" s="1" t="inlineStr">
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H137" s="1" t="inlineStr">
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I137" s="1" t="inlineStr">
+      <c r="I135" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J137" s="1" t="inlineStr">
+      <c r="J135" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K137" s="1" t="inlineStr">
+      <c r="K135" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L137" s="1" t="inlineStr">
+      <c r="L135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, la rénovation, la réhabilitation et à l&amp;#039;extension du patrimoine bâti des collectivités (hors scolaire et périscolaire).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M137" s="1" t="inlineStr">
+      <c r="M135" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une crèche écologique &amp;#34;les petits écoliers&amp;#34; - isolation thermique et mobilier
  &lt;/li&gt;
  &lt;li&gt;
   Extension du centre de santé &amp;#34;santé pour tous&amp;#34; - construction d&amp;#039;un nouveau bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du monument aux morts &amp;#34;à nos héros&amp;#34; - conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réfection du square &amp;#34;le jardin du bonheur&amp;#34; - espaces verts et aires de jeux
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement numérique de la bibliothèque &amp;#34;lire connecté&amp;#34; - équipement informatique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;ancienne école en salle de réunion &amp;#34;espace commun&amp;#34; - isolation et aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes d&amp;#039;accessibilité de la mairie &amp;#34;l&amp;#039;accès pour tous&amp;#34; - rampes et sanitaires adaptés
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un centre culturel &amp;#34;l&amp;#039;art en herbe&amp;#34; en partenariat avec la médiathèque départementale
@@ -30005,66 +29444,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation lourde du café-restaurant &amp;#34;au bon goût&amp;#34; - réhabilitation du dernier commerce local
  &lt;/li&gt;
  &lt;li&gt;
   Construction de maisons d&amp;#039;assistantes maternelles &amp;#34;les petits explorateurs&amp;#34; - mobilier inclus de création d&amp;#039;un établissement d&amp;#039;accueil pour jeunes enfants &amp;#34;petite enfance heureuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Alarmes anti-intrusions pour la salle des associations &amp;#34;sécurité communale&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions de matériel informatique &amp;#34;connectivité villageoise&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Démolition de bâtiments dangereux &amp;#34;sécurisation de l&amp;#039;environnement&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Extension du cimetière communal &amp;#34;espace sérénité&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du local des services techniques &amp;#34;outils modernes pour la commune&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N137" s="1" t="inlineStr">
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Espace public
 Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O137" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R137" s="1" t="inlineStr">
+      <c r="R135" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -30384,1222 +29823,1463 @@
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conventionnement, si le besoin est avéré, avec le Département pour l&amp;#039;attribution de plages horaires pour les médecins de la protection maternelle et infantile (PMI).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien ;
  &lt;/li&gt;
  &lt;li&gt;
   Tous travaux dans des bâtiments donnant lieu à la perception de loyers (hors maintien de l&amp;#039;activité économique et de service public en zone rurale, de logement social, de maison de santé, de maisons médicales, et de Maisons d&amp;#039;Assistantes Maternelles) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières et l&amp;#039;équipement des structures médicales.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S137" s="1" t="inlineStr">
+      <c r="S135" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T137" s="1" t="inlineStr">
+      <c r="T135" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
+      <c r="U135" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V137" s="1" t="inlineStr">
+      <c r="V135" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W137" s="1" t="inlineStr">
+      <c r="W135" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X137" s="1" t="inlineStr">
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y137" s="1" t="inlineStr">
+      <c r="Y135" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z137" s="1" t="inlineStr">
+      <c r="Z135" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1e2-aider-a-la-realisation-de-travaux-damenagemen/</t>
         </is>
       </c>
-      <c r="AA137" s="1" t="inlineStr">
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB137" s="1" t="inlineStr">
+      <c r="AB135" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Isolation du bâtiment
 Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC137" s="1" t="inlineStr">
+      <c r="AC135" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE137" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG137" s="1" t="inlineStr">
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH137" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="138" spans="1:34" customHeight="0">
-[...292 lines deleted...]
-      <c r="A139" s="1">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
         <v>163078</v>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
+      <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H139" s="1" t="inlineStr">
+      <c r="H136" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L139" s="1" t="inlineStr">
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Identification et quantification des potentiels de réduction des consommations d’énergie et de développement des énergies renouvelables, en lien avec les démarches énergie-climat et enjeux locaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Modalités :&lt;/p&gt;&lt;p&gt;Sur la base de l’état des lieux énergétique, et au regard des objectifs énergie-climat à atteindre (SRADDET, neutralité carbone, PCAET…), élaboration d’études de potentiels et/ou de scénarisations prospectives : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Estimation du potentiel de réduction des consommations d’énergie par secteur et/ou par usage : rénovation thermique des bâtiments, éclairage public… &lt;/li&gt;&lt;li&gt;Evaluation des potentialités de mutation énergétique (conversion des énergies fossiles vers les énergies renouvelables) &lt;/li&gt;&lt;li&gt;Estimation du potentiel de développement des différentes filières énergies renouvelables et de récupération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M139" s="1" t="inlineStr">
+      <c r="M136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude des potentiels de développement des EnR à l’échelle des différents EPCI dans une logique de coopérations territoriales avec Bordeaux Métropole &lt;/li&gt;&lt;li&gt;Etude du potentiel d’implantation de méthaniseurs&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R139" s="1" t="inlineStr">
+      <c r="R136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V136" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/identifier-le-potentiel-en-economies-denergie-et-en-energies-renouvelables-de-mon-territoire/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB139" s="1" t="inlineStr">
+      <c r="AB136" s="1" t="inlineStr">
         <is>
           <t>Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC139" s="1" t="inlineStr">
+      <c r="AC136" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="AE139" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG139" s="1" t="inlineStr">
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
-      <c r="AH139" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="140" spans="1:34" customHeight="0">
-      <c r="A140" s="1">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
         <v>162531</v>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Valoriser et préserver le patrimoine culturel et naturel</t>
         </is>
       </c>
-      <c r="C140" s="1" t="inlineStr">
+      <c r="C137" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D140" s="1" t="inlineStr">
+      <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Coutances</t>
         </is>
       </c>
-      <c r="F140" s="1" t="inlineStr">
+      <c r="F137" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G140" s="1" t="inlineStr">
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H140" s="1" t="inlineStr">
+      <c r="H137" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I140" s="1" t="inlineStr">
+      <c r="I137" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J140" s="1" t="inlineStr">
+      <c r="J137" s="1" t="inlineStr">
         <is>
           <t>1 € de co-financement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L140" s="1" t="inlineStr">
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M140" s="1" t="inlineStr">
+      <c r="M137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Événements culturels ou
 actions permettant l’accès à la culture à des publics habituellement éloignés
 de l’offre culturelle existante. &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Actions visant à préserver,
 restaurer, aménager et/ou valoriser le petit patrimoine bâti dans le but d’y
 accueillir du public : protection, valorisation ; actions
 d’acquisition, de restauration et de réhabilitation ; mise en son et
 lumière ; etc.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Actions visant à préserver,
 restaurer, aménager et/ou valoriser la biodiversité et les systèmes naturels :&lt;span&gt; &lt;/span&gt;renaturation,
 protection, valorisation ; actions d’acquisition, de restauration et de réhabilitation ; mise en son
 et lumière ; etc.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Actions de valorisation et de
 sensibilisation du public sur le patrimoine culturel et/ou naturel du
 territoire : expositions, circuits découverte, visites commentées, animations, ateliers
 et matériels pédagogiques ; éducation à l’histoire du territoire et à ses
 spécificités ; actions de connaissances (inventaires) et de partage de
 connaissances, … &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Accompagner les
 professionnels sur ces thématiques de valorisation et préservation du
 patrimoine (actions de formation).&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;On entend par petit patrimoine bâti les lavoirs,
 moulins, pressoirs, bornes historiques, canaux d&amp;#039;irrigation, chapelles, croix
 de chemin, fontaines, fours à pain, oratoires, ponts ruraux.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N140" s="1" t="inlineStr">
+      <c r="N137" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme</t>
         </is>
       </c>
-      <c r="O140" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P140" s="1" t="inlineStr">
+      <c r="P137" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q140" s="1" t="inlineStr">
+      <c r="Q137" s="1" t="inlineStr">
         <is>
           <t>12/12/2027</t>
         </is>
       </c>
-      <c r="R140" s="1" t="inlineStr">
+      <c r="R137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le territoire du Pays de Coutances a un patrimoine naturel et culturel
 unique mais trop souvent méconnu par les habitants et les visiteurs. La
 protection et la préservation du patrimoine naturel et culturel passe par un
 plus grand partage de la connaissance de ces richesses patrimoniales. &amp;#34;On
 protège mieux, en effet, ce qu’on connait&amp;#34;. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Cette fiche-action vise donc à soutenir les initiatives qui permettront
 d’accroitre les connaissances des habitants et des visiteurs sur la
 biodiversité et les systèmes naturels, l’histoire du territoire et son
 patrimoine. Les actions permettant de toucher plus spécifiquement un public
 habituellement éloigné des offres culturelles ou de sensibilisation à
 l’environnement seront particulièrement appréciées.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S140" s="1" t="inlineStr">
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T140" s="1" t="inlineStr">
+      <c r="T137" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U140" s="1" t="inlineStr">
+      <c r="U137" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V140" s="1" t="inlineStr">
+      <c r="V137" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X140" s="1" t="inlineStr">
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances
 est présent à vos côtés pour vous aider à constituer le dossier et vous
 accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
 et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
 &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y140" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z140" s="1" t="inlineStr">
+      <c r="Z137" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/adapter-le-bati-existant-fiche-action-4/</t>
         </is>
       </c>
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB140" s="1" t="inlineStr">
+      <c r="AB137" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts
 Rénovation de l’éclairage public
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC140" s="1" t="inlineStr">
+      <c r="AC137" s="1" t="inlineStr">
         <is>
           <t>Coutances mer et bocage</t>
         </is>
       </c>
-      <c r="AD140" s="1" t="inlineStr">
+      <c r="AD137" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE140" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG140" s="1" t="inlineStr">
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
         <is>
           <t>26/04/2024</t>
         </is>
       </c>
-      <c r="AH140" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="141" spans="1:34" customHeight="0">
-      <c r="A141" s="1">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
         <v>166274</v>
       </c>
-      <c r="B141" s="1" t="inlineStr">
+      <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
         </is>
       </c>
-      <c r="C141" s="1" t="inlineStr">
+      <c r="C138" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G141" s="1" t="inlineStr">
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H141" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L141" s="1" t="inlineStr">
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M141" s="1" t="inlineStr">
+      <c r="M138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N141" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Appui méthodologique
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O141" s="1" t="inlineStr">
+      <c r="O138" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R141" s="1" t="inlineStr">
+      <c r="R138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S141" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U141" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V141" s="1" t="inlineStr">
+      <c r="V138" s="1" t="inlineStr">
         <is>
           <t>https://plusfraichemaville.fr/</t>
         </is>
       </c>
-      <c r="W141" s="1" t="inlineStr">
+      <c r="W138" s="1" t="inlineStr">
         <is>
           <t>https://plusfraichemaville.fr/connexion</t>
         </is>
       </c>
-      <c r="X141" s="1" t="inlineStr">
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y141" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
         <is>
           <t>bettina.leblanc@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z141" s="1" t="inlineStr">
+      <c r="Z138" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
         </is>
       </c>
-      <c r="AA141" s="1" t="inlineStr">
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB141" s="1" t="inlineStr">
+      <c r="AB138" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Gestion des inondations
 Réfection/aménagement de la voirie
 Rénovation énergétique école
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC141" s="1" t="inlineStr">
+      <c r="AC138" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="AE141" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG141" s="1" t="inlineStr">
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
         <is>
           <t>30/04/2026</t>
         </is>
       </c>
-      <c r="AH141" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="142" spans="1:34" customHeight="0">
-      <c r="A142" s="1">
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
         <v>163871</v>
       </c>
-      <c r="B142" s="1" t="inlineStr">
+      <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
-      <c r="C142" s="1" t="inlineStr">
+      <c r="C139" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D142" s="1" t="inlineStr">
+      <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
-[...3 lines deleted...]
-Agence Bretonne de la Biodiversité (ARBE)
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
-[...2 lines deleted...]
-      <c r="G142" s="1" t="inlineStr">
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence nationale de la cohésion des territoires (ANCT)
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H142" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M142" s="1" t="inlineStr">
+      <c r="M139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
+      <c r="N139" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O142" s="1" t="inlineStr">
+      <c r="O139" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R142" s="1" t="inlineStr">
+      <c r="R139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S142" s="1" t="inlineStr">
+      <c r="S139" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
+      <c r="U139" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V142" s="1" t="inlineStr">
+      <c r="V139" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W142" s="1" t="inlineStr">
+      <c r="W139" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X142" s="1" t="inlineStr">
+      <c r="X139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y142" s="1" t="inlineStr">
+      <c r="Y139" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z142" s="1" t="inlineStr">
+      <c r="Z139" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA142" s="1" t="inlineStr">
+      <c r="AA139" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB142" s="1" t="inlineStr">
+      <c r="AB139" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Rénovation de l’éclairage public
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC142" s="1" t="inlineStr">
+      <c r="AC139" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>94230</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Préparer un projet de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover des établissements scolaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrer le coûts des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les gains énergétiques de chaque action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prioriser les travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gains énergétiques et les réductions carbone permis par chacune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux à prioriser.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étudier la situation à partir de l&amp;#039;analyse des consommations énergétiques (factures des 3 dernières années), d&amp;#039;entretiens réalisés sur le terrain et de la documentation disponible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer plusieurs bouquets de travaux présentant un impact positif sur les consommations énergétiques et le confort d&amp;#039;usage des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;enveloppe nécessaire aux travaux et définir le programme technique précis à mettre en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous permettre de définir le périmètre des travaux en fonction de vos priorités et des travaux nécessaires (extension, transformation, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T140" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/diagnostic-performance-energetique-dpe?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_energie_bat_public_osat</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec74-obtenir-un-diagnostic-energetique-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2021</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>56180</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'efficacité énergétique de son patrimoine bâti avec le Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I141" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J141" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement réalisé par le SDEC ENERGIE,  qui prend en charge une partie de son coût.</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Conseil en Energie Partagé (CEP) est un accompagnement pour améliorer la performance énergétique du patrimoine bâti des collectivités. Il se décline en 3 niveaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 1 : Suivre ses consommations et ses dépenses d&amp;#039;énergies. Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies,  réunion de suivi annuel d&amp;#039;aide au repérage des bâtiments à enjeux de rénovation (dont décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 500€/an &amp;#43; 50€/bâtiment/an
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 2 : Élaborer et suivre sa stratégie de rénovation. Prédiagnostic (visite), analyse des contrats d&amp;#039;énergies, réalisation d&amp;#039;un audit énergétique externalisé, définition d&amp;#039;une stratégie de rénovation, réalisation d&amp;#039;études ou accompagnement à leur réalisation selon les besoins (enregistrement de température, thermographie infrarouge), aide à la saisie des données sur la plateforme OPERAT (décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5500€/bâtiment
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 3 (expérimental) : Réaliser ses travaux de rénovation. Appui à l&amp;#039;obtention des aides financières mobilisables, maîtrise d&amp;#039;ouvrage des travaux de rénovation (mandat), réalisation du marché de maîtrise d&amp;#039;oeuvre, suivi de la réalisation et de l&amp;#039;efficacité des travaux de rénovation en lien avec la maîtrise d&amp;#039;oeuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5% du coût des travaux
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent au SDEC ENERGIE.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Souscrire au niveau 1 pour bénéficier du niveau 2 et souscrire au niveaux 1 et 2 pour bénéficier du niveau 3
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/sites/sdec.createurdimage.fr/files/sdec_guide_aides_230412_v6.pdf</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/202f-realiser-un-diagnostic-du-patrimoine-public-d/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>55820</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique des bâtiments de plus de deux ans</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Tarn - SDET</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les certificats d&amp;#039;économie d&amp;#039;énergie sont un dispositif permettant de financer les travaux de rénovation énergétique des bâtiments de plus de deux ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités territoriales sont éligibles aux CEE, ainsi, elles peuvent bénéficier d&amp;#039;un financement dans le cadre des rénovations énergétiques de leur patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Le syndicat départemental d&amp;#039;énergies du Tarn propose de monter les dossiers de CEE et de valoriser ceux-ci puis de restituer les montants valorisés aux communes adhérentes.
+&lt;/p&gt;
+&lt;p&gt;
+ A noter : jusqu&amp;#039;au 31 décembre 2021, les CEE sont bonifiés sur les opérations de remplacement des organes de chauffage à combustible fossile.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Remplacement d&amp;#039;une chaudière fioul.
+&lt;/p&gt;
+&lt;p&gt;
+ Isolation des combles ou des parois verticales.
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une ventilation mécanique double flux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te81.fr/transition-energetique/cee/</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Thibaud Mahul
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission rénovation énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ t.mahul&amp;#64;te81.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 47 90 37 58
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>p.vienne@te81.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c293-valorisation-des-certificats-deconomie-denerg/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
       <c r="AE142" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF142" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG142" s="1" t="inlineStr">
         <is>
-          <t>19/11/2024</t>
+          <t>29/07/2020</t>
         </is>
       </c>
       <c r="AH142" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:34" customHeight="0">
       <c r="A143" s="1">
         <v>120959</v>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -31777,51 +31457,51 @@
       <c r="AB143" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AE143" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF143" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG143" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
       <c r="AH143" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:34" customHeight="0">
       <c r="A144" s="1">
         <v>112126</v>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de rénovation énergétique du patrimoine bâti communal</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Aide à la réalisation de travaux de rénovation énergétique du patrimoine bâti communal</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -31946,676 +31626,143 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC144" s="1" t="inlineStr">
         <is>
           <t>SDES, territoire d'energie Savoie</t>
         </is>
       </c>
       <c r="AE144" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF144" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG144" s="1" t="inlineStr">
         <is>
           <t>10/02/2022</t>
         </is>
       </c>
       <c r="AH144" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:34" customHeight="0">
       <c r="A145" s="1">
-        <v>94230</v>
+        <v>129712</v>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Préparer un projet de rénovation énergétique</t>
-[...4 lines deleted...]
-          <t>Action cœur de ville</t>
+          <t>Aide à la rénovation énergétique des bâtiments publics - SYDEV</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Diagnostic énergétique des bâtiments publics</t>
+          <t>Programme rénovation</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Syndicat Départemental d’Énergie et d’équipement de Vendée (SYDEV)</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
-        <is>
-[...178 lines deleted...]
-      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H146" s="1" t="inlineStr">
+      <c r="H145" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
 Subvention</t>
         </is>
       </c>
-      <c r="I146" s="1" t="inlineStr">
-[...346 lines deleted...]
-      <c r="I148" s="1" t="inlineStr">
+      <c r="I145" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J148" s="1" t="inlineStr">
+      <c r="J145" s="1" t="inlineStr">
         <is>
           <t>Variable en fonction de la typologie du projet, piscine 250 k€, autres bâtiments 120 k€</t>
         </is>
       </c>
-      <c r="K148" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L148" s="1" t="inlineStr">
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La rénovation énergétique des bâtiments est un axe majeur dans la transition énergétique et les collectivités territoriales ont un rôle prépondérant dans l&amp;#039;atteinte des objectifs que se sont fixés la France ainsi que la Région des Pays de la Loire.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2005, plus de 1 700 audits énergétiques ont été menés sur le patrimoine des collectivités vendéennes. Cela a permis de constater que 72 millions d&amp;#039;euros sont nécessaires pour améliorer significativement la performance du patrimoine bâti des collectivités vendéennes.
 &lt;/p&gt;
 &lt;p&gt;
  Fort de ce constat, le SYDEV a décidé en 2020 de poursuivre son action en faveur des économies d&amp;#039;énergie en accompagnant les collectivités territoriales dans la réalisation de travaux de rénovation énergétique sur leurs bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Le SYDEV consacre ainsi 20 millions d&amp;#039;euros jusqu&amp;#039;en 2026 pour soutenir les collectivités dans l&amp;#039;atteinte de cet objectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M148" s="1" t="inlineStr">
+      <c r="M145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets éligibles sont l&amp;#039;ensemble des bâtiments publics des collectivités adhérentes au SYDEV, dans la mesure où, si des systèmes de chauffage fioul et propane existent, ils seront remplacés.
 &lt;/p&gt;
 &lt;p&gt;
  Les bâtiments éligibles sont divisés en 4 catégories et classés par surface, &amp;gt; ou &amp;lt; à 150 m2 de SHON.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N148" s="1" t="inlineStr">
+      <c r="N145" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O148" s="1" t="inlineStr">
+      <c r="O145" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R148" s="1" t="inlineStr">
+      <c r="R145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers sont instruits et les aides accordées selon les critères d&amp;#039;éligibilité en vigueur à la date de présentation du dossier complet au Bureau du SYDEV. L&amp;#039;ensemble des critères d&amp;#039;éligibilité doivent être respectés pour que le dossier soit recevable.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier du soutien financier du SYDEV, le maître d&amp;#039;ouvrage doit associer le pôle Services aux Territoires du SYDEV tout au long du projet de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Cela implique notamment sa présence aux phases suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À l&amp;#039;élaboration du programme afin de conseiller la collectivité pour définir ses objectifs de performance énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la consultation de la maîtrise d&amp;#039;œuvre afin de transcrire ces objectifs,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la sélection de la maîtrise d&amp;#039;œuvre pour apprécier la prise en compte des aspects énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Au stade des études de projet (PRO : APS et APD) afin d&amp;#039;apprécier les choix techniques proposés et d&amp;#039;effectuer une estimation de la subvention,
  &lt;/li&gt;
  &lt;li&gt;
@@ -32709,454 +31856,454 @@
  &lt;strong&gt;
   Catégorie 2 Catégorie 3
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; 80 kWhep/m2.an
 &lt;/p&gt;
 &lt;p&gt;
  Une étude réglementaire thermique Th-C-Ex sera demandée, elle permettra de clairement identifier les gains énergétiques induits par les travaux sur le projet.
  &lt;br /&gt;
  Le périmètre d&amp;#039;étude correspond à la SHON thermique (SHOB de la zone traité thermiquement et isolé - zone de stationnement, non aménagée pour l&amp;#039;utilisation du bâtiment, HSP &amp;lt; 1,8 m).
  &lt;br /&gt;
  Elle est défini en partenariat avec le chargé d&amp;#039;affaire SYDEV du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Catégorie 4 (Piscine)
  :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacter directement le SYDEV.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S148" s="1" t="inlineStr">
+      <c r="S145" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T148" s="1" t="inlineStr">
+      <c r="T145" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U148" s="1" t="inlineStr">
+      <c r="U145" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V148" s="1" t="inlineStr">
+      <c r="V145" s="1" t="inlineStr">
         <is>
           <t>https://sydev-vendee.fr/transition-energetique/efficacite-energetique/batiments-publics</t>
         </is>
       </c>
-      <c r="X148" s="1" t="inlineStr">
+      <c r="X145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Secteur
  :
  &lt;br /&gt;
  Île d&amp;#039;Yeu / CC de l&amp;#039;île de Noirmoutier / CC Océan Marais de Monts / Challans-Gois Communauté / CC de Vie et Boulogne / La Roche-sur-Yon agglomération
  &lt;br /&gt;
  &lt;em&gt;
   Pierre GORSIC : Animateur de secteur / 02 51 45 93 23 / p.gorsic&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Terres de Montaigu agglomération / CC St Fulgent - Les Essarts / CC Pays de Mortagne / CC Pays des Herbiers / CC pays de Pouzauges / CC Pays de Chantonnay
  &lt;/em&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Vincent BILLAUD : Animateur de secteur / 02 51 45 88 96 / v.billaud&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC du Pays de St Gilles Croix de Vie / Les Sables d&amp;#039;Olonne Agglomération / CC du Pays des Achards / Vendée Grand Littoral Talmont Moutiers Communauté
  &lt;br /&gt;
  &lt;em&gt;
   Arnaud CHAILLOU : Animateur de secteur / 02 51 45 88 61 / a.chaillou&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC Sud Vendée Littoral / CC Pays de la Chatigneraie / CC Pays de Fontenay-Vendée / Vendée, Sèvre, Autise
  &lt;br /&gt;
  &lt;em&gt;
   Elodie TRAINEAU : Animatrice de secteur / 02 51 45 93 19 / e.traineau&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y148" s="1" t="inlineStr">
+      <c r="Y145" s="1" t="inlineStr">
         <is>
           <t>b.guilbaud@sydev-vendee.fr</t>
         </is>
       </c>
-      <c r="Z148" s="1" t="inlineStr">
+      <c r="Z145" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7923-aide-a-la-renovation-energetique-des-batiment/</t>
         </is>
       </c>
-      <c r="AA148" s="1" t="inlineStr">
+      <c r="AA145" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB148" s="1" t="inlineStr">
+      <c r="AB145" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC148" s="1" t="inlineStr">
+      <c r="AC145" s="1" t="inlineStr">
         <is>
           <t>SYDEV</t>
         </is>
       </c>
-      <c r="AE148" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG148" s="1" t="inlineStr">
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
         <is>
           <t>13/02/2023</t>
         </is>
       </c>
-      <c r="AH148" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="149" spans="1:34" customHeight="0">
-      <c r="A149" s="1">
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
         <v>116231</v>
       </c>
-      <c r="B149" s="1" t="inlineStr">
+      <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Accompagner les maîtrises d'ouvrage publiques dans l'amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments</t>
         </is>
       </c>
-      <c r="D149" s="1" t="inlineStr">
+      <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Programme pour l'efficacité énergétique dans les bâtiments en France d'Outre-mer</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G149" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Agence Française de Développement (AFD)
+ADEME</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H149" s="1" t="inlineStr">
+      <c r="H146" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I149" s="1" t="inlineStr">
+      <c r="I146" s="1" t="inlineStr">
         <is>
           <t> Min : 100</t>
         </is>
       </c>
-      <c r="K149" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PEEB Outre-Mer est une facilité d&amp;#039;assistance technique financée sur ressources du Fonds Outre-Mer visant à accompagner les maîtrises d&amp;#039;ouvrage publiques dans l&amp;#039;amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M149" s="1" t="inlineStr">
+      <c r="M146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les prestations incluent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les diagnostics et audits énergétique (selon les méthodologies de l&amp;#039;ADEME)
  &lt;/li&gt;
  &lt;li&gt;
   Les simulations thermiques dynamiques
  &lt;/li&gt;
  &lt;li&gt;
   Les bilans carbone
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;intégration des enjeux énergétiques et environnementaux dans les documents d&amp;#039;appels d&amp;#039;offre
  &lt;/li&gt;
  &lt;li&gt;
   La révision de plans
  &lt;/li&gt;
  &lt;li&gt;
   Le chiffrage de mesures d&amp;#039;efficacité énergétique et de production ENR
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;accompagnement pour la certification des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   Les études environnementales, sociales et de genre
  &lt;/li&gt;
  &lt;li&gt;
   Les analyses parasismique, para-cyclonique, inondations et plan de retrait amiante
  &lt;/li&gt;
  &lt;li&gt;
   Les formations et ateliers à l&amp;#039;attention des acteurs du bâtiment
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N149" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O149" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R149" s="1" t="inlineStr">
+      <c r="R146" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   La maîtrise d&amp;#039;ouvrage doit être éligible au Fonds Outre-mer.
  &lt;/li&gt;
  &lt;li&gt;
   Le projet doit viser l&amp;#039;amélioration significative de la performance énergétique.
  &lt;/li&gt;
  &lt;li&gt;
   Les études des performances énergétiques et environnementales ne doivent pas avoir été contractualisées avec un prestataire.
  &lt;/li&gt;
  &lt;li&gt;
   La maîtrise d&amp;#039;ouvrage doit faire une requête explicite au PEEB après une première analyse réalisée par le chargé d&amp;#039;affaires AFD ou ADEME.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S149" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="X149" s="1" t="inlineStr">
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les chargés d&amp;#039;affaires AFD et les ingénieurs ADEME locaux
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacts directions d&amp;#039;agences AFD :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Guadeloupe : Frédéric GUILLAUME / guillaumef&amp;#64;afd.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Agence Régionale Océan Indien : Patricia AUBRAS / aubrasp&amp;#64;afd.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La Réunion : Marie-Pierre NICOLLET / nicolletmp&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Mayotte : Ivan POSTEL-VINAY / postel-vinayi&amp;#64;afd.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Agence régionale du Pacifique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nouvelle-Calédonie (agence régionale) : Virginie BLEITRACH / bleitrachv&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y149" s="1" t="inlineStr">
+      <c r="Y146" s="1" t="inlineStr">
         <is>
           <t>belliotl@afd.fr</t>
         </is>
       </c>
-      <c r="Z149" s="1" t="inlineStr">
+      <c r="Z146" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1bc1-peeb-outre-mer/</t>
         </is>
       </c>
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB149" s="1" t="inlineStr">
+      <c r="AB146" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC149" s="1" t="inlineStr">
+      <c r="AC146" s="1" t="inlineStr">
         <is>
           <t>AFD Agence française de Développement</t>
         </is>
       </c>
-      <c r="AE149" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG149" s="1" t="inlineStr">
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
         <is>
           <t>16/02/2022</t>
         </is>
       </c>
-      <c r="AH149" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="150" spans="1:34" customHeight="0">
-      <c r="A150" s="1">
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
         <v>155569</v>
       </c>
-      <c r="B150" s="1" t="inlineStr">
+      <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Favoriser la mise en place d’éco-pâturage sur les espaces publics</t>
         </is>
       </c>
-      <c r="D150" s="1" t="inlineStr">
+      <c r="D147" s="1" t="inlineStr">
         <is>
           <t>MISE EN PLACE D’ÉCO-PÂTURAGE SUR LES ESPACES PUBLICS</t>
         </is>
       </c>
-      <c r="E150" s="1" t="inlineStr">
+      <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G150" s="1" t="inlineStr">
+      <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H150" s="1" t="inlineStr">
+      <c r="H147" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I150" s="1" t="inlineStr">
+      <c r="I147" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J150" s="1" t="inlineStr">
+      <c r="J147" s="1" t="inlineStr">
         <is>
           <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L150" s="1" t="inlineStr">
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités qui souhaitent mettre en place l&amp;#039;éco-pâturage sur certains de leurs espaces verts (hors espaces naturels d&amp;#039;intérêt écologique).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N150" s="1" t="inlineStr">
+      <c r="N147" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Agriculture et agroalimentaire
 Biodiversité</t>
         </is>
       </c>
-      <c r="O150" s="1" t="inlineStr">
+      <c r="O147" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R150" s="1" t="inlineStr">
+      <c r="R147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Structures intercommunales et autres groupements de collectivités (hors Métropole et communauté urbaine)&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Dépenses éligibles :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation des études préalables, plans et outils de communication associés,
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de la parcelle nécessaires à l&amp;#039;accueil des animaux et à la sécurité : abris, abreuvoirs, clôtures...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
@@ -33165,359 +32312,186 @@
 &lt;ul&gt;
  &lt;li&gt;
   Acquisition ou location d&amp;#039;animaux,
  &lt;/li&gt;
  &lt;li&gt;
   Prestation de service pour la surveillance ou la gestion des animaux,
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement des aménagements, entretien courant...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Plancher/plafond :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses éligibles : 1.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses éligibles : 30.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;
 NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
         </is>
       </c>
-      <c r="S150" s="1" t="inlineStr">
+      <c r="S147" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T150" s="1" t="inlineStr">
+      <c r="T147" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U150" s="1" t="inlineStr">
+      <c r="U147" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V150" s="1" t="inlineStr">
+      <c r="V147" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/mise-en-place-decopaturage-sur-les-espaces-publics/</t>
         </is>
       </c>
-      <c r="W150" s="1" t="inlineStr">
+      <c r="W147" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X150" s="1" t="inlineStr">
+      <c r="X147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y150" s="1" t="inlineStr">
+      <c r="Y147" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z150" s="1" t="inlineStr">
+      <c r="Z147" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0233-modele/</t>
         </is>
       </c>
-      <c r="AA150" s="1" t="inlineStr">
+      <c r="AA147" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB150" s="1" t="inlineStr">
+      <c r="AB147" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC150" s="1" t="inlineStr">
+      <c r="AC147" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE150" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG150" s="1" t="inlineStr">
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
         <is>
           <t>01/12/2023</t>
         </is>
       </c>
-      <c r="AH150" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="151" spans="1:34" customHeight="0">
-[...173 lines deleted...]
-      <c r="A152" s="1">
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
         <v>117496</v>
       </c>
-      <c r="B152" s="1" t="inlineStr">
+      <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C152" s="1" t="inlineStr">
+      <c r="C148" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D152" s="1" t="inlineStr">
+      <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E152" s="1" t="inlineStr">
+      <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G152" s="1" t="inlineStr">
+      <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H152" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L152" s="1" t="inlineStr">
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -33541,206 +32515,379 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N152" s="1" t="inlineStr">
+      <c r="N148" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O152" s="1" t="inlineStr">
+      <c r="O148" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S152" s="1" t="inlineStr">
+      <c r="S148" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T152" s="1" t="inlineStr">
+      <c r="T148" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U152" s="1" t="inlineStr">
+      <c r="U148" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V152" s="1" t="inlineStr">
+      <c r="V148" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X152" s="1" t="inlineStr">
+      <c r="X148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y152" s="1" t="inlineStr">
+      <c r="Y148" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z152" s="1" t="inlineStr">
+      <c r="Z148" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA152" s="1" t="inlineStr">
+      <c r="AA148" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB152" s="1" t="inlineStr">
+      <c r="AB148" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC152" s="1" t="inlineStr">
+      <c r="AC148" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE152" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG152" s="1" t="inlineStr">
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH152" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="153" spans="1:34" customHeight="0">
-      <c r="A153" s="1">
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>119941</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement de collectivité</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
+ &lt;br /&gt;
+ L&amp;#039;ASDER peut vous accompagner du début à la fin de votre projet ou intervenir ponctuellement pour vous apporter des conseils sur le volet énergétique.
+ &lt;br /&gt;
+ Nous visitons le bâtiment et vous faisons un pré-diagnostic et des préconisations d&amp;#039;amélioration.
+ &lt;br /&gt;
+ Si vous décidez de lancer le projet nous sommes à vos côtés pour vous conseiller sur les choix les plus à même d&amp;#039;assurer la qualité environnementale du projet.
+ &lt;br /&gt;
+ Nous pouvons, avec vous, analyser les propositions qui vous sont faites, vous proposer une grille d&amp;#039;analyse pour faire ressortir les éléments essentiels pour réaliser un projet efficace et respectueux de l&amp;#039;environnement.
+ &lt;br /&gt;
+ L&amp;#039;objectif de notre accompagnement est de vous amener vers un projet le plus vertueux possible, avantageux pour la maîtrise d&amp;#039;ouvrage.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
+ &lt;br /&gt;
+ Nous intervenons régulièrement pour les communes, sur tout type de bâtiments (mairie ; école ; salle polyvalente ; logements communaux ; ...) et à différents stades de leurs projets de patrimoine (programme, pré-diagnostic, consultations des entreprises, suivi des installations, ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes communes et EPCI de Savoie sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T149" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Christian Fleury - Responsable du pôle collectivités et territoires
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  christian.fleury&amp;#64;asder.asso.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ - 04 79 85 88 50
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>christian.fleury@asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e84c-etre-accompagner-dans-vos-projets-de-construc/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB149" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
         <v>72810</v>
       </c>
-      <c r="B153" s="1" t="inlineStr">
+      <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C153" s="1" t="inlineStr">
+      <c r="C150" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E153" s="1" t="inlineStr">
+      <c r="E150" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G153" s="1" t="inlineStr">
+      <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H153" s="1" t="inlineStr">
+      <c r="H150" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K153" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L153" s="1" t="inlineStr">
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -33777,79 +32924,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M153" s="1" t="inlineStr">
+      <c r="M150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N153" s="1" t="inlineStr">
+      <c r="N150" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -33892,292 +33039,292 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O153" s="1" t="inlineStr">
+      <c r="O150" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R153" s="1" t="inlineStr">
+      <c r="R150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S153" s="1" t="inlineStr">
+      <c r="S150" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T153" s="1" t="inlineStr">
+      <c r="T150" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U153" s="1" t="inlineStr">
+      <c r="U150" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V153" s="1" t="inlineStr">
+      <c r="V150" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W153" s="1" t="inlineStr">
+      <c r="W150" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X153" s="1" t="inlineStr">
+      <c r="X150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y153" s="1" t="inlineStr">
+      <c r="Y150" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z153" s="1" t="inlineStr">
+      <c r="Z150" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA153" s="1" t="inlineStr">
+      <c r="AA150" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB153" s="1" t="inlineStr">
+      <c r="AB150" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC153" s="1" t="inlineStr">
+      <c r="AC150" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE153" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG153" s="1" t="inlineStr">
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH153" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="154" spans="1:34" customHeight="0">
-      <c r="A154" s="1">
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
         <v>105326</v>
       </c>
-      <c r="B154" s="1" t="inlineStr">
+      <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Participer à la création et à la rénovation des équipements sportifs utilisés par les collégiens</t>
         </is>
       </c>
-      <c r="D154" s="1" t="inlineStr">
+      <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Sport et loisirs pour tous - programme équipements sportifs utilisés par les collégiens</t>
         </is>
       </c>
-      <c r="E154" s="1" t="inlineStr">
+      <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G154" s="1" t="inlineStr">
+      <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H154" s="1" t="inlineStr">
+      <c r="H151" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K154" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L154" s="1" t="inlineStr">
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département accompagne les communes et les communautés de communes dans leurs projets d&amp;#039;investissement. Il participe, ainsi, à la création et au maintien en état des équipements sportifs charentais dont la réhabilitation et l&amp;#039;extension des gymnases, les pistes d&amp;#039;athlétisme et les plateaux sportifs (pour
 ces deux derniers points, le dispositif est gelé en 2026).&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   grosses réparations et aménagements sur des bâtiments existants de plus de 10 ans : 20 % d&amp;#039;une dépense subventionnable plafonnée à 500 000 € HT
  &lt;/li&gt;
  &lt;li&gt;
   extension (dont adjonction de salles spécialisées) et constructions de gymnases : (HQE obligatoire) 20 % d&amp;#039;une dépense plafonnée à 750 000 € HT (frais d&amp;#039;ingénierie compris)
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation ou construction de pistes d&amp;#039;athlétisme et de plateaux sportifs : 20 % d&amp;#039;une dépense subventionnable plafonnée à 230 000 € HT
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;D’une manière générale
 les subventions départementales ne pourront pas dépasser 50% de la charge nette
 de la collectivité et les dossiers présentant une dépense subventionnable
 inférieure à 30 000 € HT ne seront pas éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N154" s="1" t="inlineStr">
+      <c r="N151" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O154" s="1" t="inlineStr">
+      <c r="O151" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R154" s="1" t="inlineStr">
+      <c r="R151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le taux d&amp;#039;occupation de l&amp;#039;équipement (gymnase, piste d&amp;#039;athlétisme et plateaux sportifs) par les collèges doit être au moins égal à 50%
  &lt;/li&gt;
  &lt;li&gt;
   les normes françaises homologuées (NF) doivent être respectées notamment en ce qui concerne les sols sportifs et l&amp;#039;isolation thermique et acoustique des gymnases
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;acquisition du matériel qui peut être considérée comme de l&amp;#039;immobilier (matériel ayant un ancrage sur l&amp;#039;équipement à l&amp;#039;exemple des paniers de basket, buts de football, agrès...) est éligible dans la limite des plafonds définis ci-dessous.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
@@ -34195,503 +33342,886 @@
   la date de construction et le taux d&amp;#039;utilisation par les collèges
  &lt;/li&gt;
  &lt;li&gt;
   les plans de situation, de masse et les coupes
  &lt;/li&gt;
  &lt;li&gt;
   les devis descriptifs et estimatifs de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : deux acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S154" s="1" t="inlineStr">
+      <c r="S151" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T154" s="1" t="inlineStr">
+      <c r="T151" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U154" s="1" t="inlineStr">
+      <c r="U151" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V154" s="1" t="inlineStr">
+      <c r="V151" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/programme_equipements_sportifs_utilises_par_les_collegiens.pdf</t>
         </is>
       </c>
-      <c r="W154" s="1" t="inlineStr">
+      <c r="W151" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X154" s="1" t="inlineStr">
+      <c r="X151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service sports et activités de pleine nature ; Tél. : 05 16 09 74 35
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y154" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z154" s="1" t="inlineStr">
+      <c r="Z151" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3d9-participer-a-la-creation-et-a-la-renovation-d/</t>
         </is>
       </c>
-      <c r="AA154" s="1" t="inlineStr">
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB154" s="1" t="inlineStr">
+      <c r="AB151" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC154" s="1" t="inlineStr">
+      <c r="AC151" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE154" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG154" s="1" t="inlineStr">
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
         <is>
           <t>03/12/2021</t>
         </is>
       </c>
-      <c r="AH154" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="155" spans="1:34" customHeight="0">
-      <c r="A155" s="1">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
         <v>163896</v>
       </c>
-      <c r="B155" s="1" t="inlineStr">
+      <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D155" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E155" s="1" t="inlineStr">
-[...5 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
-[...2 lines deleted...]
-      <c r="G155" s="1" t="inlineStr">
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H155" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L155" s="1" t="inlineStr">
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M155" s="1" t="inlineStr">
+      <c r="M152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N155" s="1" t="inlineStr">
+      <c r="N152" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O155" s="1" t="inlineStr">
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R155" s="1" t="inlineStr">
+      <c r="R152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S155" s="1" t="inlineStr">
+      <c r="S152" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U155" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V155" s="1" t="inlineStr">
+      <c r="V152" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W155" s="1" t="inlineStr">
+      <c r="W152" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X155" s="1" t="inlineStr">
+      <c r="X152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y155" s="1" t="inlineStr">
+      <c r="Y152" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z155" s="1" t="inlineStr">
+      <c r="Z152" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA155" s="1" t="inlineStr">
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB155" s="1" t="inlineStr">
+      <c r="AB152" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Gestion d'une base nautique
 Isolation du bâtiment
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC155" s="1" t="inlineStr">
+      <c r="AC152" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE155" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG155" s="1" t="inlineStr">
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH155" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="156" spans="1:34" customHeight="0">
-      <c r="A156" s="1">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>157097</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
+ &lt;br /&gt;
+ -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
+ &lt;br /&gt;
+ o    Approche architecturale du projet,
+ &lt;br /&gt;
+ o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
+ &lt;br /&gt;
+ o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
+ &lt;br /&gt;
+ o    Conseil sur la requalification du patrimoine communal.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ -    Assistance Maitrise d&amp;#039;Ouvrage :
+ &lt;br /&gt;
+ o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
+ &lt;br /&gt;
+ o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
+ &lt;br /&gt;
+ o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
+ &lt;br /&gt;
+ MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
+ &lt;br /&gt;
+ •    Rénovation thermique des bâtiments
+ &lt;br /&gt;
+ •    Extension de bâtiment communaux ;
+ &lt;br /&gt;
+ •    Mise en conformité et accessibilité des ERP ;
+ &lt;br /&gt;
+ •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
+ &lt;br /&gt;
+ •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Foncier
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T153" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB153" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>166596</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Analyses environnementales et maitrise des risques dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Analyses environnementales et maitrise des risques dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Le laboratoire d’analyses TERANA accompagne les collectivités dans la surveillance de l’environnement, la maîtrise des risques sanitaires et la sécurisation des aménagements publics&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou par mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Animation de réunions de sensibilisation&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Aide à la définition des besoins, objectifs et priorités.&lt;/p&gt;
+&lt;br /&gt;&lt;p&gt;Pour les Établissements Recevant du Public (ERP) — crèches, écoles, centres de loisirs, EHPAD, collèges, piscines… — nous assurons :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;le contrôle des moyens d’aération, autodiagnostics,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;prélèvements et analyse des polluants réglementaires,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;l’accompagnement dans la recherche de sources de pollution,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;des conseils personnalisés et formations dédiées.&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Nous réalisons les prélèvements et analyses du risque légionelle comprenant :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;le prélèvement habilité pour les ECS et TAR&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;la recherche de paramètres microbiologiques (Legionella spp et pneumophila),&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;la validation des traitements et désinfections,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;la vérification des installations d’eau chaude sanitaire,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;l’établissement ou la mise à jour du carnet sanitaire des bâtiments.&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;À la livraison ou rénovation d’un bâtiment public, nous effectuons :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;les analyses chimiques et bactériologiques obligatoires de l’eau de réseau,&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;la vérification de conformité selon les forfaits réglementaires de l’ARS (A, B, Badd).&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Le prélèvement et l’analyse du chlorure de vinyle, plomb dans les canalisations.&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Forêts
+Montagne
+Biodiversité
+Logement et habitat
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/analyses-environnementales-et-maitrise-des-risques-dans-les-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>Terana Drôme, 37 avenue de Lautagne, 26000 Valence
+04 75 81 70 70
+&lt;a href="mailto:drome&amp;#64;labo-terana.fr"&gt;drome&amp;#64;labo-terana.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/analyses-environnementales-et-maitrise-des-risques-dans-les-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
         <v>120334</v>
       </c>
-      <c r="B156" s="1" t="inlineStr">
+      <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Analyser les pollutions et contaminants dans les bâtiments, terrains, plans d'eaux</t>
         </is>
       </c>
-      <c r="D156" s="1" t="inlineStr">
+      <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Analyses environnementales et maitrise des risques dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="E156" s="1" t="inlineStr">
+      <c r="E155" s="1" t="inlineStr">
         <is>
           <t>La Drôme Laboratoire</t>
         </is>
       </c>
-      <c r="G156" s="1" t="inlineStr">
+      <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H156" s="1" t="inlineStr">
+      <c r="H155" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K156" s="1" t="inlineStr">
+      <c r="K155" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L156" s="1" t="inlineStr">
+      <c r="L155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
   Animation de réunion de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite sur site
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Aide à la définition des besoins, objectifs et priorités.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Identification de pollutions chimiques avant projet d&amp;#039;aménagement du territoire communal ou intercommunal
  &lt;/li&gt;
  &lt;li&gt;
@@ -34744,611 +34274,189 @@
 &lt;p&gt;
  Surveillance de la Qualité de l&amp;#039;Air Intérieur dans les Établissements Recevant du Public (ERP) existants, en construction ou à la livraison tels que crèches, écoles, centres de loisirs, EHPAD, collèges, piscines... Prestations incluant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contrôle des moyens d&amp;#039;aération
  &lt;/li&gt;
  &lt;li&gt;
   Campagnes de mesures hivernale et estivale
  &lt;/li&gt;
  &lt;li&gt;
   Analyse
  &lt;/li&gt;
  &lt;li&gt;
   Conseils personnalisés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement et aide dans le cadre de recherche de sources de pollution d&amp;#039;air intérieur
  &lt;/li&gt;
  &lt;li&gt;
   Formation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N156" s="1" t="inlineStr">
+      <c r="N155" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Santé
 Equipement public
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O156" s="1" t="inlineStr">
+      <c r="O155" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R156" s="1" t="inlineStr">
+      <c r="R155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prélèvements et analyses d&amp;#039;échantillons d&amp;#039;eau, d&amp;#039;air, de sol pour les bâtiments communaux et intercommunaux, terrains ou dans le cadre de projets d&amp;#039;aménagement du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S156" s="1" t="inlineStr">
+      <c r="S155" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U156" s="1" t="inlineStr">
+      <c r="U155" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V156" s="1" t="inlineStr">
+      <c r="V155" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/analyses-environnementales-et-maitrise-des-risques-dans-les-batiments-publics/</t>
         </is>
       </c>
-      <c r="X156" s="1" t="inlineStr">
+      <c r="X155" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   La Drôme Laboratoire
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:laboratoire&amp;#64;ladrome.fr"&gt;
    laboratoire&amp;#64;ladrome.fr
   &lt;/a&gt;
   – 04.75.81.70.70
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.ladromelaboratoire.fr/"&gt;
    www.ladromelaboratoire.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y156" s="1" t="inlineStr">
+      <c r="Y155" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z156" s="1" t="inlineStr">
+      <c r="Z155" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/db89-analyses-des-pollutions-et-contaminants-dans-/</t>
         </is>
       </c>
-      <c r="AA156" s="1" t="inlineStr">
+      <c r="AA155" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB156" s="1" t="inlineStr">
+      <c r="AB155" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC156" s="1" t="inlineStr">
+      <c r="AC155" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE156" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF156" s="1" t="inlineStr">
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG156" s="1" t="inlineStr">
+      <c r="AG155" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH156" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="157" spans="1:34" customHeight="0">
-[...422 lines deleted...]
-      <c r="A159" s="1">
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
         <v>143309</v>
       </c>
-      <c r="B159" s="1" t="inlineStr">
+      <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E159" s="1" t="inlineStr">
+      <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G159" s="1" t="inlineStr">
+      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H159" s="1" t="inlineStr">
+      <c r="H156" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K159" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L159" s="1" t="inlineStr">
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -35496,670 +34604,439 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M159" s="1" t="inlineStr">
+      <c r="M156" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N159" s="1" t="inlineStr">
+      <c r="N156" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O159" s="1" t="inlineStr">
+      <c r="O156" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S159" s="1" t="inlineStr">
+      <c r="S156" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T159" s="1" t="inlineStr">
+      <c r="T156" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U159" s="1" t="inlineStr">
+      <c r="U156" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V159" s="1" t="inlineStr">
+      <c r="V156" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X159" s="1" t="inlineStr">
+      <c r="X156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y159" s="1" t="inlineStr">
+      <c r="Y156" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z159" s="1" t="inlineStr">
+      <c r="Z156" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA159" s="1" t="inlineStr">
+      <c r="AA156" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB159" s="1" t="inlineStr">
+      <c r="AB156" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC159" s="1" t="inlineStr">
+      <c r="AC156" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE159" s="1" t="inlineStr">
+      <c r="AE156" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF159" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG159" s="1" t="inlineStr">
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH159" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="160" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G160" s="1" t="inlineStr">
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>121472</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique à gain rapide, sur bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Actions rapides dans la rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...5 lines deleted...]
-      <c r="H160" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K160" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L160" s="1" t="inlineStr">
+      <c r="I157" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70</t>
+        </is>
+      </c>
+      <c r="J157" s="1" t="inlineStr">
+        <is>
+          <t>plafonné à 5 000€ / an / collectivité</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ La rénovation des bâtiments publics est un enjeu majeur de la transition énergétique.
+ &lt;br /&gt;
+ Le SIEDS accompagne les collectivités dans leurs travaux de rénovation énergétique à gain rapide, sur leurs bâtiments publics.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement et financement d&amp;#039;actions standartisées (liste ci-dessous) dans les bâtiments pour lesquels aucun travaux de réhabilitation lourde n&amp;#039;est prévu à l&amp;#039;échéance de 4/5 ans. Les actions dans les bâtiments publics sont dites à gain rapide car elles permettent de maîtriser les coûts, d&amp;#039;éviter les dérives de consommation et de préparer les bâtiments à une réhabilitation complète.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Objectif : Mettre en accessibilité les points d&amp;#039;arrêts routiers prioritaires desservis par le réseau régional de transport.
+  Programme non soumis à la réalisation préalable d&amp;#039;un audit énergétique du SIEDS.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...27 lines deleted...]
-      <c r="O160" s="1" t="inlineStr">
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions standardisées sont :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration de robinet thermostatique auto-équilibrant et tête thermostatique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Isolation de combles / Plancher bas ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Calorifuge des réseaux / Point singulier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relamping LED / Détection de présence dans les sanitaires et les zones de passage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de prises programmables (imprimante, box internet salle informatique...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;horloge sur les caissons de VMC ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à jour des plans des bâtiments/ Schéma de principe des équipements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désembouage/ rinçage des installations. Nettoyage/ramonage des VMC et des bouches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de sous-compteurs d&amp;#039;énergie MBUS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P160" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R160" s="1" t="inlineStr">
+      <c r="R157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...58 lines deleted...]
-      <c r="X160" s="1" t="inlineStr">
+ Les communes et EPCI adhérentes au SIEDS, avec un projet situé sur une zone intégrée à la concession du SIEDS.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des actions standardisées d&amp;#039;amélioration et de maîtrise des consommations énergétiques dans ses bâtiments publics.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T157" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/programme-actions-gain-rapide/</t>
+        </is>
+      </c>
+      <c r="W157" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des transports et des mobilités
-[...50 lines deleted...]
- Les bénéficiaires doivent adresser leurs dossiers aux Services de Transports Routiers de Voyageurs (STRV) présents dans chaque département.
+ &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y160" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA160" s="1" t="inlineStr">
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db11-etudier-la-renovation-energetique-dun-batimen/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE160" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AB157" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="161" spans="1:34" customHeight="0">
-[...202 lines deleted...]
-      <c r="A162" s="1">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
         <v>144547</v>
       </c>
-      <c r="B162" s="1" t="inlineStr">
+      <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D162" s="1" t="inlineStr">
+      <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E162" s="1" t="inlineStr">
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G162" s="1" t="inlineStr">
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H162" s="1" t="inlineStr">
+      <c r="H158" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K162" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L162" s="1" t="inlineStr">
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M162" s="1" t="inlineStr">
+      <c r="M158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N162" s="1" t="inlineStr">
+      <c r="N158" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -36202,377 +35079,849 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O162" s="1" t="inlineStr">
+      <c r="O158" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R162" s="1" t="inlineStr">
+      <c r="R158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S162" s="1" t="inlineStr">
+      <c r="S158" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T162" s="1" t="inlineStr">
+      <c r="T158" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U162" s="1" t="inlineStr">
+      <c r="U158" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V162" s="1" t="inlineStr">
+      <c r="V158" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W162" s="1" t="inlineStr">
+      <c r="W158" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X162" s="1" t="inlineStr">
+      <c r="X158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y162" s="1" t="inlineStr">
+      <c r="Y158" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z162" s="1" t="inlineStr">
+      <c r="Z158" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA162" s="1" t="inlineStr">
+      <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB162" s="1" t="inlineStr">
+      <c r="AB158" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC162" s="1" t="inlineStr">
+      <c r="AC158" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE162" s="1" t="inlineStr">
+      <c r="AE158" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF162" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG162" s="1" t="inlineStr">
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH162" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="163" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G163" s="1" t="inlineStr">
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>138026</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'action "Manger local et bio en Haute-Loire" dans les collèges - Aide à l'achat de matériel</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'achat de matériel pour la mise en place d'actions pédagogiques autour de l'alimentation durable dans les collèges</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I159" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J159" s="1" t="inlineStr">
+        <is>
+          <t>100% du HT dans la limite de 1000€/an</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à l&amp;#039;achat de matériel pour la mise en place d&amp;#039;actions pédagogiques autour de l&amp;#039;alimentation durable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges publics
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Devis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Achats d&amp;#039;outils et d&amp;#039;un bac de rangement, d&amp;#039;un extracteur de miel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre labellisé MLBC niveau 3
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir 3 devis
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T159" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Marine Meunier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:marine.meunier&amp;#64;hauteloire.fr" target="_self"&gt;
+  marine.meunier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.43.07.11.81
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2776-soutenir-laction-manger-local-et-bio-en-haute/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>161792</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné à la mise en place d'un contrat de DSP (Délégation de Service Public) ou MPS (Marché Prestation de Services)</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en place d'un contrat de DSP (Délégation de Service Public) ou MPS (Marché Prestation de Services) .</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H163" s="1" t="inlineStr">
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour la rédaction des marchés, la consultation des entreprises et passation de contrats dans les domaines de l&amp;#039;eau et de l&amp;#039;assainissement (délégation de service public et marché prestation de services).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-mise-en-place-dun-contrat-de-dsp-ou-mps-mission-prestation-de-services/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>166553</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Performance énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Performance énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Rénovation ou construction de bâtiment communal avec travaux d’économies d’énergie et/ou utilisation d’énergies renouvelables, dans une logique de qualité environnementale.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur la réglementation, les enjeux, les procédures, les réponses techniques et
+&lt;br /&gt;
+financières&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Analyse technique personnalisée :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Tableau de bord annuel de la dépense énergétique communale&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Fiches thermiques bâtiments, aide à la définition des priorités&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Prédiagnostics de bâtiments ou d’installations de chauffage&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Conseil technique en vue d’obtenir la subvention du SDED aux travaux&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;br /&gt;
+Valorisation financière des certificats d’économies d’énergie issus des travaux réalisés&lt;/p&gt;
+&lt;br /&gt;&lt;p&gt;De l’APD à la mise en service :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Avis et contributions sur APD, DCE&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Suivi de l’application des cahiers des charges, aide à la réception&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement de la mise en service (mises au point)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S161" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/performance-energetique-des-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d’énergie Drôme
+04 75 82 76 14 • &lt;a href="mailto:jchristophe-Niemiec&amp;#64;sded.org"&gt;transition-energie&amp;#64;sded.org&lt;/a&gt;
+&lt;a href="http://www.sded.org/"&gt;http://www.sded.org/&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/performance-energetique-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>131802</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études pour la rénovation énergétique des bâtiments publics pour les collectivités de moins de 20 000 habitants</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I163" s="1" t="inlineStr">
+      <c r="I162" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K163" s="1" t="inlineStr">
+      <c r="K162" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L163" s="1" t="inlineStr">
+      <c r="L162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cette aide vise à financer des études
  &lt;/strong&gt;
  pour l&amp;#039;accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  Nature de l&amp;#039;aide :
 &lt;/p&gt;
 &lt;p&gt;
  Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N163" s="1" t="inlineStr">
+      <c r="N162" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O163" s="1" t="inlineStr">
+      <c r="O162" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R163" s="1" t="inlineStr">
+      <c r="R162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20 000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S163" s="1" t="inlineStr">
+      <c r="S162" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T163" s="1" t="inlineStr">
+      <c r="T162" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U163" s="1" t="inlineStr">
+      <c r="U162" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V163" s="1" t="inlineStr">
+      <c r="V162" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="W163" s="1" t="inlineStr">
+      <c r="W162" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X163" s="1" t="inlineStr">
+      <c r="X162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adresse électronique de contact pour cette aide est la suivante :
 &lt;/p&gt;
 &lt;p&gt;
  aap-batiments-durables&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
   Trouver un conseiller
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y163" s="1" t="inlineStr">
+      <c r="Y162" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z163" s="1" t="inlineStr">
+      <c r="Z162" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/afd5-etudes-pour-la-renovation-energetique-des-bat/</t>
         </is>
       </c>
-      <c r="AA163" s="1" t="inlineStr">
+      <c r="AA162" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB163" s="1" t="inlineStr">
+      <c r="AB162" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC163" s="1" t="inlineStr">
+      <c r="AC162" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE163" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG163" s="1" t="inlineStr">
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
         <is>
           <t>13/03/2023</t>
         </is>
       </c>
-      <c r="AH163" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="164" spans="1:34" customHeight="0">
-      <c r="A164" s="1">
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
         <v>120333</v>
       </c>
-      <c r="B164" s="1" t="inlineStr">
+      <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Améliorer la performance énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D164" s="1" t="inlineStr">
+      <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Performance énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E164" s="1" t="inlineStr">
+      <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Service public Des Energies dans la Drôme (SDED)</t>
         </is>
       </c>
-      <c r="G164" s="1" t="inlineStr">
+      <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H164" s="1" t="inlineStr">
+      <c r="H163" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K164" s="1" t="inlineStr">
+      <c r="K163" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L164" s="1" t="inlineStr">
+      <c r="L163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite sur site
  &lt;/li&gt;
  &lt;li&gt;
   Informations générales sur la réglementation, les enjeux, les procédures, les réponses techniques et
   &lt;br /&gt;
   financières
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Analyse technique personnalisée :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tableau de bord annuel de la dépense énergétique communale
  &lt;/li&gt;
@@ -36614,600 +35963,1249 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide au montage de dossiers d&amp;#039;aide financière
  &lt;/li&gt;
  &lt;li&gt;
   Avis et contributions sur les solutions ou procédés envisagés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  De l&amp;#039;APD à la mise en service :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Avis et contributions sur APD, DCE
  &lt;/li&gt;
  &lt;li&gt;
   Suivi de l&amp;#039;application des cahiers des charges, aide à la réception
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement de la mise en service (mises au point)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N164" s="1" t="inlineStr">
+      <c r="N163" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O164" s="1" t="inlineStr">
+      <c r="O163" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R164" s="1" t="inlineStr">
+      <c r="R163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Rénovation ou construction de bâtiment communal avec travaux d&amp;#039;économies d&amp;#039;énergie et/ou utilisation d&amp;#039;énergies renouvelables, dans une logique de qualité environnementale.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S164" s="1" t="inlineStr">
+      <c r="S163" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U164" s="1" t="inlineStr">
+      <c r="U163" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V164" s="1" t="inlineStr">
+      <c r="V163" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/performance-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="X164" s="1" t="inlineStr">
+      <c r="X163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    SDED, territoire d&amp;#039;énergie Drôme
   &lt;/li&gt;
   &lt;li&gt;
    04 75 82 76 14 •
    &lt;a href="mailto:jchristophe-Niemiec&amp;#64;sded.org"&gt;
     transition-energie&amp;#64;sded.org
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="http://www.sded.org/"&gt;
     http://www.sded.org/
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    &lt;br /&gt;
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Informations complémentaires
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   *CEDER : ceder&amp;#64;ceder-provence.org • tél : 04 75 26 22 53
  &lt;/p&gt;
  &lt;p&gt;
   Secteurs Montélimar Agglomération, Dieulefit-Bourdeaux, Drôme Sud Provence, Enclave des Papes/Pays de Grignan, Baronnies en Drôme Provençale
  &lt;/p&gt;
  &lt;p&gt;
   &lt;br /&gt;
  &lt;/p&gt;
  &lt;p&gt;
   **ADIL : pieadil26&amp;#64;dromenet.org • tél : 04 75 79 04 13
  &lt;/p&gt;
  &lt;p&gt;
   Secteurs Diois, Val de Drôme, Cœur de Drôme, Royans-vercors, Valence Romans Agglo, Arche Agglo, Porte de Drômardèche
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="Y164" s="1" t="inlineStr">
+      <c r="Y163" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z164" s="1" t="inlineStr">
+      <c r="Z163" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/94c2-performance-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA164" s="1" t="inlineStr">
+      <c r="AA163" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB164" s="1" t="inlineStr">
+      <c r="AB163" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC164" s="1" t="inlineStr">
+      <c r="AC163" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE164" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF164" s="1" t="inlineStr">
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG164" s="1" t="inlineStr">
+      <c r="AG163" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH164" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="165" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G165" s="1" t="inlineStr">
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>98630</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H165" s="1" t="inlineStr">
-[...111 lines deleted...]
-      <c r="H166" s="1" t="inlineStr">
+      <c r="H164" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L166" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N166" s="1" t="inlineStr">
+      <c r="N164" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O166" s="1" t="inlineStr">
+      <c r="O164" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S166" s="1" t="inlineStr">
+      <c r="S164" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U166" s="1" t="inlineStr">
+      <c r="U164" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X166" s="1" t="inlineStr">
+      <c r="X164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y166" s="1" t="inlineStr">
+      <c r="Y164" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z166" s="1" t="inlineStr">
+      <c r="Z164" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA166" s="1" t="inlineStr">
+      <c r="AA164" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB166" s="1" t="inlineStr">
+      <c r="AB164" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE166" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG166" s="1" t="inlineStr">
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
-      <c r="AH166" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="167" spans="1:34" customHeight="0">
-      <c r="A167" s="1">
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>104723</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser la mise en accessibilité des points d'arrêts routiers du transport interurbain identifiés comme prioritaires</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>Mise en accessibilité des points d&amp;apos;arrêts routiers du réseau régional</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H165" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Mettre en accessibilité les points d&amp;#039;arrêts routiers prioritaires desservis par le réseau régional de transport.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutefois, la Région souhaite également cofinancer, les 15 premiers dossiers de demande de subvention par an, des PAR qui n&amp;#039;auraient pas été identifiés comme prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le montant maximum et le % concerne les PAR prioritaires.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les non prioritaires, le montant maximum passe à 3 500€ et le pourcentage à 35% du montant HT des travaux.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N165" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P165" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2018</t>
+        </is>
+      </c>
+      <c r="R165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bénéficiaires sont les collectivités territoriales (Communes et départements) ou leurs groupements gestionnaires de voiries ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   dossier complet comprenant tous les éléments demandés ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   conformité des travaux à la réglementation en matière d&amp;#039;accessibilité et aux préconisations énoncés par le CEREMA dans la dernière version à jour de son « Guide technique de conception des points d&amp;#039;arrêts routiers » ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   PAR identifié comme prioritaire au sein du SD&amp;#039;AP régional ou, pour les arrêts non prioritaires, être dans les 15 premiers dossiers déposés et relever du réseau régional de transport.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus du présent règlement d&amp;#039;intervention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les points d&amp;#039;arrêts facultatifs du réseau de lignes régulières,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les plateformes ou arrêts exclusivement dédiés au transport scolaire,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les arrêts de transport à la demande,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les PAR financés par ailleurs dans le cadre de projets de PEM ou d&amp;#039;appels à projets relatifs au développement de l&amp;#039;attractivité des gares.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U165" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V165" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/mise-en-accessibilite-des-points-darrets-routiers-du-reseau-regional</t>
+        </is>
+      </c>
+      <c r="X165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;br /&gt;
+ Service Gares et infrastructures
+ &lt;br /&gt;
+ Pôle Gares,aménagements intermodaux et accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carole Garry
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="mailto:Carole.Garry&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  Carole.Garry&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ 0228205441
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le bénéficiaire sollicitant une aide régionale devra à ce titre présenter un dossier de demande de subvention comprenant tout document utile, et composé à minima :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   d&amp;#039;une note descriptive du projet,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;un plan de situation,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;un plan d&amp;#039;aménagement au 1/100ème présentant les situations actuelles et projetées,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;un planning prévisionnel,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires doivent adresser leurs dossiers aux Services de Transports Routiers de Voyageurs (STRV) présents dans chaque département.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9af7-mise-en-accessibilite-des-points-darrets-routiers/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
         <v>165276</v>
       </c>
-      <c r="B167" s="1" t="inlineStr">
+      <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Mettre en place de nouvel organisme unique de gestion collective des prélèvements en eau pour l’irrigation (OUGC)</t>
         </is>
       </c>
-      <c r="D167" s="1" t="inlineStr">
+      <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Mise en place de nouvel organisme unique de gestion collective des prélèvements en eau pour l’irrigation (OUGC)</t>
         </is>
       </c>
-      <c r="E167" s="1" t="inlineStr">
+      <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G167" s="1" t="inlineStr">
+      <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur</t>
         </is>
       </c>
-      <c r="H167" s="1" t="inlineStr">
+      <c r="H166" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I167" s="1" t="inlineStr">
+      <c r="I166" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K167" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L167" s="1" t="inlineStr">
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau encourage et accompagne la structuration des 
 organismes uniques de gestion collective des prélèvements en eau pour 
 l’irrigation (OUGC) sur tout le bassin Loire-Bretagne. Cette gestion 
 collective est essentielle pour gérer l’ensemble des prélèvements pour 
 l’irrigation à l’échelle d’unités de gestion cohérentes avec une 
 autorisation unique de prélèvement pour l’irrigation (AUP).&lt;/p&gt;
 &lt;p&gt;Elle devient indispensable dans les Projets de territoires pour la 
 gestion de l’eau (PTGE), en vue d’une gestion durable du volume 
 prélevable alloué à l’agriculture pour un territoire.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N167" s="1" t="inlineStr">
+      <c r="N166" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O167" s="1" t="inlineStr">
+      <c r="O166" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P167" s="1" t="inlineStr">
+      <c r="P166" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q167" s="1" t="inlineStr">
+      <c r="Q166" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S167" s="1" t="inlineStr">
+      <c r="S166" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T167" s="1" t="inlineStr">
+      <c r="T166" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U167" s="1" t="inlineStr">
+      <c r="U166" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V167" s="1" t="inlineStr">
+      <c r="V166" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua3-mise-en-place-de-nouvel-organisme-unique-de-gestion-collect.html</t>
         </is>
       </c>
-      <c r="W167" s="1" t="inlineStr">
+      <c r="W166" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X167" s="1" t="inlineStr">
+      <c r="X166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-place-de-nouvel-organisme-unique-de-gestion-collective-des-prelevements-en-eau-pour-lirrigation-ougc/</t>
+        </is>
+      </c>
+      <c r="AA166" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC166" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>165263</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une structuration de la gestion de l’eau (missions d’appui)</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Missions d’appui à la mise en place d’une structuration de la gestion de l’eau</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I167" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J167" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration est possible dans le cadre de la solidarité urbain rural et d’un programme d’actions conclu dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les établissements publics de coopération 
+intercommunale à structurer leurs compétences au-delà des obligations 
+réglementaires. La structuration doit permettre aux collectivités d’être
+ opérationnelles, de porter des programmes d’actions ambitieux sur le 
+petit et le grand cycles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P167" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q167" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T167" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par1-missions-dappui-a-la-mise-en-place-dune-structuration-de-la.html</t>
+        </is>
+      </c>
+      <c r="W167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y167" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
       <c r="Z167" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-place-de-nouvel-organisme-unique-de-gestion-collective-des-prelevements-en-eau-pour-lirrigation-ougc/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-place-une-structuration-de-la-gestion-de-leau-missions-dappui/</t>
         </is>
       </c>
       <c r="AA167" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC167" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE167" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF167" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG167" s="1" t="inlineStr">
         <is>
           <t>26/06/2025</t>
         </is>
       </c>
       <c r="AH167" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
+        <v>165277</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des opérations collectives de télérelève des compteurs d’irrigation à l’échelle d’un OUGC</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Opérations collectives de mise en place de la télérelève des compteurs d’irrigation à l’échelle d’un OUGC</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I168" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence incite et finance les opérations collectives de mise en place 
+de la télérelève des compteurs d’irrigation à l’échelle d’un organisme 
+unique de gestion collective des prélèvements en eau pour l’irrigation 
+(OUGC). Cette télérelève permet d&amp;#039;améliorer la connaissance des usages, 
+de mettre en place une gestion adaptée au contexte climatique et de 
+mieux partager la ressource.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P168" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q168" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S168" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T168" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua3-operations-collectives-de-mise-en-place-de-la-telereleve-de.html</t>
+        </is>
+      </c>
+      <c r="W168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-place-des-operations-collectives-de-telereleve-des-compteurs-dirrigation-a-lechelle-dun-ougc/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC168" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>166649</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>CONSTRUIRE OU RENOVER DES BATIMENTS PUBLICS EN BOIS LOCAL</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>CONSTRUIRE OU RENOVER DES BATIMENTS PUBLICS EN BOIS LOCAL</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;em&gt;(Bonus&lt;/em&gt; &lt;em&gt;en complément des projets éligibles aux règlements « Projets de Cohérence Territoriale » et « Dotation de Solidarité Territoriale »)&lt;/em&gt;&lt;/h4&gt;
+&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Soutenir la commande publique en faveur de la construction en bois dans une logique de circuit court,&lt;/li&gt;
+&lt;li&gt;Inciter les collectivités à valoriser la ressource bois au sein de leurs projets de construction,&lt;/li&gt;
+&lt;li&gt;Maintenir des emplois non délocalisables en zone rurale,&lt;/li&gt;
+&lt;li&gt;Développer la connaissance des prescripteurs aux enjeux de la construction et de la rénovation/extension en bois .&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;bois dans les constructions (structure, murs, charpente, menuiserie, isolation …)&lt;/li&gt;
+&lt;li&gt;opérations intégrées d’amélioration du bâtiment et création d’ouvrages d’art et d’aménagement extérieurs couverts.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Les types de projets éligibles sont les suivants :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Construction, rénovation, extension de bâtiments publics : mairies, écoles, crèches, halles sportives, salles polyvalentes, bibliothèques, maison des associations, etc&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Création d’ouvrages d’art et d’aménagement extérieurs couverts (ponts, passerelles, kiosques…).&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Pour l’ensemble des projets constructifs, l’utilisation majoritaire de bois local sera exigée. Le bois local est un bois issu des massifs forestiers de Drôme ou d’Ardèche, mais aussi de la grande région Auvergne-Rhône-Alpes et de ses départements limitrophes.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Le bois local utilisé devra obligatoirement être fourni par des scieries certifiées PEFC.                                               La certification PEFC (Programme Européen des Forêts Certifiées) ou équivalent, apporte la garantie au consommateur que le produit qu’il achète est issu de ressources responsables et qu’à travers son acte d’achat, il participe à la gestion durable des forêts.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Le recours à des bois locaux certifiés Bois des Alpes™ ou équivalent sera bonifié.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;ol&gt;
+&lt;li&gt;les projets d’aménagements extérieurs ou intérieurs en bois, déconnectés d’un projet global de construction / rénovation / extension d’un bâtiment (ex : bardage bois seul…)&lt;/li&gt;
+&lt;li&gt;les dépenses liées à l’utilisation de bois-énergie.&lt;/li&gt;
+&lt;/ol&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Communes et Groupements de communes (EPCI) drômois à l’exception des villes de plus de 25 000 habitants.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Ce dispositif est complémentaire au dispositif départemental « Aide aux Territoires Drômois » géré par le Service des Relations avec les Collectivités du Département de la Drôme.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement&lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Présence dans l’équipe de maîtrise d’œuvre d’un Bureau d’Etude Structure,&lt;/li&gt;
+&lt;li&gt;Le lot bois utilisé devra être issu d’une logique d’approvisionnement en circuit court (par exemple, bois issu des massifs forestiers de Drôme ou d’Ardèche, mais aussi de la grande région Auvergne-Rhône-Alpes et de ses départements limitrophes)&lt;/li&gt;
+&lt;li&gt;Le bois utilisé devra obligatoirement être fourni par des scieries certifiées PEFC ou équivalent&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Communes &lt;/strong&gt;&lt;strong&gt;?&lt;/strong&gt;&lt;strong&gt; 3 500 habitants&lt;/strong&gt; :&lt;strong&gt; 20 % / 25 %&lt;/strong&gt; si le bois est doté d’une certification spécifique (Bois des Alpes™ ou équivalent)&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Communes &amp;gt; 3 500 habitants : 10 % / 15 %&lt;/strong&gt; si le bois est doté d’une certification spécifique (Bois des Alpes™ ou équivalent)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Le taux d’intervention s’entend en % du prix HT du lot bois utilisé dans le projet, hors aménagements intérieurs.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Plancher de l’aide  : &lt;/strong&gt;15 000 € HT de dépenses éligibles&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Plafond de l’aide : &lt;/strong&gt;300 000 € HT de dépenses éligibles&lt;/p&gt;
+&lt;p&gt;dans le respect du cumul des aides publiques à 80 % maximum.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;p&gt;-Délibération de la collectivité maître d’ouvrage&lt;br /&gt;-Dossier APS/APD&lt;br /&gt;-Budget détaillé&lt;br /&gt;-Plan de financement &lt;/p&gt;
+&lt;h3&gt;Instruction des dossiers Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Dépôt des dossiers via la plate-forme &lt;strong&gt;&lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôme Démat’&lt;/a&gt;&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;– &lt;strong&gt;Téléservice&lt;/strong&gt; : Aménagement du Territoire&lt;br /&gt;– &lt;strong&gt;Dispositif&lt;/strong&gt; : Bâtiments communaux, espaces publics et bonus mobilisables&lt;/p&gt;
+&lt;p&gt;Dépôt au fil de l’eau tout au long de l’année.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Attention : les dépenses ou devis signés avant la date d’accusé de réception de votre dossier ne s&lt;/strong&gt;&lt;strong&gt;er&lt;/strong&gt;&lt;strong&gt;ont pas éligibles.&lt;/strong&gt;&lt;/p&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;La demande de paiement est à adresser en ligne et sera versée après instruction de la demande.&lt;/p&gt;
+&lt;h3&gt;Bases règlementaires&lt;/h3&gt;
+&lt;p&gt;Article L 1111-4 du CGCT&lt;/p&gt;
+&lt;h3&gt;Service instructeur et référent&lt;/h3&gt;
+&lt;p&gt;&lt;strong&gt;Direction Économie Emploi Insertion du Département de la Drôme Service Développement Agricole, Agroalimentaire et Bois&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;Votre référent&lt;/strong&gt; : &lt;strong&gt;Sandrine LECUYER&lt;/strong&gt; – chargée de mission forêt-bois – &lt;span&gt;&lt;strong&gt;Tél. : 04.75.79.82.69&lt;/strong&gt; &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Direction des Politiques Territoriales-Service des Relations avec les Collectivités&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Quentin DUVILLIER&lt;/strong&gt;, Coordonnateur zone nord – &lt;strong&gt;&lt;span&gt;Tél. : 04 75 79 26 65&lt;/span&gt;&lt;/strong&gt; – qduvillier&amp;#64;ladrome.fr&lt;br /&gt;&lt;strong&gt;Christel MORIN&lt;/strong&gt;, Coordonnatrice zone sud – &lt;strong&gt;&lt;span&gt;Tél. : 04 75 79 26 31&lt;/span&gt;&lt;/strong&gt; – cmorin&amp;#64;ladrome.fr&lt;br /&gt;&lt;strong&gt;Laurence ROCHER&lt;/strong&gt;, Chef de service, Coordonnatrice  zone ouest – &lt;strong&gt;&lt;span&gt;Tél. : 04 75 79 26 67&lt;/span&gt;&lt;/strong&gt; – lrocher&amp;#64;ladrome.fr&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N169" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O169" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R169" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;ul&gt;
+&lt;li&gt;bois dans les constructions (structure, murs, charpente, menuiserie, isolation …)&lt;/li&gt;
+&lt;li&gt;opérations intégrées d’amélioration du bâtiment et création d’ouvrages d’art et d’aménagement extérieurs couverts.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Les types de projets éligibles sont les suivants :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Construction, rénovation, extension de bâtiments publics : mairies, écoles, crèches, halles sportives, salles polyvalentes, bibliothèques, maison des associations, etc&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Création d’ouvrages d’art et d’aménagement extérieurs couverts (ponts, passerelles, kiosques…).&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Pour l’ensemble des projets constructifs, l’utilisation majoritaire de bois local sera exigée. Le bois local est un bois issu des massifs forestiers de Drôme ou d’Ardèche, mais aussi de la grande région Auvergne-Rhône-Alpes et de ses départements limitrophes.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Le bois local utilisé devra obligatoirement être fourni par des scieries certifiées PEFC.                                               La certification PEFC (Programme Européen des Forêts Certifiées) ou équivalent, apporte la garantie au consommateur que le produit qu’il achète est issu de ressources responsables et qu’à travers son acte d’achat, il participe à la gestion durable des forêts.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Le recours à des bois locaux certifiés Bois des Alpes™ ou équivalent sera bonifié.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;ol&gt;
+&lt;li&gt;les projets d’aménagements extérieurs ou intérieurs en bois, déconnectés d’un projet global de construction / rénovation / extension d’un bâtiment (ex : bardage bois seul…)&lt;/li&gt;
+&lt;li&gt;les dépenses liées à l’utilisation de bois-énergie.&lt;/li&gt;
+&lt;/ol&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Communes et Groupements de communes (EPCI) drômois à l’exception des villes de plus de 25 000 habitants.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Ce dispositif est complémentaire au dispositif départemental « Aide aux Territoires Drômois » géré par le Service des Relations avec les Collectivités du Département de la Drôme.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S169" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U169" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V169" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/10-filiere-bois/</t>
+        </is>
+      </c>
+      <c r="X169" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y169" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z169" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/construire-ou-renover-des-batiments-publics-en-bois-local/</t>
+        </is>
+      </c>
+      <c r="AA169" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>