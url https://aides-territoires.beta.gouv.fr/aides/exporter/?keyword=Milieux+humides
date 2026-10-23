--- v0 (2026-05-07)
+++ v1 (2026-10-23)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH22"/>
+  <dimension ref="A1:AH23"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -406,51 +406,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>164182</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame bleue - Milieux humides</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -556,51 +556,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>119710</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les cours d'eau et les habitats naturels associés aux rivières et aux millieux humides</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Gestion des rivières et des milieux humides</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Eure</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1051,51 +1051,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>CD27</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>144512</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Financer la gestion et la valorisation des cours d'eau et milieux humides associés</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -1225,51 +1225,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>165254</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Financer l’acquisition foncière et les obligations réelles environnementales en faveur des milieux humides</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Outils fonciers en faveur des milieux humides : acquisition ou obligation réelle environnementale</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1386,51 +1386,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>144513</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Prévenir les inondations liées aux cours d'eau et milieux humides associés – système d'endiguement</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -1659,51 +1659,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>144514</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d’investissement sur les systèmes d’endiguement fluviaux du territoire pour prévenir les inondations liées aux cours d'eau et aux milieux humides associés</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
@@ -1952,51 +1952,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>165255</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Restaurer des zones humides (travaux)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Travaux de restauration des zones humides</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2107,51 +2107,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>140777</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Planter des arbres dans votre commune</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Office national des forêts (ONF)</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
@@ -2439,51 +2439,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>165327</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Obtenir un paiement pour service environnementaux</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>AMI Paiement pour service environnementaux</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2608,51 +2608,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>04/07/2025</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>163878</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les milieux naturels et la biodiversité</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Préservation et restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2820,51 +2820,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>165344</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Prévenir des risques d'inondation et gérer les milieux aquatiques</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Prévention des risques d'inondation et gestion des milieux aquatiques</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -2951,51 +2951,51 @@
           <t>Gestion des inondations</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>25/07/2025</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>164919</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Préserver les milieux aquatiques et leur biodiversité</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Milieux aquatiques et biodiversité</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3127,51 +3127,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>103418</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Préserver, restaurer et valoriser les milieux aquatiques et humides</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Eaux et milieux aquatiques humides</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3328,51 +3328,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>22/06/2021</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>164172</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les milieux prioritaires du bassin versant</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3482,51 +3482,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>164311</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les milieux naturels et la biodiversité - Programme d'actions trame verte et bleue</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3629,51 +3629,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>101344</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Aménager les Espaces Naturels Sensibles (ENS) délégués</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>ENS délégués</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3992,51 +3992,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>06/09/2021</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>120964</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Réserver, restaurer et valoriser les milieux aquatiques et humides</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Eau et milieux aquatiques et humides</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4223,51 +4223,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>132574</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d’aménagement des milieux aquatiques et des zones humides</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Projets d’aménagement des milieux aquatiques et des zones humides</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4408,264 +4408,399 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
+        <v>165834</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en oeuvre de politiques partenariales pour la gestion intégrée de l’eau et des milieux aquatiques à l’échelle des bassins versants</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion intégrée des milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner la mise en oeuvre de politiques partenariales pour la gestion intégrée de l’eau et des milieux aquatiques à l’échelle des bassins versants, telles que les contrats de milieux et les SAGE, de promouvoir la restauration morphologique des cours d’eau, de développer et diffuser la connaissance sur les milieux et les espèces et d&amp;#039;oeuvrer pour la protection de la biodiversité par la reconquête de la trame bleue et des fonctionnalités des zones humides et la lutte contre les espèces invasives.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Les actions éligibles aux aides de la Région s’inscrivent dans le cadre d’intervention « Gestion intégrée des milieux aquatiques et humides » qui comprend notamment les dispositifs suivants :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Gouvernance - Animation territoriale ;&lt;/li&gt; 	&lt;li&gt; Connaissance, recherche, expertise technique ;&lt;/li&gt; 	&lt;li&gt; Restauration physique / morphologique&lt;/li&gt; 	&lt;li&gt;- Biodiversité aquatique - Trame bleue - Zones humides ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les structures publiques gestionnaires de milieu aquatique (intercommunalités compétentes à l’échelle d’un bassin ou d’un sous-bassin versant, EPAGE, EPTB, établissements publics) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les associations et fondations oeuvrant dans la protection des milieux aquatiques ou humides et ayant une portée régionale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les organismes de recherche;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les conseils départementaux,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les fédérations départementales de pêche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Type d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Elaboration d’un outil de programmation de gestion intégrée des milieux aquatiques et humides à l’échelle des bassins versants&lt;/li&gt; 	&lt;li&gt; Actions et assistance à maîtrise d’ouvrage en concertation et communication&lt;/li&gt; 	&lt;li&gt;Actions et assistance à maîtrise d’ouvrage en ingénierie financière et en ingénierie de projets&lt;/li&gt; 	&lt;li&gt;Outils de connaissance et de suivi des milieux aquatiques et humides, visant à améliorer l’état des cours d’eau et des zones humides et actions de recherche&lt;/li&gt; 	&lt;li&gt; Etudes scientifiques et techniques et actions d’animations réalisées dans le cadre de partenariats associatifs avec des structures de portée régionale oeuvrant dans la protection des milieux aquatiques et humides &lt;/li&gt; 	&lt;li&gt;Etude de connaissance permettant l&amp;#039;identification, la délimitation des zones humides et de leur espace de fonctionnalité et la caractérisation de leur état de conservation et actions de recherche &lt;/li&gt; 	&lt;li&gt; Stratégie &amp;#34;zones humides&amp;#34; à l&amp;#039;échelle d&amp;#039;un bassin versant ou plan de gestion d&amp;#039;une zone humide &lt;/li&gt; 	&lt;li&gt; Restauration des zones humides et rétablissement ou maintien de leurs fonctions &lt;/li&gt; 	&lt;li&gt;Animation, sensibilisation, communication sur les zones humides, émergence d’un réseau régional des gestionnaires de zones humides &lt;/li&gt; 	&lt;li&gt; Lutte contre les espèces invasives : actions de connaissance, de veille et d’élimination &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;br /&gt; Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour.&lt;br /&gt; Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-integree-des-milieux-aquatiques-et-humiques-1</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-integree-des-milieux-aquatiques-et-humides/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>95042</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Restaurer les cours d’eau et les milieux aquatiques</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Restauration des cours d’eau et des milieux aquatiques</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Taux maxi : 35 % du montant HT
 &lt;/p&gt;
 &lt;p&gt;
  Plafond :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   50 000€ par projet sauf sur les cours d&amp;#039;eau régionaux majeurs : Rhin, Ill, Sarre, Moselle, Meuse, Aisne, Marne, Seine, Aube.
  &lt;/li&gt;
  &lt;li&gt;
   Ce dispositif s&amp;#039;inscrit en complément de l&amp;#039;aide Agence de l&amp;#039;eau dans la limite de 80 % d&amp;#039;aides publiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Travaux de préservation ou de restauration de la fonctionnalité des cours d&amp;#039;eau : reméandrage, diversification des écoulements, érosion maitrisée.
   &lt;/li&gt;
   &lt;li&gt;
    Travaux de préservation ou de restauration des plans d&amp;#039;eau : renaturation / reprofilage de berges, création de hauts-fonds, restauration de roselières, restauration de digues, ouvrages d&amp;#039;alimentation et de vidange...
   &lt;/li&gt;
   &lt;li&gt;
    Travaux de préservation ou de restauration des milieux humides : restauration de zones humides, création d&amp;#039;annexes hydrauliques, de mares, frayères, reconnexion de bras morts, restauration de réseau de fossés, création de zones humides artificielles, zones tampons entre réseau de drainage et cours d&amp;#039;eau... ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux de restauration de la continuité écologique (suppression ou aménagements d&amp;#039;ouvrages transversaux, etc.) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux de restauration du petit patrimoine bâti et ouvrages alimentant ces milieux aquatiques.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>06/07/2017</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Communes, groupement de communes, établissements publics territoriaux de bassin (EPTB), syndicats mixtes, associations, fédérations de pêche, entreprises, particuliers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Coûts d&amp;#039;investissement liés aux opérations précédemment décrites. Travaux et études préalables (faisabilité, avant-projet, projet...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/preserver-restaurer-cours-deau-milieux-aquatiques/</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0083/depot/simple</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dossier à adresser à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Région Grand Est
    &lt;br /&gt;
    Monsieur le Président (A l&amp;#039;attention du Service Eaux et Biodiversité - DEA)
    &lt;br /&gt;
    1, Place Adrien Zeller – BP 91006
    &lt;br /&gt;
    67070 STRASBOURG CEDEX
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8dfa-restauration-des-cours-deau-et-des-milieux-aq/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF22" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>