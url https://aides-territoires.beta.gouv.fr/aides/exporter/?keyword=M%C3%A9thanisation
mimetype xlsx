--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH74"/>
+  <dimension ref="A1:AH77"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -370,51 +370,51 @@
  &lt;li&gt;
   l&amp;#039;augmentation à 45% de la part des énergies renouvelables
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La méthanisation constitue par ailleurs un levier de la transition agro-écologique des exploitations agricoles et offre des solutions de valorisation des déchets du territoire dans une logique d&amp;#039;économie circulaire.
 &lt;/p&gt;
 &lt;p&gt;
  Pour aider au développement cette filière  très vertueuse et accompagner les porteurs de projet , la Région co-pilote avec l&amp;#039;ADEME le dispositif MethaN-Action. Visant à accompagner toutes les initiatives du territoire (de la phase d&amp;#039;émergence à l&amp;#039;exploitation) et à professionnaliser les maîtres d&amp;#039;ouvrage, ce dispositif  propose des circuits de visite, des formations, des journées techniques, des échanges avec le réseau des exploitants d&amp;#039;unité de méthanisation, des guides, des newsletters, etc...
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Economie circulaire
 Agriculture et agroalimentaire</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
+          <t>Récurrente</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, l&amp;#039;étude de faisabilité doit impérativement être réalisée par un  bureau d&amp;#039;étude technique neutre et indépendant et doit répondre au cahier des charges type proposé par l&amp;#039;ADEME.
  Le financement des études détaillées est conditionné à la fourniture d&amp;#039;une étude de faisabilité (réalisée par un bureau d&amp;#039;étude ou un constructeur).
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
@@ -460,88 +460,88 @@
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>165680</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réaliser des installations de méthanisation</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Réalisation d’installations de méthanisation</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’aide de l’ADEME est apportée principalement sous forme de &lt;strong&gt;forfait de subvention par unité de capacité de production annuelle (€/MWh) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;45 €/MWh PCS (pouvoir calorifique supérieur) pour l’injection, avec une aide plafonnée à 700 000 €.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets atypiques et innovants et les projets de station d’épuration urbaine, d’autres modalités de calcul de l’aide sont utilisées.&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;équipements soutenus par l’ADEME&lt;/strong&gt; sont les suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;unités de méthanisation avec injection de biométhane :&lt;br /&gt;&lt;ol&gt;&lt;li&gt;production de biogaz ;&lt;/li&gt;&lt;li&gt;valorisation énergétique du biogaz : production de chaleur seule, épuration du biogaz en biométhane, injection dans le réseau public ;&lt;/li&gt;&lt;/ol&gt;&lt;/li&gt;&lt;li&gt;stations d’épuration urbaines (STEU) : &lt;ol&gt;&lt;li&gt;valorisation énergétique du biogaz comprenant l’épuration en biométhane et l’injection dans le réseau public.&lt;/li&gt;&lt;/ol&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour en savoir plus sur les opérations éligibles dans chaque territoire, vous pouvez consulter les &lt;a target="_blank" href="https://ademe.cache.ephoto.fr/link/3c9igq/lqa1buongrte5nk.pdf"&gt;dispositifs régionaux de soutien à la méthanisation (PDF – 869 ko).&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Recyclage et valorisation des déchets
 Alimentation
 Agriculture et agroalimentaire
 Biodiversité</t>
         </is>
       </c>
       <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
@@ -594,317 +594,317 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/realisation-d-installations-de-methanisation/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>08/01/2026</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
+        <v>161778</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place d’une chaufferie biomasse</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Assistance à Maîtrise d'Ouvrage pour la mise en place d’une chaufferie biomasse</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Réalisez votre projet de chaufferie biomasse grâce au Fonds Chaleur de l’ADEME.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L’ADEME met à votre disposition :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une trame de cahier des charges pour l’assistance à maitrise d’ouvrage ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;une aide financière.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide concerne toutes les collectivités, entreprises et associations.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les missions d’assistance à maitrise d’ouvrage vous permettront :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’assurer la qualité du projet à travers une vision globale et en coordination avec les différents acteurs du projet ;&lt;/li&gt;&lt;li&gt;de mettre en œuvre les différentes étapes du projet et de rédiger les cahiers des charges si nécessaire (bureau d’études, maîtrise d’œuvre) ;&lt;/li&gt;&lt;li&gt;de s’assurer de la conformité réglementaire et technique de l’installation ;&lt;/li&gt;&lt;li&gt;de s’assurer du bon fonctionnement de l’installation et des modalités de maintenance ;&lt;/li&gt;&lt;li&gt;de constituer un opérateur énergétique territorial et de structurer l’animation, notamment dans le cas de projets citoyens.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Étude) ou pouvant justifier de conditions équivalentes.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME.&lt;/p&gt;&lt;p&gt;Selon les régions, l’ADEME s’appuie sur certains relais pour promouvoir les énergies renouvelables et vous guider vers les plus pertinente pour votre projet. À ce titre, des conseils et des notes d’opportunités peuvent vous être fournis.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Une fois que votre étude de faisabilité vous a conforté dans l’investissement à faire, l’ADEME grâce au Fonds Chaleur, vous aide financièrement dans l’installation de production de chaleur biomasse/bois.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/assistance-a-maitrise-douvrage-mise-place-dune-chaufferie-biomasse</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/assistance-a-maitrise-douvrage-pour-la-mise-en-place-dune-chaufferie-biomasse/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>166029</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Aider à l'investissement en méthanisation</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Aides à l'investissement en méthanisation</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les travaux de projet de méthanisation peuvent bénéficier, selon la nature du projet, d’un financement réalisé au titre du cadre d’intervention gaz renouvelables de la Région et/ou du fonds chaleur de l’ADEME (NB unités en cogénération non éligibles au fonds chaleur). Les deux dispositifs étant gérés par la Région, le Service de Transition Énergétique (STE) doit être contacté au préalable afin de déterminer le dispositif approprié au projet.&lt;br /&gt; Les projets éligibles sont les projets de méthanisation suivants :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les unités agricoles à la ferme ou centralisées,&lt;/li&gt; 	&lt;li&gt;les unités industrielles,&lt;/li&gt; 	&lt;li&gt;les unités territoriales,&lt;/li&gt; 	&lt;li&gt;les unités sur station d’épuration (STEP)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;La finalité doit être la production de biogaz valorisé en chaleur (projets prioritaires) ou injection réseau de gaz ou cogénération.&lt;br /&gt; Les réseaux de chaleur au sens fiscal raccordés à une unité de méthanisation peuvent faire l’objet d’une aide distincte. Pour en savoir plus, consulter les modalités d’aides spécifiques à ces équipements auprès de l’ADEME et de la Région.&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement.&lt;br /&gt; En fonction de la typologie du projet, les réglementations suivantes seront appliquées :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026;&lt;/li&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111726 relatif aux aides en faveur de la protection de l’environnement pour la période 2024-2026;&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/p&gt; &lt;p&gt;Agriculteurs et groupement d’agriculteurs, entreprises, entreprises publiques locales, établissement publics, collectivités territoriales et leur groupement, associations.&lt;/p&gt; &lt;p&gt;La liste exhaustive et précise des critères d’éligibilité sera envoyée aux porteurs de projets par le chargé de mission régional (contact en bas de page) à la suite d’un échange sur les spécificités du projet.&lt;br /&gt; &lt;br /&gt; Les principaux critères portent sur :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;la réalisation préalable à la demande de subvention d’une étude de faisabilité conforme au cahier des charges Méthasynergie. Ces études peuvent faire l’objet d’une aide de l’ADEME ou de la Région.&lt;/li&gt; 	&lt;li&gt;Le choix d’entreprises de travaux qualifiées Qualimétha® ou équivalent&lt;/li&gt; 	&lt;li&gt;L’économie du projet notamment le TRI inférieur à 10% (cf nature de l’aide).&lt;/li&gt; 	&lt;li&gt;L’approvisionnement et la maîtrise du gisement&lt;/li&gt; 	&lt;li&gt;La concertation et l’ancrage territorial, dont non-déstabilisation des filières locales performantes de valorisation sur le plan environnemental et économique&lt;/li&gt; 	&lt;li&gt;La valorisation du digestat dans le cadre d’un plan d’épandage ou par un compostage aboutissant à un compost « normalisé ».&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espace public
 Agriculture et agroalimentaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>26/05/2025</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La liste exhaustive et précise des critères d’éligibilité sera envoyée aux porteurs de projets par le chargé de mission régional (contact en bas de page) à la suite d’un échange sur les spécificités du projet.&lt;br /&gt; &lt;br /&gt; Les principaux critères portent sur :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;la réalisation préalable à la demande de subvention d’une étude de faisabilité conforme au cahier des charges Méthasynergie. Ces études peuvent faire l’objet d’une aide de l’ADEME ou de la Région.&lt;/li&gt; 	&lt;li&gt;Le choix d’entreprises de travaux qualifiées Qualimétha® ou équivalent&lt;/li&gt; 	&lt;li&gt;L’économie du projet notamment le TRI inférieur à 10% (cf nature de l’aide).&lt;/li&gt; 	&lt;li&gt;L’approvisionnement et la maîtrise du gisement&lt;/li&gt; 	&lt;li&gt;La concertation et l’ancrage territorial, dont non-déstabilisation des filières locales performantes de valorisation sur le plan environnemental et économique&lt;/li&gt; 	&lt;li&gt;La valorisation du digestat dans le cadre d’un plan d’épandage ou par un compostage aboutissant à un compost « normalisé ».&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Prendre contact avec le chargé de mission qui transmettra le détail des dispositifs et les modalités de dépôt de la demande après échange sur le projet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/aides-a-linvestissement-en-methanisation</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service Transition Energétique&lt;br /&gt; Direction de la Transition Energétique et des Territoires&lt;/p&gt;
 &lt;p&gt;M. Emmanuel Giovannoni : &lt;a href="mailto:egiovannoni&amp;#64;maregionsud.fr"&gt;egiovannoni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aides-a-l-investissement-en-methanisation/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...123 lines deleted...]
-      </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>162401</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Financer des  études de faisabilité pour des projets de méthanisation</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité pour des projets de méthanisation</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1134,495 +1134,357 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-diagnostic-et-d-accompagnement-de-projet-d-une-installation-de-methanisation/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
-        <v>166028</v>
+        <v>165638</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les études de faisabilité pour des projets de méthanisation</t>
+          <t>Accompagner les études des projets de chaufferie biomasse</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>Etude de faisabilité pour des projets de méthanisation</t>
+          <t>Études des projets de chaufferie biomasse</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
-        <is>
-[...136 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME, avec le Fonds Chaleur, vous aide à réaliser une étude de faisabilité ou à vous faire accompagner par une prestation d’assistance à maîtrise d’ouvrage (AMO), en mettant à votre disposition des trames de cahier des charges, et en apportant une aide financière.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;vérifier la faisabilité technique et économique du projet d’implantation d’une chaufferie biomasse ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;proposer des solutions techniques adaptées au contexte et aux possibilités qu’offre le site ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;comparer la solution biomasse aux autres possibilités en termes d’investissement et d’exploitation ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;rechercher des solutions visant à assurer la pérennité de l’approvisionnement ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;proposer des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les missions d’assistance à maîtrise d’ouvrage vous permettront de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;assurer la qualité du projet à travers une vision globale et en coordination avec les différents acteurs du projet ;&lt;/li&gt;&lt;li&gt;mettre en œuvre les différentes étapes du projet et de rédiger les cahiers des charges si nécessaire (bureau d’études, maîtrise d’œuvre) ;&lt;/li&gt;&lt;li&gt;vous assurer de la conformité réglementaire et technique de l’installation ;&lt;/li&gt;&lt;li&gt;vous assurer du bon fonctionnement de l’installation et des modalités de maintenance ;&lt;/li&gt;&lt;li&gt;constituer un opérateur énergétique territorial et de structurer l’animation, notamment dans le cas de projets citoyens.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Étude) ou pouvant justifier de conditions équivalentes. La liste des professionnels RGE Études est disponible sur le &lt;a href="https://data.ademe.fr/datasets/liste-des-entreprises-rge-2" target="_blank"&gt;portail Open data de l’ADEME&lt;/a&gt;. Une fois sur la page, cliquez sur le symbole du tableau placé sur la droite. &lt;/p&gt;&lt;p&gt;La biomasse présente de nombreux avantages, mais reste une ressource limitée. Son utilisation doit s’inscrire dans une stratégie énergétique globale, en priorisant l’efficacité et la sobriété énergétique, et en complémentarité avec d’autres énergies renouvelables disponibles sur le territoire. Selon les régions, l’ADEME s’appuie sur certains relais pour promouvoir les énergies renouvelables et vous guider vers la solution la plus pertinente pour votre projet. À ce titre, des conseils et des notes d’opportunités peuvent vous être fournis.&lt;/p&gt;&lt;p&gt;Vous pouvez également contacter votre direction régionale ADEME, en amont de l’étude de faisabilité ou de votre prestation d’assistance à maîtrise d’ouvrage.&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers des aides à l’investissement sur une installation de production de chaleur biomasse/bois.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Biodiversité</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-des-projets-de-chaufferie-biomasse</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-des-projets-de-chaufferie-biomasse-1/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>162445</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Développer des projets de méthanisation avec injection</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables et des mobilités décarbonées.&lt;/p&gt;&lt;p&gt;Territoire d&amp;#039;énergie Mayenne accompagne techniquement les collectivités dans le déploiement du réseau gaz et financièrement les porteurs de projet dans le cadre des études de raccordement au réseau de gaz.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Consommation et production</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour les porteurs de projet, TEM prend en charge 30 % des études de raccordement au réseau de gaz, avec un plafond de 3000€ par projet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Mayenne</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.territoire-energie53.fr/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Frédéric MICHEL - Responsable transition énergétique - &lt;a target="_self"&gt;frederic.michel&amp;#64;te53.fr&lt;/a&gt; - 07 48 94 15 60&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>accueil@te53.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projet-de-methanisation-avec-injection/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>02/04/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>95065</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Mener des études de faisabilité méthanisation</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Soutien aux études de faisabilité méthanisation</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Avance récupérable</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Les coûts admissibles sont plafonnés à 30 000 € HT</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de GES
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique
  &lt;/li&gt;
@@ -1647,69 +1509,69 @@
  &lt;li&gt;
   Section : investissement fonctionnement
  &lt;/li&gt;
  &lt;li&gt;
   Taux maxi : 50% pour les grandes entreprises, 60% pour les moyennes entreprises, 70% pour les autres bénéficiaires.
  &lt;/li&gt;
  &lt;li&gt;
   Les coûts admissibles sont plafonnés à 30 000 € HT.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Remarque :
   &lt;/strong&gt;
   intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique
 par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Consultez le règlement et les documents annexes sur
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-aux-etudes-faisabilite-methanisation"&gt;
   Climaxion
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Biodiversité</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P11" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Agriculteurs, groupements d&amp;#039;agriculteurs
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises publiques locales
   &lt;/li&gt;
   &lt;li&gt;
    Établissements publics
   &lt;/li&gt;
   &lt;li&gt;
    Collectivités territoriales et leurs groupements
   &lt;/li&gt;
   &lt;li&gt;
    Associations
@@ -1719,119 +1581,257 @@
  Les projets portés par l&amp;#039;État, les Départements et leurs opérateurs sont exclus des dispositifs. Chaque bénéficiaire ne pourra être aidé qu&amp;#039;une fois par type d&amp;#039;étude, hormis dans le cas d&amp;#039;extension d&amp;#039;une unité existante ou en cas de déplacement d&amp;#039;un projet lié à des facteurs extérieurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Études de faisabilité technico-économiques, études de premier niveau pour les projets d&amp;#039;injection dans les réseaux gaz (transport et distribution), analyses de pouvoirs méthanogènes.
   &lt;/li&gt;
   &lt;li&gt;
    Études de préfaisabilité d&amp;#039;injection de biogaz (premier niveau)
   &lt;/li&gt;
   &lt;li&gt;
    Études de faisabilité d&amp;#039;injection de biogaz (deuxième niveau) dans les réseaux gaz de transport ou de distribution.
   &lt;/li&gt;
   &lt;li&gt;
    Études détaillée du raccordement (troisième niveau) au réseau de distribution de gaz.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-etudes-de-faisabilite-methanisation-2/</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0076%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.grandest.fr%2Fmentions-legales%2F,Mentions%20l%C3%A9gales,_blank;https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fdonnees-personnelles,Donn%C3%A9es%20personnelles,_self</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Candidatez sur :
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-aux-etudes-faisabilite-methanisation" rel="noopener" target="_blank"&gt;
   https://www.climaxion.fr/docutheque/soutien-aux-etudes-faisabilite-methanisation
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bccb-soutien-aux-etudes-de-faisabilite-methanisati/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>166028</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de faisabilité pour des projets de méthanisation</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de méthanisation</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études de faisabilité de projet de méthanisation peuvent bénéficier, selon la nature du projet, d’un financement au titre du cadre d’intervention gaz renouvelable de la Région ou du fonds chaleur de l’ADEME (NB unités en cogénération non éligible au fonds chaleur). Ces deux dispositifs étant gérés par la Région, le Service de Transition Energétique (STE) doit être contacté au préalable afin de déterminer le dispositif approprié au projet.&lt;br /&gt; L’étude devra concerner les types de projets de méthanisation suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les unités agricoles à la ferme ou centralisées,&lt;/li&gt; 	&lt;li&gt;les unités industrielles,&lt;/li&gt; 	&lt;li&gt;les unités territoriales,&lt;/li&gt; 	&lt;li&gt;les unités sur station d’épuration (STEP)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Des études complémentaires à l’étude de faisabilité peuvent être financées pour lever des points de blocage : étude d’impact environnementale, étude d’acceptabilité sociale.&lt;br /&gt; Le soutien financier de la Région et du fonds chaleur ne sont pas systématiques.&lt;br /&gt; En fonction de la typologie du projet, les réglementations suivantes seront appliquées :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026;&lt;/li&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111726 relatif aux aides en faveur de la protection de l’environnement pour la période 2024-2026;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/p&gt; &lt;p&gt;Agriculteurs et groupement d’agriculteurs, entreprises, entreprises publiques locales, établissement publics, collectivités territoriales et leur groupement, associations.&lt;/p&gt; &lt;p&gt;L’étude de faisabilité technico-économiques devra respecter à minima le cahier des charges développé par le groupe « Métha’Synergie » et sera réalisée par prestation externalisée. Ce point sera vérifié à l’instruction de la demande subvention (sur la base du cahier des charges du porteur et de l’offre du prestataire) et lors de la demande de paiement (sur la base du rapport d’étude réalisé) de la subvention.&lt;br /&gt; L’acceptabilité locale des projets est une condition importante de réussite. Le porteur de projet devra prévoir de mettre en place des mesures pendant l’étude, afin de favoriser l’acceptation par les élus locaux, le voisinage et les populations locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’étude de faisabilité technico-économiques devra respecter à minima le cahier des charges développé par le groupe « Métha’Synergie » et sera réalisée par prestation externalisée. Ce point sera vérifié à l’instruction de la demande subvention (sur la base du cahier des charges du porteur et de l’offre du prestataire) et lors de la demande de paiement (sur la base du rapport d’étude réalisé) de la subvention.&lt;br /&gt; L’acceptabilité locale des projets est une condition importante de réussite. Le porteur de projet devra prévoir de mettre en place des mesures pendant l’étude, afin de favoriser l’acceptation par les élus locaux, le voisinage et les populations locales.&lt;/p&gt; &lt;p&gt;Dans un premier temps, il est indispensable de contacter le GERES pour l’élaboration du pré-diagnostic d’opportunité :&lt;br /&gt; Amélie Himpens : &lt;a href="mailto:a.himpens&amp;#64;geres.eu"&gt;a.himpens(at)geres.eu&lt;/a&gt;&lt;br /&gt; Aurélie Levet : &lt;a href="mailto:a.levet&amp;#64;geres.eu"&gt;a.levet&amp;#64;geres.eu&lt;/a&gt;&lt;br /&gt; Aurélie Reibel : &lt;a href="mailto:a.reibel&amp;#64;geres.eu"&gt;a.reibel&amp;#64;geres.eu&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, lorsque le potentiel est avéré : contacter le chargé de mission régional (coordonnées ci-dessous) pour le détail des dispositifs et les modalités de dépôt de la demande.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-methanisation</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Transition Energétique&lt;br /&gt; Direction de la Transition Energétique et des Territoires&lt;br /&gt; M. Emmanuel Giovannoni : &lt;a href="mailto:egiovannoni&amp;#64;maregionsud.fr"&gt;egiovannoni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y11" s="1" t="inlineStr">
         <is>
-          <t>olivier.claudel@grandest.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z11" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/bccb-soutien-aux-etudes-de-faisabilite-methanisati/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-methanisation-1/</t>
         </is>
       </c>
       <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
-          <t>01/07/2021</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>117423</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour le développement et à l'installation d'unités de méthanisation</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
@@ -1945,51 +1945,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>70434</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Développer des chaufferies biomasse et réseaux de chaleur</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
@@ -2275,51 +2275,51 @@
         </is>
       </c>
       <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>05/11/2020</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>71863</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Investir dans les projets de centrales biomasses et CSR</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Financement pour la valorisation énergétique des ressources</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2432,51 +2432,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>20322</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Développer des chaufferies biomasse et des réseaux de chaleur</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
@@ -2575,51 +2575,51 @@
         </is>
       </c>
       <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>165667</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Réaliser des installations de production de chaleur biomasse/bois</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Réalisation d'installations de production de chaleur biomasse/bois</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2705,51 +2705,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/realisation-d-installations-de-production-de-chaleur-biomasse-bois/</t>
         </is>
       </c>
       <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>161776</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans le financement de votre étude de faisabilité pour l'investissement dans une chaufferie biomasse</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Études de faisabilité des projets de chaufferie biomasse</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2825,51 +2825,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>161782</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Réaliser des installations de production de chaleur biomasse/bois</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Réalisation d'installations de production de chaleur biomasse/bois</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2958,51 +2958,51 @@
         </is>
       </c>
       <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>94692</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Financer une assistance à maîtrise d’ouvrage pour une chaufferie biomasse</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
@@ -3152,51 +3152,51 @@
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>94690</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Aider à l'installation de production de chaleur biomasse/bois</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
@@ -3377,51 +3377,51 @@
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>74862</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Aider à l'investissement pour des projets d'unités de production de biogaz.</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
@@ -3528,51 +3528,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/9fd9-aide-regionale-pour-la-realisation-dunites-de/</t>
         </is>
       </c>
       <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>161760</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans le financement d'une études et actions préalables à la décision de s'engager sur un projet de méthanisation</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Études préalables à la construction d’une installation de méthanisation</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3644,51 +3644,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-prealables-a-la-construction-dune-installation-de-methanisation/</t>
         </is>
       </c>
       <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>103448</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d’énergies renouvelables thermiques à partir de biomasse et présentant les meilleures performances environnementales, énergétiques et économiques.</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Construction de chaufferies biomasse</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3835,380 +3835,380 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>27/07/2021</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
+        <v>163639</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les énergies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Energies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;appel à projets &amp;#34;Technologies et vecteurs énergétiques innovants&amp;#34; vise à promouvoir et à accompagner de nouvelles technologies et/ou de nouveaux vecteurs énergétiques renouvelables, et leurs usages, ainsi que les différentes voies de valorisation énergétique ou matière du C02.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets a pour objectifs de faciliter la mise en place, sur l&amp;#039;ensemble du territoire régional, de sites de développement de nouvelles technologies pour les énergies renouvelables et/ou la valorisation du CO2, issues de la phase de R&amp;amp;D, à savoir :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Premiers sites industriels (à taille réelle de production) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Démonstrateurs pour les briques technologiques ciblées (de taille plus réduite).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Dans ce cadre, la Région souhaite développer principalement trois grandes familles de projets innovants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;La production et les usages des gaz &amp;#34;verts&amp;#34; par pyrogazéification, gazéification hydrothermale et Power to méthane.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La production et l&amp;#039;usage des biocarburants 2G et E-carburants destinés principalement à la mobilité propre routière, aéronautique ou maritime.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le captage, la valorisation et/ou la séquestration durable dans les matériaux, du C02 fatal ou CO2 biogénique, afin de contribuer à la lutte contre le changement climatique et donner une seconde vie au carbone.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide régionale peut concerner les études préalables et/ou les investissements.&lt;/p&gt;&lt;p&gt;1. Aides aux études préalables (prestations externes) pour faciliter la structuration et la mise en oeuvre du projet&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 70 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;2. Aide à l&amp;#039;investissement&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 65 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les études comme pour les investissements, le taux attribué est modulable en fonction notamment de la taille de l’entreprise (spécifiée dans le régime d’aide), du plan de financement, du besoin financier démontré par l’analyse technico-économique du projet, et des disponibilités budgétaires de la collectivité.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aides sont financées par l&amp;#039;intervention financière en fonds propres de la Région Nouvelle-Aquitaine et/ou par des fonds européens FEDER-PO 2021-2027.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une complémentarité est possible avec les aides nationales (AAP ADEME...) ou les aides spécifiques de programmes européens.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;adresse aux maîtres d&amp;#039;ouvrages publics et privés régionaux comme nationaux avec une implantation obligatoire du projet en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Peuvent bénéficier de l&amp;#039;appel à projets (liste non exhaustive) :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Consortiums industriels du secteur ou une société de projet dédiée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Énergéticiens du secteur ou régies départementales de l’énergie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développeurs d’énergies renouvelables,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Détenteurs de biomasse, connexes ou déchets, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales ou SEM, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises du secteur pétrolier en recherche de reconversion d’activités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipementiers ou intégrateurs de solution en capacité de co-investissement, au côté d’un tiers investisseur ,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Industriels consommateurs de gaz naturel et de produits pétroliers&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises ou organismes publics souhaitant acquérir un véhicule/navire démonstrateur ou une flotte de véhicules ou de navires, fonctionnant avec des biocarburants, des E-carburants …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’unités de méthanisation ou de chaudières biomasse ou les industriels émetteurs de C02 &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises de travaux publics ou de la construction souhaitant transformer et/ou utiliser des matériaux carbonatés (filière C02) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet doit être porté par un investisseur, acquéreur final de(s) brique(s) technologique(s) visée(s). La mise au point technique et le développement commercial de la brique technologique d’offreurs de solutions sont inéligibles à ce dispositif.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présente une ou plusieurs innovations avec un TRL compris entre 7 et 9. Les projets R&amp;amp;D de TRL inférieur à 7 peuvent être éventuellement accompagnés par d’autres dispositifs régionaux.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet pilote, de l’échelle 1/10 (démonstrateur) à 1 (pré-commercial ou industriel), s’inscrit dans la durée de l’amortissement (fonctionnement supérieur ou égal à 7 ans de préférence et aligné idéalement sur la durée de vie ou de l’amortissement comptable ou du tarif règlementé) avec un business plan pluriannuel (avec et sans aide).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/system/files/specific_pj_files/Dossier_candidatureAAPtechnologies2025_2026_VF%20%281%29.docx</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En amont du dépôt de candidature à une aide aux études et/ou à l’investissement, le maître d’ouvrage devra contacter le coordinateur de l’appel à projets afin d’échanger sur la nature du projet, l’éligibilité des dépenses, les modalités de l’appel à projets et sur les éléments attendus.&lt;/p&gt;&lt;p&gt;Après consultation du Règlement de l&amp;#039;appel à projet, il convient de renvoyer au contact indiqué ci-dessous le dossier de candidature rempli, nécessairement complet et signé, et les pièces demandées (liste en annexe du dossier de candidature)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>164713</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Promouvoir les Technologies et les vecteurs énergétiques innovants</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Technologies et vecteurs énergétiques innovants</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;appel à projets &amp;#34;Technologies et vecteurs énergétiques innovants&amp;#34; vise à promouvoir et à accompagner de nouvelles technologies et/ou de nouveaux vecteurs énergétiques renouvelables, et leurs usages, ainsi que les différentes voies de valorisation énergétique ou matière du C02. Cet appel à projets a pour objectifs de faciliter la mise en place, sur l&amp;#039;ensemble du territoire régional, de sites de développement de nouvelles technologies pour les énergies renouvelables et/ou la valorisation du CO2, issues de la phase de R&amp;amp;D, à savoir : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Premiers sites industriels (à taille réelle de production) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Démonstrateurs pour les briques technologiques ciblées (de taille plus réduite). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Dans ce cadre, la Région souhaite développer principalement trois grandes familles de projets innovants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; La production et les usages des gaz &amp;#34;verts&amp;#34; par pyrogazéification, gazéification hydrothermale et Power to méthane. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La production et l&amp;#039;usage des biocarburants 2G et E-carburants destinés principalement à la mobilité propre routière, aéronautique ou maritime. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le captage, la valorisation et/ou la séquestration durable dans les matériaux, du C02 fatal ou CO2 biogénique, afin de contribuer à la lutte contre le changement climatique et donner une seconde vie au carbone.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide régionale peut concerner les études préalables et/ou les investissements. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; Aides aux études préalables (prestations externes) pour faciliter la structuration et la mise en oeuvre du projet
 Taux d’aide ne dépassant pas 70 % maximum de l’assiette éligible. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Aide à l&amp;#039;investissement &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt; Taux d’aide ne dépassant pas 65 % maximum de l’assiette éligible. &lt;/p&gt;&lt;p&gt; Pour les études comme pour les investissements, le taux attribué est modulable en fonction notamment de la taille de l’entreprise (spécifiée dans le régime d’aide), du plan de financement, du besoin financier démontré par l’analyse technico-économique du projet, et des disponibilités budgétaires de la collectivité.
 Les aides sont financées par l&amp;#039;intervention financière en fonds propres de la Région Nouvelle-Aquitaine et/ou par des fonds européens FEDER-PO 2021-2027.
 Une complémentarité est possible avec les aides nationales (AAP ADEME...) ou les aides spécifiques de programmes européens.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q24" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;adresse aux maîtres d&amp;#039;ouvrages publics et privés régionaux comme nationaux avec une implantation obligatoire du projet en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Peuvent bénéficier de l&amp;#039;appel à projets (liste non exhaustive) :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Consortiums industriels du secteur ou une société de projet dédiée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Énergéticiens du secteur ou régies départementales de l’énergie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développeurs d’énergies renouvelables,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Détenteurs de biomasse, connexes ou déchets, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales ou SEM, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises du secteur pétrolier en recherche de reconversion d’activités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipementiers ou intégrateurs de solution en capacité de co-investissement, au côté d’un tiers investisseur ,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Industriels consommateurs de gaz naturel et de produits pétroliers&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises ou organismes publics souhaitant acquérir un véhicule/navire démonstrateur ou une flotte de véhicules ou de navires, fonctionnant avec des biocarburants, des E-carburants …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’unités de méthanisation ou de chaudières biomasse ou les industriels émetteurs de C02 &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises de travaux publics ou de la construction souhaitant transformer et/ou utiliser des matériaux carbonatés (filière C02) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet doit être porté par un investisseur, acquéreur final de(s) brique(s) technologique(s) visée(s). La mise au point technique et le développement commercial de la brique technologique d’offreurs de solutions sont inéligibles à ce dispositif.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présente une ou plusieurs innovations avec un TRL compris entre 7 et 9. Les projets R&amp;amp;D de TRL inférieur à 7 peuvent être éventuellement accompagnés par d’autres dispositifs régionaux.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet pilote, de l’échelle 1/10 (démonstrateur) à 1 (pré-commercial ou industriel), s’inscrit dans la durée de l’amortissement (fonctionnement supérieur ou égal à 7 ans de préférence et aligné idéalement sur la durée de vie ou de l’amortissement comptable ou du tarif règlementé) avec un business plan pluriannuel (avec et sans aide).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/technologies-et-vecteurs-energetiques-innovants</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>Après consultation du Règlement de l&amp;#039;appel à projet, il convient de renvoyer au contact indiqué ci-dessous le dossier de candidature rempli, nécessairement complet et signé, et les pièces demandées (liste en annexe du dossier de candidature)</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/technologies-et-vecteurs-energetiques-innovants/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AD24" s="1" t="inlineStr">
+      <c r="AD25" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>09/03/2025</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...146 lines deleted...]
-      </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>162818</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Aider les projets EnR thermiques sur le territoire nivernais</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Contrat de Chaleur Renouvelable Territorial SIEEEN - Fonds Chaleur ADEME</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>ADEME
 Syndicat Intercommunal d’Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN) - Opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H26" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention
+          <t>Subvention
+Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Max : 65</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Le CCRt consiste à développer un partenariat avec l’ADEME et son agence régionale de BFC, pour le soutien au développement des projets EnR thermiques sur le territoire : &lt;br /&gt;- Aides à la décision (80%) : études de faisabilité, missions d’avant-projet de maîtrise d’œuvre, AMO, schéma directeur réseaux de chaleur ;&lt;br /&gt;- Investissements : réalisation de chaufferies et réseaux, installations de géothermie, solaire thermique, etc.&lt;br /&gt;- Animation du contrat par le SIEEEN : aide dans le cadre d’une gestion déléguée, par le biais d’une convention de mandat. &lt;br /&gt; Ce contrat de développement territorial se matérialise par un accord cadre de partenariat entre l’ADEME et le porteur du CCRt. Il fixe les engagements de chacun et notamment le rôle de l’opérateur territorial : animation, objectifs de production total en MWh/an, nombre de projets EnR thermique à conventionner dont un certain nombre hors biomasse. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Création de chaufferie, d&amp;#039;installation de géothermie, panneaux solaires, récupération de chaleur fatale, etc.&lt;/p&gt;&lt;p&gt;Toute technologie thermique. &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N26" s="1" t="inlineStr">
         <is>
@@ -4274,51 +4274,51 @@
           <t>Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>SIEEEN</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>10/06/2024</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
         <v>104524</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Soutenir les structures relais qui accompagnent le développement des filières d’énergies renouvelables</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Appui au développement des énergies renouvelables</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4473,51 +4473,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/47e9-appui-au-developpement-des-energies-renouvela/</t>
         </is>
       </c>
       <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>94834</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Soutenir la concertation et l’accompagnement des projets d’énergies renouvelables</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Soutien à la concertation et à l’accompagnement favorisant l'acceptabilité de projets d’énergies renouvelables</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4686,51 +4686,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/23bc-soutien-a-la-concertation-et-a-laccompagnemen/</t>
         </is>
       </c>
       <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>162403</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Financer des projets innovants de production de gaz renouvelables (études &amp; travaux)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Projets innovants de production de gaz renouvelables (études &amp; travaux)</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4954,88 +4954,88 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/projets-innovants-de-production-de-gaz-renouvelables-etudes-travaux-1/</t>
         </is>
       </c>
       <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>161710</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Réalisez votre projet de Pompe à Chaleur (PAC) solaire grâce à l’accompagnement financier du Fonds Chaleur</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de pompes à chaleur (PAC) solaires éligibles au Fonds Chaleur sont les opérations de production d&amp;#039;eau chaude sanitaire (ECS) à destination de logement collectif et des secteurs Tertiaire, Industrie et Agriculture comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
       <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
@@ -5075,51 +5075,51 @@
       </c>
       <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>161781</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Financer les équipements pour l'approvisionnement de chaufferies bois du Fonds chaleur</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Équipements pour l'approvisionnement de chaufferies bois du Fonds chaleur</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5203,51 +5203,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>165636</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'installation de production d'eau chaude solaire thermique</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Installation de production d'eau chaude solaire thermique </t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5327,51 +5327,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-d-eau-chaude-solaire-thermique/</t>
         </is>
       </c>
       <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
         <v>165637</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Accompagner les installations de systèmes solaires combinés</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Installations de systèmes solaires combinés</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5451,913 +5451,954 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines-2/</t>
         </is>
       </c>
       <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
-        <v>161777</v>
+        <v>161709</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
+          <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Installation de production d'eau chaude solaire thermique </t>
+          <t>Installations de systèmes solaires combinés</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
       <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V35" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines</t>
         </is>
       </c>
       <c r="X35" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z35" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines/</t>
         </is>
       </c>
       <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
-Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
-Mise en place d’un réseau de chaleur</t>
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
-        <v>161709</v>
+        <v>161777</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
+          <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Installations de systèmes solaires combinés</t>
+          <t>Installation de production d'eau chaude solaire thermique </t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
       <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U36" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V36" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
         </is>
       </c>
       <c r="X36" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z36" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
         </is>
       </c>
       <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
-Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
-        <v>140765</v>
+        <v>165669</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Concevoir et réaliser des installations de production de chaleur renouvelable et de récupération</t>
+          <t>Équipements pour l’approvisionnement de chaufferies bois du Fonds chaleur et/ou Plan de relance et/ou France 2030</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Équipements pour l’approvisionnement de chaufferies bois du Fonds chaleur et/ou Plan de relance et/ou France 2030</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
-        <is>
-[...210 lines deleted...]
-      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Afin de &lt;strong&gt;mobiliser des gisements de biomasse en quantité et en qualité&lt;/strong&gt; pour permettre leur valorisation en énergie, l’ADEME est susceptible de soutenir :&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;la création ou l’aménagement de plateformes d’approvisionnement ;&lt;/li&gt;&lt;li&gt;les équipements assurant la production d’un combustible de qualité ;&lt;/li&gt;&lt;li&gt;les équipements d’exploitation forestière permettant la production de bois énergie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement financier est propre à la structuration régionale de l’approvisionnement de la filière biomasse énergie. Il est également conditionné au &lt;strong&gt;lien avec l’approvisionnement des chaufferies&lt;/strong&gt; financées par le Fonds Chaleur et/ou Plan de relance et/ou France 2030 et à la certification de &lt;strong&gt;gestion durable des forêts&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour le chauffage domestique, l’objectif est d’&lt;strong&gt;aider à la production de bûches de qualité&lt;/strong&gt; présentant des garanties qualitatives et de gestion durable via une aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;à la construction de hangars ;&lt;/li&gt;&lt;li&gt;au développement d’outils de séchage artificiel.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Biodiversité</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P38" s="1" t="inlineStr">
+      <c r="P37" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q38" s="1" t="inlineStr">
+      <c r="Q37" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/equipements-pour-lapprovisionnement-de-chaufferies-bois-du-fonds-chaleur-etou-plan-de-relance-etou-france-2030</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/equipements-pour-lapprovisionnement-de-chaufferies-bois-du-fonds-chaleur-etou-plan-de-relance-etou-france-2030#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/equipements-pour-l-approvisionnement-de-chaufferies-bois-du-fonds-chaleur-et-ou-plan-de-relance-et-ou-france-2030/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>140765</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Concevoir et réaliser des installations de production de chaleur renouvelable et de récupération</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable selon opération Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conception et Assistance à Maîtrise d&amp;#039;ouvrage pour des projets utilisant des énergies renouvelables thermiques (biomasse, réseau de chaleur, solaire thermique, géothermie)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chauffage des bâtiments publics (écoles, mairies, ...), création de réseau de chaleur en service public, ...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Différents critères techniques d&amp;#039;éligibilité à respecter
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U38" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Jura</t>
         </is>
       </c>
       <c r="V38" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/equipements-pour-lapprovisionnement-de-chaufferies-bois-du-fonds-chaleur-etou-plan-de-relance-etou-france-2030</t>
-[...4 lines deleted...]
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/equipements-pour-lapprovisionnement-de-chaufferies-bois-du-fonds-chaleur-etou-plan-de-relance-etou-france-2030#collectDocuments</t>
+          <t>https://www.sidec-jura.com</t>
         </is>
       </c>
       <c r="X38" s="1" t="inlineStr">
         <is>
-          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 83 21
+ &lt;/em&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y38" s="1" t="inlineStr">
         <is>
-          <t>assistance.agirpourlatransition@ademe.fr</t>
+          <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
       <c r="Z38" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/equipements-pour-l-approvisionnement-de-chaufferies-bois-du-fonds-chaleur-et-ou-plan-de-relance-et-ou-france-2030/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f2d-concevoir-et-realiser-des-installations-de-pr/</t>
         </is>
       </c>
       <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
-          <t>04/01/2026</t>
+          <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
+        <v>166348</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Encourager le remplacement d’installations utilisant des énergies fossiles par la mise en place d’équipements de production de chaleur et de froid renouvelable</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 65</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>jusqu'à 65 % du coût de l'installation et jusqu'à 55% du cout de l'étude</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Aides à l’accompagnement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour accompagner la conception de projets dans les domaines suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Faisabilité chaufferie biomasse, géothermie de surface, solaire thermique, récupération de chaleur fatale &lt;/li&gt;&lt;li&gt;Etude de réseau de chaleur et de froid (faisabilité, AMO)&lt;/li&gt;&lt;li&gt;Réalisation d’un forage d’essai (géothermie)&lt;/li&gt;&lt;li&gt;Réalisation d’un test de réponse thermique TRT (géothermie sur champs de sondes)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;strong&gt;Aides à l’investissement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour la réalisation de projet dans les domaines suivants :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Réseaux de distribution de chaleur et de froid&lt;/li&gt;&lt;li&gt;Solaire thermique (hors AAP ADEME Grandes installations de solaire thermique) :&lt;/li&gt;&lt;li&gt;Production d’eau chaude solaire thermique&lt;/li&gt;&lt;li&gt;Installation de pompes à chaleur solaire pour la production d’eau chaude&lt;/li&gt;&lt;li&gt;Géothermie de surface (&amp;lt; 2 000 MWh ENR)&lt;/li&gt;&lt;li&gt;Biomasse énergie (&amp;lt; 12 GWh ENR)&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;école, piscine, entrepôt…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellpadding="0" cellspacing="0" width="280"&gt;&lt;tbody&gt;&lt;tr height="384"&gt;
+  &lt;td height="384" width="280"&gt;Ouvert à toutes les communes, entreprises ou industries&lt;/td&gt;
+&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/developpement-durable.html</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eloïse DUTHEL&lt;br /&gt;Chargée de mission chaleur renouvelable&lt;br /&gt;eloise.duthel&amp;#64;territoireenergiegard.fr&lt;br /&gt;chaleur-renouvelable&amp;#64;territoireenergiegard.fr&lt;br /&gt;0632198097&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/encourager-le-remplacement-d-installations-utilisant-des-energies-fossiles-par-la-mise-en-place-d-equipements-de-production-de-chaleur-et-de-froid-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>165666</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Extension et création de réseaux de chaleur ou de froid</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Extension et création de réseaux de chaleur ou de froid</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif poursuivi par cet accompagnement financier est de&lt;strong&gt; vous aider à mobiliser davantage de chaleur et/ou de froid issus de production d’EnR&amp;amp;R&lt;/strong&gt; (énergies renouvelables et de récupération).&lt;/p&gt;&lt;p&gt;Le montant de votre aide est calculé sur la base d’une analyse économique ou sur la base d’une aide forfaitaire. Cela dépend de la puissance de l’installation sur laquelle votre réseau est, ou sera, connecté.&lt;/p&gt;&lt;p&gt;Quelques critères doivent être respectés pour pouvoir bénéficier de l’aide : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Votre réseau &lt;strong&gt;assure des services publics de distribution de la chaleur&lt;/strong&gt; (la collectivité est autorité organisatrice).&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau de chaleur &lt;strong&gt;existe au sens fiscal&lt;/strong&gt;, avec au moins deux clients distincts du maître d’ouvrage.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau technique &lt;strong&gt;distribue uniquement de la chaleur&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les projets sont obligatoirement raccordés à des unités physiques de production EnR&amp;amp;R&lt;/strong&gt; par biomasse, solaire thermique, géothermie, méthanisation, récupération de chaleur fatale – sur process industriel, UIOM (Unité d’incinération d’Ordures Ménagères)… – et/ou cogénération.&lt;/p&gt;&lt;p&gt;L’aide aux réseaux de l’ADEME porte &lt;strong&gt;exclusivement sur la fonction « distribution »&lt;/strong&gt;. Elle est conditionnée aux caractéristiques techniques de mise en œuvre des réseaux prévus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;production supplémentaire&lt;br /&gt;&lt;/li&gt;&lt;li&gt;part d’EnR&amp;amp;R&lt;br /&gt;&lt;/li&gt;&lt;li&gt;densité énergétique&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Elle est aussi conditionnée aux éventuels autres financements sollicités (par exemple Conseil régional).&lt;/p&gt;&lt;p&gt;Des aides pour réaliser vos études existent par ailleurs sur ces mêmes pages Agir.&lt;/p&gt;&lt;p&gt;Pour les projets de &lt;strong&gt;réseaux de chaleur associés à une demande de financement d’installation de production ou de récupération de chaleur&lt;/strong&gt;, merci de vous référer aux « Pièces à déposer » des pages Agir dédiées à chaque type de production : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse énergie&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;&lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installations-production-chaleur-froid-renouvelable-a-partir-geothermie" target="_blank"&gt;Géothermie de surface et aérothermie&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installations-production-chaleur-froid-renouvelable-a-partir-geothermie" target="_blank"&gt;&lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installations-production-chaleur-a-partir-geothermie-profonde" target="_blank"&gt;Géothermie profonde&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installations-production-chaleur-a-partir-geothermie-profonde" target="_blank"&gt;&lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/realisation-dinstallations-recuperation-chaleur-fatale" target="_blank"&gt;Chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/realisation-dinstallations-recuperation-chaleur-fatale" target="_blank"&gt;&lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installation-production-deau-chaude-solaire-thermique" target="_blank"&gt;Solaire&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P39" s="1" t="inlineStr">
+      <c r="P40" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q39" s="1" t="inlineStr">
+      <c r="Q40" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/extension-et-creation-de-reseaux-de-chaleur-ou-de-froid</t>
         </is>
       </c>
-      <c r="W39" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/extension-et-creation-de-reseaux-de-chaleur-ou-de-froid?backtosearch=true#collectDocuments</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/extension-et-creation-de-reseaux-de-chaleur-ou-de-froid-2/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF39" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...117 lines deleted...]
-      </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>165639</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'installation de pompes à chaleur solaire pour la production d’eau chaude</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H41" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire dans &lt;strong&gt;une démarche de type « EnR&amp;#039;Choix »&lt;/strong&gt;, en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est &lt;strong&gt;une source d’énergie renouvelable abondante, mais limitée&lt;/strong&gt;, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie &lt;strong&gt;la plus pertinente pour répondre aux besoins&lt;/strong&gt;. La biomasse sera particulièrement &lt;strong&gt;pertinente pour des besoins haute température&lt;/strong&gt; (&amp;gt;90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;installations de pompes à chaleur (PAC) solaires éligibles&lt;/strong&gt; au Fonds Chaleur sont les opérations de production d’eau chaude sanitaire (ECS) à destination de logements collectifs et des secteurs tertiaire, industrie et agriculture, comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, si vous êtes confortés dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction de la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
       <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="P41" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
@@ -6405,888 +6446,740 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-d-eau-chaude/</t>
         </is>
       </c>
       <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
+        <v>161749</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans l’investissement de vos réseaux de chaleur ou de froid, alimentés par des énergies renouvelables et/ou de récupération</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Extension et création de réseaux de chaleur ou de froid</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif poursuivi par cet accompagnement financier est de&lt;strong&gt; vous aider à mobiliser davantage de chaleur et/ou de froid issus de production d’EnR&amp;amp;R&lt;/strong&gt; (Énergies renouvelables et de récupération).&lt;/p&gt;&lt;p&gt;Le montant de votre aide est calculé sur la base d’une analyse économique ou sur la base d’une aide forfaitaire. Cela dépend de la puissance de l’installation sur laquelle votre réseau est, ou sera, connecté.&lt;/p&gt;&lt;p&gt;Quelques critères doivent être respectés pour pouvoir bénéficier de l’aide : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Votre réseau &lt;strong&gt;assure des services publics de distribution de la chaleur&lt;/strong&gt; (la collectivité est autorité organisatrice).&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau de chaleur &lt;strong&gt;existe au sens fiscal&lt;/strong&gt;, avec au moins deux clients distincts du maître d’ouvrage.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau technique &lt;strong&gt;distribue uniquement de la chaleur&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les projets sont obligatoirement raccordés à des unités physiques de production EnR&amp;amp;R&lt;/strong&gt; par biomasse, solaire thermique, géothermie, méthanisation, récupération de chaleur fatale (sur process industriel, UIOM (Unité d&amp;#039;Incinération d&amp;#039;Ordures Ménagères)…) et/ou cogénération.&lt;/p&gt;&lt;p&gt;L’aide aux réseaux de l’ADEME porte &lt;strong&gt;exclusivement sur la fonction « distribution »&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Elle est conditionnée aux caractéristiques techniques de mise en œuvre des réseaux prévus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;production supplémentaire&lt;br /&gt;&lt;/li&gt;&lt;li&gt;part d’EnR&amp;amp;R&lt;br /&gt;&lt;/li&gt;&lt;li&gt;densité énergétique&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Elle est aussi conditionnée aux éventuels autres financements sollicités (par exemple Conseil Régional).&lt;/p&gt;&lt;p&gt;Des aides pour réaliser vos études existent par ailleurs, sur ces mêmes pages AGIR.&lt;/p&gt;&lt;p&gt;Pour les projets de &lt;strong&gt;réseaux de chaleur associés à une demande de financement d&amp;#039;installation de production ou de récupération de chaleur&lt;/strong&gt;, merci de vous référer aux « Pièces à déposer » des pages AGIR dédiées à chaque type de production (&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse énergie&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface et aérothermie&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-a-partir-geothermie-profonde"&gt;Géothermie profonde&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Chaleur Fatale&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Solaire&lt;/a&gt;).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/extension-et-creation-de-reseaux-de-chaleur-ou-de-froid/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>119750</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Développer l'économie circulaire</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Notre offre vous soutient dans la mise en place de stratégies d&amp;#039;économie circulaire et de valorisation des déchets organiques. Nous proposons des solutions innovantes pour optimiser les ressources, réduire les déchets, favoriser le compostage et la méthanisation, tout en créant des boucles locales de réutilisation et en renforçant la résilience écologique et économique du territoire.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Recyclage et valorisation des déchets
 Economie circulaire
 Agriculture et agroalimentaire
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f7eb-favoriser-leconomie-circulaire-sur-un-territo/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>08/07/2022</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>140764</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Produire de la chaleur à partir d'énergies renouvelables et de récupération</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Autre aide financière</t>
         </is>
       </c>
-      <c r="J43" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>Taux variable selon opération. Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;
  Développer les énergies renouvelables thermiques (biomasse, solaire, géothermie superficielle)
 &lt;/h1&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dispositif d&amp;#039;accompagnement :
   Fonds Chaleur de l&amp;#039;ADEME
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs:
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  -- valoriser les ressources du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - favoriser l&amp;#039;activité locale
 &lt;/p&gt;
 &lt;p&gt;
  - réduire les émissions de gaz à effet de serre
 &lt;/p&gt;
 &lt;p&gt;
  - s&amp;#039;affranchir des énergies fossiles
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chaufferie bois (granulés, plaquettes forestières) avec ou sans réseau de chaleur, production d&amp;#039;eau chaude sanitaire solaire, géothermie sur sondes ou sur nappe
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Différents critères techniques d&amp;#039;éligibilité à respecter
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   transitionenergetique&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   03 84 47 83 21
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c04-produire-de-la-chaleur-a-partir-denergies-ren/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>164072</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Favoriser et accompagner les projets participatifs et citoyens pour la transition énergétique</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Projets participatifs et citoyens pour la transition énergétique</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L44" s="1" t="inlineStr">
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil régional Nouvelle-Aquitaine et la Direction régionale Nouvelle-Aquitaine de l’ADEME, lancent un appel à projets afin de favoriser et d’accompagner les projets participatifs et citoyens des énergies renouvelables qui concourent à l’atteinte des objectifs nationaux, régionaux et locaux de transition énergétique et écologique (TEE). Cet appel à projets est proposé aux collectivités, aux acteurs économiques, aux structures  citoyennes, d’investir ensemble le sujet de la TEE.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associer, convaincre et accompagner les acteurs de son territoire vers la transition énergétique et écologique,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Diversifier, augmenter et localiser les sources de financement d’équipements d’intérêt collectif, mais également de localiser les dépenses dans une économie plus locale, dans laquelle les acteurs économiques peuvent se projeter,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accélérer le développement des initiatives privées et publiques,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Améliorer l’appropriation sociétale autour d’équipements nécessaires mais qui, d’une manière ou d’une autre, touchent le territoire sur lequel ils sont implantés,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Jouer leur rôle dans la planification territoriale, en effet la loi pour la Transition Energétique et la Croissance Verte, les Plans Climat Air Energie Territoriaux (PCAET), la politique régionale (ADEME/Région) en faveur des Territoires à énergie positive poussent les collectivités à planifier des politiques publiques ambitieuses en tenant compte de la nécessaire adaptation du territoire, de ses équipements, de ses infrastructures aux besoins de demain.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le présent appel à projet vise à faire émerger et valoriser une certaine diversité d’actions et de méthodes de réalisation avec pour finalité : le développement des énergies renouvelables électriques, (photovoltaïque, hydroélectricité, méthanisation, éolien…), des énergies renouvelables thermiques (biomasse, solaire, méthanisation, géothermie…), des moyens de stockage et de gestion locale de ces productions ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La réduction des consommations d’énergie par l’amélioration de l’existant (rénovation énergétique de bâtiments, éclairage, équipements spécifiques…)- le développement de services/solutions favorisant la mobilité douce et/ou propre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Aide à la décision (études à caractère juridique et économique) : 70% d’aide maximum, aides plafonnées chacune à 10 000 €&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Assistance à maîtrise d’ouvrage uniquement pour les sociétés citoyennes et dans le cas des projets d’envergure ; 70% d’aide maximum avec une aide d’un montant plafonné à 20 000 €&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etude de faisabilité technique : 70% d’aide maximum pour les projets de : solaire thermique, bois-énergie, éolien et méthanisation (plafonnée à 10 000 € pour les projets de rénovation de bâtiments ou d’éclairage public, photovoltaïque ou d’hydroélectricité)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prime à la participation citoyenne (aux structures porteuses de projets contrôlées au titre du Code du Commerce par des collectivités et/ou des citoyens) : soutien à hauteur des parts des citoyens de Nouvelle-Aquitaine participant au financement du projet, à partir de 20 participants/citoyens de Nouvelle-Aquitaine par projet, dans la limite de 250 € au maximum par participant/citoyens de Nouvelle-Aquitaine, porté à 350 € au maximum portant sur les économies d’énergie, de 30 % maximum du coût total HT du projet plafonné à 50 000 € par projet ou grappe de projets, de 10 dossiers maximum par an sur la période couverte par l’AAP.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q44" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités, EPCI, Syndicats départementaux d’énergie, Syndicats Mixtes… coordinateurs de la transition énergétique à l’échelle de leurs territoires et souhaitant initier et développer des projets participatifs et citoyens ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les associations de préfiguration visant à déployer des démarches citoyennes participatives s’inscrivant dans le cadre du projet de TEE de leur territoire ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les sociétés locales porteuses de projets participatifs et citoyens dont l’objet relève des champs de la transition énergétique et écologique contrôlées au titre du Code du Commerce par des collectivités et/ou des citoyens (de façon directe ou indirecte via la participation de fonds citoyens, de sociétés coopératives citoyennes, de sociétés d’économie mixte...).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser, initier, développer un projet participatif et citoyen relevant de la TEE (production d’énergies renouvelables, réduction des consommations d’énergie…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Fournir des éléments techniques et économiques permettant de juger de la pertinence, de la viabilité économique et de l’efficacité du projet,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apporter les garanties nécessaires au lancement du projet (propriété foncière par exemple),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apporter les éléments d’appréciation quant à l’inscription du projet dans le cadre de la stratégie TEE du territoire.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/projets-participatifs-et-citoyens-pour-la-transition-energetique-0</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dossier de candidature devra être réalisé en deux exemplaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Un exemplaire envoyé à la Région Nouvelle-Aquitaine accompagné d’un courrier de candidature adressé à Monsieur le Président de la Région, indiquant l’objet de l’opération et précisant les aides sollicitées dans le cadre de cet appel à projets,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Un exemplaire envoyé à l’ADEME Nouvelle-Aquitaine accompagné d’un courrier de candidature adressé à Monsieur le Directeur régional de l&amp;#039;ADEME indiquant l’objet de l’opération et précisant les aides sollicitées dans le cadre de cet appel à projets.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ce dossier sera constitué des pièces suivantes:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Dossier de présentation du projet stratégique (cf. trame en annexe), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Tout document attestant de l’état d’avancement du projet et participant à sa bonne compréhension,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Lettres de soutien ou tout autre document attestant des partenariats développés, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis des prestations (et cahier des charges),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Plan(s) de financement prévisionnel(s) intégrant les aides publiques reçues ou envisagées (cf. modèle en fin de dossier de candidature),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Document attestant de l’engagement de chaque financeur (décision des cofinanceurs ou lettres d’intention)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Déclaration faisant état des financements obtenus dans le cadre du règlement De Minimis (cf. attestation en fin de dossier de candidature)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Relevé d’identité bancaire automatisé indiquant le BIC et l’IBAN&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans le cas d’une demande d’aide à la prime de participation citoyenne :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; tableau récapitulatif des souscriptions/participations des citoyens et attestation sur l&amp;#039;honneur du porteur de projet sur la    conformité des souscriptions avec ce tableau récapitulatif&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; pièce présentant l’actionnariat de la société (actionnaire et leur participation)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; devis des investissements matériels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; document attestant de la maîtrise foncière&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; modèle économique de l’opération&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Et des documents spécifiques suivants selon la nature du demandeur :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Collectivité : délibération de l’organe compétent approuvant le projet et le plan de financement prévisionnel&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations : statuts, rapport d’activité et comptes certifiés de l’exercice précédent, attestation de non assujettissement à la TVA le cas échéant&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sociétés : Extrait Kbis, Statuts et actionnariat, Attestation sur l’honneur du demandeur de la régularité de sa situation au regard de ses obligations fiscales et sociales (URSSAF, Impôts), document attestant du nombre de salariés et du chiffre d’affaire de l&amp;#039;entreprise, comptes certifiés de l’exercice précédent&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projets-participatifs-et-citoyens-pour-la-transition-energetique/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF44" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>05/01/2025</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...120 lines deleted...]
-      </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
-        <v>165902</v>
+        <v>131826</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Réaliser des études et travaux pour des projets de bois énergie</t>
+          <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Etudes et travaux pour des projets de Bois Energie</t>
+          <t>ISERENOV'</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
-        <is>
-[...143 lines deleted...]
-      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I47" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J47" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -7306,295 +7199,562 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>TERRITOIRE ENERGIE 38</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E48" s="1" t="inlineStr">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>161772</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Demander une aide financière à la réalisation de votre installation de production de chaleur à partir de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur à partir de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="O48" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie géothermique.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel biomasse et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la géothermie).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Il existe plusieurs bonnes raisons pour passer le cap du fossile au renouvelable grâce à la géothermie :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur ;&lt;/li&gt;&lt;li&gt;accéder à l’exemplarité environnementale ;&lt;/li&gt;&lt;li&gt;bénéficier de technologies éprouvées à haut rendement énergétique ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources locales, disponibles 24h/24 indépendamment des conditions climatiques ;&lt;/li&gt;&lt;li&gt;exploiter une énergie qui s’intègre harmonieusement à son environnement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME peut accompagner financièrement la réalisation d’opérations de géothermie sur aquifère profond (ou géothermie basse énergie) avec ou sans recours à une (ou des) pompe(s) à chaleur et associées ou non à la création (ou l’extension) d’un réseau de chaleur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L’aide Fonds Chaleur aux installations de production de chaleur à partir de géothermie profonde dépend de conditions techniques, en particulier :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’étude du projet (sur les volets sous-sol et surface) ;&lt;/li&gt;&lt;li&gt;la quantité de chaleur produite ;&lt;/li&gt;&lt;li&gt;les performances énergétiques et environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-a-partir-geothermie-profonde</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-a-partir-de-geothermie-profonde/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>165902</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux pour des projets de bois énergie</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Etudes et travaux pour des projets de Bois Energie</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre du Contrat Plan Etat Région, la Région finance déjà depuis plusieurs années les études et travaux permettant la fourniture du combustible bois énergie (plateforme bois énergie, unité de production de granulés) ainsi que la mise en place de chaufferies et les réseaux de chaleur.&lt;/p&gt;
+&lt;p&gt;Ces projets sont souvent co-financés par l’Agence de l’environnement et de la maitrise de l’énergie (ADEME) dans le cadre du fonds Chaleur, via les Contrats de Chaleurs Renouvelables de Territoires (CCRT). Des dotations de l’Etat ou les Départements peuvent selon les cas co-financer également.&lt;/p&gt;
+&lt;p&gt;L’objectif de ce cadre d’intervention est donc de promouvoir la biomasse-énergie et de préciser les aides :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;en contribuant au développement des chaufferies biomasse et réseaux de chaleur pour soutenir la mobilisation des bois, les débouchés de la filière et l’atteinte de nos objectifs de production d’énergie renouvelable par biomasse ;&lt;/li&gt; 	&lt;li&gt;en soutenant la production locale de bois granulés et les plateformes d&amp;#039;approvisionnement et stockage de bois énergie.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ce cadre d&amp;#039;intervention à lire en détail est disponible sur le lien &lt;a href="https://actes.maregionsud.fr/"&gt;actes.maregionsud.fr&lt;/a&gt; du 15 décembre 2023.&lt;/p&gt; &lt;p&gt;Ce cadre d’intervention concerne tous les maîtres d’ouvrages, hormis les particuliers et les structures qui sont soumises à l’impôt sur le revenu ou dont le bien (une maison individuelle ou un appartement) est destiné à la vente et sur lequel l’installation bois est individualisée (les chambres d’hôtes ne sont pas concernées par ce dispositif et peuvent solliciter les aides publiques pour les particuliers).&lt;br /&gt; Seuls les maîtres d’ouvrages ayant un numéro de SIRET et un code APE valides sont éligibles.&lt;/p&gt;
+&lt;p&gt;Les coûts éligibles seront retenus en € HT pour les structures assujetties à la TVA, en € TTC pour les non-assujetties.&lt;br /&gt; Dans le cas d’un syndic de copropriété bénévole, une attestation de publication au fichier immobilier du règlement de copropriété sera nécessaire, ainsi qu’une délibération du conseil syndical décidant les travaux. Pour les meublés de tourisme (gîtes ruraux) et gîtes d’étape et de séjour, si le maître d’ouvrage est une personne physique, il devra fournir l’arrêté de classement en Préfecture.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2024</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d&amp;#039;attribution de subvention sont détaillées dans le règlement financier de la Région.&lt;br /&gt; Pour les chaufferies et réseaux de chaleurs, il est nécessaire que le rendement de l&amp;#039;installation soit supérieur à 85 %.&lt;br /&gt; Pour plus de précisions, se référer au cadre d&amp;#039;intervention Bois Energie selon le type d&amp;#039;investissement demandé.&lt;/p&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etudes-et-travaux-pour-des-projets-de-bois-energie</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_BOISENER/depot/simple</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l&amp;#039;Agriculture, de l&amp;#039;Eau et de la Forêt - Service Forêt Natura 2000 - Delphine tripier Chiausa - &lt;a href="mailto:dtripier-chiausa&amp;#64;maregionsud.fr"&gt;dtripier-chiausa&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-travaux-pour-des-projets-de-bois-energie/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG48" s="1" t="inlineStr">
         <is>
-          <t>27/02/2024</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH48" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
+        <v>161754</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Réalisez un projet de récupération de chaleur fatale avec l’aide du Fonds Chaleur de l’ADEME</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'installations de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;L’ADEME subventionne via le Fonds Chaleur les installations de récupération de chaleur fatale en fonction de conditions techniques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Quantité de chaleur récupérée.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Performances énergétiques et environnementales des installations.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Temps de Retour Brut (TRB) du projet.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent valoriser une quantité d’énergie thermique supérieure à 1 GWh/an.&lt;/p&gt;&lt;p&gt;Depuis 2020, les aides ADEME s&amp;#039;articulent avec dispositif des Certificats d’Économies d’Énergie (CEE). Les modalités sont précisées &lt;strong&gt;dans les conditions d’éligibilité et de financement.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’ADEME vous accompagne et vous conseille sur toutes les phases de votre projet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pour les études d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;pour les études de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;pour les aides à l’investissement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Passer le cap de la récupération de chaleur vous permettra :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;D’avoir de la &lt;strong&gt;visibilité sur les coûts&lt;/strong&gt; de la chaleur.&lt;/li&gt;&lt;li&gt;D’accéder à une &lt;strong&gt;haute performance environnementale&lt;/strong&gt; en substituant cette ressource à d’autres sources de chaleur non renouvelables.&lt;/li&gt;&lt;li&gt;De bénéficier de &lt;strong&gt;technologies éprouvées à haut rendement énergétique&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;De mener à bien un projet avec un &lt;strong&gt;temps de retour souvent inférieur aux projets d’énergies renouvelables&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;De profiter d’une &lt;strong&gt;ressource de proximité&lt;/strong&gt; disponible dans une logique d’économie circulaire.&lt;/li&gt;&lt;li&gt;D’agir avec le soutien du Fonds Chaleur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnRChoix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt; (Énergies renouvelables et de récupération).&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;Récupération de chaleur      fatale : &lt;strong&gt;étude des sources de chaleur fatale &lt;/strong&gt;disponibles localement et de      leurs &lt;strong&gt;adéquations avec les besoins&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Et, par la suite, &lt;strong&gt;considération des autres ENR&lt;/strong&gt; disponibles localement : &lt;strong&gt;étude du potentiel géothermique et solaire thermique&lt;/strong&gt; et de leur adéquation avec les besoins (seul ou en complément de la biomasse). La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-dinstallations-de-recuperation-de-chaleur-fatale/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>149137</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'installation de 10 bornes de recharge BioGNV accessibles au public en sortie de méthaniseur</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'installation de 10 infrastructures de recharge BioGNV accessibles au public en sortie de méthaniseur</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;
  Objectifs
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Compléter le maillage régional de stations distribuant du BioGNV
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la chaine de valeur du biométhane (production, distribution, usage)
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser les démarches globales de mobilité bas-carbone
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre et la pollution atmosphérique
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des ressources renouvelables aux ressources fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Permettre une diversification aux agriculteurs
  &lt;/li&gt;
  &lt;li&gt;
   Préserver le pouvoir d&amp;#039;achat des ménages
@@ -7631,1503 +7791,1267 @@
 &lt;/h2&gt;
 &lt;p&gt;
  Stations permettant l&amp;#039;accès, non discriminatoire, à un tiers non lié au projet
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Permettant à tout type de véhicule GNV de s&amp;#039;avitailler
  &lt;/li&gt;
  &lt;li&gt;
   Justifiant d&amp;#039;axes routiers et de zones d&amp;#039;activité où un trafic significatif est présent
  &lt;/li&gt;
  &lt;li&gt;
   Participant au maillage régional en stations BioGNV.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;
  Montant de l&amp;#039;aide
 &lt;/h2&gt;
 &lt;p&gt;
  Taux : 20 % du coût éligible HT du projet (investissement dans les équipements spécifiques à la normalisation du biogaz (épuration, compression) de la station BioGNV, installation de la station,...
 Plafond : 65 000 €
 Aide cumulable avec les Appels à Projets nationaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P49" s="1" t="inlineStr">
+      <c r="P50" s="1" t="inlineStr">
         <is>
           <t>10/01/2022</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-bornes-biognv/</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0222/depot/simple</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.grandest.fr/wp-content/uploads/2022/01/17-12-2021-aap-modif-stations-biognv-2022.pdf" target="_self"&gt;
   Règlement soutien au déploiement d&amp;#039;infrastructures recharge BioGNV (PDF - 543,26 Ko)
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b7bc-soutien-a-linstallation-de-10-bornes-de-recha/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF49" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>05/09/2023</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>165627</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Accompagner les études de faisabilité d'installation solaire thermique</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Étude de faisabilité d'installation solaire thermique</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME, avec le Fonds Chaleur, vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées. &lt;/p&gt;&lt;p&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process ;&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur ;&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité &lt;/strong&gt;vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Études) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le &lt;a href="https://data.ademe.fr/datasets/liste-des-entreprises-rge-2"&gt;portail Open data de l’ADEME&lt;/a&gt; (cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d’installations de production d’eau chaude solaire.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P50" s="1" t="inlineStr">
+      <c r="P51" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q50" s="1" t="inlineStr">
+      <c r="Q51" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-de-faisabilite-dinstallation-solaire-thermique</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-d-installation-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF50" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>161759</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Financer votre étude de faisabilité, étape nécessaire avant d'investir dans la conception d'une installation solaire thermique</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Étude de faisabilité d'installation solaire thermique</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Étude) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d&amp;#039;installations de production d&amp;#039;eau chaude solaire.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-dinstallation-solaire-thermique</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-dinstallation-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB52" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF51" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>50263</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Financer les projets de valorisation énergétique des ressources</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Financement pour la valorisation énergétique des ressources</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
 collectivité locale, une entreprise publique locale (EPL), une entreprise ou un
 acteur financier et vous portez un projet de valorisation énergétique des
 ressources ? Vous souhaitez bénéficier du soutien d&amp;#039;un tiers de confiance en
 tant qu’investisseur dans les projets, faisant le lien entre industriels,
 collectivités et territoires ? Répartir au mieux les risques industriels et
 commerciaux ? Bénéficier d&amp;#039;une expertise éprouvée permettant d’élaborer des
 montages innovants, économiquement équilibrés ? Créer des emplois directs et
 indirects, réduire les émissions de CO&lt;sub&gt;2&lt;/sub&gt; ? Générer des revenus issus
 de ressources locales ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;La Banque des
 Territoires finance les projets de valorisation énergétique des ressources au
 meilleur prix, en facilitant l’acceptabilité des projets et en soutenant
 l’innovation. Nous accompagnons par exemple les projets de réseaux de chaleur
 et de froid, de centrales biomasse et de chaufferies collectives, de
 géothermie, de valorisation des déchets et du biogaz.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement des
 projets de valorisation énergétique des ressources est principalement réalisé
 via une prise de participation minoritaire en fonds propres et quasi-fonds
 propres dans les sociétés de portage des projets, aux côtés d’un ou plusieurs
 partenaires disposant de compétences techniques et financières reconnues dans
 leur domaine, notamment dans le cadre de délégation du service public. Le
 financement peut également porter sur la capitalisation (fonds propres et
 quasi-fonds propres) d’un opérateur territorial dédié aux énergies (SEM par
 exemple), ayant des projets de valorisation énergétique de ressources. &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Consommation et production</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-valorisation-energetique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=valorisation_ener_psat</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-valorisation-energetique-ressources/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>02/07/2020</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>165640</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur et de froid renouvelable à partir de géothermie de surface, d’aérothermie ou de thalassothermie</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid renouvelable à partir de géothermie de surface, d’aérothermie ou de thalassothermie</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire dans une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et d’efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur, afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de &lt;strong&gt;l’utiliser de façon optimisée&lt;/strong&gt; et &lt;strong&gt;là où elle est l’énergie la plus pertinente&lt;/strong&gt; pour répondre aux besoins. La biomasse sera &lt;strong&gt;particulièrement pertinente pour des besoins haute température&lt;/strong&gt; (&amp;gt;90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable   grâce à la géothermie ou à l’aérothermie&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser   sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et   éventuellement sur les coûts du froid ;&lt;/li&gt;&lt;li&gt;accéder   à l’exemplarité environnementale ;&lt;/li&gt;&lt;li&gt;bénéficier de technologies éprouvées à haut   rendement énergétique ;&lt;/li&gt;&lt;li&gt;permettre de produire du chaud, mais aussi du rafraîchissement avec les mêmes équipements ;&lt;/li&gt;&lt;li&gt;promouvoir   des ressources locales, disponibles 24 heures sur 24 indépendamment des conditions   climatiques ;&lt;/li&gt;&lt;li&gt;exploiter   une énergie qui s’intègre harmonieusement à son environnement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de   l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME peut accompagner les opérations suivantes ayant une production de chaleur renouvelable &lt;strong&gt;minimum de 25 MWh/an&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;géothermie   de surface avec pompes à chaleur sur aquifère superficiel, sur champ de   sondes géothermiques, sur géostructures énergétiques, sur échangeurs   compacts ou horizontaux géothermiques ou sur chaussées thermoactives ;&lt;/li&gt;&lt;li&gt;installations   utilisant les mêmes principes que la géothermie, mais valorisant par pompe à   chaleur l’énergie des eaux usées, de l’eau de mer, des eaux de surface ou des   eaux thermales ;&lt;/li&gt;&lt;li&gt;aérothermie &lt;strong&gt;uniquement les pompes à chaleur air/eau&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de géothermie de   surface ou d’aérothermie aidées par l’ADEME peuvent être dédiées à un bâtiment (ou process) ou   peuvent être associées à un réseau de chaleur et/ou de froid. &lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;installations de faibles puissances sont accompagnées uniquement dans le cadre des contrats chaleur renouvelable&lt;/strong&gt; (production de chaleur renouvelable &amp;lt; 25 MWh/an).&lt;/p&gt;&lt;p&gt;L’aide Fonds Chaleur aux   installations de géothermie de surface ou d’aérothermie dépend de conditions techniques, en   particulier :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’étude du projet (incluant le volet captage de   la ressource « EnR ») ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;la quantité de chaleur et éventuellement de froid produite ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;les performances énergétiques et   environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au-delà des aides à   l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre   projet&lt;/strong&gt; : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage,   conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q54" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-et-de-froid-renouvelable-partir-de-geothermie-de-surface-daerothermie-ou-de-thalassothermie</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-renouvelable-a-partir-de-geothermie-de-surface-d-aerothermie-ou-de-thalassothermie/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>165093</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Soutenir les réseaux de chaleur et de froid</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Soutien aux réseaux de chaleur et de froid</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez créer ou étendre un réseau de chaleur et de froid ? &lt;/h2&gt;&lt;p&gt;Bénéficiez de l’aide régionale pouvant aller&lt;strong&gt; jusqu’à :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;50%&lt;/strong&gt; &lt;strong&gt;pour une collectivité&lt;/strong&gt;, plafonnée à 240 000€&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;40% pour les autres bénéficiaires&lt;/strong&gt;, plafonnée à 240 000€&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une Commune&lt;/li&gt;
 &lt;li&gt;Un EPCI (Etablissement Public de Coopération Intercommunal), dont les SIVOM (Syndicats Intercommunaux à Vocation Multiple) et les SIVU (Syndicats Intercommunaux à Vocation unique)&lt;/li&gt;
 &lt;li&gt;Un établissement public, un service public industriel et commercial (SPIC) et un service public administratif (SPA) rattachés à une commune ou un EPCI dont les CCAS (Centres Communaux d’Action sociale) et les PETR (Pôles d’Equilibre Territorial et Rural)&lt;/li&gt;
 &lt;li&gt;Une chambre consulaire (Chambres de Commerce et d’industrie, Chambres de Métiers et de l’Artisanat, Chambres d’Agriculture)&lt;/li&gt;
 &lt;li&gt;Une association&lt;/li&gt;
 &lt;li&gt;Une entreprise, incluant les grandes entreprises, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme (inscrits au registre de la chambre d’agriculture ou en tant que meublé de tourisme)&lt;/li&gt;
 &lt;li&gt;Un bailleur social, au sens de l’article R323-1 du CCH&lt;/li&gt;
 &lt;li&gt;Une copropriété&lt;/li&gt;
 &lt;li&gt;Une SCI est éligible si le bâtiment abrite une activité autre que du logement et fait l’objet d’une mention dans la liste ci-dessus.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
 &lt;p&gt;Une création / une extension / densification de réseaux de chaleur et de froid :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;à partir d’une unité de production d’énergie déjà existante (solaire thermique, géothermie et biomasse) et sans création d’unité de production supplémentaire associée,&lt;/li&gt;
 &lt;li&gt;à partir d’une unité de production d’énergie déjà existante ou en création (méthanisation et chaleur fatale)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;em&gt;Pour la création ou l’extension d’un réseau de chaleur ou de froid associée à la mise en place d’une nouvelle unité de production d’énergie (biomasse ou géothermie), se reporter aux dispositifs bois énergie et géothermie selon le type d’énergie renouvelable mis en place.&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Montant de l’aide régionale&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Pour le secteur privé (hors copropriété), l’aide s’appliquera uniquement sur les locaux qui ne sont pas à usage d’habitation. Dans le cas d’une installation desservant des locaux professionnels et des habitations, le calcul de l’aide sera effectué au prorata de la surface des locaux éligibles au dispositif.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Taux &lt;/strong&gt;&lt;strong&gt;maximum&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Pour les collectivités : 40%, 45% ou 50 % selon le potentiel financier et l’effort fiscal de la commune par rapport à celle de la strate&lt;/li&gt;
 &lt;li&gt;Pour les autres bénéficiaires : 40 %&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Plafond de l’aide régionale : 240 000 € &lt;/strong&gt;&lt;/p&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;La date de dépôt à la Région doit être antérieure à la date de démarrage de l’opération.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;La demande devra impérativement être transmise avant engagement des travaux&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P53" s="1" t="inlineStr">
+      <c r="P55" s="1" t="inlineStr">
         <is>
           <t>14/01/2025</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-reseaux-de-chaleur-et-de-froid/</t>
         </is>
       </c>
-      <c r="W53" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0302/depot/simple</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-reseaux-de-chaleur-et-de-froid/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF53" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>22/05/2025</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E54" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>165677</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la qualité de l’air dans les territoires en PPA ou dans ceux concernés par des dépassements actuels ou prévisionnels 2030</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Amélioration de la qualité de l’air dans les territoires en PPA ou dans ceux concernés par des dépassements actuels ou prévisionnels 2030</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="O54" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME accompagne les projets permettant une amélioration de la qualité de l’air extérieur. Ils pourront concerner des études, de la communication, des animations ou des investissements.&lt;/p&gt;&lt;p&gt;Les actions soutenues par l’ADEME viseront une réduction de NO₂, de particules PM10, PM2.5 ou d’O₃, mais ils pourront aussi concerner d’autres polluants réglementés – COVNM (composés organiques volatils non méthaniques) ou HAP (Hydrocarbure aromatique polycyclique).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets ciblés sont ceux :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;s’insérant dans un programme d’actions structuré visant à améliorer la qualité de l’air sur le territoire (ex. : programmation pluriannuelle, reproductibilité, objectifs clairement définis, anticipation de la directive européenne 2030 sur la qualité de l’air...). Les gains attendus sur la qualité de l’air (NO₂, particules, O₃ ou autres polluants) seront clairement définis au regard de la situation du territoire ;&lt;/li&gt;&lt;li&gt;concernant la combustion de la biomasse, l’urbanisme et les aménagements, les mobilités des entreprises et la logistique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Combustion de biomasse et qualité de l’air :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Chauffage domestique au bois : campagnes d’animation/sensibilisation/communication vers les particuliers et/ou professionnels non liées à la mise en place d’un fonds Air-Bois.&lt;/li&gt;&lt;li&gt;Réduction des émissions des chaufferies bois non performantes ayant une puissance inférieure à 1 MW, dépourvues de systèmes de filtration. L’aide pourra porter sur les audits des chaufferies, les études d’impacts non réglementaires avant et/ou après travaux, les investissements correctifs consécutifs à un audit (aide plafonnée à 30 k€ par chaufferie : ajout d’un système de filtration, ajout d’un ballon tampon pour allonger les cycles de la chaudière). Les projets concernant la réduction des émissions de plusieurs chaufferies seront privilégiés, notamment ceux portés par des partenaires publics pour accompagner les communes.&lt;/li&gt;&lt;li&gt;Alternatives au brûlage à l’air libre des déchets verts, notamment dans les territoires d’Outre-mer : actions d’animation et financement possible de broyeurs en complément des actions d’animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Urbanisme, aménagements et qualité de l’air :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Intégration de la QA (qualité de l&amp;#039;air) dans les politiques/documents d’urbanisme, les projets de construction et les chantiers. L’aide pourra porter sur des études non réglementaires prenant en compte précisément la qualité de l’air, des actions de sensibilisation ou d’animation auprès des professionnels.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Organisation des mobilités marchandises/salariés des entreprises et qualité de l’air :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Optimisation et choix d’organisations logistiques permettant d’améliorer la qualité de l’air.&lt;/li&gt;&lt;li&gt;Optimisation des déplacements des entreprises.&lt;/li&gt;&lt;li&gt;Étude de parc : choix des véhicules selon l’usage, mutualisation.&lt;/li&gt;&lt;li&gt;Intégration de la qualité de l’air dans la politique RSE des entreprises comprenant la sensibilisation et la définition d’un plan d’action.&lt;/li&gt;&lt;li&gt;Équipements de bornes électriques pour le raccordement à quai des bateaux fluviaux et maritimes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide n’est pas systématique et dépendra de l’impact du projet sur la réduction des émissions de polluants, des indicateurs d’efficacité de l’action et des disponibilités budgétaires.&lt;/p&gt;&lt;p&gt;Nous vous conseillons de vous rapprocher de la Direction régionale dont vous dépendez pour vérifier si vous êtes sur un territoire éligible et si votre projet rentre bien dans ce dispositif d’aide. Le cas échéant, vous pourrez être orienté vers un autre financement. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P54" s="1" t="inlineStr">
+      <c r="P56" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q54" s="1" t="inlineStr">
+      <c r="Q56" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X54" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>regions_02_11_76_84_93</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/amelioration-de-la-qualite-de-lair-dans-les-territoires-en-ppa-ou-dans-ceux-concernes-par-des-depassements-actuels-ou-previsionnels-2030</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/amelioration-de-la-qualite-de-lair-dans-les-territoires-en-ppa-ou-dans-ceux-concernes-par-des-depassements-actuels-ou-previsionnels-2030#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amelioration-de-la-qualite-de-l-air-dans-les-territoires-en-ppa-ou-dans-ceux-concernes-par-des-depassements-actuels-ou-previsionnels-2030/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF54" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG54" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E55" s="1" t="inlineStr">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>165648</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études d'aide à la décision pour les projets de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Étude d'aide à la décision pour les projets de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="O55" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la centrale géothermique.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à&lt;strong&gt; réaliser une étude de faisabilité&lt;/strong&gt;, en apportant une aide financière et en mettant à votre disposition des trames de cahier des charges et guides selon les technologies utilisées.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide comprend les études de projets liés à la&lt;strong&gt; mise en œuvre d’opérations de valorisation thermique de ressources géothermales profondes&lt;/strong&gt; (profondeur supérieure à 200 mètres) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la &lt;strong&gt;réalisation d’un doublet de forage&lt;/strong&gt; (ou autre configuration spécifique (triplet, multidrains…) sur un aquifère profond avec (ou sans) mise en place d’une pompe à chaleur ;&lt;/li&gt;&lt;li&gt;la &lt;strong&gt;mise en œuvre d’une réinjection&lt;/strong&gt; en aquifère profond sur une opération existante (exemple des opérations de la région Aquitaine) ;&lt;/li&gt;&lt;li&gt;la &lt;strong&gt;transformation d’un ancien puits pétrolier&lt;/strong&gt; pour une valorisation thermique de l’eau chaude produite avec (ou sans) mise en place d’une pompe à chaleur ;&lt;/li&gt;&lt;li&gt;la &lt;strong&gt;mise en place uniquement d’une ou de plusieurs pompe(s) à chaleur&lt;/strong&gt; sur un réseau de chaleur alimenté par une installation de géothermie profonde déjà existante.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité vous permettra de &lt;strong&gt;vérifier la faisabilité technique et économique du projet de géothermie profonde&lt;/strong&gt;, et notamment de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;connaître les aspects réglementaires spécifiques à l’opération ;&lt;/li&gt;&lt;li&gt;planifier le déroulé des phases du projet ;&lt;/li&gt;&lt;li&gt;proposer des solutions techniques adaptées au contexte, ainsi qu’aux opportunités et aux contraintes qu’offre le site ;&lt;/li&gt;&lt;li&gt;identifier et minimiser les risques (coûts, opérationnels) ;&lt;/li&gt;&lt;li&gt;estimer le budget des investissements et les coûts d’exploitation ;&lt;/li&gt;&lt;li&gt;comparer la solution « géothermique » aux autres possibilités en termes de performance énergétique, d’investissement et d’exploitation ;&lt;/li&gt;&lt;li&gt;rechercher des solutions visant à assurer l’exploitation pérenne de la ressource « géothermique » ;&lt;/li&gt;&lt;li&gt;proposer des solutions pour le financement de l’opération et son montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les études de dérisquage supérieures à 200 k€, le fonds de garantie géothermie peut &lt;strong&gt;couvrir les dépenses à hauteur de 80 %&lt;/strong&gt; (plafond d’assiette de dépense de 1 M€). Pour plus de renseignements, &lt;strong&gt;contactez la SAF Environnement &lt;/strong&gt;(filiale de la Caisse des dépôts et consignations).&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers le financement d’installations de géothermie profonde.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P55" s="1" t="inlineStr">
+      <c r="P57" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q55" s="1" t="inlineStr">
+      <c r="Q57" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X55" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-daide-la-decision-pour-les-projets-de-geothermie-profonde</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-daide-la-decision-pour-les-projets-de-geothermie-profonde#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-d-aide-a-la-decision-pour-les-projets-de-geothermie-profonde/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF55" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG55" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E56" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>161751</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Demander une contribution au financement de postes de chargés de mission, pour des projets d’envergure et structurants pour les territoires</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux relais</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
-[...130 lines deleted...]
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous souhaitez contribuer au déploiement des politiques de l’ADEME ?&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;aides aux relais&lt;/strong&gt; pourront vous permettre de recruter un poste de chargé de mission pour des &lt;strong&gt;projets structurants pour le territoire &lt;/strong&gt;! Voici des exemples de profils de postes : animateur filière Bois-énergie, chargé de mission EnR, animateur solaire thermique, chargé de mission qualité de l&amp;#039;air, animateur Biodéchets, animateur filière Méthanisation, animateur alimentation durable, relai Agri-énergie, chargé de mission EIT, etc.&lt;/p&gt;&lt;p&gt;Le cas de certains profils de relais sont exclus du présent dispositif :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseillers en Énergie Partagés (CEP) : ces profils sont traités dans un &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/soutien-a-creation-postes-conseil-energie-partage-cep"&gt;dispositif spécifique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Conseillers France rénov&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Merci de contacter l&amp;#039;ADEME avant de déposer vos projets sur la plateforme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Sols
 Transition énergétique
 Agriculture et agroalimentaire
 Qualité de l'air
 Bâtiments et construction
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_975_977_978_987_988_989</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/aides-relais</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aides-aux-relais/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF57" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...120 lines deleted...]
-      </c>
       <c r="AH58" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:34" customHeight="0">
       <c r="A59" s="1">
-        <v>161737</v>
+        <v>155115</v>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Aider à la mise en œuvre d’actions structurantes pour améliorer la qualité de l'air</t>
+          <t>Préserver et améliorer la qualité des eaux littorales et des usages qui sont liés à l'assainissement collectif (baignade, conchyliculture, pêche à pied, …)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Amélioration de la qualité de l’air dans les territoires PPA ou en dépassements récents</t>
+          <t>Assainissement collectif – Préservation et amélioration de la qualité des milieux (politique 22-28)</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
-        <is>
-[...112 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I60" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de la politique territoriale 2022-2028, le conseil départemental priorise ses interventions financières en faveur de l&amp;#039;assainissement collectif afin de préserver et améliorer la qualité des eaux littorales et des usages qui y sont liés (baignade, conchyliculture, pêche à pied, ...).
 &lt;/p&gt;
 &lt;p&gt;
  Ainsi, sont éligibles les secteurs classés zones d&amp;#039;influence microbiologique immédiate (ZIM) ou rapprochée sur le littoral au titre des Contrats de territoire, qui, par exception peuvent intégrer des projets portés par les communes. Ces zones, conformes au zonage de l&amp;#039;Agence de l&amp;#039;Eau Seine Normandie, sont identifiées sur la carte et le tableau téléchargeables ci-après.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de primo-investissements sont également éligibles au présent dispositif d&amp;#039;aide et cela indépendamment du zonage d&amp;#039;influence microbiologique.
 &lt;/p&gt;
 &lt;p&gt;
  Il est précisé que les 5 villes urbaines de Cherbourg-en-Cotentin, Saint-Lô, Coutances, Granville et Avranches ne sont pas éligibles au présent dispositif d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ces conditions, les opérations éligibles sont les suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La création, l&amp;#039;extension et la réhabilitation de stations de traitement des eaux usées,
  &lt;/li&gt;
@@ -9137,61 +9061,61 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
 &lt;/p&gt;
 &lt;p&gt;
  Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les primo-investissements : étude d&amp;#039;incidence financière sur le prix du m3 assaini.
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé devra concerner des secteurs déjà urbanisés, zonés en assainissement collectif.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra répondre à la législation et à la réglementation en vigueur relatives notamment à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Concernant les projets de stations : obligation préalable via les rapports de surveillance de prouver que le projet n&amp;#039;est pas motivé par une surcharge hydraulique (eaux claires parasites dans les réseaux) ;
  &lt;/li&gt;
  &lt;li&gt;
   Concernant les primo-investissements : obligation de réalisation d&amp;#039;un modèle économique (simulation de prix) permettant de déterminer un coût pour l&amp;#039;abonné du mètre cube assaini. Ce coût doit être inférieur à 4.50 € HT, après déduction des éventuelles subventions, pour que le projet soit éligible à une aide du Département.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre présentant des compétences techniques requises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -9240,1322 +9164,1383 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;extension de station et de réseaux concernant des secteurs non urbanisés ;
  &lt;/li&gt;
  &lt;li&gt;
   Les ouvrages liés exclusivement à des problématiques d&amp;#039;inondation ou de surcharge hydraulique (eau claire parasite) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les études techniques (par ailleurs financées par d&amp;#039;autres partenaires) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité et de reproduction des dossiers.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/assainissement-collectif-preservation-et-amelioration-de-la-qualite-des-milieux-politique-22-28/</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.40
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bfc7-assainissement-collectif-preservation-et-amel/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF60" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-[...153 lines deleted...]
-      <c r="E62" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>161773</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Demander une aide financière pour la réalisation de votre installation de production de chaleur et de froid à partir de géothermie de surface ou d'aérothermie</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid renouvelable à partir de géothermie de surface et d'aérothermie</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N62" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et d&amp;#039;efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur, afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres EnR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de &lt;strong&gt;l’utiliser de façon optimisée&lt;/strong&gt; et &lt;strong&gt;là où elle est l’énergie la plus pertinente&lt;/strong&gt; pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera &lt;strong&gt;particulièrement pertinente pour des besoins hautes température&lt;/strong&gt; (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il   existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable   grâce à la géothermie ou à l’aérothermie&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maîtriser   sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et   éventuellement sur les coûts du froid.&lt;/li&gt;&lt;li&gt;Accéder   à l’exemplarité environnementale.&lt;/li&gt;&lt;li&gt;Bénéficier de technologies éprouvées à haut   rendement énergétique.&lt;/li&gt;&lt;li&gt;Permettre de produire du chaud, mais aussi du rafraîchissement avec les mêmes équipements.&lt;/li&gt;&lt;li&gt;Promouvoir   des ressources locales, disponibles 24 heures sur 24 indépendamment des conditions   climatiques.&lt;/li&gt;&lt;li&gt;Exploiter   une énergie qui s’intègre harmonieusement à son environnement.&lt;/li&gt;&lt;li&gt;Agir avec le soutien du Fonds Chaleur et de   l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME peut accompagner les opérations suivantes ayant une production de chaleur renouvelable minimum de 25 MWh/an :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Géothermie   de surface avec pompes à chaleur sur aquifère superficiel, sur champ de   sondes géothermiques, sur géostructures énergétiques, sur échangeurs   compacts géothermiques ou sur chaussées thermoactives.&lt;/li&gt;&lt;li&gt;Installations   utilisant les mêmes principes que la géothermie mais valorisant par pompe à   chaleur l’énergie des eaux usées, de l’eau de mer, des eaux de surface ou des   eaux thermales.&lt;/li&gt;&lt;li&gt;Aérothermie &lt;strong&gt;uniquement les pompes à chaleur air/eau&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de géothermie de   surface ou d&amp;#039;aérothermie aidées par l’ADEME peuvent être dédiées à un bâtiment (ou process) ou   peuvent être associées à un réseau de chaleur et/ou de froid. &lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;installations de faibles puissances sont accompagnées uniquement dans le cadre des contrats chaleur renouvelable&lt;/strong&gt; (production de chaleur renouvelable &amp;lt;25 MWh/an).&lt;/p&gt;&lt;p&gt;L’aide Fonds Chaleur aux   installations de géothermie de surface ou d’aérothermie dépend de conditions techniques, en   particulier :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;étude du projet (incluant le volet captage de   la ressource « EnR »).&lt;br /&gt;&lt;/li&gt;&lt;li&gt;La quantité de chaleur et éventuellement de froid produite.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Les performances énergétiques et   environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au-delà des aides à   l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre   projet&lt;/strong&gt; : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage,   conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X62" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-renouvelable-a-partir-de-geothermie-de-surface-et-daerothermie/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF62" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG62" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E63" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>161737</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la mise en œuvre d’actions structurantes pour améliorer la qualité de l'air</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Amélioration de la qualité de l’air dans les territoires PPA ou en dépassements récents</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="O63" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME accompagne les projets permettant une amélioration de la qualité de l’air extérieur. &lt;/p&gt;&lt;p&gt;Les actions soutenues par l&amp;#039;ADEME viseront une réduction de NO₂, de particules PM10, PM2.5 ou d&amp;#039;O₃ mais pourront aussi concerner d’autres polluants réglementés (COVNM (composés organiques volatil non méthanique), SO₂, HAP (Hydrocarbure aromatique polycyclique)).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets jugés prioritaires seront ceux s&amp;#039;insérant dans un &lt;strong&gt;programme d&amp;#039;actions structuré visant à améliorer la qualité de l&amp;#039;air&lt;/strong&gt; sur le territoire (par exemple : programmation pluriannuelle, reproductibilité, objectifs clairement définis..). Les &lt;strong&gt;gains attendus sur la qualité de l&amp;#039;air&lt;/strong&gt; (NO₂, particules, ozone et autres polluants réglementés) seront clairement définis au regard de la situation du territoire.&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner les projets suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;Des &lt;strong&gt;études permettant d’aboutir à une mise en œuvre opérationnelle d’actions&lt;/strong&gt; permettant de réduire les émissions de polluants atmosphériques réglementés pour les zones concernées.&lt;/li&gt;&lt;li&gt;De la &lt;strong&gt;communication, animation, sensibilisation&lt;/strong&gt; intégrant les changements pérennes de pratiques.&lt;/li&gt;&lt;li&gt;Certains &lt;strong&gt;investissements&lt;/strong&gt; comme ceux relatifs à l&amp;#039;électrification des navires à quai, aux alternatives au brûlage des déchets verts ou ceux permettant d&amp;#039;atteindre un niveau de réduction en polluants (au delà du niveau réglementaire). &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets pourront concerner notamment les thématiques (liste non exhaustive) :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;strong&gt;Combustion de      biomasse&lt;/strong&gt; : &lt;ul&gt;&lt;li&gt;réduction des émissions des chaufferies existantes au-delà      de la réglementation, notamment celles dépourvues de systèmes de      filtration&lt;/li&gt;&lt;li&gt;alternatives au brûlage à l’air libre des déchets verts&lt;/li&gt;&lt;li&gt;chauffage domestique au bois : campagnes      d’animation/sensibilisation/communication vers les particuliers et/ou      professionnels non lié à la mise en place d’un fonds Air-Bois&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité&lt;/strong&gt; : active, partagée, report modal…&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Transports &lt;/strong&gt;: routier, maritime, fluvial, logistique, électrification de navires/bateaux de transport de marchandises ou voyageurs pour un branchement à quai…&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Industrie&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Agriculture.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sensibilisation, accompagnement au changement de comportement&lt;/strong&gt; des particuliers.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide n’est pas systématique et dépendra de l’impact du projet sur la réduction des émissions de polluants et des disponibilités budgétaires.&lt;/p&gt;&lt;p&gt;Nous vous conseillons de vous rapprocher de la Direction Régionale dont vous dépendez pour vérifier si vous êtes sur un territoire éligible et si  votre projet rentre bien dans ce dispositif d&amp;#039;aide. Le cas échéant, vous pourrez être orienté vers un autre financement. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P63" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>regions_02_11_28_44_76_84_93</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/amelioration-qualite-lair-territoires-ppa-depassements-recents</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amelioration-de-la-qualite-de-lair-dans-les-territoires-ppa-ou-en-depassements-recents/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF63" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG63" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D64" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>165642</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="N64" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse) ;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. Elle sera particulièrement pertinente pour des besoins haute température (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer, voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et du froid ;&lt;/li&gt;&lt;li&gt;bénéficier d’une technologie performante sur le plan énergétique et environnemental ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources énergétiques locales, disponibles 24h/24 et indépendantes des conditions climatiques ;&lt;/li&gt;&lt;li&gt;profiter d’une technologie adaptable aux différentes demandes selon les usages des bâtiments (chaud et/ou froid) ;&lt;/li&gt;&lt;li&gt;exploiter une technologie qui s’intègre harmonieusement à son environnement et évolutive par rapport à un programme d’aménagement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes ;&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine ;&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP) ;&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimums de performance des installations : COP des PAC (coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc. D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle, etc.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d’EnR&amp;amp;R de l’opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X64" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-et-de-froid-partir-de-boucle-deau-temperee-geothermique</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-d-eau-temperee-geothermique/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="AF64" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG64" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E65" s="1" t="inlineStr">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>165651</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Étude d'aide à la décision pour les projets de géothermie de surface, d'aérothermie ou de thalassothermie</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Étude d'aide à la décision pour les projets de géothermie de surface, d'aérothermie ou de thalassothermie</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N65" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de l&amp;#039;installation de géothermie, de thalassothermie ou d&amp;#039;aérothermie.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME, avec le Fonds Chaleur, vous aide à réaliser les études préalables à un projet de géothermie de surface, de thalassothermie ou d&amp;#039;aérothermie en apportant une aide financière. Elle met aussi à votre disposition des trames de cahier des charges pour les prestations d&amp;#039;AMO, la réalisation de Test de Réponse Thermique du sous-sol (TRT), ou une étude de faisabilité selon les technologies utilisées :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;pompes à chaleur géothermiques&lt;/strong&gt; (sur aquifère superficiel, sondes géothermiques, géostructures énergétiques, eau de mer, eaux de surface ou eaux thermales...) et &lt;strong&gt;boucle d’eau tempérée &lt;/strong&gt;géothermique ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;pompes à chaleur aérothermiques&lt;/strong&gt; (PAC air/eau).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité &lt;/strong&gt;vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;vérifier la faisabilité technique et économique du projet d’implantation d’une installation de géothermie de surface ;&lt;/li&gt;&lt;li&gt;proposer des solutions techniques adaptées au contexte ainsi qu’aux opportunités et aux contraintes qu’offre le site ;&lt;/li&gt;&lt;li&gt;comparer la solution « géothermique » aux autres possibilités en termes d’investissement et d’exploitation ;&lt;/li&gt;&lt;li&gt;rechercher des solutions visant à assurer l’exploitation pérenne de la ressource « géothermique » ;&lt;/li&gt;&lt;li&gt;proposer des solutions pour le financement de l’opération et son montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les missions d’AMO &lt;/strong&gt;vous permettront de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;garantir la qualité du projet à travers une vision globale et en coordination avec les différents acteurs du projet ;&lt;/li&gt;&lt;li&gt;mettre en œuvre les différentes étapes du projet et de rédiger un certain nombre de documents techniques (cahier des charges, CCTP, DCE, DOE, dossier de demande d’autorisation…) ;&lt;/li&gt;&lt;li&gt;s’assurer de la conformité réglementaire et technique de l’installation ;&lt;/li&gt;&lt;li&gt;s’assurer du bon fonctionnement de l’installation et des modalités de maintenance.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets de pompes à chaleur géothermiques ou de pompes à chaleur aérothermiques, l’aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Études) ou pouvant justifier de conditions équivalentes. La liste des professionnels RGE Études est disponible sur le &lt;a href="https://data.ademe.fr/datasets/liste-des-entreprises-rge-2"&gt;portail Open data de l’ADEME&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le &lt;/strong&gt;&lt;strong&gt;Test de Réponse Thermique &lt;/strong&gt;est finançable si une étude de faisabilité ou une note contextualisant le projet a été réalisée en amont. Il vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;caractériser les propriétés thermiques moyennes des terrains traversés (conductivité thermique, température initiale du sous-sol...) ;&lt;/li&gt;&lt;li&gt;caractériser les propriétés de la sonde géothermique verticale testée (sonde pilote).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Le forage de reconnaissance sur nappe &lt;/strong&gt;est finançable si une étude de faisabilité a été réalisée en amont&lt;strong&gt;. &lt;/strong&gt;Il vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;caractériser les formations géologiques traversées&lt;/li&gt;&lt;li&gt;caractériser les propriétés hydrogéologiques de la nappe (débits, mesures physico-chimiques).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon les régions, l’ADEME s’appuie sur certains relais pour promouvoir les énergies renouvelables et vous guider vers les plus pertinentes pour votre projet. À ce titre, des conseils et des notes d’opportunités peuvent vous être fournis. Vous pouvez contacter votre direction régionale ADEME, en amont de l’étude de faisabilité.&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers une aide aux investissements pour le financement d’installations géothermiques, thalassothermiques, aérothermiques et de boucles d’eau tempérée géothermiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P65" s="1" t="inlineStr">
+      <c r="P63" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q65" s="1" t="inlineStr">
+      <c r="Q63" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Êtes-vous concerné ?&lt;/p&gt;&lt;p&gt;Cette aide s’adresse aux collectivités, entreprises et associations.&lt;/p&gt;&lt;p&gt;Quel(les) région(s) ou pays proposent ce dispositif ?&lt;/p&gt;&lt;p&gt;Toutes les Régions&lt;/p&gt;&lt;p&gt;Je vérifie mon éligibilité&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable est conseillé avant toute démarche.&lt;/p&gt;&lt;p&gt;Pour contacter votre Direction Régionale, cliquez sur « Je contacte l&amp;#039;ADEME » dans la rubrique « Informations utiles » en bas de page. Sélectionnez ensuite « Question sur un projet » dans le champ « Votre besoin ».&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/%C3%89tudes%20en%20faveur%20de%20la%20transition%20%C3%A9cologique%20-%20Conditions%20d%27%C3%A9ligibilit%C3%A9%20et%20de%20financement%20-%202026.pdf"&gt;Études en faveur de la transition écologique - Conditions d&amp;#039;éligibilité et de financement - 2026 261.6 Ko .pdf&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/%C3%89tudes%20en%20faveur%20de%20la%20transition%20%C3%A9cologique%20-%20Conditions%20d%27%C3%A9ligibilit%C3%A9%20et%20de%20financement%20-%202026.pdf" download&gt;&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;div&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-daide-la-decision-pour-les-projets-de-geothermie-de-surface-daerothermie-ou-de-thalassothermie</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-daide-la-decision-pour-les-projets-de-geothermie-de-surface-daerothermie-ou-de-thalassothermie?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000849"&gt;Contacter l&amp;#039;ademe&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-d-aide-a-la-decision-pour-les-projets-de-geothermie-de-surface-d-aerothermie-ou-de-thalassothermie/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>161767</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Demander une aide financière à la réalisation de votre installation de production de chaud et de froid à partir d’une boucle d’eau tempérée « géothermique »</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt; 90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Maîtriser      sa facture énergétique en ayant de la visibilité sur les coûts de la      chaleur et du froid.&lt;/li&gt;&lt;li&gt;Bénéficier      d’une technologie performante sur le plan énergétique et      environnemental.&lt;/li&gt;&lt;li&gt;promouvoir      des ressources énergétiques locales, disponibles 24 heures sur 24 et      indépendantes des conditions climatiques.&lt;/li&gt;&lt;li&gt;Profiter      d’une technologie adaptable aux différentes demandes selon les usages des      bâtiments (chaud et/ou froid).&lt;/li&gt;&lt;li&gt;Exploiter      une technologie qui s’intègre harmonieusement à son environnement et      évolutive par rapport à un programme d’aménagement.&lt;/li&gt;&lt;li&gt;Agir      avec le soutien du Fonds Chaleur et de l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP)&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimum de performance des installations (COP des PAC (Coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc.). D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle...&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d&amp;#039;EnR&amp;amp;R de l&amp;#039;opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-a-partir-boucle-deau-temperee</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-deau-temperee-geothermique/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>165641</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur à partir de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur à partir de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie géothermique ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel biomasse et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la géothermie).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. Elle sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Il existe plusieurs bonnes raisons pour passer le cap du fossile au renouvelable grâce à la géothermie :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur ;&lt;/li&gt;&lt;li&gt;accéder à l’exemplarité environnementale ;&lt;/li&gt;&lt;li&gt;bénéficier de technologies éprouvées à haut rendement énergétique ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources locales, disponibles 24h/24 indépendamment des conditions climatiques ;&lt;/li&gt;&lt;li&gt;exploiter une énergie qui s’intègre harmonieusement à son environnement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME peut accompagner financièrement la réalisation d’opérations de géothermie sur aquifère profond (ou géothermie basse énergie) avec ou sans recours à une (ou des) pompe(s) à chaleur et associées ou non à la création (ou l’extension) d’un réseau de chaleur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L’aide Fonds Chaleur aux installations de production de chaleur à partir de géothermie profonde dépend de conditions techniques, en particulier :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’étude du projet (sur les volets sous-sol et surface) ;&lt;/li&gt;&lt;li&gt;la quantité de chaleur produite ;&lt;/li&gt;&lt;li&gt;les performances énergétiques et environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P65" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q65" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
       <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-partir-de-geothermie-profonde</t>
         </is>
       </c>
       <c r="X65" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-a-partir-de-geothermie-profonde-2/</t>
         </is>
       </c>
       <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
+        <v>166258</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>CCR</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 70</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Contrat Chaleur Renouvelable (CCR) est un dispositif de financement territorial mis en place par l&amp;#039;ADEME (Agence de la Transition Écologique). Son objectif est d&amp;#039;accélérer la production de chaleur à partir d&amp;#039;énergies renouvelables pour les secteurs de l&amp;#039;habitat collectif, du tertiaire, de l&amp;#039;industrie. Il est animé, sur le territoire de la Haute-Savoie, en partie par le Syane.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Géothermie, solaire thermique, biomasse, pour les études de faisabilité et/ou les investissements&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sur dossier&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Savoie</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://syane.fr/energies/energies-renouvelables/aide-chaleur-renouvelable/</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vicor MAZAURY - v.mazaury&amp;#64;syane.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>a.lebessou@syane.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable-3/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Syane</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>164788</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre raccordement à un Réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Coup de Pouce Chauffage</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>SOBREN</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la transition énergétique, le Gouvernement encourage activement le développement de modes de chauffage alimentés par des énergies renouvelables (réseaux de chaleur, pompes à chaleur, biomasse). Grâce au dispositif des Certificats d’Économies d’Énergie (CEE) et au Coup de Pouce Chauffage, vos travaux liés au chauffage de vos &lt;strong&gt;bâtiments tertiaires et résidentiels collectifs&lt;/strong&gt; font l’objet d’un soutien financier renforcé pour les projets engagés avant fin 2025 et achevés avant le 31 décembre 2026.&lt;/p&gt;&lt;p&gt;L&amp;#039;équipe SOBREN vous accompagne à chaque étape du financement de votre projet de raccordement à un réseau de chaleur :&lt;/p&gt;&lt;p&gt;✅ Analyse d’éligibilité : vérification des critères d’éligibilité des travaux et de leur conformité aux exigences du dispositif.&lt;/p&gt;&lt;p&gt;✅ Estimation des aides : calcul du montant de la prime CEE associée à votre projet.&lt;/p&gt;&lt;p&gt;✅ Sécurisation des aides : garantie que le soutien financier est bien pris en compte avant de débuter les travaux.&lt;/p&gt;&lt;p&gt;✅ Montage et suivi administratif de votre dossier.&lt;/p&gt;&lt;p&gt;✅ Valorisation du projet : suivi jusqu’à l’obtention et le versement de la prime après validation des CEE.&lt;/p&gt;&lt;p&gt;Grâce à notre expertise, nous vous aidons à optimiser le financement de votre raccordement aux réseaux de chaleur et à concrétiser votre projet en toute sérénité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P67" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="Q67" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Bâtiment Tertiaire ou Résidentiel collectif existant depuis plus de deux ans. &lt;/li&gt;&lt;li&gt;Remplacement d&amp;#039;une énergie de chauffage à énergie fossile par une raccordement à un réseau de chaleur alimenté à plus de 50% par de l&amp;#039;énergie renouvelable.&lt;/li&gt;&lt;li&gt;Engagement des travaux &lt;strong&gt;avant le 31 décembre 2030&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Fin des travaux avant le 31 décembre 2032.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://sobren.fr/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contactez SOBREN : contact&amp;#64;sobren.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>e.pouch@sobren.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-votre-raccordement-a-un-reseau-de-chaleur-1/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>SOBREN</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2025</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>146793</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Déployer un dispositif d’accompagnement aux énergies renouvelables thermiques pour les collectivités, entreprises, bailleurs et associations</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Contrat chaleur renouvelable</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Ademe - Direction régionale Hauts-de-France</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J66" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J68" s="1" t="inlineStr">
         <is>
           <t>Au forfait ou en %</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Approuvé en février 2021, le Plan Climat Air Energie Territorial (PCAET) permet de développer fortement les énergies renouvelables et de récupération (EnR&amp;amp;R). La MEL vise ainsi une multiplication par 2,3 de la production locale entre 2016 et 2030.
 &lt;/p&gt;
 &lt;p&gt;
  Pour ce faire, la MEL déploie un contrat de chaleur renouvelable pour une première période de 3 ans. Financé par l&amp;#039;ADEME dans le cadre du Fonds Chaleur, il vise à accompagner financièrement et techniquement les acteurs du territoire (hors particuliers) : communes, entreprises, industries, bailleurs sociaux, copropriétés, équipements médico-sociaux, acteurs agricoles - souhaitant produire des énergies renouvelables thermiques (géothermie, biomasse, solaire thermique, réseaux, récupération de chaleur fatale).
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif est ouvert à des projets de toute taille (bâtiment neuf, réhabilitation, changement de production de chaleur) et offre un soutien technique et financier pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;accompagnement en ingénierie,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des études de diagnostic, de faisabilité et missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des investissements.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Quel financement ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Jusqu&amp;#039;à 70 % pour les études,
   &lt;/li&gt;
   &lt;li&gt;
    Selon les barèmes forfaitaires du fond chaleur ADEME pour les travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sur les 3 prochaines années, près de 8 M€ d&amp;#039;aides pour la chaleur renouvelable seront apportés aux acteurs du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement d&amp;#039;une chaudiere biomasse pour une médiateque
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une installation solaire thermique pour un établissement de santé
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;un raccordement de deux copropriétés au réseau de chaleur urbain
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une étude de faisabilité pour une opération de géothermie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout d&amp;#039;acteur hors particulier
 &lt;/p&gt;
 &lt;p&gt;
  Critères du fond chaleur
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.lillemetropole.fr/chaleur-renouvelable-la-mel-accompagne-les-projets-de-son-territoire</t>
         </is>
       </c>
-      <c r="W66" s="1" t="inlineStr">
+      <c r="W68" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.lillemetropole.fr/</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Alexandre Pauvert :
    &lt;a target="_self"&gt;
     a.pauvert&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Maxime Lassalle :
    &lt;a target="_self"&gt;
     m.lassalle&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a target="_self"&gt;
     enr&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>apauvert@lillemetropole.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80db-contrat-chaleur-renouvelable-metropole-europe/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>03/08/2023</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...320 lines deleted...]
-      </c>
       <c r="AH68" s="1" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:34" customHeight="0">
       <c r="A69" s="1">
         <v>95064</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Mener des projets d'énergie renouvelable (EnR)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Soutien au montage de projets énergies renouvelables participatifs et citoyens</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -10745,689 +10730,498 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/61de-soutien-projet-energie-renouvelable-enr-accom/</t>
         </is>
       </c>
       <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
       <c r="AH69" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:34" customHeight="0">
       <c r="A70" s="1">
+        <v>44204</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets agricoles en Seine Aval</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="J70" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas selon les projets</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2014-2020, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 382 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Camion itinérant de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ferme pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Circuits-courts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation agricole (moulin et yaourterie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diversification agricole (nouveaux matériels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement biomasse agricole (miscanthus ..)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>CU Grand Paris Seine et Oise</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adèle Maistre
+&lt;/p&gt;
+&lt;p&gt;
+ adele.maistre&amp;#64;safer-idf.com
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>adele.maistre@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b488-developpement-agricole-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2020</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>42871</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Installer des chauffages à énergie renouvelable</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Grenoble-Alpes Métropole
 Ademe — Direction régionale — Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="F70" s="1" t="inlineStr">
+      <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Grenoble-Alpes Métropole</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Subvention
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="J70" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J71" s="1" t="inlineStr">
         <is>
           <t>Selon production de chaleur renouvelale et type d'énergie</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  Soutenir financièrement les projets d&amp;#039;énergies renouvelables thermiques.
  Ce dispositif national est géré par Grenoble Alpes Métropole sur son territoire par délégation de l&amp;#039;ADEME, pour
  &lt;strong&gt;
   financer
  &lt;/strong&gt;
  les projets d&amp;#039;énergie renouvelable thermique et apporter aux porteurs de projet du
  &lt;strong&gt;
   conseil
  &lt;/strong&gt;
  , et un
  &lt;strong&gt;
   support
  &lt;/strong&gt;
  afin de faciliter la mise en service et l&amp;#039;exploitation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  Installations de
  - Solaire thermique ;
  - Biomasse/Bois énergie ;
  - Géothermie ;
  - Réseau de chaleur.
  Les projets, quelles que soit la puissance du système de chaleur renouvelable à installer, peuvent bénéficier d&amp;#039;une aide financière qui peut aller jusqu&amp;#039;à 50 % de l&amp;#039;investissement et qui sont compatibles avec les autres aides publiques (Département, Région...). L&amp;#039;ensemble des aides peut amener une couverture de l&amp;#039;investissement jusqu&amp;#039;à 80% (selon les règles de cumuls des aides publiques).
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont instruits au fil de l&amp;#039;eau par Grenoble-Alpes Métropole. L&amp;#039;ALEC (Agence Locale de l&amp;#039;Energie et du Climat) accompagne les porteurs de projets de la définition du projet, au montage des dossiers de subvention, jusqu&amp;#039;au suivi du bon fonctionnement des installations.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  Tout type sauf particuliers. Bénéficiaires publics ou privés (communes, bailleurs, entreprises, associations, etc.), situés sur le territoire de la Métropole grenobloise.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant
  &lt;/strong&gt;
  Subvention dont le montant dépendra du type d&amp;#039;installation, l&amp;#039;aide étant un forfait en fonction du volume de chaleur qu&amp;#039;il est envisagé de produire. L&amp;#039;aide peut aller jusqu&amp;#039;à 50 % de l&amp;#039;investissement et qui sont compatibles avec les autres aides publiques (Département, Région...). L&amp;#039;ensemble des aides peut amener une couverture de l&amp;#039;investissement jusqu&amp;#039;à 80%.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exemple d&amp;#039;aides :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Chaufferie bois dans 1100 m2 de bureaux : 6 044 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaufferie bois dans 2100 m2 de locaux tertiaires : 41 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaufferie bois avec réseau de chaleur pour bâtiments tertiaires : 110 450 €
  &lt;/li&gt;
  &lt;li&gt;
   Installation solaire de 15 m2 pour eau chaude sanitaire d&amp;#039;une structure d&amp;#039;hébergement touristique : 7 752 €
  &lt;/li&gt;
  &lt;li&gt;
   Installation solaire de 50 m2 pour eau chaude sanitaire d&amp;#039;un bailleur : 25 500 €
  &lt;/li&gt;
  &lt;li&gt;
   Installation de géothermie pour un ensemble de logements collectifs d&amp;#039;un promoteur : 105 350 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaudière bois pour centre technique : 13 520 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaudière bois et réseau de chaleur alimentant 6 bâtiments communaux
   dont gymnase et piscine : 162 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaudière bois pour un groupe scolaire : 32 184 €
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Grenoble-Alpes-Métropole</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.grenoblealpesmetropole.fr/620-je-souhaite-financer-un-projet-d-energies-renouvelables-thermiques.htm</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Grenoble-Alpes Métropole
  Direction de la transition énergétique
  Claire Mazoyer
  Tél : 04 56 58 53 57
 &lt;/p&gt;
 &lt;p&gt;
  fondschaleur&amp;#64;lametro.fr
 &lt;/p&gt;
 &lt;p&gt;
  Gaël BOGOTTO
  Chargé de mission
  Société Publique Locale ALEC de la Grande Région Grenobloise
  Tél : 04 76 00 19 09
 &lt;/p&gt;
 &lt;p&gt;
  gael.bogotto&amp;#64;alec-grenoble.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>energie.entreprises@grenoblealpesmetropole.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/61ad-aide-financiere-aux-installations-de-chauffag/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>26/05/2020</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...193 lines deleted...]
-      </c>
       <c r="AH71" s="1" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:34" customHeight="0">
       <c r="A72" s="1">
-        <v>78203</v>
+        <v>126158</v>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Valoriser, préserver les ressources locales et atténuer le changement climatique</t>
-[...4 lines deleted...]
-          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+          <t>Accompagner les collectivités et leurs groupements à la mise en oeuvre des projets énergies renouvelables</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>Pays Comminges Pyrénées</t>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
-        <is>
-[...164 lines deleted...]
-      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
-Ingénierie technique
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Photovoltaïque sur bâtiments et ombrières de parkings publics : le SIEGE 27 accompagne les collectivités et leurs groupements pour des installations photovoltaïques en assurant les études nécessaires puis la maîtrise d&amp;#039;ouvrage des projets ainsi que leur exploitation (
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
   &lt;li&gt;
    Bois énergie : le SIEGE 27 propose aux communes un accompagnement complet des études à l&amp;#039;exploitation des installations avec prise en charge financière des coûts d&amp;#039;investissement à hauteur de 80% hors réseau hydraulique interne (
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-bois.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-bois.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
   &lt;li&gt;
    Eolien / photovoltaïque au sol : le SIEGE 27 co-développe de tels projets en cas de délibération favorable de la commune d&amp;#039;étude ainsi que de son intercommunalité. L&amp;#039;objectif recherché par le SIEGE 27 est de garantir l&amp;#039;appropriation, le suivi et l&amp;#039;implication du territoire, soutenir des projets publics et citoyens, contribuer au capital/compte courant des sociétés de projet et ainsi accéder à leur gouvernance et optimiser les retombées économiques locales. Le portage du risque financier est assuré par le SIEGE 27 (
@@ -11440,206 +11234,572 @@
    et
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-eolien.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-eolien.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
   &lt;li&gt;
    Méthanisation : le SIEGE 27 accompagne les collectivités et leurs groupements à faire émerger des projets, en participant notamment financièrement aux maillages et renforcements des réseaux, soutient les porteurs de projet en leur donnant les conditions les plus favorables possibles en lien avec GRDF et les intercommunalités (
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-metha.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-metha.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
  &lt;/ul&gt;
  Plus d&amp;#039;informations par le biais des fiches thématiques disponibles sur le bouton descriptif complet.
  &lt;br /&gt;
 </t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Photovoltaïque sur ombrière : parking de la salle des fêtes de Verneusses, ...
   &lt;/li&gt;
   &lt;li&gt;
    Photovoltaïque sur bâtiments publics : toitures d&amp;#039;école (Thuit de l&amp;#039;Oison, Tillières sur Avre, Saint André de l&amp;#039;Eure,...), de salles des fêtes (Bourg Beaudoin,...).
   &lt;/li&gt;
   &lt;li&gt;
    Bois énergie : mairie/école de Surtauville,...
   &lt;/li&gt;
   &lt;li&gt;
    Photovoltaïque au sol : sur casiers de centres d&amp;#039;enfouissement de déchets (SDOMODE, SETOM), anciennes pistes bétonnées d&amp;#039;aérodrome (Saint André de l&amp;#039;Eure), anciennes carrières (Martot,...)
   &lt;/li&gt;
   &lt;li&gt;
    Eolien : Mesnil-Rousset, Vraiville/Mandeville/Surtauville/Terres de Bord/La Haye Malherbe, ...
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Eure</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.siege27.fr/categories/les-fiches-du-siege27</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  te&amp;#64;siege27.fr
 &lt;/p&gt;
 &lt;p&gt;
  02 32 39 82 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>mathilde.girard@siege27.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a272-accompagnement-des-collectivites-et-de-leurs-/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2023</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>164111</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de préservation de l'environnement et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation du territoire et des modes de vie face aux changements climatique, d&amp;#039;atténuer ses conséquences, et de favoriser la transition écologique du territoire.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Favoriser la sobriété énergétique&lt;/p&gt;&lt;p&gt;- Sensibiliser et encourager les pratiques vertueuses pour l&amp;#039;environnement&lt;/p&gt;&lt;p&gt;- Limiter la production de déchets et en garantir une gestion raisonnable&lt;/p&gt;&lt;p&gt;- Préserver la biodiversité, les paysages et le cadre de vie&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Energie citoyenne, projet de micro-méthanisation, rénovation exemplaire de bâtiment public, etc. ;&lt;/p&gt;&lt;p&gt;‐ Défi zéro déchet, exposition-démonstration de bonnes pratiques sur les économies d’eau, etc. ;&lt;/p&gt;&lt;p&gt;‐ Compost collectif, ressourcerie, friperie, atelier de réparation et réemploi, etc. ;&lt;/p&gt;&lt;p&gt;‐ Plantation de micro-forêts, de haies, murs et toits végétaux, moutons pour entretenir des terrains, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Consommation et production
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le &lt;strong&gt;projet intègre des actions en faveur de l’environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-preservation-de-lenvironnement-et-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC73" s="1" t="inlineStr">
         <is>
-          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD73" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
         </is>
       </c>
       <c r="AE73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG73" s="1" t="inlineStr">
         <is>
-          <t>10/01/2023</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="AH73" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:34" customHeight="0">
       <c r="A74" s="1">
+        <v>78203</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser, préserver les ressources locales et atténuer le changement climatique</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J74" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Le territoire présente un environnement peu dégradé, mais porte toutefois les traces d’activités anciennes qui laissent des friches et des sites potentiellement pollués. Les activités contemporaines exercent aussi des pressions sur l’environnement, tout comme le changement climatique.&lt;/p&gt;&lt;p&gt;L’agriculture, dominée par la polyculture et un élevage important, est une composante essentielle du territoire. La production biologique est en plein essor, la demande d’installation sur de petites surfaces est en hausse (en lien avec le projet d’espace-test maraîcher porté par le Pays Comminges Pyrénées) et la filière viande est en cours de structuration.&lt;/p&gt;&lt;p&gt;L’offre de transport demeure limitée, le Pays Comminges Pyrénées doit améliorer les mobilités sur l’ensemble de son territoire afin de le rendre accessible à tout type de population, en priorisant le développement des mobilités multimodales, durables et économes en énergie. Le fait que 78% des actifs résident et travaillent sur le territoire montre que le potentiel de développement des alternatives à la voiture individuelle est réel.&lt;/p&gt;&lt;p&gt;Les enjeux : Valoriser l’environnement, le patrimoine naturel et le cadre de vie ; encourager une agriculture et une consommation locales et durables ; développer le potentiel énergétique renouvelable du territoire et adapter le territoire au changement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.1 Soutenir une agriculture locale durable&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.1.1 Adapter et développer une agriculture locale, de montagne et accessible à tous&lt;/li&gt;&lt;li&gt;4.1.2 Diversifier les activités agricoles par la transformation ou la valorisation des produits et par les activités agritouristiques&lt;/li&gt;&lt;li&gt;4.1.3 Développer les actions inscrites dans le Projet Alimentaire Territorial Comminges Pyrénées et/ou en cohérence avec celui-ci.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;4.2 Accompagner le développement raisonné des ressources naturelles locales&lt;/strong&gt;&lt;br /&gt;&lt;ul&gt;&lt;li&gt;4.2.1 Préserver et valoriser la richesse environnementale du territoire ;&lt;/li&gt;&lt;li&gt;4.2.2 Développer et valoriser les filières locales&lt;/li&gt;&lt;li&gt;4.2.3 Gérer durablement les ressources naturelles du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;span&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3 Favoriser les transitions écologiques et énergétique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.3.1 Développer les initiatives en faveur de la transition écologique, de la maîtrise de l’énergie et des énergies renouvelables&lt;/li&gt;&lt;li&gt;4.3.2 Développer une mobilité innovante et durable&lt;/li&gt;&lt;li&gt;4.3.3 Mettre en œuvre et réviser les Plans Climat Air Energie Territoriaux.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;p&gt;&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un tiers lieu nourricier, création d’une cuisine centrale pour la restauration collective, création d’un magasin de producteurs, réalisation d’un guide des producteurs locaux, développement des AFP, mise en place d’espaces-tests, etc. ;&lt;/p&gt;&lt;p&gt;- Installation d’unités de production de méthanisation, structuration de la filière laine, protection des captages d’eau, etc. ;&lt;/p&gt;&lt;p&gt;- Projet solaire citoyen, aménagement d’un pôle multimodal, réalisation d’un plan mobilité simplifiée à l’échelle du Pays Comminges Pyrénées, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;br /&gt;Tous sauf SCI et particuliers.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.1.2 Pour les activités agritouristiques&lt;/em&gt; : Les projets touristiques devront s’inscrire dans une démarche qualité inclusive de type « Tourisme et handicap » et /ou environnementale de type « Ecogite de Gîtes de France/Qualité tourisme/Camping Qualité » et/ou favorisant les mobilités douces de type « Accueil vélo » / « Cheval étape ».&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.3. Favoriser les transitions écologique et énergétique &lt;/em&gt;: Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exclusions spécifiques&lt;/strong&gt; : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6359-promouvoir-une-agriculture-locale-perenne-et-/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD74" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>60102</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="F74" s="1" t="inlineStr">
+      <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Banque Européenne d'Investissement (BEI)</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie Juridique / administrative
-[...3 lines deleted...]
-      <c r="K74" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L74" s="1" t="inlineStr">
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
 &lt;/p&gt;
 &lt;p&gt;
  Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   études techniques, audits énergétiques
  &lt;/li&gt;
  &lt;li&gt;
   business plans et conseils financiers
  &lt;/li&gt;
  &lt;li&gt;
   conseils juridiques
  &lt;/li&gt;
  &lt;li&gt;
   préparation de procédures d&amp;#039;appels d&amp;#039;offres
  &lt;/li&gt;
  &lt;li&gt;
   regroupement de projets
  &lt;/li&gt;
  &lt;li&gt;
   gestion de projets
@@ -11712,169 +11872,458 @@
  &lt;li&gt;
   les logements sociaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3) Transport et mobilité en ville
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  ELENA appuie également les projets innovants liés aux transports et à la mobilité dans les zones urbaines qui permettent de réaliser des économies d&amp;#039;énergie et de réduire les émissions.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets admissibles couvrent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les investissements visant à encourager l&amp;#039;utilisation et l&amp;#039;intégration de solutions innovantes axées sur les combustibles de substitution dans le domaine de la mobilité urbaine, par exemple ceux ayant trait aux véhicules et aux installations de recharge
  &lt;/li&gt;
  &lt;li&gt;
   les investissements promouvant l&amp;#039;introduction à grande échelle de nouveaux modes de transport plus économes en énergie, qui, dans les zones urbaines, peuvent revêtir de nombreuses formes, comme par exemple : mobilité partagée, logistique urbaine, systèmes de transport intelligents, infrastructures urbaines (y compris les investissements dans les modes de déplacement doux ou dans la mobilité qui ne repose pas sur les transports motorisés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.eib.org/fr/products/advising/elena/map.htm" rel="noopener" target="_blank"&gt;
   Exemples de projets en cours
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.eib.org/fr/products/advising/elena/completed-projects/index.htm"&gt;
   Exemples de projets achevés
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Réhabilitation
 Logement et habitat
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets d&amp;#039;assistance technique relevant d&amp;#039;ELENA ne doivent pas poursuivre de but lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.eib.org/fr/products/advising/elena/index.htm</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour présenter une demande initiale de financement, contactez directement la Banque Européenne d&amp;#039;Investissement par courriel à l&amp;#039;adresse elena&amp;#64;eib.org et utilisez
  &lt;a href="https://www.eib.org/attachments/documents/elena-pre-application-formfr.docx"&gt;
   le formulaire de préadmission
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour soumettre sa candidature :
  &lt;a href="https://www.eib.org/fr/products/advising/elena/index.htm" rel="noopener" target="_blank"&gt;
   https://www.eib.org/fr/products/advising/elena/index.htm
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>annelise.brouste@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b772-investir-en-faveur-de-lefficacite-energetique/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AD74" s="1" t="inlineStr">
+      <c r="AD75" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>29/09/2020</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>162400</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de travaux production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Géothermie, et énergie de l’eau de mer (valorisée directement ou par l&amp;#039;intermédiaire de pompes à chaleur) Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux sont éligibles.&lt;/p&gt; &lt;p&gt;- COP &amp;gt; 4 (pour les PACs géothermiques)&lt;br /&gt; - Respect des normes de forage et de la réglementation sous-sol&lt;br /&gt; - Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;br /&gt; - Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/p&gt; &lt;p&gt;Ce dispositif s’inscrit dans le cadre d’intervention régional chaleur et froid renouvelables : Ce cadre a pour ambition de développer les projets de production de chaleur et de froid renouvelables, notamment les projets, géothermie/thalassothermie mais aussi de récupération de chaleur fatale ainsi que les réseaux de distribution de chaleur et de froid qui leurs sont associés.&lt;br /&gt; Il est la déclinaison sur les énergies renouvelables thermiques de l’axe opérationnel régional sur les Energies Renouvelables qui vise la mobilisation de 100% des énergies renouvelables à l’horizon 2050, afin de respecter les objectifs du Plan climat régional dont la seconde édition a été adoptée en Avril 2021 ainsi que ceux du Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET). Il permet notamment la mise en œuvre des initiative 65 - Soutenir le développement de la chaleur et du froid renouvelable pour le chauffage et le rafraichissement des bâtiments et des process industriels – et 67 - Développer méthanisation, solaire thermique, géothermie, bois-énergie, hydraulique - du Plan Climat. Des partenaires comme les opérateurs de type ADEME sont amenés à intervenir sur ces thématiques, notamment dans le cadre du Fonds Chaleur. Il existe aussi des aides pour les travaux d’installation de projets de solaire thermique, de récupération de chaleur fatale...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P76" s="1" t="inlineStr">
+        <is>
+          <t>28/03/2023</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- COP &amp;gt; 4 (pour les PACs géothermiques)&lt;br /&gt; - Respect des normes de forage et de la réglementation sous-sol&lt;br /&gt; - Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;br /&gt; - Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/p&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;br /&gt; &lt;br /&gt; Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Concernant la demande de subventions, les contacts des chargées de missions régionales sont les suivants :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-geothermie-thalassothermie</t>
+        </is>
+      </c>
+      <c r="W76" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
+&lt;p&gt;Catherine Ramos :&lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt; cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-geothermie-thalassothermie/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>162405</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Financer les travaux de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Chaleur de récupération (chaleur &amp;#34;fatale&amp;#34; issue notamment des eaux usées ou des process industriels)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;/li&gt; 	&lt;li&gt;Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le cadre d’intervention régional chaleur et froid renouvelables : Ce cadre a pour ambition de développer les projets de production de chaleur et de froid renouvelables, notamment les projets, géothermie/thalassothermie mais aussi de récupération de chaleur fatale ainsi que les réseaux de distribution de chaleur et de froid qui leurs sont associés.&lt;br /&gt; Il est la déclinaison sur les énergies renouvelables thermiques de l’axe opérationnel régional sur les Energies Renouvelables qui vise la mobilisation de 100% des énergies renouvelables à l’horizon 2050, afin de respecter les objectifs du Plan climat régional dont la seconde édition a été adoptée en Avril 2021 ainsi que ceux du Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET). Il permet notamment la mise en oeuvre des initiative 65 - Soutenir le développement de la chaleur et du froid renouvelable pour le chauffage et le rafraichissement des bâtiments et des process industriels – et 67 - Développer méthanisation, solaire thermique, géothermie, bois-énergie, hydraulique - du Plan Climat.&lt;br /&gt; Des partenaires comme les opérateurs de type ADEME sont amenés à intervenir sur ces thématiques, notamment dans le cadre du Fonds Chaleur.&lt;br /&gt; Il existe aussi des aides pour d&amp;#039;autres énergies renouvelables thermiques : solaire thermique, réseaux de chaleur et de froid, géothermie...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P77" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;/li&gt; 	&lt;li&gt;Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;br /&gt; Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Concernant la demande de subventions, les contacts des chargées de missions régionales sont les suivants :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-recuperation-de-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
+&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-recuperation-de-chaleur-fatale/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>