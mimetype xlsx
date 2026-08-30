--- v0 (2026-04-13)
+++ v1 (2026-08-30)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH10"/>
+  <dimension ref="A1:AH8"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,450 +263,90 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>120631</v>
+        <v>95029</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir des actions d’éducation aux médias et à l’information de rayonnement régional ou local pour un déploiement à compter de la rentrée 2023 ou l’année scolaire 2023-2024</t>
+          <t>Aider au développement et à la production cinématographique, audiovisuelle, nouveaux médias et animation - Dispositifs Cinéma Audiovisuel Grand Est</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Education aux médias et à l&amp;apos;information (EMI) / Résidences de journalistes</t>
+          <t>Dispositifs Cinéma Audiovisuel Grand Est</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Ministère de la Culture</t>
-[...4 lines deleted...]
-          <t>Direction régionale des Affaires culturelles (DRAC) — Pays de la Loire</t>
+          <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...353 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A ce titre elle s&amp;#039;est engagée à intervenir dans le domaine des aides à la création et à la production, en créant un « fonds de soutien à l&amp;#039;écriture, au développement et à la production cinématographique, audiovisuelle, nouveaux médias et animation». Ce fonds est géré avec l&amp;#039;appui d&amp;#039;une commission de professionnels dénommée « Comité Consultatif cinéma – audiovisuel - nouveaux médias - animation ».
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-a-lecriture-cinema-audiovisuel-nouveaux-medias"&gt;
    Aide à l&amp;#039;écriture cinéma, audiovisuel et nouveaux médias
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-developpement-oeuvres-cinematographiques-audiovisuelles-a-destination-nouveaux-medias"&gt;
    Aide au développement des œuvres cinématographiques et audiovisuelles ou à destination des nouveaux médias
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-developpement-a-production-cinema-audiovisuel-nouveaux-medias-doeuvres-danimation"&gt;
    Aide au développement et à la production d&amp;#039;animation
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/vos-aides-regionales/aide-a-production-de-courts-metrages-cinema-documentaire-fiction-prise-de-vue-reelle"&gt;
    Aide à la production de courts métrages
   &lt;/a&gt;
  &lt;/li&gt;
@@ -785,83 +425,83 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/tableau-films-2017-ciclic-definitif-28032018.pdf"&gt;
    Liste des projets soutenus en 2017
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/cinema-audivisuel-bilan-total-soutiens-2018-au-19122018.pdf"&gt;
    Liste des projets Fonds de soutien et COM TV 2018
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/tableau-films-2019-ciclic-ge-17092019-2sessions.pdf"&gt;
    Liste des projets soutenus en 2019
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/04102020-tableau-films-2020ciclic-complet.pdf"&gt;
    Liste des projets soutenus en 2020
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Médias et communication</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>03/08/2017</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/dispositifs-cinema-audiovisuel/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="https://www.grandest.fr/wp-content/uploads/2017/08/convention-cadre-2020-2022.pdf"&gt;
     Convention CNC – Etat – Région Grand Est – Eurométropole de Strasbourg 2020-2022
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contact :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les demandes de paiement :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:versements-ecoculture&amp;#64;grandest.fr"&gt;
     versements-ecoculture&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
@@ -872,458 +512,458 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Écriture (audiovisuel, cinéma, nouveaux médias) : Glenn HANDLEY – Agence culturelle, tél 03 88 58 87 97
   &lt;/li&gt;
   &lt;li&gt;
    Appel à Manifestation d&amp;#039;Intérêt Culture Création Numérique / Développement et animation de la filière image &amp;amp; numérique : creation.numerique&amp;#64;grandest.fr
   &lt;/li&gt;
   &lt;li&gt;
    Développement et production d&amp;#039;œuvres d&amp;#039;animation / développement de longs métrages cinéma (documentaire et fiction prise de vue réelle) : Marie-Alix FOURQUENAY, tél 03 87 31 81 40
   &lt;/li&gt;
   &lt;li&gt;
    Développement et production de fictions TV et nouveaux medias / production de longs métrages cinéma (documentaire et fiction prise de vue réelle) : Murielle FAMY, tél 03 88 15 69 47
   &lt;/li&gt;
   &lt;li&gt;
    Développement et production de documentaires audiovisuels et nouveaux médias : Marion GRAVOULET, tél 03 88 15 38 56
   &lt;/li&gt;
   &lt;li&gt;
    Production de courts métrages cinéma : Sophie HERSCHER-BOUSSEAU, tél 03 26 70 74 62
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/82ee-dispositifs-cinema-audiovisuel-grand-est/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-[...177 lines deleted...]
-      <c r="A5" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>121461</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Eduquer au territoire et à l'environnement</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Education au territoire et à l'environnement</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le syndicat mixte du PNR des Baronnies provençales met en relation un réseau de professionnels susceptibles d&amp;#039;intervenir dans les écoles, les collèges, les lycées et les centres de loisirs et de vacances dans le champ de l&amp;#039;éducation au territoire et à l&amp;#039;environnement, avec les communautés pédagogiques.
 &lt;/p&gt;
 &lt;p&gt;
  Les interventions des professionnels sont financées grâce à des subventions régionales gérées par le syndicat mixte du Parc. Les professionnels et les enseignants entrent ainsi dans un réseau de professionnels qui peut bénéficier de formations dans le champ de l&amp;#039;éducation au territoire et à l&amp;#039;environnement. Les projets sont valorisés dans plusieurs médias portés par le syndicat mixte du Parc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  À Taulignan , la classe de Quentin Sanchez est partie sur les traces du patrimoine local grâce à l&amp;#039;œil aiguisé de la photographe Anna Puig - Rosado de l&amp;#039;Atelier Bildo photo. Mêlant histoire moderne et découverte de la photographie, les élèves de CE1- CE2 ont étudié de vieilles cartes postales du village et les lieux représentés. À partir de ces prises de vue, ils se sont concrètement aperçus des changements qu&amp;#039;a connus le village : la filature est devenue salle d&amp;#039;escalade, la gare est devenue gendarmerie, etc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Education et renforcement des compétences
 Risques naturels
 Qualité de l'air
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se trouver dans le périmètre classé du Parc naturel régional des Baronnies provençales, se trouver dans une ville-porte du Parc
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>PNR des Baronnies provençales (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.baronnies-provencales.fr/publication/le-petit-baroniard-2021/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Matthieu MORARD
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission éducation au territoire et à l&amp;#039;environnement
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  mmorard&amp;#64;baronnies-provencales.fr
 &lt;/p&gt;
 &lt;p&gt;
  04.75.26.79.03
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>eruin@baronnies-provencales.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/300e-education-au-territoire-et-a-lenvironnement/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des Baronnies provençales</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>11/12/2022</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>92611</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets touristiques du territoire</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>Aide maximale de 10 K€ par projet dans la limite de 100 K€ par an.</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Par les actions qu&amp;#039;ils portent, les acteurs touristiques publics locaux participent au rayonnement du territoire, à la crédibilité de la destination, au renforcement de son attractivité et aux retombées économiques positives pour l&amp;#039;ensemble du Vaucluse.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de renforcer l&amp;#039;attractivité touristique du territoire, le Département soutient financièrement les EPCI (Etablissement Public de Coopération Intercommunale), OT (Offices de Tourisme) et OTI (Offices de Tourisme Intercommunaux) dans leurs projets de développement touristiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes ou projets liés à la gestion des équipements touristiques existants (ou en projets) tels que campings, plans d&amp;#039;eau, projets touristiques structurants de territoire, stratégies touristiques...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Offices de tourisme communaux ou intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une attention particulière sera portée :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal : les manifestations projetées devant avoir une fréquentation significative dépassant le seul public local
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au caractère innovant du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  A l&amp;#039;articulation du projet avec les acteurs du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux démarches ou campagnes de communication permettant de renforcer la visibilité et la notoriété du projet (plan de communication multiple par le biais de supports et médias...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la dimension durable du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus, contactez le : 04.90.16.15.00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a24d-soutenir-les-projets-touristiques-du-territoi/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>92587</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Soutenir les festivals et manifestations culturelles</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une attention particulière sera portée aux manifestations organisées sur des secteurs géographiques isolés et/ou hors période estivale, ainsi qu&amp;#039;à celles œuvrant à la promotion des talents émergents, aux créations inédites ou à l&amp;#039;innovation artistique.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;envergure du festival et de la manifestation constituera un critère d&amp;#039;appréciation du projet. Cette dimension sera évaluée de la façon suivante :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Dimension nationale ou internationale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fréquentation supérieure à 10 000 spectateurs par édition
  &lt;/li&gt;
  &lt;li&gt;
   Manifestation reconnue par les professionnels dans l&amp;#039;esthétique qu&amp;#039;elle représente et identifiée comme l&amp;#039;une des plus importantes au niveau national
  &lt;/li&gt;
  &lt;li&gt;
   Personnels permanents affectés au festival
  &lt;/li&gt;
  &lt;li&gt;
   Plan de communication multiple par le biais de supports et médias nationaux
  &lt;/li&gt;
@@ -1371,756 +1011,538 @@
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions et outils de médiation associés à la manifestation (cartels, livrets pédagogiques, visites accompagnées...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Cinéma :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nombre et caractéristiques des films programmés (cinéma d&amp;#039;auteurs, premiers films, thématiques,...)
  &lt;/li&gt;
  &lt;li&gt;
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions de médiation
 o Jurys et prix
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sont éligibles les festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les festivals et manifestations dont la programmation est déléguée à des organisateurs de tournées à but lucratif et dont l&amp;#039;organisation ne s&amp;#039;inscrit pas dans une politique publique d&amp;#039;action culturelle
  &lt;/li&gt;
  &lt;li&gt;
   Les restitutions d&amp;#039;ateliers de travail, colloques, conférences, salons, expositions-ventes à but commercial ou dans lesquels les artistes doivent s&amp;#039;acquitter d&amp;#039;un droit de participation
  &lt;/li&gt;
  &lt;li&gt;
   Les projets initiés par un lieu permanent ou une structure de diffusion recevant une subvention pour son activité annuelle (volet 1 du présent dispositif)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aide variable en fonction de la nature et de l&amp;#039;intérêt du projet de la structure, de son implantation, des actions et partenariats menés pendant l&amp;#039;année, des co-financements mobilisés.
 &lt;/p&gt;
 &lt;p&gt;
  Assiette éligible : intégralité du budget prévisionnel sur lequel porte la demande de subvention, à l&amp;#039;exception des contributions en nature.
 Sera également prise en compte dans l&amp;#039;analyse des demandes la pluralité des financements alloués au projet. Une participation financière significative de la collectivité organisatrice (commune ou EPCI) sera attendue.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc2a-soutenir-les-festivals-et-manifestations-cult/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-[...392 lines deleted...]
-      <c r="E9" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>166526</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Conception de réseaux sociaux pilotée par les jeunes – 2026</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>PPPA – Conception de réseaux sociaux pilotée par les jeunes – 2026</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>Tourisme
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;PPPA - Projets Pilotes et Actions Préparatoires - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1 480 000 euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1 480 000 euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 1 480 000 euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 80% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Concevoir et tester, par co-création avec la participation des jeunes, une plateforme de médias sociaux basée sur le Fediverse / le protocole AT (Authenticated Transfer), ciblant spécifiquement les jeunes citoyens de l&amp;#039;UE et axée sur le bien-être des utilisateurs, et adapter une stratégie de déploiement fondée sur une étude de marché et une consultation des parties prenantes.&lt;/p&gt;   &lt;h3&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;&lt;strong&gt;Priorité 1 :&lt;/strong&gt; impliquer de jeunes citoyens issus de milieux très variés et d&amp;#039;au moins huit États membres, y compris des jeunes en situation de handicap ou présentant des troubles du neurodéveloppement, dans la conceptualisation des aspects clés de la plateforme,&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 2 :&lt;/strong&gt; sur la base des résultats du processus de participation des jeunes et de recherches approfondies, analyser les conditions de marché pour des services de médias sociaux alternatifs et inclusifs dans un écosystème décentralisé&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 3 : &lt;/strong&gt;créer au moins un prototype fonctionnel ou améliorer au moins deux services existants pour une plateforme de médias sociaux basée sur les protocoles ActivityPub ou AT, en intégrant des enseignements visant à minimiser les risques pour la santé mentale&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 4 :&lt;/strong&gt; tester et affiner le prototype&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 5 :&lt;/strong&gt; promouvoir le prototype dans les pays de l&amp;#039;UE auprès des publics d&amp;#039;utilisateurs potentiels identifiés ainsi qu&amp;#039;auprès de communautés de parties prenantes clés&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Processus de co-création et de consultation avec les jeunes&lt;/li&gt;    &lt;li&gt;Développement logiciel&lt;/li&gt;    &lt;li&gt;Études de marché et analyses économiques&lt;/li&gt;    &lt;li&gt;Recensement et mobilisation des parties prenantes&lt;/li&gt;    &lt;li&gt;Actions de sensibilisation et de diffusion&lt;/li&gt;    &lt;li&gt;Activités visant à générer du trafic et à engager les utilisateurs&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 4 entités indépendantes provenant d&amp;#039;au moins 3 pays éligibles différents doit être constitué, comprenant :  &lt;ul&gt;    &lt;li&gt;Au moins 1 entité ayant une capacité démontrée en matière d&amp;#039;engagement des jeunes&lt;/li&gt;    &lt;li&gt;Au moins 1 entité ayant une capacité démontrée en développement logiciel&lt;/li&gt;    &lt;li&gt;Au moins 1 entité ayant une capacité démontrée dans le soutien à la montée en échelle d&amp;#039;entreprises ou d&amp;#039;organisations à but non lucratif&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Durée initiale de l&amp;#039;action : entre 12 et 24 mois.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un avenant.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : cnect-i4&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/pppa/wp-call/2026/call-fiche_pppa-2026-youth-social-media_en.pdf"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/PPPA-2026-YOUTH-SOCIAL-MEDIA-DESIGN"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/pppa2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Santé
 Education et renforcement des compétences
-Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
-Economie sociale et solidaire
-[...8 lines deleted...]
-      <c r="O9" s="1" t="inlineStr">
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S9" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2026</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/pppa-conception-de-reseaux-sociaux-pilotee-par-les-jeunes-2026/</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pppa-conception-de-reseaux-sociaux-pilotee-par-les-jeunes-2026/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD9" s="1" t="inlineStr">
+      <c r="AD6" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>102938</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'information et de débat sur l'Europe en Ile-de-France</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif Europe</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+La Région soutient les actions de valorisation de l&amp;#039;action européenne sur le territoire francilien (essentiellement des actions de pédagogie, d&amp;#039;information ou de communication).
+&lt;br /&gt;
+&lt;p&gt;
+ Sont éligibles les projets présentant les critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pertinence,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cohérence avec l&amp;#039;action européenne de la Région, ainsi qu&amp;#039;avec ses compétences ou ses politiques sectorielles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Efficacité (performance dans le respect de ses objectifs) et efficience,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Viabilité financière et pérennité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intérêt régional.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Citoyenneté
+International</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Fondations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements d&amp;#039;enseignement supérieur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Médias locaux (quel que soit leur statut juridique).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le soutien apporté par la Région au projet se veut incitatif, et vient en accompagnement d&amp;#039;autres sources de financement.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le montant maximum de la subvention régionale ne peut excéder 50 % des dépenses éligibles et 50 000 € par projet. Le montant minimum est quant à lui fixé à 10 000 €.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un bénéficiaire ne peut prétendre qu&amp;#039;à une subvention, pour un seul projet par an.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Projets qui, par leurs objectifs et thématiques, doivent être en lien avec les compétences régionales, la construction européenne, l&amp;#039;attractivité et le rayonnement de la Région ou encore proposer des actions pédagogiques innovantes et valoriser les formations aux métiers européens.
+&lt;/p&gt;
+&lt;p&gt;
+ Seront particulièrement valorisés les projets relevant de la thématique de l&amp;#039;année européenne en cours.
+&lt;/p&gt;
+&lt;br /&gt;
+Pour bénéficier de cette aide, vous devez déposer un dossier sur la plateforme
+&lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+ mesdemarches.iledefrance.fr
+&lt;/a&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/dispositif-europe</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>Pour plus d&amp;#039;informations, contacter Louise Pesnel, chargée de mission Actions européennes : europe&amp;#64;iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa18-soutenir-les-projets-dinformation-et-de-debat/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>34663</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Renforcer et diversifier les actions collectives de prévention et de développement du lien social</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="F10" s="1" t="inlineStr">
+      <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>Suivant programme et caisse locale</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Participation de la Branche retraite aux actions collectives de prévention, au développement du partenariat interrégimes et autres projets visant à renforcer et diversifier les offres sur les territoires.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objet de la présente circulaire n&amp;#039;est pas de traiter des lieux de vie collectifs relevant de la circulaire n° 2015-32 du 28 mai 2015.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La présente circulaire concerne cinq domaines qui font l&amp;#039;objet d&amp;#039;une définition et d&amp;#039;un développement dans les chapitres suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    1 les
   &lt;/strong&gt;
   &lt;strong&gt;
    actions collectives de prévention et de maintien du lien social
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -2136,96 +1558,96 @@
   &lt;/strong&gt;
   ,
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    3 les solutions innovantes dans le domaine de la Silver Economie,
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    4 les actions de formation/ études et recherches et les structures pluridisciplinaires
   s&amp;#039;inscrivant dans ces disciplines,
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    5 l&amp;#039;appui à l&amp;#039;ingénierie de projets, d&amp;#039;actions, d&amp;#039;expérimentations.
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces actions peuvent être portées par des partenaires conventionnés et/ou des structures interrégimes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles l&amp;#039;ensemble des opérateurs (public, privé, non lucratif et lucratif) qui respectent les référentiels de l&amp;#039;offre en prévention. Les structures déjà conventionnées avec la caisse et/ou l&amp;#039;interrégime pour d&amp;#039;autres prestations peuvent déposer un dossier dès lors qu&amp;#039;elles répondent aux référentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Des projets portés par des lieux de vie collectifs pour personnes âgées autonomes sont susceptibles d&amp;#039;être retenus dès lors que les services proposés s&amp;#039;adressent également aux retraités extérieurs à l&amp;#039;établissement, ce dernier jouant alors le rôle d&amp;#039;un service de proximité pour les non-résidents. La loi d&amp;#039;Adaptation de la société au vieillissement et les cahiers des charges des résidences autonomie prévoient l&amp;#039;octroi d&amp;#039;un forfait autonomie pour accompagner les structures dans leur transformation.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de l&amp;#039;appel à projet lancé par la caisse et/ou l&amp;#039;interrégime, le critère de recherche systématique d&amp;#039;au moins un autre financeur peut être facultatif étant donné que les caisses de retraite sont à l&amp;#039;initiative de la réalisation de l&amp;#039;action.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.partenairesactionsociale.fr/files/live/sites/ppas/files/base%20documentaire/textes%20nationaux/2016-31_du_24_06_2016-Participation_retraite_actions_co_prev.pdf</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Prenez contact avec votre caisse locale :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Alsace-Moselle	Moselle (57), Bas-Rhin (67), Haut-Rhin (68)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hubert MOSSER - 03.88.25.25.07 - hubert.mosser&amp;#64;carsat-am.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Aquitaine	Dordogne (24), Gironde (33), Landes (40), Lot-et-Garonne (47), Pyrénées-Atlantiques (64)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nelly GIVRAN - 05 56 11 64 62 - nelly.givran&amp;#64;carsat-aquitaine.fr
  &lt;/li&gt;
@@ -2409,85 +1831,85 @@
   Franciane MASSINA - 0590 90 50 77 - franciane.massina&amp;#64;cgss-guadeloupe.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Martinique	Martinique (972)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Patricia CHEVON - 05 96 66 50 5 - Patricia.chevon&amp;#64;cgss-martinique.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Réunion	Réunion (974)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hélène MERCADIER - 02 62 40 35 34 - Helene.mercadier&amp;#64;cgss.re
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>magalie.raimbault@cnav.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fdf1-actionscollectives/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>17/04/2020</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>