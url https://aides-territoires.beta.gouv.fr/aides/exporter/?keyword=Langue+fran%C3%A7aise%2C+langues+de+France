--- v0 (2026-01-31)
+++ v1 (2026-05-15)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA13"/>
+  <dimension ref="A1:AH13"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,101 +225,444 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>141277</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Financer des actions favorisant la présence, la visibilité et l'utilisation du français</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Emploi et diffusion de la langue française</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>425.000€ à répartir entre les projets</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions favorisant la présence, la visibilité et l&amp;#039;utilisation du français dans tous les domaines de la vie économique, scientifique, culturelle et sociale, peuvent faire l&amp;#039;objet d&amp;#039;un soutien et d&amp;#039;une subvention versée par le ministère de la Culture.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Qu&amp;#039;est-ce que l&amp;#039;appui à l&amp;#039;emploi et à la diffusion de la langue française ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Langue de la République&amp;#34; au titre de la Constitution, la langue française est un bien commun, gage d&amp;#039;unité qui réunit nos concitoyens, mais aussi l&amp;#039;ensemble de la communauté des francophones dans le monde. En France même, un &amp;#34;droit au français&amp;#34; est garanti par le cadre légal, défini par la loi Toubon du 4 août 1994. L&amp;#039;ensemble des domaines de notre société, au quotidien, est concerné : services publics, éducation, recherche, entreprises, monde du travail, consommation, médias ou publicité, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui à l&amp;#039;emploi et à la diffusion de la langue française vise à favoriser la présence du français dans la vie économique, sociale, culturelle et scientifique, spécialement lorsque cette présence est constitutive d&amp;#039;un enjeu de développement économique, de cohésion sociale, d&amp;#039;accessibilité ou d&amp;#039;attractivité de notre pays, ou lorsqu&amp;#039;elle permet un renforcement des solidarités francophones.
+&lt;/p&gt;
+&lt;p&gt;
+ À titre d&amp;#039;exemple, l&amp;#039;appui de la Direction générale de la langue française et des langues de France (DGLFLF) pourra être sollicité pour des démarches contribuant à la mise en place de stratégies linguistiques francophones ou plurilingues dans des institutions ou des entreprises, pour des projets favorisant la diffusion de savoirs scientifiques et techniques en français dans une logique de solidarité Nord/Sud et de meilleure transmission vers les étudiants et la société dans son ensemble.
+&lt;/p&gt;
+&lt;p&gt;
+ Face à la facilité ou à l&amp;#039;appauvrissement que représente l&amp;#039;utilisation systématique d&amp;#039;une seule langue de communication internationale et d&amp;#039;échange, la DGLFLF souhaite pouvoir apporter son soutien à des initiatives en faveur de la présence du français - avec d&amp;#039;autres langues -, en France, en Europe ou dans le monde. Ce soutien intervient dès lors que l&amp;#039;action envisagée poursuit un objectif exemplaire, visant un impact significatif, ou présente un &amp;#34;effet de levier&amp;#34; de nature à permettre ou favoriser l&amp;#039;emploi de notre langue en toutes circonstances, le cas échéant, dans une démarche plurilingue. Ce soutien peut également s&amp;#039;appliquer à des manifestations (colloques, séminaires, etc.) qui ont vocation à réfléchir à ces enjeux ou qui se proposent d&amp;#039;illustrer l&amp;#039;expression scientifique et technique en langue française comme la compréhension en &amp;#34;plus d&amp;#039;une langue&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant de l&amp;#039;enseignement supérieur et de la recherche, la DGLFLF souhaite également accompagner des travaux ou l&amp;#039;élaboration d&amp;#039;outils favorisant la production, la diffusion et la &amp;#34;découvrabilité&amp;#34; en ligne des connaissances et des données en français et en toutes langues.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;enveloppe annuelle globale de la mission Emploi et diffusion de la langue française est d&amp;#039;environ 425 000 €. Le montant médian des subventions attribuées est de 5 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est déterminé selon la nature et la qualité du projet, et selon le budget prévisionnel de réalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est versée en une seule fois.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets à dimension régionale doivent être adressés en priorité aux services déconcentrés du ministère : directions régionales des affaires culturelles (France métropolitaine), directions des affaires culturelles (Guadeloupe, Martinique, Mayotte, La Réunion), DCJS de Guyane, missions aux affaires culturelles (Saint-Pierre-et-Miquelon, Nouvelle-Calédonie, Polynésie française).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appréciation de l&amp;#039;éligibilité et de l&amp;#039;opportunité de soutenir un projet s&amp;#039;exerce en deux temps :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sur demande écrite, accompagnée d&amp;#039;une description précise du projet, du public visé, des modalités d&amp;#039;action et des résultats attendus
+ &lt;/li&gt;
+ &lt;li&gt;
+  après expertise du projet, au regard de sa faisabilité, de son impact et de sa compatibilité avec les objectifs généraux de la politique du ministère et de la DGLFLF pour ce qui concerne la présence du français
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le service sera également sensible aux éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets innovants ou structurants
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en réseau de partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  intervention dans les domaines critiques pour la présence de la langue française
+ &lt;/li&gt;
+ &lt;li&gt;
+  importance du public ou des usagers concernés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets ou les actions projetées prévoyant un rendu ou des livrables en libre accès seront examinés en priorité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions attribuées par la DGLFLF sont attribuées sur une base annuelle, c&amp;#039;est-à-dire que l&amp;#039;on peut en faire la demande toute l&amp;#039;année. Toutefois pour sécuriser les projets et faciliter la programmation annuelle, les demandes de subvention peuvent être déposées avant le début de l&amp;#039;année budgétaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Un bilan ou un point d&amp;#039;étape du projet ou des actions menées devra être transmis au plus tard un an après le versement de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ À titre d&amp;#039;exemple, ont été soutenus précédemment pour leurs actions en faveur de l&amp;#039;emploi et la diffusion de la langue française :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;association The Conversation France, en soutien à son action en faveur de diffusion des savoirs en langue française
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;Observatoire européen du plurilinguisme, en soutien à ses actions en faveur du plurilinguisme et de la diversité linguistique
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association La Caravane des dix mots, qui coordonne un réseau de projets artistiques sur le partage de la langue française dans le monde et l&amp;#039;organisation de la Première Biennale des Langues
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;UAR 5638 Mathdoc et son infrastructure d&amp;#039;édition Centre Mersenne Centre Mersenne (CNRS) en soutien à la création d&amp;#039;une plateforme de traduction automatique de textes scientifiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif de soutien s&amp;#039;adresse en priorité à des institutions, des associations, des organisations professionnelles dont la mission essentielle – d&amp;#039;étude ou de promotion – s&amp;#039;applique aux enjeux sociaux, économiques et linguistiques de la présence de la langue française et des autres langues dans tous les domaines de la société.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux et rencontres appelant une traduction-interprétation peuvent être éligibles à un soutien, dès lors que les coûts sont partagés et que les rencontres, par leur sujet, leur importance politique et leur impact prévu, présentent une dimension prioritaire pour la DGLFLF.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets et actions organisées en France ont vocation à être étudiés par la DGLFLF qui pourra le cas échéant inviter les porteurs de projets à solliciter le soutien des services déconcentrés du ministère de la Culture (DRAC, DAC) ou de ses établissements publics. Les projets et actions organisés à l&amp;#039;étranger auront vocation à être traités avec le réseau culturel et diplomatique français (ministère de l&amp;#039;Europe et des Affaires étrangères).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non-éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets qui ne portent pas sur la langue française prise en elle-même ou dans ses rapports avec les autres langues ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention peut couvrir en tout ou partie des dépenses d&amp;#039;investissement, de fonctionnement ou des charges de personnel directement afférentes au projet déposé.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un projet pluriannuel, la subvention a un caractère incitatif et le soutien initial de la DGLFLF est apporté pour favoriser un effet de levier permettant de recueillir d&amp;#039;autres participations ou pour permettre à l&amp;#039;organisme porteur du projet d&amp;#039;atteindre rapidement des résultats lui conférant les moyens de son autonomie financière.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/emploi-et-diffusion-de-la-langue-francaise</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_transmission-culturelle</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur l&amp;#039;appui à l&amp;#039;emploi et à la diffusion de la langue française, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ Délégation générale à la langue française et aux langues de France (DGLFLF)
+&lt;/p&gt;
+&lt;p&gt;
+ Mission emploi et diffusion de la langue française
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:emploi.dglflf&amp;#64;culture.gouv.fr" target="_self"&gt;
+  emploi.dglflf&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 40 15 36 73
+&lt;/p&gt;
+&lt;p&gt;
+ 3 rue de Valois 75033 PARIS cedex 01
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f869-emploi-et-diffusion-de-la-langue-francaise/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>14/05/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>130980</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir financièrement les projets visant à développer et à valoriser le patrimoine linguistique (français, langues régionales et non territoriales, langue des signes...)</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Valorisation des langues de France</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H2" s="0" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>1.500 à 20.000 €</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La France dispose d&amp;#039;un patrimoine linguistique d&amp;#039;une grande richesse : français, langues régionales, langues non territoriales, langue des signes française... Le ministère de la Culture soutient financièrement les projets visant à développer et à valoriser ce patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Présentation du dispositif
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Que sont les langues de France ? Aux côtés du français, langue nationale, les langues de France façonnent notre identité culturelle et constituent une richesse immatérielle vivante et créative. Sont considérées comme langues de France :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    les langues régionales
   &lt;/strong&gt;
   , inscrites dans la Constitution depuis 2008 : &amp;#34;
   &lt;em&gt;
    Les langues régionales appartiennent au patrimoine de la France
   &lt;/em&gt;
   &amp;#34; (
   &lt;a href="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000019241104" rel="noopener" target="_blank"&gt;
    article 75-1
    &lt;span&gt;
@@ -382,109 +725,109 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les interventions de la DGLFLF privilégient les projets susceptibles d&amp;#039;élargir les publics aux questions relatives aux langues de France, et prennent en compte leur exigence scientifique. Elles s&amp;#039;efforcent dans la mesure du possible de respecter un équilibre des différentes langues dans le choix des projets retenus.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions allouées par la DGLFLF sont attribuées sur une base annuelle.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes doivent être déposées
  &lt;strong&gt;
   avant le 15 décembre chaque année
  &lt;/strong&gt;
  pour pouvoir être prises en compte pour l&amp;#039;année suivante.
 &lt;/p&gt;
 &lt;p&gt;
  Le bilan du projet devra être transmis au plus tard 6 mois après la réalisation du projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Colloque &amp;#34;Rencontres sur les parlers du Croissant&amp;#34; (CNRS / INALCO, 2022)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant de la subvention : 5 000 €
 &lt;/p&gt;
 &lt;p&gt;
  Organisé à Boussac (Creuse) en octobre 2022, ce colloque a présenté les travaux de recherche les plus récents sur ces parlers gallo-romans encore pratiqués de nos jours dans la frange nord du Massif central et dont la caractéristique est de présenter simultanément des traits typiques de l&amp;#039;occitan (auvergnat, limousin) et des langues d&amp;#039;oïl (français, berrichon, poitevin-saintongeais).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet de recherche et d&amp;#039;édition en langues amérindiennes (Association IPÊ, 2022)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant de la subvention : 6 500 €
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;association Ipê, spécialisée dans la recherche et le développement des langues amérindiennes de Guyane, a réalisé deux dictionnaires bilingues (wayana-français et apalaï-français) et un jeu de dominos thématique bilingue wayana-français.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Spectacle &amp;#34;Le Tabou (l&amp;#039;illettrisme chez les sourds&amp;#34; (Association Art&amp;#039;Sign, 2022)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant de la subvention : 5 000 €
 &lt;/p&gt;
 &lt;p&gt;
  Création d&amp;#039;un spectacle-performance visuel en langue des signes et en dessins afin d&amp;#039;aborder le délicat sujet de l&amp;#039;illettrisme chez les personnes sourdes et de lever ce tabou.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ateliers éducatifs en arménien occidental (Association Mgnig, 2022)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant de la subvention : 3 500 €
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;activité principale de l&amp;#039;association Mgnig est l&amp;#039;organisation d&amp;#039;ateliers hebdomadaires linguistiques et culturels en arménien occidental (cours de théâtre, ateliers scientifiques, travaux manuels, séances de lectures et discussions) à destination du jeune public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Départements
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises privées
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises publiques locales
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
@@ -546,78 +889,78 @@
   projets de recherche
  &lt;/strong&gt;
  sur une ou plusieurs langues de France sont éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets sans rapport avec au moins une langue de France ne sont pas éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Nature des dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention ne peut couvrir les dépenses de fonctionnement ou d&amp;#039;équipement d&amp;#039;une structure.
 &lt;/p&gt;
 &lt;p&gt;
  Elle sert à financer la réalisation d&amp;#039;un projet culturel ou de recherche.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/valorisation-des-langues-de-france</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_transmission-culturelle</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute question sur la valorisation des langues de France, vous êtes invités à vous adresser à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Délégation générale à la langue française et aux langues de France (DGLFLF)
 &lt;/p&gt;
 &lt;p&gt;
  Mission Langues de France et Outre-mer
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:dglflf.min&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
   dglflf.min&amp;#64;culture.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 40 15 36 62
 &lt;/p&gt;
 &lt;p&gt;
@@ -948,384 +1291,248 @@
    emmanuelle.charrier&amp;#64;polynesie-francaise.pref.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Saint-Pierre-et-Miquelon
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rosiane DE LIZARAGA :
   &lt;a href="mailto:rosiane.de-lizaraga&amp;#64;spm975.gouv.fr" rel="noopener" target="_blank"&gt;
    rosiane.de-lizaraga&amp;#64;spm975.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2a09-valorisation-des-langues-de-france/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165914</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les langues régionales</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux langues régionales</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
+Intercommunalité / Pays
 Département
 Région
-Association
-[...14 lines deleted...]
-      <c r="K3" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
-[...117 lines deleted...]
-      <c r="N3" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif est de soutenir les actions d’initiation, de sensibilisation, de valorisation, d’apprentissage et de diffusion des langues régionales. Le ministère de la Culture définit les langues régionales comme des langues parlées sur une partie du territoire national depuis plus longtemps que le français langue commune. En région Provence-Alpes-Côte d’Azur, il s’agit de l’occitan-langue d’oc dont les expressions locales sont le provençal, le nissart et l’alpin;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
-[...41 lines deleted...]
-      <c r="S3" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Associations, collectivités locales, organismes publics&lt;/p&gt;&lt;p&gt;La présentation d’une programmation d’activités annuelle, ou d’un projet, détaillée et argumentée garantissant la faisabilité des activités ou du projet et la qualité pédagogique, artistique ou technique des propositions faites aux publics régionaux .&lt;br /&gt; Une attention portée aux publics scolaires, en particulier les lycéens.&lt;br /&gt; Les autres conditions d&amp;#039;éligibilité sont détaillées par nature de l&amp;#039;aide et par type de bénéficiaire.&lt;/p&gt; &lt;p&gt;Déposer sa demande en ligne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
-[...55 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-langues-regionales</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Patrimoine, Traditions, Inventaire - Direction des Arts et de la Culture&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-langues-regionales/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>24873</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Soutenir les festivals promouvant la création en langues occitane et catalane</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite accompagner les festivals qui jouent un rôle important pour la promotion de la création en langues occitane et catalanes. Les festivals permettent ainsi la diffusion des œuvres et la démocratisation culturelle auprès d&amp;#039;un large public, notamment au travers de l&amp;#039;action culturelle qu&amp;#039;ils peuvent développer. Ils jouent aussi un rôle important en matière économique, en matière touristique et en matière d&amp;#039;aménagement et d&amp;#039;attractivité des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de sélection :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les aides s&amp;#039;adressent prioritairement aux festivals ayant au minimum un an d&amp;#039;existence. La sélection du dossier et le montant de l&amp;#039;aide Régionale sont conditionnés à l&amp;#039;analyse de tous les critères suivants par le comité conseil.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programmation :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Programmation de qualité (spectacles professionnels, choix permettant l&amp;#039;émergence d&amp;#039;une ligne artistique)
  &lt;/li&gt;
  &lt;li&gt;
   Diversité artistique, singularité et innovation de la programmation
  &lt;/li&gt;
  &lt;li&gt;
@@ -1371,852 +1578,947 @@
   Aménagement et dynamisation du territoire avec une attention portée aux territoires ruraux et péri-urbains, à la dynamique sociale (mobilisation de la population locale)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  Développement durable
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Promotion du développement durable au travers des axes : sensibilisation, citoyenneté et solidarité, égalité Femme/Homme, responsabilité sociétale des entreprises, transports doux et économiques, gestion des déchets et de la ressource...
   Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;examen des dossiers se fera au fur et à mesure de leur dépôt sur la plateforme.
 &lt;/p&gt;
 &lt;p&gt;
  En cas d&amp;#039;éligibilité, les demandes d&amp;#039;aides déposées entre septembre et décembre de l&amp;#039;année N, pour un festival se déroulant sur l&amp;#039;exercice N&amp;#43;1, seront soumises pour vote à l&amp;#039;instance délibérante régionale (Commission Permanente) au cours de l&amp;#039;année suivante, soit année N&amp;#43;1.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   implantation et activité en région
  &lt;/li&gt;
  &lt;li&gt;
   viabilité économique du projet
  &lt;/li&gt;
  &lt;li&gt;
   Durée minimale de 2 jours
  &lt;/li&gt;
  &lt;li&gt;
   Au moins 50% de la programmation doit être en langue occitane et/ou catalane
  &lt;/li&gt;
  &lt;li&gt;
   La langue occitane et/ou catalane doit être présente sur le lieu et dans les outils de communication.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Toutes les dépenses de fonctionnement sauf :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Création et la maintenance de sites Internet
  &lt;/li&gt;
  &lt;li&gt;
   Diffusion de CD
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-diffusion-des</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://mesaidesenligne.laregion.fr/aides/#/croccitanie/connecte/F_DCP_FESTIVALS/depot/simple</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour la gestion administrative du dossier :
  &lt;/strong&gt;
  caroline.cavailhes&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la nature du projet :
  &lt;/strong&gt;
  philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c6b7-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="K5" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>116446</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Porter des biens (baux longue durée)</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Baux longue durée</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local d'Alsace (EPFL)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Conseil Départemental accompagne les associations sur des projets visant à valoriser la langue occitane, à aider à sa transmission et à son développement dans les domaines suivants :
-[...18 lines deleted...]
-  Edition.
+ L&amp;#039;EPF d&amp;#039;Alsace propose, lorsque cela semble nécessaire, la mise en place de baux longue durée. Ces baux ont un double objectif. Le
+ premier est de permettre la réalisation de travaux d&amp;#039;aménagement, de réparations, d&amp;#039;entretien, d&amp;#039;amélioration et/ou de réhabilitation
+ par la collectivité pendant le portage. Le deuxième est d&amp;#039;assurer une gestion à long terme du foncier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mise en œuvre
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Alsace peut mettre en pratique 3 types de baux longue durée :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le bail emphytéotique administratif dit «BEA» ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le bail à construction ou à réhabilitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le bail emphytéotique avec un tiers ;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="O5" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Cité Koechlin - Fessenheim (68)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Alsace a acquis le 28 novembre 2019 un ensemble immobilier composé de 6 bâtiments d&amp;#039;habitation, de bâtiments annexes (garages et abris de jardin), de jardins et d&amp;#039;espaces communs extérieurs. A cet effet, la Commune souhaite entretenir, améliorer et mettre aux normes les logements de cette &amp;#34;Cité Koechlin&amp;#34; dans le but de les remettre en location au fur et à mesure de leur libération.
+&lt;/p&gt;
+&lt;p&gt;
+ En conséquence, la Commune sollicite l&amp;#039;EPF d&amp;#039;Alsace pour la mise en place d&amp;#039;un bail emphytéotique dit &amp;#34;inversé&amp;#34; d&amp;#039;une durée de 18 ans (durée minimale) lui permettant d&amp;#039;agir rapidement sur les biens.
+&lt;/p&gt;
+&lt;p&gt;
+ Au titre du bail souhaité, la Commune acquiert des droits réel sur le bien ; elle pourra entretenir, mettre aux normes et gérer les biens. Elle devra assumer toutes les responsabilités d&amp;#039;un propriétaire et notamment l&amp;#039;entretien et les réparations de toute nature, qu&amp;#039;elles soient menues ou grosses, sur les constructions existantes et à venir.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Alsace</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epf.alsace/baux-longue-duree/</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epf.alsace/contact/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La demande de subvention est établie sur un dossier type à retirer auprès du Conseil Départemental ou téléchargeable sur le site Internet.
-[...34 lines deleted...]
- Le versement de l&amp;#039;aide est exercé sur présentation d&amp;#039;un rapport de l&amp;#039;action et du bilan financier.
+ &lt;strong&gt;
+  EPF d&amp;#039;Alsace
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;epf.alsace
+&lt;/p&gt;
+&lt;p&gt;
+ 03 69 20 75 53
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>killian.oliger@epf.alsace</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/07f5-acheter-a-long-terme/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier d'Alsace (EPF)</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2022</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-      <c r="A6" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>24930</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Développer la transmission des langues catalane et occitane dans la société</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H6" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Le montant de l'aide est défini en fonction de la dimension du projet.</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite soutenir la transmission des langues occitane et catalane ainsi que leur présence dans la société :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   en facilitant l&amp;#039;enseignement en milieu scolaire,
  &lt;/li&gt;
  &lt;li&gt;
   en accompagnant l&amp;#039;enseignement de ces langues via des aides aux projets pédagogiques et à l&amp;#039;édition de matériel pédagogique,
  &lt;/li&gt;
  &lt;li&gt;
   en développant les cours pour adultes,
  &lt;/li&gt;
  &lt;li&gt;
   en promouvant ces langues régionales dans le quotidien des habitants,
  &lt;/li&gt;
  &lt;li&gt;
   en soutenant les professionnels de la communication.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les dépenses de fonctionnement sauf :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la création et la maintenance de sites Internet
   &lt;/li&gt;
   &lt;li&gt;
    la diffusion de CD.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-transmission</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Attention : Toute demande d&amp;#039;aide concernant la transmission et la socialisation de l&amp;#039;occitan devra dorénavant être adressée directement à l&amp;#039;Office public de la langue occitane – Ofici public de la lenga occitana 22 boulevard Maréchal Juin 31406 TOULOUSE Cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Pour les demandes concernant le catalan, et dans l&amp;#039;attente de la création du futur Office Public pour la Langue Catalane, les dossiers sont à déposer auprès de la Région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour la gestion administrative du dossier : Caroline CAVAILHES : caroline.cavailhes&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour la nature du projet : Philippe VIALARD : philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/22e2-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>90845</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de volontariats et d'échanges internationaux</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Volontariats et échanges internationaux</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région souhaite accompagner les jeunes les plus éloignés de la mobilité et de l&amp;#039;engagement vers des projets ne nécessitant aucun prérequis académique dans la pratique des langues étrangères. Ces actions permettent de développer la Citoyenneté européenne et internationale.
+Ces projets sont un premier pas vers des mobilités plus longues. L&amp;#039;accompagnement éducatif permet aux jeunes de partir dans un cadre sécurisé et de développer leur appétence pour les langues et les actions relevant de l&amp;#039;intérêt général.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Favoriser l&amp;#039;accueil et l&amp;#039;envoi de volontaires européens pour des missions de court ou long terme.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Encourager la participation de jeunes néo-aquitains à des échanges internationaux permettant de favoriser l&amp;#039;ouverture aux autres et l&amp;#039;apprentissage de la Citoyenneté internationale.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+International
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt en ligne aura lieu
+  tout au long de l&amp;#039;année.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les associations et établissements publics (EP) œuvrant en direction des jeunes et implantés en Nouvelle-Aquitaine par leur domiciliation ou leur action.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt des demandes s&amp;#039;effectue de manière dématérialisée par le biais du formulaire de demande de subvention accessible sur cette page : https://les-aides.nouvelle-aquitaine.fr/jeunesse/volontariats-et-echanges-internationaux
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de l&amp;#039;accueil et l&amp;#039;envoi de volontaires européens pour des missions de court terme ou de long terme, sont éligibles les projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ciblent de manière prioritaire des jeunes de niveau bac ou infra bac,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposent un accompagnement linguistique adapté en amont de la mobilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnent l&amp;#039;accueil ou l&amp;#039;envoi des volontaires en lien avec les dynamiques de coopérations des territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre de la participation de jeunes néo-aquitains à des échanges internationaux, sont éligibles les projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Proposent une réflexion collective sur des questions citoyennes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobilisent des jeunes de niveau bac ou infra bac dans une perspective de mixité sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sont cofinancés par d&amp;#039;autres programmes relatifs à l&amp;#039;éducation à la citoyenneté européenne et internationale tels que le programme Erasmus Jeunesse, le programme de l&amp;#039;Office Franco-Allemand pour la Jeunesse (OFAJ), le programme jeunesse du Ministère de l&amp;#039;Europe et des Affaires Etrangères (MEAE).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale sera appréciée en fonction de l&amp;#039;ensemble des cofinancements obtenus (État, collectivités locales, associations, entreprises...) et de la capacité d&amp;#039;autofinancement du projet. Le montant global des recettes pourra intégrer notamment les contributions volontaires en nature, dans la mesure où celles-ci sont objectivement quantifiées selon les règles en vigueur au plan national.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/volontariats-et-echanges-internationaux</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la jeunesse et de la citoyenneté : 05 49 60 28 28
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2cdf-volontariats-et-echanges-internationaux/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>158944</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Aider les citoyens à trouver que faire de leurs objets inutilisés à l’échelle locale, et à consommer de façon responsable</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Longue Vie Aux Objets</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Association
-[...8 lines deleted...]
-      <c r="K7" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
-[...22 lines deleted...]
-un maximum de 12 000 € par lieu sur deux ans.
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Comment se débarrasser de façon vertueuse ? Quelles alternatives à la consommation d&amp;#039;objets neufs ?
+ 🤔
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME et l&amp;#039;Accélérateur de la Transition Écologique viennent de lancer l&amp;#039;outil
+ &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;
+  La carte des acteurs de l&amp;#039;économie circulaire et de la réparation&lt;/a&gt; pour mettre en lumière les solutions proches de chez soi pour désencombrer son logement, et pour consommer de façon responsable en privilégiant le réemploi et la réparation de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ La carte met en lumière des acteurs et solutions de proximité et apporte des réponses pour les objets du quotidien : vêtement, téléphone mobile, mobilier, électroménager, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Les points d&amp;#039;apport listés sur ce site sont mis à jour régulièrement.
+&lt;/p&gt;
+&lt;p&gt;
+ Librement réutilisable &amp;amp; intégrable en iframe sur tout type de site comme tous les simulateurs de l&amp;#039;Accélérateur de la Transition Écologique, ce simulateur a aussi pour but de sensibiliser le plus grand nombre sur les alternatives à l&amp;#039;achat neuf, en mettant en avant des labels et bonus réparation dont le citoyen peut bénéficier.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Carte centrée sur un territoire : &lt;/strong&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2026-01-14-133430-69678fa4b04c9.png" alt="aperçu carte" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet outil est par exemple repris sur le site de
+ &lt;a href="https://epargnonsnosressources.gouv.fr/" target="_self"&gt;
+  Épargnons Nos Ressources &lt;/a&gt; et sur plus de 200 &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;sites de collectivités&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est librement diffusable et intégrable en iframe sur tout type de site.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour intégrer la carte de l&amp;#039;équipe &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;Longue Vie Aux Objets
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Veuillez vous référer à la
+ &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;documentation&lt;/a&gt;
+ qui vous guide dans les étapes d&amp;#039;intégration.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
-[...100 lines deleted...]
- Pour les demandes de paiement : versements-creation&amp;#64;grandest.fr
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://longuevieauxobjets.ademe.fr/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe : longuevieauxobjets&amp;#64;ademe.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>longuevieauxobjets@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b317-aider-les-citoyens-a-trouver-que-faire-de-leu/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Longue Vie Aux Objets - Ademe</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2024</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...155 lines deleted...]
-      <c r="A9" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>24913</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création artistique régionale en langue catalane et/ou occitane et au conventionnement tremplin</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H9" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite encourager et soutenir les créations en langues régionales et leur diffusion, ainsi que la professionnalisation des compagnies et groupes dont les matériaux de création sont les langues catalane et/ou occitane.
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs : Soutenir la création en langue catalane et/ou occitane dans les domaines du théâtre, de la musique, de la danse, de la littérature, de l&amp;#039;édition et de l&amp;#039;audiovisuel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Toutes les dépenses de fonctionnement sauf :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la création et la maintenance de sites Internet
   &lt;/li&gt;
   &lt;li&gt;
    la diffusion de CD.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;aides et dispositions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    A) Aide au projet
   &lt;/em&gt;
@@ -2264,514 +2566,372 @@
   &lt;li&gt;
    capacité à s&amp;#039;inscrire dans une dynamique territoriale et à mobiliser des ressources d&amp;#039;autres partenaires publics ou privés pour construire l&amp;#039;activité régulière avec permanence administrative
   &lt;/li&gt;
   &lt;li&gt;
    investissement régulier auprès des publics, et en particulier éloignés de la culture, par une activité d&amp;#039;action culturelle diversifiée et tournée vers la recherche de formes singulières ou innovantes de médiation ou de rencontres
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  La compagnie conventionnée est aidée pour l&amp;#039;ensemble de ses activités et ne peut pas bénéficier d&amp;#039;une aide au projet ou à la résidence pendant la durée de son conventionnement. Pendant la durée de la convention, le projet de la compagnie devra comporter au moins une création. Après la fin de la convention, celle-ci pourra être renouvelée une fois seulement.
 &lt;/p&gt;
 &lt;p&gt;
  Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    C) Conventionnement 3 ou 4 ans
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les compagnies déjà structurées, il s&amp;#039;agit alors d&amp;#039;émarger sur les critères des dispositifs génériques accompagnant le spectacle vivant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-creation</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour la gestion administrative du dossier :
  &lt;/strong&gt;
  Audrey CASSAR Mail : audrey.cassar&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la nature du projet :
  &lt;/strong&gt;
  Philippe VIALARD Mail : philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/89c0-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...146 lines deleted...]
-    <row r="11" spans="1:27" customHeight="0">
+    <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
-        <v>90845</v>
+        <v>162786</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les projets de volontariats et d'échanges internationaux</t>
+          <t>Soutenir des projets et manifestations d'intérêt régional conçus dans la perspective de valoriser auprès des publics les expressions artistiques</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Volontariats et échanges internationaux</t>
+          <t>Traditions - Valorisation et diffusion des traditions régionales</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
-        <is>
-[...161 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;objectif du dispositif est de soutenir des projets et manifestations d&amp;#039;intérêt régional conçus dans la perspective :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;de valoriser auprès des publics les expressions artistiques et les pratiques culturelles traditionnelles matérielles et immatérielles,&lt;/li&gt; 	&lt;li&gt;de transmettre et renouveler les approches de la culture et des traditions régionales.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;associations&lt;/li&gt; 	&lt;li&gt;collectivités régionales&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les actions de valorisation, d&amp;#039;initiation aux langues régionales et langues de France au sens de la Délégation à la langue française et aux langues de France du ministère de la culture et de la communication,&lt;/li&gt; 	&lt;li&gt;l&amp;#039;organisation d&amp;#039;expositions destinées à diffuser une meilleure connaissance de la culture régionale et des traditions,&lt;/li&gt; 	&lt;li&gt;les manifestations et festivals qui proposent une programmation représentative des mouvements contemporains de la création et de leurs sources traditionnelles et populaires,&lt;/li&gt; 	&lt;li&gt; les spectacles de danse, musique, conte, théâtre, mettant en scène le répertoire traditionnel une évolution contemporaine de ce répertoire. Ces manifestations doivent avoir recours à des artistes professionnels ou à des troupes amateurs ayant un nombre significatif d’adhérents.&lt;/li&gt; 	&lt;li&gt;les actions ou manifestations perpétuant et valorisant le patrimoine culturel immatériel et les savoir-faire régionaux&lt;/li&gt; 	&lt;li&gt; la publication de revues d&amp;#039;information et de valorisation destinées à diffuser des informations d&amp;#039;actualité et de réflexion consacrées à la situation et aux mutations des traditions régionales,&lt;/li&gt; 	&lt;li&gt; l’édition d’ouvrages de recherche ou de témoignage sur la culture et les traditions régionales,&lt;/li&gt; 	&lt;li&gt; l’édition de produits audiovisuels et numériques destinés à la diffusion de la culture et des traditions régionales&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Ces projets devront répondre aux critères suivants :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; la présentation d&amp;#039;une programmation d&amp;#039;activités détaillée et argumentée garantissant une qualité artistique, scientifique ou technique des propositions faites aux publics régionaux&lt;/li&gt; 	&lt;li&gt; une attention portée à la recherche de nouveaux publics, en particulier les lycéens et les apprentis&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les actions de valorisation, d&amp;#039;initiation aux langues régionales et langues de France au sens de la Délégation à la langue française et aux langues de France du ministère de la culture et de la communication,&lt;/li&gt; 	&lt;li&gt;l&amp;#039;organisation d&amp;#039;expositions destinées à diffuser une meilleure connaissance de la culture régionale et des traditions,&lt;/li&gt; 	&lt;li&gt;les manifestations et festivals qui proposent une programmation représentative des mouvements contemporains de la création et de leurs sources traditionnelles et populaires,&lt;/li&gt; 	&lt;li&gt; les spectacles de danse, musique, conte, théâtre, mettant en scène le répertoire traditionnel une évolution contemporaine de ce répertoire. Ces manifestations doivent avoir recours à des artistes professionnels ou à des troupes amateurs ayant un nombre significatif d’adhérents.&lt;/li&gt; 	&lt;li&gt;les actions ou manifestations perpétuant et valorisant le patrimoine culturel immatériel et les savoir-faire régionaux&lt;/li&gt; 	&lt;li&gt; la publication de revues d&amp;#039;information et de valorisation destinées à diffuser des informations d&amp;#039;actualité et de réflexion consacrées à la situation et aux mutations des traditions régionales,&lt;/li&gt; 	&lt;li&gt; l’édition d’ouvrages de recherche ou de témoignage sur la culture et les traditions régionales,&lt;/li&gt; 	&lt;li&gt; l’édition de produits audiovisuels et numériques destinés à la diffusion de la culture et des traditions régionales&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Ces projets devront répondre aux critères suivants :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; la présentation d&amp;#039;une programmation d&amp;#039;activités détaillée et argumentée garantissant une qualité artistique, scientifique ou technique des propositions faites aux publics régionaux&lt;/li&gt; 	&lt;li&gt; une attention portée à la recherche de nouveaux publics, en particulier les lycéens et les apprentis&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/traditions-valorisation-et-diffusion-des-traditions-regionales</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Traditions et Cultures régionales&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Adeline Aouni : &lt;a href="mailto:aaouni&amp;#64;maregionsud.fr"&gt;aaouni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/traditions-valorisation-et-diffusion-des-traditions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>165838</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets et manifestations d'intérêt régional conçus dans la perspective de valoriser auprès des publics les expressions artistiques</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Traditions - Valorisation et diffusion des traditions régionales</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;objectif du dispositif est de soutenir des projets et manifestations d&amp;#039;intérêt régional conçus dans la perspective :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de valoriser auprès des publics les expressions artistiques et les pratiques culturelles traditionnelles matérielles et immatérielles,&lt;/li&gt; 	&lt;li&gt;de transmettre et renouveler les approches de la culture et des traditions régionales.&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;collectivités régionales&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les actions de valorisation, d&amp;#039;initiation aux langues régionales et langues de France au sens de la Délégation à la langue française et aux langues de France du ministère de la culture et de la communication,&lt;/li&gt; 	&lt;li&gt;l&amp;#039;organisation d&amp;#039;expositions destinées à diffuser une meilleure connaissance de la culture régionale et des traditions,&lt;/li&gt; 	&lt;li&gt;les manifestations et festivals qui proposent une programmation représentative des mouvements contemporains de la création et de leurs sources traditionnelles et populaires,&lt;/li&gt; 	&lt;li&gt; les spectacles de danse, musique, conte, théâtre, mettant en scène le répertoire traditionnel une évolution contemporaine de ce répertoire. Ces manifestations doivent avoir recours à des artistes professionnels ou à des troupes amateurs ayant un nombre significatif d’adhérents.&lt;/li&gt; 	&lt;li&gt;les actions ou manifestations perpétuant et valorisant le patrimoine culturel immatériel et les savoir-faire régionaux&lt;/li&gt; 	&lt;li&gt; la publication de revues d&amp;#039;information et de valorisation destinées à diffuser des informations d&amp;#039;actualité et de réflexion consacrées à la situation et aux mutations des traditions régionales,&lt;/li&gt; 	&lt;li&gt; l’édition d’ouvrages de recherche ou de témoignage sur la culture et les traditions régionales,&lt;/li&gt; 	&lt;li&gt; l’édition de produits audiovisuels et numériques destinés à la diffusion de la culture et des traditions régionales&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Ces projets devront répondre aux critères suivants :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la présentation d&amp;#039;une programmation d&amp;#039;activités détaillée et argumentée garantissant une qualité artistique, scientifique ou technique des propositions faites aux publics régionaux&lt;/li&gt; 	&lt;li&gt; une attention portée à la recherche de nouveaux publics, en particulier les lycéens et les apprentis&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/traditions-valorisation-et-diffusion-des-traditions-regionales</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Traditions et Cultures régionales&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Adeline Aouni : &lt;a href="mailto:aaouni&amp;#64;maregionsud.fr"&gt;aaouni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z12" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/traditions-valorisation-et-diffusion-des-traditions-regionales/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/traditions-valorisation-et-diffusion-des-traditions-regionales-1/</t>
         </is>
       </c>
       <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
+    <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>165422</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Développer le volontariat et les échanges internationaux</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Volontariat et échanges internationaux</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
@@ -2811,47 +2971,67 @@
         </is>
       </c>
       <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/volontariat-et-echanges-internationaux</t>
         </is>
       </c>
       <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service relation aux usagers&lt;/p&gt;&lt;p&gt;Direction de la jeunesse et de la citoyenneté&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Du lundi au vendredi de 9h à 18h sans interruption&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les demandes de subvention doivent être soumises avant la réalisation de l’action.&lt;/p&gt;&lt;p&gt;Le dépôt des demandes de cofinancement régional se fait au fil de l’eau via un formulaire en ligne sur Téléprocédures pour les aides 2025 et sur MDNA à partir de 2026.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’instruction des dossiers se fait au minimum 2 fois par an après le dépôt du dossier par la structure. Ces dossiers sont ensuite proposés au vote lors de 2 Commissions Permanentes chaque année, à minima.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La demande de financement est instruite par le service instructeur de la Région Nouvelle-Aquitaine lorsque le dossier est complet.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les décisions d&amp;#039;attribution des financements sont prises par arrêté du Président du Conseil Régional. Une notification est adressée au bénéficiaire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Liste des documents à fournir lors de la demande :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; un relevé d&amp;#039;identité bancaire avec logo de la banque et datant de moins de 3 mois, au nom du bénéficiaire;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; un justificatif de cofinancement Erasmus&amp;#43; / CES / OFAJ / OFQJ / MEAE (convention &amp;#43; annexe financière);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; la fiche INSEE;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le justificatif de création de la structure (parution au BO);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le récépissé de déclaration en préfecture;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les statuts de la structure;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;une attestation sur l’honneur de sincérité et de régularité au regard des déclarations sociales et fiscales;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les budgets de la structure de l’année N et année N-1 et, le cas échéant, rapport signé par le commissaire aux comptes (si réalisé);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le budget du projet;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le nombre prévisionnel de participants;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;pour les frais exceptionnels (hébergement, transport, frais de formation/intervenants extérieurs) : tableau listant les frais exceptionnels avec la subvention obtenue, le prix prévisionnel et le delta;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;une fiche résumé du projet.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire s’engage à présenter une demande de subvention, avec le cas échéants ses agréments, pour toutes les actions envisagées.&lt;/p&gt;&lt;p&gt;Le bénéficiaire s’engage à :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Réaliser l’action telle que financée ou à en informer la Région Nouvelle-Aquitaine dans le cas contraire;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Présenter dans la demande de subvention les objectifs du ou des projets pour lesquels une demande de subvention est effectuée (budget prévisionnel, public visé et actions envisagées);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Faire un bilan une fois les missions réalisées permettant une analyse du retour sur les objectifs fixés (bilan et budget consolidé);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les documents financiers devront faire apparaître la mention TTC;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le bilan du projet devra être retourné au service instructeur de la Région avant la fin de validité de l’arrêté émis.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
       <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/volontariat-et-echanges-internationaux/</t>
         </is>
       </c>
       <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>