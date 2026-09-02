--- v1 (2026-05-15)
+++ v2 (2026-09-02)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH13"/>
+  <dimension ref="A1:AH12"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -565,51 +565,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>14/05/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>130980</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir financièrement les projets visant à développer et à valoriser le patrimoine linguistique (français, langues régionales et non territoriales, langue des signes...)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Valorisation des langues de France</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1328,51 +1328,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/02/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>165914</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir les langues régionales</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Soutien aux langues régionales</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1450,51 +1450,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-langues-regionales/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>24873</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Soutenir les festivals promouvant la création en langues occitane et catalane</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
@@ -1700,51 +1700,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/c6b7-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>116446</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Porter des biens (baux longue durée)</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Baux longue durée</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local d'Alsace (EPFL)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1880,51 +1880,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier d'Alsace (EPF)</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>24/02/2022</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>24930</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Développer la transmission des langues catalane et occitane dans la société</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
@@ -2054,471 +2054,283 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/22e2-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
-        <v>90845</v>
+        <v>158944</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les projets de volontariats et d'échanges internationaux</t>
+          <t>Aider les citoyens à trouver que faire de leurs objets inutilisés à l’échelle locale, et à consommer de façon responsable</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>Volontariats et échanges internationaux</t>
+          <t>Longue Vie Aux Objets</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
-        <is>
-[...186 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Comment se débarrasser de façon vertueuse ? Quelles alternatives à la consommation d&amp;#039;objets neufs ?
  🤔
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ADEME et l&amp;#039;Accélérateur de la Transition Écologique viennent de lancer l&amp;#039;outil
  &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;
   La carte des acteurs de l&amp;#039;économie circulaire et de la réparation&lt;/a&gt; pour mettre en lumière les solutions proches de chez soi pour désencombrer son logement, et pour consommer de façon responsable en privilégiant le réemploi et la réparation de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  La carte met en lumière des acteurs et solutions de proximité et apporte des réponses pour les objets du quotidien : vêtement, téléphone mobile, mobilier, électroménager, ...
 &lt;/p&gt;
 &lt;p&gt;
  Les points d&amp;#039;apport listés sur ce site sont mis à jour régulièrement.
 &lt;/p&gt;
 &lt;p&gt;
  Librement réutilisable &amp;amp; intégrable en iframe sur tout type de site comme tous les simulateurs de l&amp;#039;Accélérateur de la Transition Écologique, ce simulateur a aussi pour but de sensibiliser le plus grand nombre sur les alternatives à l&amp;#039;achat neuf, en mettant en avant des labels et bonus réparation dont le citoyen peut bénéficier.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Carte centrée sur un territoire : &lt;/strong&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2026-01-14-133430-69678fa4b04c9.png" alt="aperçu carte" /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cet outil est par exemple repris sur le site de
  &lt;a href="https://epargnonsnosressources.gouv.fr/" target="_self"&gt;
   Épargnons Nos Ressources &lt;/a&gt; et sur plus de 200 &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;sites de collectivités&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le simulateur est librement diffusable et intégrable en iframe sur tout type de site.
 &lt;/p&gt;
 &lt;p&gt;
  Pour intégrer la carte de l&amp;#039;équipe &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;Longue Vie Aux Objets
  &lt;/a&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Veuillez vous référer à la
  &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;documentation&lt;/a&gt;
  qui vous guide dans les étapes d&amp;#039;intégration.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://longuevieauxobjets.ademe.fr/</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe : longuevieauxobjets&amp;#64;ademe.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>longuevieauxobjets@ademe.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b317-aider-les-citoyens-a-trouver-que-faire-de-leu/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Longue Vie Aux Objets - Ademe</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>17/01/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>24913</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création artistique régionale en langue catalane et/ou occitane et au conventionnement tremplin</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite encourager et soutenir les créations en langues régionales et leur diffusion, ainsi que la professionnalisation des compagnies et groupes dont les matériaux de création sont les langues catalane et/ou occitane.
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs : Soutenir la création en langue catalane et/ou occitane dans les domaines du théâtre, de la musique, de la danse, de la littérature, de l&amp;#039;édition et de l&amp;#039;audiovisuel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Toutes les dépenses de fonctionnement sauf :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la création et la maintenance de sites Internet
   &lt;/li&gt;
   &lt;li&gt;
    la diffusion de CD.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;aides et dispositions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    A) Aide au projet
   &lt;/em&gt;
@@ -2566,472 +2378,529 @@
   &lt;li&gt;
    capacité à s&amp;#039;inscrire dans une dynamique territoriale et à mobiliser des ressources d&amp;#039;autres partenaires publics ou privés pour construire l&amp;#039;activité régulière avec permanence administrative
   &lt;/li&gt;
   &lt;li&gt;
    investissement régulier auprès des publics, et en particulier éloignés de la culture, par une activité d&amp;#039;action culturelle diversifiée et tournée vers la recherche de formes singulières ou innovantes de médiation ou de rencontres
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  La compagnie conventionnée est aidée pour l&amp;#039;ensemble de ses activités et ne peut pas bénéficier d&amp;#039;une aide au projet ou à la résidence pendant la durée de son conventionnement. Pendant la durée de la convention, le projet de la compagnie devra comporter au moins une création. Après la fin de la convention, celle-ci pourra être renouvelée une fois seulement.
 &lt;/p&gt;
 &lt;p&gt;
  Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    C) Conventionnement 3 ou 4 ans
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les compagnies déjà structurées, il s&amp;#039;agit alors d&amp;#039;émarger sur les critères des dispositifs génériques accompagnant le spectacle vivant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-creation</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour la gestion administrative du dossier :
  &lt;/strong&gt;
  Audrey CASSAR Mail : audrey.cassar&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la nature du projet :
  &lt;/strong&gt;
  Philippe VIALARD Mail : philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/89c0-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-[...3 lines deleted...]
-      <c r="B11" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165838</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets et manifestations d'intérêt régional conçus dans la perspective de valoriser auprès des publics les expressions artistiques</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Traditions - Valorisation et diffusion des traditions régionales</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
-[...130 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;objectif du dispositif est de soutenir des projets et manifestations d&amp;#039;intérêt régional conçus dans la perspective :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;de valoriser auprès des publics les expressions artistiques et les pratiques culturelles traditionnelles matérielles et immatérielles,&lt;/li&gt; 	&lt;li&gt;de transmettre et renouveler les approches de la culture et des traditions régionales.&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;collectivités régionales&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les actions de valorisation, d&amp;#039;initiation aux langues régionales et langues de France au sens de la Délégation à la langue française et aux langues de France du ministère de la culture et de la communication,&lt;/li&gt; 	&lt;li&gt;l&amp;#039;organisation d&amp;#039;expositions destinées à diffuser une meilleure connaissance de la culture régionale et des traditions,&lt;/li&gt; 	&lt;li&gt;les manifestations et festivals qui proposent une programmation représentative des mouvements contemporains de la création et de leurs sources traditionnelles et populaires,&lt;/li&gt; 	&lt;li&gt; les spectacles de danse, musique, conte, théâtre, mettant en scène le répertoire traditionnel une évolution contemporaine de ce répertoire. Ces manifestations doivent avoir recours à des artistes professionnels ou à des troupes amateurs ayant un nombre significatif d’adhérents.&lt;/li&gt; 	&lt;li&gt;les actions ou manifestations perpétuant et valorisant le patrimoine culturel immatériel et les savoir-faire régionaux&lt;/li&gt; 	&lt;li&gt; la publication de revues d&amp;#039;information et de valorisation destinées à diffuser des informations d&amp;#039;actualité et de réflexion consacrées à la situation et aux mutations des traditions régionales,&lt;/li&gt; 	&lt;li&gt; l’édition d’ouvrages de recherche ou de témoignage sur la culture et les traditions régionales,&lt;/li&gt; 	&lt;li&gt; l’édition de produits audiovisuels et numériques destinés à la diffusion de la culture et des traditions régionales&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Ces projets devront répondre aux critères suivants :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; la présentation d&amp;#039;une programmation d&amp;#039;activités détaillée et argumentée garantissant une qualité artistique, scientifique ou technique des propositions faites aux publics régionaux&lt;/li&gt; 	&lt;li&gt; une attention portée à la recherche de nouveaux publics, en particulier les lycéens et les apprentis&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/traditions-valorisation-et-diffusion-des-traditions-regionales</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Traditions et Cultures régionales&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Adeline Aouni : &lt;a href="mailto:aaouni&amp;#64;maregionsud.fr"&gt;aaouni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/traditions-valorisation-et-diffusion-des-traditions-regionales-1/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E13" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>90845</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de volontariats et d'échanges internationaux</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Volontariats et échanges internationaux</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région souhaite accompagner les jeunes les plus éloignés de la mobilité et de l&amp;#039;engagement vers des projets ne nécessitant aucun prérequis académique dans la pratique des langues étrangères. Ces actions permettent de développer la Citoyenneté européenne et internationale.
+Ces projets sont un premier pas vers des mobilités plus longues. L&amp;#039;accompagnement éducatif permet aux jeunes de partir dans un cadre sécurisé et de développer leur appétence pour les langues et les actions relevant de l&amp;#039;intérêt général.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Favoriser l&amp;#039;accueil et l&amp;#039;envoi de volontaires européens pour des missions de court ou long terme.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Encourager la participation de jeunes néo-aquitains à des échanges internationaux permettant de favoriser l&amp;#039;ouverture aux autres et l&amp;#039;apprentissage de la Citoyenneté internationale.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+International
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt en ligne aura lieu
+  tout au long de l&amp;#039;année.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les associations et établissements publics (EP) œuvrant en direction des jeunes et implantés en Nouvelle-Aquitaine par leur domiciliation ou leur action.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt des demandes s&amp;#039;effectue de manière dématérialisée par le biais du formulaire de demande de subvention accessible sur cette page : https://les-aides.nouvelle-aquitaine.fr/jeunesse/volontariats-et-echanges-internationaux
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de l&amp;#039;accueil et l&amp;#039;envoi de volontaires européens pour des missions de court terme ou de long terme, sont éligibles les projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ciblent de manière prioritaire des jeunes de niveau bac ou infra bac,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposent un accompagnement linguistique adapté en amont de la mobilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnent l&amp;#039;accueil ou l&amp;#039;envoi des volontaires en lien avec les dynamiques de coopérations des territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre de la participation de jeunes néo-aquitains à des échanges internationaux, sont éligibles les projets qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Proposent une réflexion collective sur des questions citoyennes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobilisent des jeunes de niveau bac ou infra bac dans une perspective de mixité sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sont cofinancés par d&amp;#039;autres programmes relatifs à l&amp;#039;éducation à la citoyenneté européenne et internationale tels que le programme Erasmus Jeunesse, le programme de l&amp;#039;Office Franco-Allemand pour la Jeunesse (OFAJ), le programme jeunesse du Ministère de l&amp;#039;Europe et des Affaires Etrangères (MEAE).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale sera appréciée en fonction de l&amp;#039;ensemble des cofinancements obtenus (État, collectivités locales, associations, entreprises...) et de la capacité d&amp;#039;autofinancement du projet. Le montant global des recettes pourra intégrer notamment les contributions volontaires en nature, dans la mesure où celles-ci sont objectivement quantifiées selon les règles en vigueur au plan national.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/volontariats-et-echanges-internationaux</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la jeunesse et de la citoyenneté : 05 49 60 28 28
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2cdf-volontariats-et-echanges-internationaux/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>165422</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Développer le volontariat et les échanges internationaux</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Volontariat et échanges internationaux</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région Nouvelle-Aquitaine souhaite accompagner les jeunes les plus éloignés de la mobilité et de l’engagement vers des projets ne nécessitant aucun prérequis académique dans la pratique des langues étrangères. Ces actions permettent de développer la Citoyenneté européenne et internationale. Ces projets sont un premier pas vers des mobilités plus longues. L’accompagnement éducatif permet aux jeunes de partir dans un cadre sécurisé et de développer leur appétence pour les langues et les actions relevant de l’intérêt général.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;La Région souhaite cibler 3 priorités :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser l’accueil et l’envoi de volontaires européens pour des missions de court ou long terme.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Encourager la participation de jeunes néo-aquitains à des échanges internationaux permettant de favoriser l’ouverture aux autres et l’apprentissage de la Citoyenneté internationale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Encourager la participation d’acteurs de la jeunesse à des échanges internationaux permettant d’enrichir leurs pratiques professionnelles et d’assurer le développement d’un travail de jeunesse de qualité qui produira des échanges de jeunes de qualité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;L’aide régionale est susceptible d’atteindre un montant annuel maximum de 15 000 € TTC par structure et par dispositif et tiendra compte des thématiques et du contenu des projets, des bilans finaux précédemment déposés, et du rayonnement des projets et des structures sur le territoire néo-aquitain. Elle sera composée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;d’un montant forfaitaire de 225 € par participant (soumis à la production d’une feuille d’émargement);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;de frais non couverts par ailleurs, liés à la préparation au séjour (préparation pédagogique linguistique et culturelle), aux frais de transport aller-retour (pays d’envoi-pays d’accueil), d’hébergement et de transport local. Ils seront soumis à la production des pièces justificatives inhérentes aux frais réels engagés (factures). Ces frais « exceptionnels » seront plafonnés à 700€ par participant.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les montants des aides s’inscrivent dans le cadre de l’enveloppe budgétaire régionale annuelle dédiée aux dispositifs.&lt;/p&gt;&lt;p&gt;Le présent volet intègre la politique d’éco-socio-conditionnalités de la Région, suivant le montant de l’aide régionale attribuée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Moins de 150 000 € d’aide sous la forme d’une charte d’engagement signée par le bénéficiaire;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plus de 150 000 € d’aide sous la forme d’un plan de transition individualisé, annexé au contrat attributif d’aide régionale, à destination des bénéficiaires.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ce seuil permet de proportionnaliser les conditions d’octroi des aides avec un plan de transition s&amp;#039;attachant aux bénéficiaires qui, étant les plus structurés, sont en mesure de porter une réflexion et de mettre en œuvre des mesures écologiquement et sociologiquement responsables.&lt;/p&gt;&lt;p&gt;Conformément à la délibération cadre sur les éco-socio-conditionnalités des aides régionales, les éco-socio-responsabilités sont de 3 natures :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Respect des ressources naturelles : économie des ressources, gestion des déchets ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Transitions pour tous : égalité Femmes-Hommes, lutte contre les discriminations, qualité et santé au travail ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ecoresponsabilité et décarbonation : création et maintien de l’emploi, ancrage territorial.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;strong&gt;Modalités de versement&lt;/strong&gt;&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les aides inférieures ou égales à 5 000 €, le versement est effectué en une seule fois à hauteur de 100%;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les aides supérieures à 5 000 €, le versement est effectué en deux fois conformément aux dispositions précisées dans l’acte administratif afférent à la décision.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;A réception de la notification des financements accordés, le bénéficiaire devra déposer une demande de paiement en ligne sur MDNA.&lt;/p&gt;&lt;p&gt;La Région se réserve le droit de procéder ou de faire procéder :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;à une évaluation du dispositif à laquelle le bénéficiaire pourra être associé;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;à un contrôle de l’utilisation effective des aides accordées&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans le cas où les modalités de mise en œuvre de l’action sont modifiées par rapport au projet initial, le porteur est tenu d’en informer immédiatement le service gestionnaire. L&amp;#039;aide régionale sera automatiquement révisée.&lt;/p&gt;&lt;p&gt;Lorsque la durée de l’action est supérieure à la durée initialement prévue, la modification ne donne pas lieu à correction du montant de l’aide régionale.&lt;/p&gt;&lt;p&gt;La Région émettra un titre de recette si le montant de la première avance versée est supérieur au montant définitif de l’aide.&lt;/p&gt;&lt;p&gt;De même en cas de non-réalisation de l’action, l’aide régionale sera annulée et un titre de recette sera émis pour le remboursement des sommes déjà versées, sauf circonstances exceptionnelles dûment attestées, et après décision de la Commission Permanente.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans le cas où la subvention de la Région est inférieure à 5 000 € et en cas de réalisation partielle, la Région se réserve le droit de procéder à la révision de l’aide au prorata.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans le cas où la subvention de la Région est supérieure à 5 000 € et en cas de non-réalisation des actions, ou de réalisation partielle, la Région se réserve le droit de procéder à la révision de l’aide au prorata.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 International</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Sont éligibles les associations et établissements publics (EP) œuvrant en direction des jeunes et implantés en Nouvelle-Aquitaine par leur domiciliation ou leur action.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ce programme s’adresse au seul public hors parcours de formation. Les demandes des établissements de formation pour leur public en cours de formation ne sont pas éligibles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les associations, lieu d’apprentissage de la citoyenneté, doivent présenter un fonctionnement institutionnel démocratique privilégiant la participation de leurs adhérents, particulièrement des jeunes et le renouvellement annuel de leurs instances dirigeantes.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Dans le cadre de l’accueil et l’envoi de volontaires européens pour des missions de court terme ou de long terme, dans le cadre de mobilités individuelles ou de groupe, sont éligibles les projets qui :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;ciblent de manière prioritaire des jeunes de niveau bac ou infra bac;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;proposent un accompagnement linguistique adapté en amont de la mobilité;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;accompagnent l’accueil ou l’envoi des volontaires en lien avec les dynamiques de coopérations des territoires;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;sont cofinancés par d’autres programmes relatifs à l’éducation à la citoyenneté européenne et internationale tels que le programme Erasmus&amp;#43; Jeunesse et Sport (Corps Européen de Solidarité), le programme de l’Office Franco-Allemand pour la Jeunesse (OFAJ), le programme jeunesse du Ministère de l’Europe et des Affaires Etrangères (MEAE).&lt;/p&gt;&lt;p&gt;Dans le cadre de la participation de jeunes néo-aquitains et d’acteurs de la jeunesse à des échanges internationaux sont éligibles les projets qui :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;proposent une réflexion collective sur des questions citoyennes;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;mobilisent des jeunes de niveau bac ou infra bac dans une perspective de mixité sociale;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;mobilités des animateurs socio-éducatifs dans une perspective d’échanges de bonnes pratiques;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;sont cofinancés par d’autres programmes relatifs à l’éducation à la citoyenneté européenne et internationale tels que le programme Erasmus&amp;#43; Jeunesse et Sport, le programme de l’Office Franco-Allemand pour la Jeunesse (OFAJ), l’Office franco-québécois pour la Jeunesse (OFQJ), le programme jeunesse du Ministère de l’Europe et des Affaires Etrangères (MEAE).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide régionale sera appréciée en fonction de l’ensemble des cofinancements obtenus (État, collectivités locales, associations, entreprises…) et de la capacité d’autofinancement du projet. Le montant global des recettes pourra intégrer notamment les contributions volontaires en nature, dans la mesure où celles-ci sont objectivement quantifiées selon les règles en vigueur au plan national.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’aide régionale à la mobilité à l’étranger n’est pas cumulable avec une aide régionale relevant d’un autre règlement d’intervention régional.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le bénéficiaire d&amp;#039;une subvention est tenu de mentionner le cas échéant la participation financière de l’Europe et/ou de la Région. Il fera figurer les logotypes téléchargeables sur le site de la Région et d’Erasmus&amp;#43; sur tous les documents d&amp;#039;information relatifs à l&amp;#039;objet de l&amp;#039;aide, précédé de la mention « avec le concours financier de la Région Nouvelle-Aquitaine ».&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/volontariat-et-echanges-internationaux</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service relation aux usagers&lt;/p&gt;&lt;p&gt;Direction de la jeunesse et de la citoyenneté&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Du lundi au vendredi de 9h à 18h sans interruption&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les demandes de subvention doivent être soumises avant la réalisation de l’action.&lt;/p&gt;&lt;p&gt;Le dépôt des demandes de cofinancement régional se fait au fil de l’eau via un formulaire en ligne sur Téléprocédures pour les aides 2025 et sur MDNA à partir de 2026.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’instruction des dossiers se fait au minimum 2 fois par an après le dépôt du dossier par la structure. Ces dossiers sont ensuite proposés au vote lors de 2 Commissions Permanentes chaque année, à minima.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La demande de financement est instruite par le service instructeur de la Région Nouvelle-Aquitaine lorsque le dossier est complet.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les décisions d&amp;#039;attribution des financements sont prises par arrêté du Président du Conseil Régional. Une notification est adressée au bénéficiaire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Liste des documents à fournir lors de la demande :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; un relevé d&amp;#039;identité bancaire avec logo de la banque et datant de moins de 3 mois, au nom du bénéficiaire;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; un justificatif de cofinancement Erasmus&amp;#43; / CES / OFAJ / OFQJ / MEAE (convention &amp;#43; annexe financière);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; la fiche INSEE;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le justificatif de création de la structure (parution au BO);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le récépissé de déclaration en préfecture;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les statuts de la structure;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;une attestation sur l’honneur de sincérité et de régularité au regard des déclarations sociales et fiscales;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les budgets de la structure de l’année N et année N-1 et, le cas échéant, rapport signé par le commissaire aux comptes (si réalisé);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le budget du projet;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le nombre prévisionnel de participants;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;pour les frais exceptionnels (hébergement, transport, frais de formation/intervenants extérieurs) : tableau listant les frais exceptionnels avec la subvention obtenue, le prix prévisionnel et le delta;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;une fiche résumé du projet.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire s’engage à présenter une demande de subvention, avec le cas échéants ses agréments, pour toutes les actions envisagées.&lt;/p&gt;&lt;p&gt;Le bénéficiaire s’engage à :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Réaliser l’action telle que financée ou à en informer la Région Nouvelle-Aquitaine dans le cas contraire;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Présenter dans la demande de subvention les objectifs du ou des projets pour lesquels une demande de subvention est effectuée (budget prévisionnel, public visé et actions envisagées);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Faire un bilan une fois les missions réalisées permettant une analyse du retour sur les objectifs fixés (bilan et budget consolidé);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les documents financiers devront faire apparaître la mention TTC;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le bilan du projet devra être retourné au service instructeur de la Région avant la fin de validité de l’arrêté émis.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/volontariat-et-echanges-internationaux/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>07/09/2025</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>