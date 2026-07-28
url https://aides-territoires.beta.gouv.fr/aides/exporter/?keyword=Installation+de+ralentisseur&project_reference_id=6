--- v0 (2026-04-20)
+++ v1 (2026-07-28)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH81"/>
+  <dimension ref="A1:AH76"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -403,51 +403,51 @@
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>154990</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Aider au financement de travaux liés à l’amélioration de la sécurité routière</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>FONDS D’ACTION LOCALE (FAL)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -625,51 +625,51 @@
 Installation de ralentisseur</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>24/11/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>153895</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Installer des équipements pour l'amélioration de la sécurité routière</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Équipements d&amp;rsquo;amélioration de la sécurité routière (amende de police)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -844,92 +844,92 @@
         </is>
       </c>
       <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>157566</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Soutenir les travaux d’accompagnement et de sécurité sur le réseau routier départemental en agglomération</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Travaux d’accompagnement et de sécurité sur le réseau routier départemental en agglomération</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
-          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider les communes à réaliser en agglomération des aménagements de sécurité le long ou sur le réseau routier départemental non pris en charge par le Département dans le cadre de son schéma directeur des mobilités.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Sécurité</t>
         </is>
       </c>
       <c r="O5" s="1" t="inlineStr">
         <is>
@@ -1058,51 +1058,51 @@
 Installation de ralentisseur</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>28/12/2023</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>133544</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Subventionner les aménagements liés à la sécurité routière</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Répartition du produit des amendes de police</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1282,379 +1282,93 @@
 Installation de ralentisseur</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>11/04/2023</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>120366</v>
+        <v>164215</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les collectivités dans leurs investissements sur le domaine public garantissant la sécurité des usagers en matière de circulation routière et de transports en commun</t>
+          <t>Bénéficier d'une Délégation de Matrise d'Ouvrage "Clé en main"</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>AMENDES DE POLICE</t>
+          <t>Délégation de matrise d'ouvrage (DMO)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
-        <is>
-[...284 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70 propose ses
 compétences aux collectivités adhérentes pour des missions de délégation de
 maîtrise d’ouvrage&lt;/p&gt;&lt;p&gt;L’agence missionne l’entreprise pour le
 compte des collectivités via des accords cadre à bons de commandes. L’agence
 suit les travaux et les réceptionne. La maitrise d’ouvrage est déléguée, c’est
 Ingénierie70 qui réglera à l’entreprise le montant des travaux. &lt;/p&gt;&lt;p&gt;Réalisation sous mandat de maîtrise d&amp;#039;ouvrage
@@ -1665,179 +1379,179 @@
 conditions administratives et techniques selon lesquelles les ouvrages seront
 réalisés ;&lt;/p&gt;&lt;p&gt;-
 Réalisation des démarches administratives nécessaires pour l’exécution des
 travaux ;&lt;/p&gt;&lt;p&gt;- Assistance
 au maître d’ouvrage pour le montage des dossiers de subvention.&lt;/p&gt;&lt;p&gt;Ø 
 &lt;u&gt;La
 phase travaux incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Sélection
 par Ingénierie70 des prestataires
 et passation des marchés de travaux ;&lt;/p&gt;&lt;p&gt;- Le cas
 échéant, organisation de la coordination sécurité et protection de la santé ;&lt;/p&gt;&lt;p&gt;- Contrôle
 de l’activité des prestataires, organisation et direction des réunions de
 chantier, rédaction et diffusion des comptes rendus ; &lt;/p&gt;&lt;p&gt;- Gestion
 administrative et comptable de l’opération, paiement des marchés de travaux aux
 prestataires;&lt;/p&gt;&lt;p&gt;- Réception
 des travaux des prestataires, en liaison avec le maître d’ouvrage ;&lt;/p&gt;&lt;p&gt;- Le cas
 échéant, suivi des réserves formulées lors de la réception des travaux jusqu’à
 leur levée ;&lt;/p&gt;&lt;p&gt;- Suivi des
 désordres signalés par le maître de l’ouvrage durant l’année de parfait
 achèvement ;&lt;/p&gt;&lt;p&gt;- Gestion
 des contentieux avec les prestataires. Dans ce cas, Ingénierie70 peut ester en justice pour le compte du maitre
 de l’ouvrage.&lt;/p&gt;&lt;p&gt; Durant tout son mandat, Ingénierie70
 assure une assistance d’ordre technique et administrative au maître d’ouvrage&lt;/p&gt;&lt;ul type="disc"&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménagement d&amp;#039;un arrêt de bus, aménagement de sécurité, modification d&amp;#039;un carrefour, réhabilitation d&amp;#039;un jeu de quilles, travaux de voirie etc. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est nécessaire d&amp;#039;adhérer au pôle concerné de l’agence départementale. Toutes les collectivités, CC, syndicats peuvent être adhérent à Ingénierie70.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-dune-delegation-de-matrise-douvrage-cle-en-main/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de ralentisseur
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Agence départementale INGENIERIE70</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>29/01/2025</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>104852</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Soutenir les aménagements de sécurité routière</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Soutien aux aménagements de sécurité routière</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements publics de coopération intercommunale de moins de 10 000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le produit des amendes de police relatives à la circulation routière est collecté par l&amp;#039;Etat puis réparti par le Département, au bénéfice des communes de moins de 10 000 habitants et établissements publics de coopération intercommunale dotés des 3 compétences (parc de stationnement, transport en commun et voirie) pour la réalisation de travaux d&amp;#039;amélioration des transports en commun, de la sécurité et de la circulation routières.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -1902,62 +1616,62 @@
 &lt;p&gt;
  Lors de l&amp;#039;examen annuel de l&amp;#039;individualisation de l&amp;#039;enveloppe et en fonction du nombre de dossiers éligibles, un taux minorateur pourrait être appliqué par la Commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Par mesure d&amp;#039;équité, le principe d&amp;#039;attribution d&amp;#039;une subvention 1 fois tous les 2 ans est retenu. Néanmoins, si le montant de la dotation annuelle allouée par l&amp;#039;État et si le nombre de dossiers déposés et instruits le permettent, alors l&amp;#039;attribution pourra être annuelle.
 &lt;/p&gt;
 &lt;p&gt;
  La non-exécution de travaux aidés les années précédentes est un motif d&amp;#039;inéligibilité d&amp;#039;une nouvelle demande.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   acquisition de radars pédagogiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - 50 % de la dépense hors taxes plafonnée à 2 000 € quel que soit le nombre de radars (les coûts de pose et de maintenance ne sont pas compris dans le montant subventionnable).
 &lt;/p&gt;
 &lt;p&gt;
  Pour l&amp;#039;acquisition de radar, le montant de l&amp;#039;aide pourra être inférieur à 1 500 €.
 &lt;/p&gt;
 &lt;p&gt;
  De plus, la commune demanderesse pourra présenter un second dossier dans la même année civile pour un aménagement de sécurité routière.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit être doté des 3 compétences : parc de stationnement, transport en commun et voirie.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département de la Charente arrête la liste des bénéficiaires et le montant des attributions à leur verser en fonction de l&amp;#039;urgence et du coût des opérations à réaliser.
 &lt;/p&gt;
 &lt;p&gt;
  Nombre d&amp;#039;opérations subventionnées au cours d&amp;#039;un même exercice budgétaire : une par commune.
 &lt;/p&gt;
 &lt;p&gt;
  À titre exceptionnel et en fonction du niveau d&amp;#039;urgence de la mise en sécurité, une seconde opération pourra être examinée si le montant de la dotation allouée par l&amp;#039;État le permet.
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses subventionnables : opérations listées par l&amp;#039;article R2334-12 du CGCT
 &lt;/p&gt;
 &lt;p&gt;
  Sont exclus :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -2001,208 +1715,208 @@
   un calendrier de réalisation
  &lt;/li&gt;
  &lt;li&gt;
   un plan des travaux
  &lt;/li&gt;
  &lt;li&gt;
   des devis descriptifs et estimatifs de l&amp;#039;opération
  &lt;/li&gt;
  &lt;li&gt;
   en cas de sollicitation pour un nouveau projet, les justificatifs de réalisation de l&amp;#039;opération précédente (PV de réception, ...)
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : individualisation de la subvention par l&amp;#039;Assemblée délibérante dans la limite des crédits notifiés par l&amp;#039;Etat
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois par les services de l&amp;#039;Etat, avant la fin de l&amp;#039;année d&amp;#039;attribution de la subvention
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/10-Routes_et_deplacements/3114_AMENAGEMENTS_DE_SECURITE_ROUTIERE.pdf</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En
  &lt;strong&gt;
   version papier
  &lt;/strong&gt;
  à l&amp;#039;attention du président du Conseil départemental – 31 boulevard Emile Roux – CS 60000 – 16917 ANGOULEME CEDEX 9
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 31 mars
 &lt;/p&gt;
 &lt;p&gt;
  Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 73 59
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b934-soutenir-les-amenagements-de-securite-routier/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>19/11/2021</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>152160</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Aider à la création d'aménagements de sécurité routière</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENTS DE SÉCURITÉ ROUTIÈRE</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Participer au travers de la répartition du produit des amendes de police (article R2334-12 du code général des collectivités territoriales) à l&amp;#039;aménagement des équipements améliorant la sécurité des usagers des transports en commun et des voiries.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  communes de moins de 10.000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement de passage piéton sécurisé rue des Lilas
  &lt;/li&gt;
  &lt;li&gt;
   Installation de feux tricolores à l&amp;#039;intersection de la rue de la Mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone de stationnement pour les usagers du parc municipal
  &lt;/li&gt;
  &lt;li&gt;
   Étude de circulation pour la sécurisation de la RD 75
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de plateaux ralentisseurs sur la rue de l&amp;#039;École
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un carrefour sécurisé rue des Cerisiers
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un chemin piétonnier le long de la RD 200
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;aire d&amp;#039;accueil des camions sur la RD 42
@@ -2218,62 +1932,62 @@
  &lt;/li&gt;
  &lt;li&gt;
   Étude de sécurité routière pour la RD 150
  &lt;/li&gt;
  &lt;li&gt;
   Création de zones 30 dans les quartiers résidentiels
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un passage surélevé à l&amp;#039;intersection de la rue Principale
  &lt;/li&gt;
  &lt;li&gt;
   Installation de dos d&amp;#039;âne pour réduire la vitesse rue des Érables
  &lt;/li&gt;
  &lt;li&gt;
   Étude de sécurité pour la RD 55 et la RD 220
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de carrefours sécurisés rue de la Gare
  &lt;/li&gt;
  &lt;li&gt;
   Installation de feux tricolores aux intersections de la RD 30
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -2387,857 +2101,857 @@
      &lt;p&gt;
       Taux communal ou intercommunal pour les travaux sur ou le long de voie communale
       &lt;br /&gt;
       &lt;br /&gt;
       &lt;br /&gt;
       &lt;br /&gt;
      &lt;/p&gt;
      &lt;p&gt;
       Taux communal ou intercommunal bonifié (&amp;#43;10%) pour les travaux sur ou le long de routes départementales
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       - Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  Pour les travaux dont l&amp;#039;emprise est susceptible de concerner le domaine public départemental (routes, espaces publics,...), le maître d&amp;#039;ouvrage devra obligatoirement prendre contact avec les services du pôle aménagement et mobilité du Conseil départemental, afin de l&amp;#039;associer le plus en amont possible aux réflexions portant sur la conception du projet, et de solliciter une convention de maîtrise d&amp;#039;ouvrage ou une permission de voirie suivant les cas.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W10" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4293-aider-a-lamelioration-de-la-qualite-de-la-dis/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>16/10/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>163014</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la réalisation d'une opération d'aménagement ou de création de voiries, mobilités douces ou ouvrages d'art</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Maitrise d'oeuvre pour une opération d'un montant de travaux inférieur à 100 k€HT</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement pour de petites opérations en lien avec les infrastructures routières, les mobilités douces et les ouvrages d&amp;#039;art.&lt;/p&gt;&lt;p&gt;Pour les opérations d&amp;#039;investissement dont le coût des travaux est limité à 100 000 € HT, l&amp;#039;agence peut assurer la mission de maitrise d’œuvre :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de conception ou réparation,&lt;/li&gt;&lt;li&gt;Assistance à la passation des marchés de Travaux (élaboration du dossier de consultation des entreprises et analyse des offres),&lt;/li&gt;&lt;li&gt;Direction de l’exécution des travaux,&lt;/li&gt;&lt;li&gt;Assistance à la réception des travaux et à la garantie de parfait achèvement des travaux.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rectification de virages,&lt;/li&gt;&lt;li&gt;Création de voies vertes,&lt;/li&gt;&lt;li&gt;Aménagements de sécurité sur voirie,&lt;/li&gt;&lt;li&gt;Travaux sur Ouvrages d&amp;#039;art,&lt;/li&gt;&lt;li&gt;...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Equipement public
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-realisation-dune-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>140797</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de Conseils, d'Assistance Technique (AT) et d'Assistance à Maîtrise d’Ouvrage (AMO) pour les problématiques quotidiennes des collectivités adhérentes</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie et Territoires 04</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseils &amp;#34;amont&amp;#34; sur l&amp;#039;ensemble des domaines d&amp;#039;intervention couverts (eau, route, bâtiment)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de projet dans le domaine de l&amp;#039;eau, des routes et du bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie administrative et financière (recherche de financements)
  &lt;/li&gt;
  &lt;li&gt;
   Expertise technique (eau, route et bâtiment)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie réglementaire (eau) : appui à la réalisation de documents à portée réglementaire
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à la gestion et à l&amp;#039;exploitation (eau, routes)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   AMO pour la construction d&amp;#039;ouvrages d&amp;#039;épuration ou d&amp;#039;adduction d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   AMO pour la réalisation de schémas directeurs
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de bilans et d&amp;#039;expertises sur le fonctionnement d&amp;#039;ouvrages d&amp;#039;épuration ou d&amp;#039;adduction d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Études de faisabilité pour la mise en sécurité de traversées urbaines
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics et définition de programmes d&amp;#039;entretien du patrimoine &amp;#34;voirie&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Adhésion de la collectivité (délibération et cotisation annuelle) pour l&amp;#039;un des services (eau, voirie et aménagement) ou pour l&amp;#039;ensemble des services.
 &lt;/p&gt;
 &lt;p&gt;
  - Formalisation de la demande d&amp;#039;intervention (à retrouver sur le site de l&amp;#039;Agence).
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement de la demande par les services :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Inclus dans l&amp;#039;adhésion : informations et conseils simples dans chacun des domaines de compétence cités ci-dessus.
   &lt;/li&gt;
   &lt;li&gt;
    En supplément, sur la base de propositions d&amp;#039;intervention spécifiques : prestations techniques &amp;#34;complexes&amp;#34;, missions d&amp;#039;accompagnement de projets d&amp;#039;investissement et aide à la programmation pluriannuelle.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.it04.fr/</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Hôtel du département – 13 rue du docteur Romieu CS 70 216 – 04 995 Digne les Bains CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 30 08 50
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;it04.fr" target="_self"&gt;
   contact&amp;#64;it04.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a696-conseils-assistance-technique-at-et-assistanc/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts
 Gestion des inondations
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>162635</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Voirie</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La voirie et les aménagements paysagers constituent des enjeux majeurs en termes de mobilités, d&amp;#039;attractivité économique, de préservation de l&amp;#039;environnement et de l&amp;#039;amélioration du cadre de vie. Le patrimoine routier et les espaces publics nécessitent un entretien régulier et des investissements qualitatifs pour en assurer la pérennité et la maîtrise des coûts de maintenance.&lt;/p&gt;
 &lt;p&gt;Dans le domaine de la voirie nos techniciens vous accompagnent en réalisant des études de faisabilité des mission de maîtrise d&amp;#039;œuvre (opération inférieure à 90 000€ HT) ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;Les missions de maîtrise d&amp;#039;œuvre consistent à l&amp;#039;issue de la validation du projet et de son enveloppe financière de  vous accompagner pour procéder à la consultation et à la passation d&amp;#039;un marché de travaux avec une ou des entreprises de travaux. A l&amp;#039;issue de cette phase de consultation l&amp;#039;ATD assure le suivi de chantier (organisation des réunions, point d&amp;#039;avancement des travaux, suivi des décomptes, assistance durant les opérations de réceptions et de levées des réserves...)&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménager des traverses d&amp;#039;agglomérations&lt;/p&gt;&lt;p&gt;Aménager et réhabiliter des espaces publics (aires de jeux, lieux de rencontres...)&lt;/p&gt;&lt;p&gt;Réaliser des aménagement de sécurité (rétrécissement de chaussée, ralentisseurs, chicanes, écluses....)&lt;/p&gt;&lt;p&gt;Entretenir le patrimoine routier (réfection de couches de roulement, réparations ponctuelles...)&lt;/p&gt;&lt;p&gt;Mise à jour ou élaboration de tableaux de classements&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/voirie/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/rehabiliter-et-construire-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>121762</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>120379</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -3376,64 +3090,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -3630,763 +3344,763 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>117172</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J15" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E17" s="1" t="inlineStr">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="N17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="U17" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E18" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique
-[...18 lines deleted...]
-      <c r="N18" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U18" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>101248</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -4397,343 +4111,583 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>166358</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des collectivités</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Programme de solidarité territoriale (PST)</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 35</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Taux de solidarité départementale (TSD)</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements sportifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissements d&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie (en et hors agglomération) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet supérieur ou égal à 15 000 € HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt de la demande avant le démarrage des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 80 26
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
-          <t>ADAC 37</t>
+          <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
-          <t>01/09/2021</t>
+          <t>20/05/2026</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>82915</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>CAUE de la Savoie
-CAUE de la Sarthe
+          <t>CAUE de la Sarthe
 CAUE de Rhône-Métropole
 CAUE des Pyrénées-Orientales
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Atlantiques
 CAUE de la Seine-et-Marne
 CAUE de Mayotte
 CAUE de la Moselle
 CAUE de Meurthe-et-Moselle
 CAUE de la Mayenne
+CAUE de la Manche
 CAUE du Maine-et-Loire
 CAUE Lot-et-Garonne
 CAUE du Lot
 CAUE de la Haute-Loire
 CAUE de l'Ardèche
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Isère
 CAUE de l'Hérault
 CAUE de la Gironde
 CAUE de la Haute-Garonne
 CAUE du Gard
 CAUE de l'Oise
 CAUE de la Drôme
 CAUE de l'Aude
 CAUE de Corrèze
 CAUE du Cher
 CAUE de la Charente
 CAUE du Cantal
 CAUE du Calvados
 CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
-CAUE du Puy-de-Dôme
 CAUE des Landes
 CAUE de l'Ariège
 CAUE des Hautes-Alpes
 CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
 CAUE de la Meuse
 CAUE du Tarn
 CAUE de la Dordogne
-CAUE de la Manche
+CAUE du Puy-de-Dôme
 CAUE de l'Yonne
 CAUE d'Alsace
 CAUE du Morbihan
 CAUE du Loiret
 CAUE du Loir-et-Cher
 CAUE de la Creuse
 CAUE de Corse
 CAUE des Hauts-de-Seine
 CAUE de la Côte-d'Or
 CAUE du Tarn-et-Garonne
 CAUE du Var
 CAUE de l'Île-de-la-Réunion
 CAUE de la Guyane
 CAUE de la Martinique
 CAUE de Guadeloupe
 CAUE du Val d'Oise
 CAUE du Val-de-Marne
 CAUE de la Charente-Maritime
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de l'Essonne
 CAUE des Vosges
 CAUE de la Haute-Vienne
 CAUE de la Vendée
 CAUE des Deux-Sèvres
 CAUE du Pas-de-Calais
 CAUE de la Somme
-CAUE de l'Orne</t>
+CAUE de l'Orne
+CAUE de la Savoie</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...1 lines deleted...]
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
@@ -5508,375 +5462,96 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
-        <v>158480</v>
+        <v>149137</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+          <t>Soutenir l'installation de 10 bornes de recharge BioGNV accessibles au public en sortie de méthaniseur</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+          <t>Soutien à l'installation de 10 infrastructures de recharge BioGNV accessibles au public en sortie de méthaniseur</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Préfecture de l'Essonne
-Conseil départemental de l'Essonne</t>
+          <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
-        <is>
-[...276 lines deleted...]
-      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;
  Objectifs
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Compléter le maillage régional de stations distribuant du BioGNV
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la chaine de valeur du biométhane (production, distribution, usage)
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser les démarches globales de mobilité bas-carbone
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre et la pollution atmosphérique
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des ressources renouvelables aux ressources fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Permettre une diversification aux agriculteurs
  &lt;/li&gt;
  &lt;li&gt;
   Préserver le pouvoir d&amp;#039;achat des ménages
@@ -5913,468 +5588,658 @@
 &lt;/h2&gt;
 &lt;p&gt;
  Stations permettant l&amp;#039;accès, non discriminatoire, à un tiers non lié au projet
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Permettant à tout type de véhicule GNV de s&amp;#039;avitailler
  &lt;/li&gt;
  &lt;li&gt;
   Justifiant d&amp;#039;axes routiers et de zones d&amp;#039;activité où un trafic significatif est présent
  &lt;/li&gt;
  &lt;li&gt;
   Participant au maillage régional en stations BioGNV.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;
  Montant de l&amp;#039;aide
 &lt;/h2&gt;
 &lt;p&gt;
  Taux : 20 % du coût éligible HT du projet (investissement dans les équipements spécifiques à la normalisation du biogaz (épuration, compression) de la station BioGNV, installation de la station,...
 Plafond : 65 000 €
 Aide cumulable avec les Appels à Projets nationaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>10/01/2022</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-bornes-biognv/</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0222/depot/simple</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.grandest.fr/wp-content/uploads/2022/01/17-12-2021-aap-modif-stations-biognv-2022.pdf" target="_self"&gt;
   Règlement soutien au déploiement d&amp;#039;infrastructures recharge BioGNV (PDF - 543,26 Ko)
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b7bc-soutien-a-linstallation-de-10-bornes-de-recha/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF22" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>05/09/2023</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>112009</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Déployer des bornes de recharge pour véhicules électriques et accompagner leur exploitation</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Développer les mobilités alternatives</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Autre aide financière
 Subvention
-Autre aide financière
-[...4 lines deleted...]
-      <c r="I23" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagnement des collectivités girondines en transfert de compétence IRVE. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Déploiement de bornes : &lt;/strong&gt;L&amp;#039;accompagnement diffère suivant la borne concernée et ce qui est prévu au SDIRVE (Schéma Directeur d&amp;#039;Infrastructures de Recharges pour Véhicules Electriques).&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n° 1 :&lt;/strong&gt; Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, prioritaire dans le cadre du SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 30% à 100% (suivant collectivité) pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux de subvention varie de 0% à 100% pour les superchargeurs 120kW DC à proximité de voie express/autoroute. Charge moyenne : 20mn/240km. Les travaux de génie civil et de renforcement du réseau ne sont pas compris.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n°2 : &lt;/strong&gt;Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, non prioritaire dans le SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 0% à 60% pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exploitation :&lt;/strong&gt; Deux types de forfaits sont disponibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 7-22kW AC et 24kW DC : il couvre les opérations d&amp;#039;exploitation courantes (services aux usagers, maintenance curative et préventive, supervision, accès au moyen de paiement, consommation électrique). Le coût est de 800€/borne/an, révisé tous les 3 ans (si un excédent d&amp;#039;exploitation est constaté, 50% est reversé à la collectivité).&lt;/li&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 120kW DC sur les frais réels.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Accès aux services
 Qualité de l'air
 Animation et mise en réseau
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Transfert de compétence IRVE.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;&lt;p&gt;Sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/mobilite-durable/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Syndicat Départemental Energies et Environnement de Gironde
  &lt;/li&gt;
  &lt;li&gt;
   Nathalie Lalanne
  &lt;/li&gt;
  &lt;li&gt;
   Chargée de projets mobilité alternative
  &lt;/li&gt;
  &lt;li&gt;
   Service Transition Énergétique
  &lt;/li&gt;
  &lt;li&gt;
   service.energies&amp;#64;sdeeg33.fr
  &lt;/li&gt;
  &lt;li&gt;
   05 56 16 13 21
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f797-developper-les-mobilites-alternatives/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>18/01/2022</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>87183</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Financer la construction de bornes IRVE et de stations GNV et hydrogène</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Financement d’infrastructures de recharge et avitaillement</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ______________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ______________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un acteur public (collectivité
 territoriale, etc.), privé (opérateur de flottes, de recharge, etc.) ou un maître
 d’ouvrage (SEM locale, énergéticien, etc.) et vous souhaitez financer la
 construction de bornes de recharge collectives pour véhicules électriques, de
 stations d’avitaillement d’hydrogène ou GNV ? La Banque des Territoires peut
 vous aider à financer ce type de projet, selon certains critères.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Par ses investissements, la Banque des
 Territoires vise à permettre à chacun, sur tout le territoire, de pouvoir se
 déplacer en limitant son impact sur l’environnement. Pour cela, l’offre
 Infrastructures de recharge et avitaillement se compose de 3 volets pour
 financer plusieurs types d’infrastructures : les bornes IRVE, les stations GNV
 et les stations hydrogène.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Si votre projet respecte les critères de la
 Banque des Territoires, l’établissement propose différentes modalités
 d’investissement : sous forme d’investissement en fonds propres et quasi-fonds
 propres, de co-investissement dans la société de projet (SPV) ou encore sous
 forme de prêt mezzanine.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-recharge-avitaillement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=IRVE_GNV_psat</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-recharge-avitaillement?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;IRVE_GNV_psat" rel="noopener" target="_blank"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-bornes-irve/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>165395</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Financer des bornes de recharge électrique à proximité d'installations sportives</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Transport</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>Aide maximale de 8 000 € dans la limite de 50% du coût total du projet et dans la limite de l’enveloppe financière identifiée par la FFF</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Par l’intermédiaire de ce dispositif, et dans le cadre
+de son programme RSE, la FFF
+souhaite accompagner la mise en place de bornes
+de recharge pour véhicules électriques à proximité
+des installations sportives utilisées par les clubs de
+football. &lt;/p&gt;&lt;p&gt;Le porteur de projet (collectivité ou club) est libre de choisir son maître d&amp;#039;oeuvre. &lt;/p&gt;&lt;p&gt;Le projet devra à minima comprendre deux bornes de 7kW comme présenté sur le document de présentation du projet ci-après : https://media.fff.fr/uploads/documents/20220215_fff_izivia.pdf&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans ce cadre, et sous réserve du strict respect du présent cahier des charges, le porteur
+de projet pourra bénéficier : &lt;/p&gt;&lt;p&gt;- Pour une borne EDF business
+services (ex-IZIVIA) : aide
+maximale de 8 000 € dans la limite
+de 50% du coût total du projet &lt;/p&gt;&lt;p&gt;- Pour une borne autre qu’EDF
+business services (ex-IZIVIA) :
+aide maximale de 5 000 € dans
+la limite de 50 % du coût total
+du projet&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Equipement public
+Accessibilité
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2027</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Le porteur doit être une collectivité locale en collaboration avec un club support affilié à la FFF
+ou directement un club affilié à la FFF ; &lt;/li&gt;&lt;li&gt;Le dossier doit être saisi par votre District d’appartenance au plus tard 3 mois après la date
+de commencement des travaux ; &lt;/li&gt;&lt;li&gt;L’équipement projeté doit être situé obligatoirement dans un parking public situé à moins de
+ 100 mètres de l’installation sportive utilisée par le club support affilié à la FFF ou dans l’installation
+sportive. Le projet concerne l’équipement de stade et non la reprise d’installation existante ; &lt;/li&gt;&lt;li&gt;Le porteur de projet doit impérativement présenter un plan d’utilisation des installations
+envisagées dans le respect des attentes de la FFF énoncées ci-dessus ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour information, IZIVIA, filiale de EDF et partenaire de
+la Fédération Française de Football,
+est spécialisée dans la mise en place
+et la gestion de bornes de recharge
+pour les véhicules électriques. Si
+vous souhaitez des informations sur
+le coût de votre projet, vous pouvez
+contacter vous rendre sur le site
+https://izivia.com/ ou contacter IZIVIA
+par mail projetclubfff&amp;#64;izivia.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cdc-2026-2027_transport_borne-de-recharge-vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Madame Cynthia TRUONG, Responsable des Financements et aides aux clubs à la FFF : ctruong&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y24" s="1" t="inlineStr">
         <is>
-          <t>baptiste.girod@caissedesdepots.fr</t>
+          <t>ctruong@fff.fr</t>
         </is>
       </c>
       <c r="Z24" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/financer-bornes-irve/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-bornes-de-recharge-electrique-a-proximite-dinstallations-sportives/</t>
         </is>
       </c>
       <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes électriques</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
-          <t>11/03/2021</t>
+          <t>19/08/2025</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>22/07/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>143314</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Acquérir les fondamentaux de la sécurité routière (Formation)</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H25" s="1" t="inlineStr">
@@ -6744,51 +6609,51 @@
           <t>Installation de miroir de circulation de sécurité routière</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>126133</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Soutenir les aménagements de sécurité routière des communes et groupements de communes</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Amendes de police</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6925,2077 +6790,1587 @@
           <t>Installation de miroir de circulation de sécurité routière</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
-        <v>111632</v>
+        <v>41744</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Améliorer la sécurité routière</t>
+          <t>Financer des projets d’infrastructure de transport durable</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Mobilité et déplacements : Sécurité routière</t>
+          <t>Financement d’infrastructures de transport durable</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
-        <is>
-[...148 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une
 entreprise publique locale, ou une société ou un acteur financier privé, et
 vous souhaitez trouver des financements pour un projet d’infrastructure de
 transport durable ? La Banque des Territoires peut vous accompagner dans votre
 projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Cette offre de financements vous permet de
 construire, régénérer, moderniser ou réaliser la maintenance d’infrastructures
 de transport durable, autour de trois grands types de projet : les marchés de
 partenariat pour les voiries, les routes et les ponts, les ports de commerce
 maritimes et fluviaux, et le stationnement en gestion déléguée. En fonction de
 critères identifiés, la Banque des Territoires peut proposer plusieurs modes de
 financement à même de vous aider à développer une mobilité durable, via des
 prises de participation, co-investissements, etc. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transports collectifs et optimisation des trafics routiers
 Mobilité fluviale</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-transport-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transport_durable_psat</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-transport-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;infra_transport_durable_psat"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructure-transport-durable/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>20/05/2020</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>165394</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'implantation d'infrastructures de carburants alternatifs</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>IDEE Action « mobilité décarbonée »</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J29" s="1" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
         <is>
           <t>L’aide FEDER ne pourra excéder 60% de l’assiette éligible. Un taux d’aide particulier à chaque dossier  sera établi après instruction du dossier</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Développer des stations de ravitaillement en BioGNV, en
 hydrogène bas-carbone ou renouvelable, ainsi que des infrastructures de
 recharge électrique pour véhicules lourds (PTAC &amp;gt; 3,5 t).&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Ce dispositif, cofinancé par le FEDER, vise à lever les
 freins à la conversion des flottes professionnelles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Innovation, créativité et recherche
 Equipement public
 Logistique urbaine
 Connaissance de la mobilité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont retenus les projets suivants :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;la
      création de nouvelles stations de distribution : BioGNV, hydrogène ou
      recharge électrique (PL uniquement),&lt;/li&gt;
  &lt;li&gt;l&amp;#039;optimisation
      de stations existantes (augmentation capacité, ouverture au public, ajout
      unité de production…).&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Le projet doit être localisé en Normandie. Les grandes entreprises au sens communautaire ne peuvent pas prétendre à l&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Exemples de dépenses éligibles :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;génie
      civil, réseaux, connexions et tuyauteries,&lt;/li&gt;
  &lt;li&gt;bâtiments,
      auvents, équipements de sécurité et supervision,&lt;/li&gt;
  &lt;li&gt;systèmes
      de compression, distribution, refroidissement, séchage,&lt;/li&gt;
  &lt;li&gt;stockage
      (cuves, racks, tube trailers),&lt;/li&gt;
  &lt;li&gt;bornes
      de recharge électrique pour véhicules lourds uniquement,&lt;/li&gt;
  &lt;li&gt;métrologie,
      systèmes de paiement, signalétique,&lt;/li&gt;
  &lt;li&gt;études
      techniques, coordination de chantier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ne sont pas financées les dépenses liées à l&amp;#039;achat de
 terrain, la dépollution, les dépenses antérieures au dépôt de la demande.&lt;/p&gt;&lt;p&gt;L&amp;#039;aide prend la forme d&amp;#039;une subvention FEDER.&lt;/p&gt;&lt;p&gt;Montant minimum : 100 000 € d’aide sollicitée.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Taux d’aide : Jusqu’à 60% des dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Normandie</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.normandie.fr/idee-action-mobilite-decarbonee-soutien-aux-vehicules-et-aux-infrastructures-de-distribution-biognv</t>
         </is>
       </c>
-      <c r="W29" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://monespace-aides.normandie.fr/aides/#/crno/connecte/F_NTEL031ENV/depot/simple</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;table cellspacing="0" cellpadding="0" width="577"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="85" valign="top"&gt;
   &lt;p&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="492" valign="top"&gt;
   &lt;p&gt;Carl Pique&lt;/p&gt;
   &lt;p&gt;Chargé de projets Mobilité décarbonée&lt;/p&gt;
   &lt;p&gt;Service Energies renouvelables et Economie circulaire&lt;/p&gt;
   &lt;p&gt;Direction Energies, Environnement et Développement Durable
   (DEEDD)&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="85" valign="bottom"&gt;
   &lt;p&gt;&lt;a href="https://www.normandie.fr/"&gt;&lt;img width="71" height="54" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAEcAAAA2CAYAAACVzoR7AAAAAXNSR0IArs4c6QAAAAlwSFlzAAAOxAAADsQBlSsOGwAAABl0RVh0U29mdHdhcmUATWljcm9zb2Z0IE9mZmljZX/tNXEAABT7SURBVGhD7VsJdJTluX7m/2efycxkQvawg4BIWcQVK1iXulWvV1vX9rj2oPdUqdft1rVaW6lW2uPKvYK74nJcbqXItYAbgiBFFi0FMSQsWSaZTCazzz//3Of9kokRCWiSe0LPue85P0n&amp;#43;5fu&amp;#43;93n39/uw5kn4f9onAtZ/SmwsFlgOINCB4OvgA4eMowfz&amp;#43;wNBVN7MZGB2xJBrj8EItSDb0AhbaRncx0zrtz1YNU3r9yD/JwMYBnLxJHKtbTDCbci1tJHxJhhNrTAaQ8g2NcNolvv8O9IOMxqHGU8gm23CyCeegHfG9H4vy9rvEb7jAPlcjpKOIycMt0XJZIgMy9XayXwzmZWrtZXPO8g0L4JkZjOcyUAeJn&amp;#43;KWYlQdSoZL13nr/w7l4ezfDz855z6HVe179cHFJxcewdylGKuNYJscwi5EKW9pwnZRjLdKEwTBGqCGY4i1xEl0ynkyXQeWV5iJJ1MW8g0Oe5m2mK1QrfZlLntj3LpBHzHToMeDBxc4ESXrED9FXOApAkzQUln0l2S7gyG3UxD5EHmReq6DZrdDpBv9U5GQz6nXkZez0OXn9ZO2BR14tcr5alZnllHDwgwMsiAaE4&amp;#43;a6DxV7&amp;#43;HQWeoI0AebNDt5LiL6e7V5gmRJ4ccGbQ6TeQylk7GozryaQ1GBbVoZAq2hBXesA0tFgPWHU7oedEmQCNgAp4pumWnedn5dQE5Mw/N6obnqKkHFziRl/4biU/XweIcgtykBFxBE8n1ZKqF6LjJRBcDZkKDfWYUY&amp;#43;YxopAZ02XB5uc8SNw&amp;#43;DGVnRFD8uz1UqDxSYR31f/ai9fliHHpIFp6T6HfGpZCzElACnK&amp;#43;3I/JMMbQGGyzezvHz2SxsFeVwjBt98IAjDjY0bwHdgROWrAV77FkMu74JgZQVDXOq4K11A16KWwk5D3cgj9ovNJSV8bsvqRF8ZlpMVN7QjF3rHWhcVAynO4dAdQ6j7m5FxJPBF5vtSC12w7LLDt3DMWbGULpwB0K/rIFzu4saZCJvZGAfNQx6wHfwgNOx9D0k/rYeutsHjUyWrPRj5xNpfP&amp;#43;xVnif3oXtFwyHYw&amp;#43;1iFIndjAmx1EzzsCW5U5Ujc2iZEYSq1wZbLymEu5L21DxfUYyLY&amp;#43;2XVbUzvND3&amp;#43;yBj9ZfJl5K69SSjjXFyHQ0oOiGRrRfORIeui3xN44xwwcMmAHxOeGFL3V6SkYSCbIeJ33DkhJsmWti4pw2fG/Fl9j1&amp;#43;1KklvgZuezIxBhyCVL978pQfWMY1plxTPtjI6yfudH6mQsZvwGdTqkyo2PUVPqnYXEkm6zIt1hhtOvMfSzwObOomZLFphY68C4fLSHePqL64AEnW78Hsb9&amp;#43;yIjj7V6UyejiyumI31&amp;#43;N1atdmPR4A8bOb0Lm8xbE17mgFRvwuvI447k9cIw08OlbDngr0xhzSQzlCfG6vKgJ6mdnwEM6ZMGuVS54GL40gzriz2PjDg3t91VgqDOPzgBngbVC9GvgqF/RKrp4GbLtLbB6gl&amp;#43;tiKI0aRZejwHtgwBW/siKsfeEMOH0JCUbY45DPSMIjtFZNG6xIhrSMWlWCmjjENS62B4LojupJVmgenwWOu/pRXm&amp;#43;a0PksTLljwxqnydhxzAHgbIVIpYOa9mQgUOmv6FcchuVsO2DRJouj4mhO7zYNtuG2M0hWMuzGDM9jaIAHWiSCsJQfNRZCSZtQAOd9Of/FYSDwFaf2wEbmd602o7JP8zAysFmzGnH7lJGqpVFsFTRSS91wainMxbxsrEg69C8noMDHKl5Ems3qtyiNxIf5HCZqOpwIjZ/CMY9tgdF5bxLrbA4gOCh5Jqfb/0fGzZfUYOKZh9G/6Ye5admENukYc3tlcisSWL07DYEywna9RHgl7xoauEFbjT/ew0qTfoh8TysETV7vwzhG2z0ebTkhs9ZFzVBd&amp;#43;1HWsQhlbQiOCOG6Q/vBhidEAMirRY0b7UjHdEQ/tSF2Gt&amp;#43;jAsRJWsWOxYUw3NmFM6KHII1BmIPV2LzawGA&amp;#43;ZNeYSA4KYUJP4vBNyqLXTonIDgqQ5TSQuqrAaQ&amp;#43;g5NYt4nazGLQ8pUzVuuSlJ/JnsVk9OJayy5tRc0fG5STrVtpxbZXi9D2gRvuL9xwZTX481YMsbHkoGnkDQ0BDuekVmWoDE07NYxl&amp;#43;Ha3OJGmGWVpQ&amp;#43;381zhtC&amp;#43;I7bfDT7&amp;#43;RpuipMMqlETn4ZOOozOKnNW7mKb0oqz5Kg6PgY8rM6UDIxDf95CWx53Y7tz/iRWuFFoN2BkZpFAaBxdgZrMOmF74II8hOTGHFVBKE9Gt7/URXKN3hhZ2TL0Iwc1VkEz6LzH56GbTR91kcSvLtSb9GcPAFOS&amp;#43;U&amp;#43;cNRncDJf1hGavYonrlW6B/XD42htymHCmBy&amp;#43;eMiNPTdXoirpJCCsimiFkimLjFUIZmaYKzHwmSsJa4OJ&amp;#43;GIXdjwawIhPgvAwMkm9rhkWxMYn8EUJM2OG7thKO3Yu8qGCoV2VpTQpCejS0xlI6hM4UnVnG1tgEdH3JEpQzMPxNBM8Sx4t81VcxyhqiZQQAkhewEh/FeGsrKUsTO5K/rOK7Fmwm3CUMPK4pJHBssDk&amp;#43;1JwGst8KFrmh&amp;#43;jGTo5USu2zsW4TaxIScIzmloHEpm9VeS7CXkx7lA70m2Fc8&amp;#43;fgc7DCjljhE&amp;#43;aYFCpPIDilNDiPjaOEJmRlOWFaNOxiuE4/XQo3zab4tkY4hpN9vhdZ68a2RR4MrfXBMyqNEjpivdSAEdcQ3&amp;#43;hAgtl03uDIHL/TughmQ/Pgg6P6NWmmrz2aT2L2BpkKndCGEZey2fWJB&amp;#43;1/KINHCipJ1IRYFth8NJXjoyhiYteesiATccPIaRjx4B60BTPY8VePAiC724rvzWRFfms92osyaKizItPEVkiFCf&amp;#43;/tMJT60D7XZXMxsXxS56jIVO3a/DBkf4NsvQYPRpPwr6dIGjLfag7PI7J14RhsmcTvasa7iwXz3zHIBO2qQlqlY4GdidMCr5sAotOmtLuj2l7U0z42MuxMoTnJ8cQ2q1j6/Me6GvZMI/Z4eCEMk&amp;#43;TnkP14/WwX9eI9Nwq2FipE3ZkvqwffHC&amp;#43;6jB9fS05&amp;#43;oYhSRvCNJMES4IJ/xFBXbGJNmoQ6hmO&amp;#43;XrSlcPQoQbeOr8Kx1zdDv&amp;#43;xCWoa26mLA4htIftDM8iuY9zf5oOrzomhMfo1OmRx3nIJ&amp;#43;XIOFK31IT0rjA7CJS4tbyU4tTtVm1YP&amp;#43;AcEpD455O6GtlFYbo&amp;#43;10EkGd7mw7ZTRaP1VIybf0Y6qMzrQ9mcfIh954aaUpUl4&amp;#43;Ikp1bKo&amp;#43;4cVRReFMfx3zcjTlGSLUXPzH2pdPm1Btk1His2t5E4C1q7BjOnQyw2kjujAjltLUWOVbgA1x2ZVPie9tRbuI6cMHjiai40tJxOwKCvIvXyy2j9lyK7M6mi&amp;#43;uxLLa6048s4wyma3o&amp;#43;zydrZEKWXWVaNuCCPJ4FK71IspP&amp;#43;QNWqplhKHcWJb3TfojB7XOzjoMI7NYN4&amp;#43;gULPs1RmkNupI/4mlQ7OLza&amp;#43;uiMXywcwlkPhk4yCD4/exUvbC5NYJKLF9UZZZ7xDmIaFnSrFiixNH/aEJOW6deL15FJWQYYLU8g8bRh&amp;#43;RRnAkE0Hmk9s/tCO82QFXVVaBFCRYVRMN2BnApp6dxBfLi6EvCcLNvCgVZSLJnIfurNv1iVOOf7AWQ6752eBpju7zqvaA2Djl2&amp;#43;tCpKNX5mG9vMaH1RfaMOyGEErPobaJNZKpodNYawVYbjECf3AT&amp;#43;8&amp;#43;vlGHijdyU&amp;#43;2UHUjstWHp7EFMu6cDwmRkE2NyavqwO5i4dBk13zW&amp;#43;DaFtYCj8L80LRoOkuJFavV5t7mqf3gvjbItcnnyODO9ivjX&amp;#43;8dv/zUPqZGDt3LAEOuzaKwMXMYMXsaEJJ/ppmAdrymRX/eLAYwbdLUUyo47V2ZKmQWTphF534lguDaDgvAu/RcXjoawLsAxUH8xjGXGnjywEUZ&amp;#43;ysPTtTBYvDgXRdHeKr/4aiE4/7thj0&amp;#43;l6fwXFOGo/8i/twyKIUzD3y9Bkm1dzJWmjk/F1w0q9kWX/uWGVH3V/dSK/yQKNzdXDrpYKdQyfTgDRzouybAaTntKDo6CxS7BBWfOyH45kytD9jIiT9vtI0Zqz6Egk6aV/UxsKzK4dS6EhrJ4Pom&amp;#43;8MLjiuIyaTdelsd9Y2BRJg7D4TjmOS0Jn1DrutGcmSHNYvcKLuJR/MlV4UJWyopAN1sATQCAqxUZmxc1gGVVeFYR&amp;#43;Xxfv3FMFc4VN&amp;#43;RWNropia5B7Bfa1qA7auLgW3BTtrqx6k6x5E31qGyvtuYdSjzfWD&amp;#43;qw57sMncZ&amp;#43;ogtu&amp;#43;rdBcXX5HwjBL7MxPQ2gaF8fEmWmEOMOq0yvhZF5SSTi9bHtK8SnhV12SQRfnEL6iARaCWXZKBmvu9SHzQA3GSX9YNvKSbKSfEEWI4waqckhW5tG0wcGu6jfBsbDcT9duR8fb78L/r6f1A5p&amp;#43;7HjqxX5uvR6J1kUvIh&amp;#43;XMrHTy8reZOOjTOVzfmwYSp9D1a8KeVDktMAgo3t3XCysjQyaYHhuuSrVVt9GrWuwo4a5jsHiVUhnr7htix2hX1Wig1pZS4ds3&amp;#43;qCl&amp;#43;/s27A53sKXBw8cWXT1w79Byb/9lMdA2IKSExKs1OUK7pFDBBFkGtvof/jME0cqlaAfYnRSTU1J98UUxTDY&amp;#43;&amp;#43;WhgeEWJoD8iVbGdGmcdwEj80jUC7Q6UMIGWq5JDcFyhMDw/r5Idxah4533IN1K1&amp;#43;RD&amp;#43;6w9fTYrmdFaUgzvcb1v3JupNKt3OXkRVQeLjFBYgZdtbOSRE/mdpy7kfE0rT2a0d52xSSZpRumujk9nQSlNNZMgGlrXyQub6Kfc7&amp;#43;VUAdulOQqj5U8LMXThA4MDzoFm1Wj/clnLh3APe1Svr&amp;#43;fZwVNHVyIdBCusDiblmvmTx1fU2R3&amp;#43;boTk&amp;#43;ErnO2aMV4IAmnJ8pdOcCyCq3RCCqFlcaHv&amp;#43;dZTeOBvOCWMOtNR9Pu&amp;#43;X5uxvxqxs7MuZmm9BFoedAJaq64Agso9khCM8/BTp1DyCl5WDTzwDlJNTX&amp;#43;rgU1gdg8s01qPh1rkY8crjnWd9viP1G5xUKoUkTaG4uFhNHY/HsWTJEhx66KHqEmrlKS2/388G19ena2trY6h2wuWiQ5e9p66UoOfvPflRIDIzP9Dmncn1yOkxI0SgaMpsGHX2b78j9QucaDSKRYsWKcblmj59Ol577TX4fKy9uJhYLIa//OUv7NuYrKm8OOmkk7Bq1SrMnDkT7777LpqbaT48pTFt2jQMGTIEr7zyCq655hps3LhRAXbIIYd8R3Y6X9f4rVwHAvFAg/cLHGG&amp;#43;qqoKZ555Jl588UXU19crpo455hjU1NRgxYoVisHx48ejiXtcojmiWZs3b4YAe8EFFyhwBNBJkyapex999BEcLANEGweb&amp;#43;gWOmMTnn3&amp;#43;uQCkrK8Pw4cPx8ccfo52Rp7q6WpmKvCPAvPXWWwo0t9v9NRMqmJKY5w9&amp;#43;8AMFoJjlueeeO9jY9K3BXli1SF1M6YgjjsCHH36opC1Sb2lpwd///nccddRRyqyKiooUeCUlJcrUDjvsMIQYfcSMMjxHPHXqVASDQQWymNj69eu7/c9gItQvzSktLVXSFjrttNOUiZxzzjkKJDE3ITEd0STRGIleol1C4n8ERDFDj6dzS7m8vFz9vOKKKwYTk&amp;#43;65ewWnoaEB4XAYEydO7H5ZnOnYsWOV8xSS56IZIn0Bp7KyUkUtYfbVV19VDlcOgR999NGYMmWK&amp;#43;kY0TDRF3imMI3Pt3LkTRx55ZPdca9asUaYpl5DMsWzZMjVPgT755BMeys4qc126dCk&amp;#43;/fRT5fxFkwV8IRHY66&amp;#43;/jlNPPVU9W7BgASKRSPeziy66qDuq7i2RXsFZt24dzj//fKxdu7b74&amp;#43;uvvx533303Tj75ZLz99tu47rrr1DOJTPfddx/uuusuyGTbtm1T0j/rrLPUgubOnYvbb78dl19&amp;#43;Oa699lrMmjULDz74YPdaLrvsMmVWL7zwgrpn8PT6iSeeiIsvvhiPP/64uif&amp;#43;67zzzsMvfvELNZfQyy&amp;#43;/rBgVcOSencd2xfnfdNNNShgLFy5U3912220KsI6ODvz617/GVVddpcxWgJP19Ua9giOOVCa78MIL8d577yEQCCjTkEvyk5///OeYP39&amp;#43;tyTFEYsTPfbYY5VTFe149tln1bzLly/HjTfeqMAR7Zo3b576Xhh55513lNTnzJnTvcbnn39ePduwYQMaWWpUsPoXknuPPPIIJk&amp;#43;erNYlJikaJSS/33LLLTj&amp;#43;&amp;#43;OOR5p6arEPAkTklzRAw5F0B8v777&amp;#43;8VkJ4PegVHUBYVlgWdffbZCiABS8ARZoT5niouzveUU07BG2&amp;#43;8gR//&amp;#43;MdKKgUSTRKnLCQLPf3005V0BQTRtjPOOENJuKAhwpSYpYD72GOPKWmL&amp;#43;RS06&amp;#43;qrr1bzi4MXQQkJ8&amp;#43;LbhCQoCNgyhoAjz2R8ybUkhxLNkfWNGjVKadV31hwZUAC64447IPYvkwkwQqJV&amp;#43;8pDEolEd8a7detWZRqSu0gof/PNN9W3YgYiYWFaABXTk&amp;#43;gl2iX0/vvvq/me4H/u2LJlC1auXIk777xTCUbGOuGEE/Doo48qkzvuuOMUEAXq&amp;#43;Z9cdu/e3S2QwvNCMnr44YcrsESL90f7jVYFlRXbFnXdtGmTQlo05Oabb1aLlIxWSDJlSeAeeugh5ajFFO69917IIkVLxCyFRAOEiXvuuUf5HgFfNKSgaeKLxNeJIMSRi9Y99dRTSgOEOXHyAqgAJ2sQXyYkz2S94q8k&amp;#43;RTTLQhE7slzyaUkIs6ePbsbE3m2d1lTeLhfcAqqLgsVFRV7lTxF/hbAxOkKYxKiRSOee&amp;#43;45SHiX6CMlhDAnJJrzk5/8RJmmaJ2ov0hdnL2MJT5CzK62thY7duxQpllIDiXvEQAlJShorowpgIuGCcNCMt&amp;#43;tt96KBx54QK1RhCTzC&amp;#43;gytghEBLR9&amp;#43;3bMmDFDjS&amp;#43;CuvLKK5WZ7Yt6BUfqnwkTJnR/M2LECEjoLOQk4hSFOdEWWYAsRFRfSEqGJ598svtb0S5xkEJiTuJ3hApqfckllyiJC8iLFy/&amp;#43;WgIoZvT000&amp;#43;riCglioBfoEK0kr8ffvhhlVgKjRkzpnst8p28J/5KSAKHuISCHxK/1Rv1Co7kK4VKu/BxIeco/C0TiBT2JtEOWWBPKuQ5PaVfeF5YuPy995xyTxynUCGxLHwn2lD4VkDrCVzPuXvel5rv21K/MuRvO8k/63v/CwWjiWgmTQGGAAAAAElFTkSuQmCC" alt="Une image contenant texte, logo, Police, Graphique
 Le contenu généré par l’IA peut être incorrect." /&gt;&lt;/a&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="492" valign="bottom"&gt;
   &lt;p&gt;Région Normandie (site de Caen)&lt;/p&gt;
   &lt;p&gt;Tél : 02 31 06 95 86&lt;/p&gt;
   &lt;p&gt;carl.pique&amp;#64;normandie.fr&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="577" colspan="2" valign="top"&gt;
   &lt;p&gt;Retrouvez les infos et événements de la Région sur &lt;a href="http://www.normandie.fr/"&gt;www.normandie.fr&lt;/a&gt;&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>carl.pique@normandie.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-limplantation-dinfrastructures-de-carburants-alternatifs/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Région Normandie</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>14/08/2025</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>163184</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Installer une borne de recharge publique pour véhicules électriques</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>IRVE réseau EBORN</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (TE83)</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;S’inscrivant dans une démarche pour la transition énergétique et en faveur de la mobilité durable, TE83 a créé en 2011 une compétence relative aux Infrastructures de Recharge pour Véhicules Électriques (IRVE).&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Depuis octobre 2020, TE83 s’est associé avec 10 syndicats d’énergie, sous forme de Délégation de Service Public (DSP) pour constituer le réseau eborn.&lt;br /&gt;Le Délégataire EasyCharge est chargé du renouvellement et de l’entretien du réseau et assure le service de recharge aux usagers. Il a également pour mission de concevoir, financer et réaliser les nouvelles infrastructures.&lt;br /&gt;Eborn est un réseau public de plus de 1 400 bornes de recharge sur 11 départements (2800 points de charge). L’abonnement eborn donne aussi accès à un réseau de 60 000 points de charge dans toute l’Europe.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Les &lt;span&gt;&amp;#43;&lt;/span&gt; du réseau eborn&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Répondre à un enjeu de santé publique des territoires et de lutte contre le réchauffement climatique&lt;/li&gt;&lt;li&gt;Participer à la transition énergétique avec des solutions de recharge intelligentes&lt;/li&gt;&lt;li&gt;Contribuer à de nouveaux modes de déplacements et favoriser l’émergence de nouveaux services&lt;/li&gt;&lt;li&gt;Proposer un service facile d’accès, interopérable et ouvert aux autres réseaux&lt;/li&gt;&lt;li&gt;Développer un service en fonction des besoins du territoire en lien avec les collectivités&lt;/li&gt;&lt;li&gt;Proposer un service de qualité (réservation, paiement par CB, supervision) à un tarif maîtrisé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Titillium Web, sans-serif"&gt;Pour faire une demande de pose de borne IRVE sur votre territoire en rejoignant le plus grand réseau du SUD-EST de la France, la collectivité doit être adhérente à la compétence IRVE du Syndicat. Pour cela il suffit de délibérer en ce sens.&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pose d&amp;#039;une borne de recharge pour véhicules électriques sur un parking public&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Pour faire une demande de pose de borne IRVE sur votre territoire en rejoignant le plus grand réseau du SUD-EST de la France, la collectivité doit être adhérente à la compétence IRVE du Syndicat. Pour cela il suffit de délibérer en ce sens.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La borne IRVE devra être accessible au public 24h/24h.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.eborn.fr/</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://te83.fr/competences/les-bornes-de-recharge/</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Delphine DURAND : &lt;a target="_self"&gt;delphine.durand&amp;#64;te83.fr&lt;/a&gt; - 04 94 37 24 03&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>mehdi.rassoul@symielecvar.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installer-une-borne-de-recharge-publique-pour-vehicules-electriques/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
         </is>
       </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>23/08/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>162839</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la réalisation des infrastructures de recharge des véhicules électriques (IRVE)</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain : Électromobilité</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Afin d’accélérer le développement de l’électromobilité sur son territoire, la Région s’engage à favoriser la réalisation des infrastructures de recharge des véhicules électriques (IRVE) en Île-de-France.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités territoriales, leurs groupements (y compris syndicats d’énergie) et leurs délégataires de services publics, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’État et ses délégataires,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les établissements publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La Région participera à hauteur de 50% de la dépense supportée par le maître d’ouvrage plafonnée en fonction du type de bornes.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Le dispositif a pour objet le financement :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Des études d’élaboration d’un document stratégique,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;D&lt;/span&gt;e l’installation ou la mise à niveau des IRVE situées sur le domaine public francilien, respectant les critères du label régional et s’inscrivant dans un plan d’actions.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-electromobilite</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" target="_blank"&gt;directiondestransports&amp;#64;iledefrance.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-electromobilite-1/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de bornes électriques</t>
+        </is>
+      </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
-          <t>23/08/2024</t>
+          <t>16/06/2024</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
-        <v>162839</v>
+        <v>129732</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Favoriser la réalisation des infrastructures de recharge des véhicules électriques (IRVE)</t>
-[...4 lines deleted...]
-          <t>Plan route de demain : Électromobilité</t>
+          <t>Installer une borne publique de recharge pour véhicules électriques</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
-        <is>
-[...114 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDED 52 dispose de la compétence dite &amp;#34;installation et exploitation d&amp;#039;infrastructures de recharge pour véhicules électriques&amp;#34; depuis 2018, avec pour objectif de proposer aux collectivités adhérentes au Syndicat un service commun et départementalisé d&amp;#039;installation et gestion de bornes de recharge.
 &lt;/p&gt;
 &lt;p&gt;
  Au 1er janvier 2023, le SDED 52 dispose ainsi d&amp;#039;un réseau départemental de 40 installations (soit 80 points de charge), situées sur des communes de type &amp;#34;bourg centre&amp;#34; ou disposant d&amp;#039;un potentiel de fréquentation touristique.
 &lt;/p&gt;
 &lt;p&gt;
  Le Syndicat poursuivra le développement de ce type d&amp;#039;équipements, selon les orientations d&amp;#039;un Schéma directeur qui seront connues en septembre 2023.
 &lt;/p&gt;
 &lt;p&gt;
  Le SDED 52 assure la maîtrise d&amp;#039;ouvrage de ces opérations et appelle, selon les dispositions de son règlement de compétence, une participation de la collectivité bénéficiaire comprise entre 50% et 100% du montant HT des travaux, subventions déduites.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le SDED 52 appelle annuellement une contribution de la collectivité bénéficiaire comprise entre 50% et 100% du coût d&amp;#039;exploitation, recettes de recharge déduites.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Commune de La Porte du Der : installation d&amp;#039;une borne de recharge pour véhicule électrique Place notre-Dame.
   &lt;/li&gt;
   &lt;li&gt;
    Pour connaître l&amp;#039;état actualisé du réseau de bornes de recharge :
    &lt;a href="https://www.sded52.fr/bornes-de-recharge" target="_self"&gt;
     https://www.sded52.fr/bornes-de-recharge
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transition énergétique
 Equipement public
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier de cette aide, les collectivités doivent être adhérentes au SDED 52 et avoir procédé au transfert de la compétence &amp;#34;installation et exploitation d&amp;#039;infrastructures de recharge pour véhicules électriques&amp;#34;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.sded52.fr/bornes-de-recharge</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute interrogation :
 &lt;/p&gt;
 &lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et des Déchets 52
  &lt;br /&gt;
  40 bis avenue Foch
  &lt;br /&gt;
  52 000 Chaumont
 &lt;/p&gt;
 &lt;p&gt;
  03 25 35 09 29
 &lt;/p&gt;
 &lt;p&gt;
  sded52&amp;#64;sded52.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>sded52@sded52.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/53ac-ameliorer-lefficacite-energetique-de-leclaira/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Syndicat départemental d'énergie et des déchets 52</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>41742</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Financer des services de mobilité durable en ville et en périphérie</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Financement des services de mobilité durable</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une
 entreprise publique locale, une société ou un acteur financier privé et vous
 souhaitez participer au développement de services de mobilité durable ? La
 Banque des Territoires met à disposition des solutions de financement pour vous
 accompagner dans votre projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Solutions d’autopartage, service de vélos
 partagés, covoiturage courte distance, ou encore corporate venture au profit de
 jeunes entreprises innovantes : l’accompagnement de la Banque des Territoires
 peut se faire sur différents types de projets, en fonction de leur éligibilité.
 L’objectif est ainsi de développer des alternatives à la possession d’un véhicule
 et à l’autosolisme, libérer de l’espace urbain utilisé pour le stationnement de
 véhicules et réduire l’empreinte carbone.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement de ces solutions de mobilité
 durable est toutefois conditionné à des prérequis et des objectifs spécifiques,
 comme la justification territoriale du projet ou encore la réduction du volume
 de véhicules en circulation en agglomération. La Banque des Territoires met à
 disposition de nombreuses compétences et expertises pour étudier votre projet
 et vous apporter les meilleures solutions possibles.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_mobilite_durable_psat</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;service_mobilite_durable_psat"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-mobilite-durable/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>20/05/2020</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>163832</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I34" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J34" s="1" t="inlineStr">
+      <c r="J33" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Consommation et production
 Qualité de l'air
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P34" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q34" s="1" t="inlineStr">
+      <c r="Q33" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W34" s="1" t="inlineStr">
+      <c r="W33" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD33" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>166349</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser en interne des études gratuites pour les projets photovoltaïques</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Note d'opportunité Photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Réalisation des études pour les projets photovoltaïques. Ces notes d&amp;#039;opportunités ont pour objectif d&amp;#039;évaluer un potentiel, les coûts d&amp;#039;investissements, les enjeux techniques et l&amp;#039;autoconsommation. &lt;br /&gt;&lt;br /&gt;Te Gard apporte un conseil de proximité avec : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une aide à la prise de décision&lt;/li&gt;&lt;li&gt;identification des interlocuteurs (associations, bureaux d&amp;#039;études, installateurs, raccordement)&lt;/li&gt;&lt;li&gt;évaluation technique et financière des devis&lt;/li&gt;&lt;li&gt;aide à la rédaction et à l&amp;#039;analyse d&amp;#039;appel à manifestation d&amp;#039;intérêt (AMI)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Consommation et production
+Equipement public
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ouvert à toutes les communes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/developpement-durable.html</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Félix FROMENTAL&lt;br /&gt;Chargé de mission photovoltaïque&lt;br /&gt;felix.fromental&amp;#64;territoireenergiegard.fr&lt;br /&gt;0671614475&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-en-interne-des-etudes-gratuites-pour-les-projets-photovoltaiques/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
-          <t>Syndicat mixte ADEVA Pays Vitryat</t>
-[...4 lines deleted...]
-          <t>organizational</t>
+          <t>Territoire Energie Gard</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
-          <t>15/11/2024</t>
+          <t>18/05/2026</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
-        <v>162387</v>
+        <v>120101</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l'optimisation du potentiel photovoltaïque territorial</t>
+          <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Plan solaire : AMI - Foncier dérisqué</t>
+          <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
-        <is>
-[...136 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une analyse d&amp;#039;opportunité consiste à étudier le potentiel de production d&amp;#039;énergie renouvelable sur un (ou plusieurs) élément(s) de patrimoine, que ce soit en production d&amp;#039;électricité (solaire photovoltaïque) ou en production de chaleur dédié à un bâtiment ou réseau de chaleur (bois-énergie, géothermie, solaire thermique,...).
 &lt;/p&gt;
 &lt;p&gt;
  Ces analyses sont, pour le maître d&amp;#039;ouvrage, des outils d&amp;#039;aide à la décision pour s&amp;#039;engager dans la réalisation d&amp;#039;un projet. Elles fournissent des éléments de comparaison par rapport à une solution de référence sur les consommations d&amp;#039;énergie, les émissions de carbone et des données économiques en coût global (investissement et exploitation).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ASDER réalise une cinquantaine d&amp;#039;analyses d&amp;#039;opportunité par an pour les communes de Savoie, que ce soit sur des projets neufs ou pour un changement d&amp;#039;énergie.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Christian Fleury - Responsable du pôle collectivités et terrritoires
   &lt;/li&gt;
   &lt;li&gt;
    christian.fleury&amp;#64;asder.asso.fr - 04 79 85 88 50
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0732-analyser-lopportunite-dinstaller-une-producti/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>01/09/2022</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E37" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>95067</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Développer le solaire thermique (production d'eau chaude par capteurs solaires)</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au solaire thermique</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE),
-[...319 lines deleted...]
- &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la rentabilité économique des projets
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les charges de production d&amp;#039;eau chaude sanitaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P38" s="1" t="inlineStr">
+      <c r="P36" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les collectivités territoriales, leurs groupements et leurs délégataires,
   &lt;/li&gt;
   &lt;li&gt;
    les associations,
   &lt;/li&gt;
   &lt;li&gt;
    les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
   &lt;/li&gt;
   &lt;li&gt;
    les bailleurs sociaux,
   &lt;/li&gt;
   &lt;li&gt;
    les copropriétés,
@@ -9078,1683 +8453,691 @@
 &lt;/p&gt;
 &lt;p&gt;
  Cas général :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Règles : « Fonds chaleur » de l&amp;#039;ADEME Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par l&amp;#039;ADEME (&amp;#61; dossier à transmettre uniquement à l&amp;#039;ADEME Grand Est).
 &lt;/p&gt;
 &lt;p&gt;
  Cas des copropriétés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nature : subvention avance remboursable à taux zéro Section : investissement fonctionnement Taux maxi : 60 % maximum plafonné à 1 100 €HT/m2 et 120 m2 de surface de capteurs Remarque : intervention par la Région seule
 &lt;/p&gt;
 &lt;p&gt;
  Consultez
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   le règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-solaire-thermique-2/</t>
         </is>
       </c>
-      <c r="W38" s="1" t="inlineStr">
+      <c r="W36" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0076%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.grandest.fr%2Fmentions-legales%2F,Mentions%20l%C3%A9gales,_blank;https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fdonnees-personnelles,Donn%C3%A9es%20personnelles,_self</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rendez-vous sur le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   site de la région Grand-Est
  &lt;/a&gt;
  pour obtenir les informations relatives aux conditions d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5da-soutien-au-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>95069</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Développer le photovoltaïque</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
-[...88 lines deleted...]
-      <c r="AF39" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Substituer des énergies fossiles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les émissions de gaz à effet de serre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir la production d&amp;#039;énergie renouvelable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer la qualité de l&amp;#039;air,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer de l&amp;#039;activité économique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer la rentabilité économique des projets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider les porteurs de projets à sécuriser leurs coûts énergétiques en les incitants à installer un système de production d&amp;#039;électricité à coût constant,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettre le développement de compétences dans le domaine de l&amp;#039;autoconsommation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires de l&amp;#039;aide
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités territoriales, leurs groupements et leurs délégataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les associations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bailleurs sociaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les copropriétés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets participatifs et citoyens.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les particuliers à titre individuel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la promotion immobilière,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;Etat, les Départements et leurs opérateurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  De l&amp;#039;action
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les professionnels de la filière.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Installation de générateur photovoltaïque raccordé au réseau ou en autoconsommation produisant de l&amp;#039;électricité renouvelable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les installations faisant l&amp;#039;objet d&amp;#039;une aide au titre des appels à projets nationaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les installations au sol présentant des conflits d&amp;#039;usage : terre agricole ou forestière, espaces naturels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets privés de revente totale hors délégation et projets citoyens,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bâtiments ou sites utilisant un mode de chauffage par effet joule.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les entreprises et en application du régime d&amp;#039;aide SA.40405, le montant subventionnable est déterminé après déduction du coût d&amp;#039;une solution de référence correspondant à un investissement similaire, moins respectueux de l&amp;#039;environnement et de même capacité en terme de production effective d&amp;#039;énergie.
+ &lt;strong&gt;
+  Etudes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Taux :
+  &lt;/strong&gt;
+  70 % sauf 60 % pour les moyennes entreprises, 50 % pour les grandes entreprises.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Plafond :
+  &lt;/strong&gt;
+  5 000 € d&amp;#039;assiette par bâtiment étudié.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Remarque
+  &lt;/strong&gt;
+  : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cas particulier des projets participatifs et citoyens
+ &lt;/strong&gt;
+ Ce type de projet peut bénéficier d&amp;#039;un accompagnement spécifique – ex : aide la structuration juridique du projet, aide à la mise en place et à l&amp;#039;animation de réunions d&amp;#039;informations - à hauteur de 70 % plafonné à 10 000 € d&amp;#039;aide voir 12 000 € pour les territoires en zone Pacte de ruralité (voir fiche dispositif dédiée).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  I
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  nvestissement – puissance inférieure à 100 kWc :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Taux : 30 % maximum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond : de 200 €/kWc à 400 €/kWc selon le taux d&amp;#039;autoconsommation, la puissance et la nature du porteur de projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Il sera accordé une aide par point de raccordement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remarque : intervention par la Région seule
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Consultez le
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique"&gt;
+  règlement et les documents annexes sur Climaxion
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2017</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-au-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0078/depot/simple</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique" rel="noopener" target="_blank"&gt;
+  https://www.climaxion.fr/docutheque/soutien-au-photovoltaique
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/68aa-soutien-au-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG39" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-[...137 lines deleted...]
-      <c r="A41" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>165396</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Aider en ingénierie pour la publication de données de tranport en open-data</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’équipe de transport.data.gouv.fr propose un accompagnement personnalisé aux collectivités et acteurs de la mobilité pour les aider à publier et à valoriser leurs données de transport.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;
 Cet accompagnement vise, notamment, à :&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;
 &lt;p&gt;faciliter la mise en conformité avec les obligations d’ouverture des données de mobilité (loi LOM, règlement européen),&lt;/p&gt;
 &lt;/li&gt;
 &lt;li&gt;
 &lt;p&gt;apporter une expertise technique et réglementaire (formats de données, bonnes pratiques de publication),&lt;/p&gt;
 &lt;/li&gt;
 &lt;li&gt;
 &lt;p&gt;outiller les équipes dans la structuration, la mise à jour et la diffusion de leurs données,&lt;/p&gt;
 &lt;/li&gt;
 &lt;li&gt;
 &lt;p&gt;favoriser la réutilisation des données par les usagers, les développeurs d’applications et les partenaires de la mobilité.&lt;/p&gt;
 &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;L’objectif est de renforcer la qualité, la visibilité et l’impact des données de transport produites par les territoires, pour améliorer l’information voyageur.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Accompagnement la création et la publication des données (ZFE, covoiturage, bornes de recharges, aménagement cyclables...) selon les schémas nationaux (standards).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Espace producteur et réutilisateurs de données pour mieux suivre et gérer la disponibilité et la qualité des données.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Outils d&amp;#039;analyse de la conformité et qualité des données.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://transport.data.gouv.fr</t>
         </is>
       </c>
-      <c r="W41" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://doc.transport.data.gouv.fr</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Point de contact : contact&amp;#64;transport.data.gouv.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>aurelien.cadiou@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-en-ingenierie-pour-la-publication-de-donnees-de-tranport-en-open-data/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>transport.data.gouv.fr</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>20/08/2025</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-[...1046 lines deleted...]
-      <c r="A47" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>165817</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Prévenir les risques d'incendies de forêt et de végétation</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Prévention des risques d’incendies de forêt et de végétation</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
+      <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le changement climatique contribue à accroître le risque d&amp;#039;incendie de forêt et de végétation dans les zones déjà sujettes à ce risque mais également à le développer dans de nouveaux endroits du territoire national. Le Fonds vert finance des actions de prévention et d&amp;#039;équipement des territoires pour améliorer
 la protection des zones situées à l’interface entre massifs boisés ou
 végétalisés et zones bâties, où naît une grande partie des feux. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Haute-Corse, Corse – subvention de 
 64 800€ octroyée en 2024. Ce projet innovant, mené avec l&amp;#039;Université de Corse, vise à pérenniser des zones 
 d’espaces défrichés permettant de freiner la propagation des feux de forêts vers les 
 habitations. Cela se fera via l&amp;#039;implantation d&amp;#039;activités de sylviculture ou d&amp;#039;agro-pastoralisme 
 sur ces zones, permettant de développer des filières locales en produits agricoles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Risques naturels</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P47" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q47" s="1" t="inlineStr">
+      <c r="Q39" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Sont éligibles au Fonds vert &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Les collectivités territoriales et leurs groupements ;&lt;/li&gt;
  &lt;li&gt;Les associations syndicales autorisées comportant au
      moins une commune ;&lt;/li&gt;
  &lt;li&gt;Les services départementaux d’incendie et de secours
      (SDIS) ;&lt;/li&gt;&lt;li&gt;L&amp;#039;Office national des forêts (ONF) ;&lt;/li&gt;&lt;li&gt;Les parcs nationaux.&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Les actions soutenues doivent améliorer la connaissance des
 risques, la prévention des feux dans les massifs forestiers, la protection des
 zones habitées situées dans des zones de risque sur l’ensemble du territoire
 national.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le Fonds vert ne finance pas la création de pistes de
 défense de la forêt contre les incendies, l’acquisition de véhicules de
 première intervention de patrouilles forestières et d’engins de lutte contre
 les incendies de forêt. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les projets éligibles sont :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;La protection et la défense des zones déjà
 urbanisées contre les incendies (et non les zones susceptibles d&amp;#039;être couvertes par l&amp;#039;urbanisation) :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;&lt;span&gt;Les
      études et travaux de création ou de mise au gabarit de voies de desserte
      ou d’évacuation d’une zone exposée au danger de feu de forêt et de
      végétation afin, en cas de crise, de permettre simultanément l’accès des
      secours et l’évacuation des personnes ;&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;La
      réalisation de plateformes de retournement en bout de voiries existantes
      afin de faciliter les manœuvres des véhicules des services de secours et
@@ -10767,2050 +9150,2943 @@
      publics existants nécessaires à la gestion de crise, afin d’en réduire la
      vulnérabilité.&lt;br /&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;L’aménagement de la forêt aux abords des zones
 urbanisées&lt;span&gt;, avec l’objectif de mieux protéger les personnes et les biens
 existants en zones urbanisées, y compris dans des zones d’habitat isolé,
 lorsqu’elles sont susceptibles d’être touchées par des incendies liés à
 l’existence des massifs ou espaces boisés. Sont éligibles : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les acquisitions foncières amiables au profit d’une commune et
 remembrement nécessaires à la création de zones coupe-feu ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La création de citernes de réserve d’eau adaptées aux besoins
 opérationnels de la lutte, les opérations d’investissement contribuant à la
 stratégie d’attaque des feux naissants, la création de zones nécessaires aux
 camions de pompiers pour le franchissement de fossés et l’installation de
 panneaux signalétiques (interdiction d’accès notamment). &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La vérification de la mise en œuvre des
 obligations légales de débroussaillement par des investissements&lt;span&gt; notamment
 dans des systèmes d’information permettant une action à l&amp;#039;échelle de chaque
 commune (par exemple bases de données, SIG, etc.) relatifs à l’existence et au
 respect d’obligations légales de débroussaillement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La détection précoce des départs de feux et la
 surveillance par des investissements&lt;/span&gt;&lt;span&gt; : acquisition d&amp;#039;équipements de télédétection (drones, caméras, capteurs), surveillance de zones à risques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;La connaissance, l’information préventive et le
 développement de la culture du risque&lt;span&gt; grâce à des actions de recherche, études et modélisation de l&amp;#039;aléa d&amp;#039;incendie de forêt et de végétation, des actions d&amp;#039;information générale sur les risques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;/h4&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Incendies.pdf</t>
         </is>
       </c>
-      <c r="W47" s="1" t="inlineStr">
+      <c r="W39" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-incendies</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-les-risques-d-incendies-de-foret-et-de-vegetation-1/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>16/02/2026</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>156152</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux de défense incendie</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>TRAVAUX DE DÉFENSE INCENDIE</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à financer les travaux destinés à la création de points d&amp;#039;eau pour la défense extérieure contre l&amp;#039;incendie (sous réserve de l&amp;#039;avis favorable des services du SDIS).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Voirie et réseaux
+Risques naturels
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 20.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes (dont les syndicats d&amp;#039;eau) si les travaux sont effectués dans une commune de moins de 20.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La création et l&amp;#039;aménagement de réserves d&amp;#039;eau (citernes, mares, accès aux cours d&amp;#039;eau destinés exclusivement à la défense incendie),
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;installation de poteaux ou de bouches incendie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le taux est appliqué sur le montant HT des travaux de création ou d&amp;#039;aménagement de réserves d&amp;#039;eau auquel sont ajoutées les dépenses HT des prestations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et maîtrise d&amp;#039;œuvre (dans la limite de 7 % du coût HT des travaux).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;installation de poteaux ou de bouches incendie, un montant unitaire et forfaitaire de subvention de 800 € par poteau ou bouche sera attribué dans la limite de 10 poteaux ou bouches par an et par maître d&amp;#039;ouvrage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;entretien de mares, de cours d&amp;#039;eau (curage, désenvasement, nettoyage...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les honoraires de géomètre ou de notaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;assistance liés au dépôt de permis de construire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition des terrains,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le renouvellement des poteaux ou bouches incendie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;extension de réseau d&amp;#039;eau potable.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Communes de la Seine-Maritime de moins de 20000 habitants</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/travaux-de-defense-incendie/</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/79d7-aider-a-financer-les-travaux-destines-a-la-cr/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>140790</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer un Schéma Communal de Défense Extérieure Contre l'Incendie (SCDECI)</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>A déterminer au cas par cas</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner dans la mise en conformité de la défense extèrieure contre incendie (DECI)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Effectuer un état des lieux de la défense incendie
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Réaliser une analyse bâtimentaire
+&lt;/p&gt;
+&lt;p&gt;
+ - Identifier des carences
+&lt;/p&gt;
+&lt;p&gt;
+ - Etablir des préconisations d&amp;#039;actions
+&lt;/p&gt;
+&lt;p&gt;
+ - Evaluer le coût des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 04 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/08c3-elaborer-un-schema-communal-de-defense-exteri/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>105356</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets liés aux centres d'incendie et de secours</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Centre d'incendie et de secours</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 30</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier en faveur des travaux portant sur les centres d&amp;#039;incendie et de secours.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dépôt de la demande avant le démarrage des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Territoires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 80 26
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a78b-copie-11h09-soutenir-les-projets-de-renforcem/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>111767</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la gestion de la Défense Extérieure Contre l'Incendie (DECI)</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Assurer la gestion de la compétence service public DECI à moindre coût : création, entretien, maintenance des Points d&amp;#039;eaux Incendie (PEI).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D &amp;#039;ACCOMPAGNEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etat des lieux du patrimoine existant et mise en ligne sur un outil cartographique (SIG) pour suivi par le service DECI et consultation gratuite par la commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle réglementaire des Points d&amp;#039;Eau Incendie lorsque celui-ci n&amp;#039;est pas assuré par le SDIS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtrise d&amp;#039;œuvre des travaux de création ou de réparation des Points d&amp;#039;Eau Incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echanges avec le SDIS et avec le service public de l&amp;#039;eau compétent pour évaluer la faisabilité d&amp;#039;implantation ou d&amp;#039;évolution des PEI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de la commune dans la rédaction d&amp;#039;un schéma communal de défense extérieur contre l&amp;#039;incendie pour dresser l&amp;#039;état des lieux de la DECI existante, fixer des objectifs permettant d&amp;#039;améliorer cette défense et planifier la mise en place d&amp;#039;équipements supplémentaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réunions et contacts réguliers pour le suivi des différents travaux à effectuer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rapport annuel du patrimoine : travaux, résultat des contrôles et propositions d&amp;#039;amélioration
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avis réglementaire fourni sous 72h dans le cadre des demandes d&amp;#039;Autorisations du Droit du Sols (ADS) non soumises à avis du SDIS : ADS pour maisons individuelles ou construction de 2 lots maximum par exemple
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma communal de défense extérieur contre l&amp;#039;incendie accompagné des cartes de couverture des risques et des aspects prospectifs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Risques naturels
+Equipement public
+Prévention des risques
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Délibération de transfert de compétence temporaire (6 ans)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission d&amp;#039;un arrêté du maire listant les PEI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès à l&amp;#039;ensemble des tarifs négociés pour les travaux et la maintenance et gratuité de consultation en ligne du patrimoine DECI et instruction des ADS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/le-service-deci/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jonathan GUERIN&lt;/p&gt;
+&lt;p&gt;
+ Responsable de service
+&lt;/p&gt;
+&lt;p&gt;
+ 05.56.16.10.70&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8fcf-accompagner-la-gestion-de-la-defense-exterieu/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>102099</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide aux travaux) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F48" s="1" t="inlineStr">
+      <c r="F44" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="J48" s="1" t="inlineStr">
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire en fonction de la production d'énergie renouvelable (€/MWh)</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur développe la chaleur renouvelable sur son territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse aux collectivités territoriales, copropriétés, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie, un réseau de chaleur ou récupérer de la chaleur fatale. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;La fondation ARALIS a bénéficier d&amp;#039;une aide de plus de 50 % de l&amp;#039;investissement pour de la géothermie sur sondes pour une pension de famille et du logement social.&lt;/li&gt;&lt;li&gt;Le constructeur Léon Grosse a bénéficié de la Prime éco-chaleur sur la construction de son siège le 8ieme Chemin à Bron pour de la géothermie sur sondes. &lt;/li&gt;&lt;li&gt;L&amp;#039;EHPAD Thérèse Couderc a décarboné sa production de chaleur avec la mise en place d&amp;#039;une chaudière bois granulés dans un bâtiment patrimonial. La chaudière assurera près de 90 % de la production de chaleur du site.&lt;/li&gt;&lt;li&gt;L&amp;#039;industriel Renault Trucks a installé une production de géothermie sur nappe lors de la réhabilitation de son bâtiment tertiaire au coeur du site industriel. La production assurer plus de 85 % de la production de chaleur, le reste étant complété par une pompe à chaleur aérothermique. Le site atteint 100 % de production électrique.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P48" s="1" t="inlineStr">
+      <c r="P44" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q48" s="1" t="inlineStr">
+      <c r="Q44" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux éligibles concernent les installations de chaleur renouvelable utilisant le bois énergie, la géothermie, le solaire thermique ou la chaleur fatale.
 &lt;/p&gt;
 &lt;p&gt;
  Ces installations doivent respecter des critères d&amp;#039;éligibilité dont le détail est précisé sur le site dédié au dispositif. Ces exigences concernent les volets suivants :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;étude préalables
 &lt;/li&gt;&lt;li&gt;critères techniques de performance
 &lt;/li&gt;&lt;li&gt;qualification des prestataires
 &lt;/li&gt;&lt;li&gt;performance énergétique du bâtiment&lt;/li&gt;&lt;li&gt;suivi de l&amp;#039;installation (comptage obligatoire)
  &lt;/li&gt;&lt;li&gt;contrat d&amp;#039;entretien
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  Des seuils d&amp;#039;éligibilité max sont indiqués et au dessus de ces seuils (2000 MWh entrée PAC pour la géothermie, 12 000 MWh pour le bois énergie, 1 500 m2 pour le solaire thermique et 1 000 MWh pour la chaleur fatale), les projets sont renvoyés vers l&amp;#039;ADEME Régionale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R - Prime éco-chaleur
  &lt;br /&gt;
  04 26 83 90 63 - prime-ecochaleur&amp;#64;grandlyon.com
  &lt;br /&gt;
  &lt;strong&gt;
   &lt;br /&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable
  &lt;br /&gt;
  04 28 29 96 09 - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ae9-prime-eco-chaleur-aide-aux-travaux/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>102098</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide à la décision) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F49" s="1" t="inlineStr">
+      <c r="F45" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I49" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J49" s="1" t="inlineStr">
+      <c r="J45" s="1" t="inlineStr">
         <is>
           <t>Aide à la décision : études de faisabilité, études d'AMO, forages de reconnaissance, TRT</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur vise à favoriser la filière des énergies renouvelables thermiques sur son territoire.
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse exclusivement aux collectivités territoriales, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie ou un réseau de chaleur. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un commune du territoire Métropolitain va réaliser un Test de Réponse Thermique (TRT) pour connaître le potentiel thermique du sol ainsi qu&amp;#039;une étude de faisabilité pour la réalisation d&amp;#039;une salle polyvalente chauffée par géothermie. Les études bénéficieront de 70 % d&amp;#039;aide de la PRIME ÉCO-CHALEUR pour des coûts d&amp;#039;étude de 18 500€ (TRT) et 5 400€ (EF) (avant subvention).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P49" s="1" t="inlineStr">
+      <c r="P45" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q49" s="1" t="inlineStr">
+      <c r="Q45" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les études éligibles sont les études de faisabilité, test de réponse thermique (géothermie sur sondes), forage d&amp;#039;essai/de reconnaissance, études d&amp;#039;AMO (assistance à maîtrise d&amp;#039;ouvrage).
 &lt;/p&gt;
 &lt;p&gt;
  Il est nécessaire de respecter les critères d&amp;#039;éligibilité suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;respecter les cahiers des charges ADEME sur l&amp;#039;étude considérée.
 &lt;/li&gt;&lt;li&gt;sélectionner un prestataire qualifié Reconnu Garant de l&amp;#039;Environnement (RGE) dans la filière concernée (bois énergie, géothermie, solaire thermique, réseau de chaleur, récupération de chaleur fatale)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://seafile.alec-lyon.org/f/cb31ce77c63742c6b541/" target="_self"&gt;- critères d&amp;#039;éligibilités détaillés -&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R – Prime Éco-Chaleur - prime-ecochaleur&amp;#64;grandlyon.com
 &lt;/p&gt;
 &lt;p&gt;
  04 26 83 90 63
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable  - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  04 28 29 96 09
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf5f-prime-eco-chaleur-aide-a-la-decision/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-[...138 lines deleted...]
-      <c r="A51" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>161759</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Financer votre étude de faisabilité, étape nécessaire avant d'investir dans la conception d'une installation solaire thermique</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Étude de faisabilité d'installation solaire thermique</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Étude) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d&amp;#039;installations de production d&amp;#039;eau chaude solaire.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-dinstallation-solaire-thermique</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-dinstallation-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF51" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>161697</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Accompagner les entreprises et les collectivités dans la mise en place de leur toiture ou ombrière solaire photovoltaïque en ACI, base de la valorisation du surplus en ACC</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Études de faisabilité pour de l’autoconsommation électrique photovoltaïque</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ACI : Autoconsommation individuelle&lt;br /&gt;ACC : Autoconsommation collective&lt;/p&gt;&lt;p&gt;Quand la consommation électrique de vos bâtiments, de vos équipements intervient essentiellement de jour, il peut être intéressant pour vous d’étudier la faisabilité de &lt;strong&gt;couvrir une partie de cette consommation au moyen d’électricité solaire photovoltaïque&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner les prestations externes d’études de faisabilité à hauteur de 60 % dans la limite de 100 k€ d’assiette. Cette aide peut être portée à &lt;strong&gt;70 % pour des moyennes entreprises&lt;/strong&gt; au sens européen et à &lt;strong&gt;80 % pour des petites entreprises&lt;/strong&gt; ou bénéficiaires dans le cadre d’une « activité non économique ».&lt;/p&gt;&lt;p&gt;Nota : « Bénéficiaire dans le cadre d’une activité non économique » signifie une structure qui :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soit n’exerce pas d’activité consistant à offrir à autrui des biens ou des services.&lt;/li&gt;&lt;li&gt;Soit, bien qu’exerçant une activité consistant à offrir à autrui des biens ou des services, ne se trouve pas sur un marché concurrentiel. Tel est le cas notamment de bénéficiaires qui disposent d’un monopole de droit (par exemple les autorités exerçant des prérogatives de puissances publiques comme l’armée, la police, la surveillance antipollution) ou de fait (technique ou géographique).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité sujette à la présente aide ADEME, concerne &lt;strong&gt;l&amp;#039;évaluation et l&amp;#039;analyse du potentiel d&amp;#039;un projet&lt;/strong&gt; (technique, économique, sociale, environnementale, juridique, etc.), qui visent à soutenir le processus décisionnel en révélant de façon objective et rationnelle les forces et les faiblesses du projet, ainsi que les perspectives et les menaces qu&amp;#039;il suppose, et qui précisent les ressources nécessaires pour le mener à bien, et en évaluent, en définitive, les chances de succès…&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_06_94_975_987</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-faisabilite-lautoconsommation-electrique-photovoltaique</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-pour-de-lautoconsommation-electrique-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF52" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>161709</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Installations de systèmes solaires combinés</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF53" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>161711</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Demander le financement d'un audit d'installation solaire thermique et du chantier de réhabilitation associé, pour des collectivités, entreprises ou associations</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiez d&amp;#039;un financement pour votre audit ainsi que les travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Préalablement à votre projet de réhabilitation, un audit est nécessaire pour qualifier les problèmes rencontrés sur l’installation puis &lt;strong&gt;établir et chiffrer les actions correctives&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide intègre également &lt;strong&gt;un financement des travaux&lt;/strong&gt; et se conclut par &lt;strong&gt;la signature d’un contrat d’exploitation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités pratiques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1ʳᵉ étape :&lt;/strong&gt; consultez des prestataires d’études sur la base du cahier des charges proposé par l’ADEME dans le document C.E.F. précédent. Présélectionnez une offre mais à ce stade ne vous engagez pas et ne signez pas de commande.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;2ᵉ étape : &lt;/strong&gt;déposez une demande d’aide en joignant la proposition technique et financière du prestataire d’études, ainsi que les pièces à déposer listées ci-dessous. Indiquez bien les dépenses prévisionnelles pour l&amp;#039;audit, la maitrise d&amp;#039;œuvre éventuelle et le montant de l&amp;#039;enveloppe travaux allouée à la réhabilitation.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_32_44_52_53_75_76_84_94</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/audit-rehabilitation-dinstallations-solaires-thermiques-collectives</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF54" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-[...20 lines deleted...]
-      <c r="H55" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>140805</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes membres dans la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat d'Énergie des Alpes-de-Haute-Provence (SDE04)</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil amont : réalisation de note d&amp;#039;opportunité, avant- projet sommaire, 1er niveau de conseil
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet : réalisation de projets, de l&amp;#039;étude de faisabilité à la réalisation des travaux, portage de marchés publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie administrative : conseil et assistance aux communes, mandat de maîtrise d&amp;#039;ouvrage, montage des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie financière : conseil et recherche de financements, négociation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une installation photovoltaïque avec autoconsommation sur la toiture d&amp;#039;un bâtiment communal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur la pertinence d&amp;#039;un projet photovoltaïque porté par une entreprise privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation ou déplacement d&amp;#039;une borne de recharge pour véhicule électrique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur le remplacement d&amp;#039;une chaudière obsolète
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance et conseils dans la réalisation d&amp;#039;un réseau de chaleur alimenté par une chaudière bois plaquettes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
-[...22 lines deleted...]
-      <c r="S55" s="1" t="inlineStr">
+ Formalisation de la demande dans la fiche annuelle de recensement des besoins ou contact direct avec le service Énergie – Mobilité – Données (EMD) pour un échange avec le référent du sujet (photovoltaïque, EnR thermique ou IRVE).
+&lt;/p&gt;
+&lt;p&gt;
+ Différentes modalités d&amp;#039;intervention selon le sujet : convention de service, lettre de commande ou mandat de maîtrise d&amp;#039;ouvrage.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
-[...170 lines deleted...]
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>http://www.sde04.fr/</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : 5, avenue Bad-Mergentheim - 04000 Digne-les-Bains
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 32 32 32
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;sde04.fr" target="_self"&gt;
   contact&amp;#64;sde04.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e99-accompagne-les-communes-membres-dans-la-trans/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>141761</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un projet d'installation solaire photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, deux solutions sont à disposition des collectivités pour mettre en place leur installation solaire photovoltaïque avec le syndicat :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faire un transfert de compétences de la collectivité vers le syndicat afin que le SIEL-Territoire d&amp;#039;énergie Loire assure l&amp;#039;investissement et réalise le projet à la place de la collectivité. &lt;/li&gt;
+ &lt;li&gt;
+  Faire appel au syndicat pour être accompagné dans son projet d&amp;#039;un point de vue technique, administratif et décisionnel lorsque la commune souhaite rester maître d&amp;#039;ouvrage.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Électricité renouvelable :
+ &lt;br /&gt;
+ Thierry Suchel
+ &lt;br /&gt;
+ suchel&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 53 92
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9701-mettre-en-place-un-projet-dinstallation-solai/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>140764</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Produire de la chaleur à partir d'énergies renouvelables et de récupération</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J52" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable selon opération. Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ Développer les énergies renouvelables thermiques (biomasse, solaire, géothermie superficielle)
+&lt;/h1&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositif d&amp;#039;accompagnement :
+  Fonds Chaleur de l&amp;#039;ADEME
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -- valoriser les ressources du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - favoriser l&amp;#039;activité locale
+&lt;/p&gt;
+&lt;p&gt;
+ - réduire les émissions de gaz à effet de serre
+&lt;/p&gt;
+&lt;p&gt;
+ - s&amp;#039;affranchir des énergies fossiles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chaufferie bois (granulés, plaquettes forestières) avec ou sans réseau de chaleur, production d&amp;#039;eau chaude sanitaire solaire, géothermie sur sondes ou sur nappe
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Différents critères techniques d&amp;#039;éligibilité à respecter
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  transitionenergetique&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 83 21
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c04-produire-de-la-chaleur-a-partir-denergies-ren/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>133546</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J53" s="1" t="inlineStr">
         <is>
           <t>le taux maximum varie selon la taille de l'entreprise</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L57" s="1" t="inlineStr">
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à faciliter l&amp;#039;installation des panneaux et ombrières photovoltaïques dans toute la région Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les installations PV, le dispositif propose : jusqu&amp;#039;à 50% du montant TTC ou HT en cas de récupération de la TVA (
  &lt;em&gt;
   subvention max : 300 000€
  &lt;/em&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne aussi le solar ready, c&amp;#039;est-à-dire les travaux de préparation d&amp;#039;une toiture à l&amp;#039;installation de panneaux solaires. (
  &lt;a href="https://www.iledefrance.fr/enr" target="_self"&gt;
   voir le site de la Région
  &lt;/a&gt;
  )
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les projets photovoltaïques sur toitures, les ombrières de parkings, les ombrières sur des zones artificialisées ne présentant pas de conflits d&amp;#039;usages, les délaissés routiers (parcelles déclassées par suite d&amp;#039;un changement de tracé des voies du domaine public routier) sans destination agricoles ou pastorales sur une durée de 20 ans minimum, agrivoltaïsme au cas par cas.
  &lt;/li&gt;
  &lt;li&gt;
   La part des installations réalisées au-delà des obligations liées à la règlementation en vigueur
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les candidats éligibles sont des personnes morales porteuses de projets (collectivités et leurs groupements, entreprises, associations, projet citoyens, bailleurs sociaux, syndic de copropriété ...).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Production énergétique à des fins d&amp;#039;autoconsommation (
   &lt;em&gt;
    individuelle ou collective
   &lt;/em&gt;
   ) sans ou avec vente de surplus (
   &lt;strong&gt;
    sans tarif d&amp;#039;obligation d&amp;#039;achat ou complément de rémunération
   &lt;/strong&gt;
   ). Les projets en vente en gré à gré ou en revente à un autre agrégateur que EDF obligation d&amp;#039;achat.
  &lt;/li&gt;
  &lt;li&gt;
   Avoir une puissance d&amp;#039;installation de minimum 10 kwc
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles comprennent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les équipements de production énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   le raccordement au réseau ;
  &lt;/li&gt;
  &lt;li&gt;
   les travaux pour l&amp;#039;accueil des installations ;
  &lt;/li&gt;
  &lt;li&gt;
   les honoraires d&amp;#039;assistance technique ou frais de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W57" s="1" t="inlineStr">
+      <c r="W53" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contacter l&amp;#039;adresse : aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83b6-developpement-du-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>12/04/2023</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>56191</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...52 lines deleted...]
- &lt;br /&gt;
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>Intervention dans le cadre d'un transfert de compétence énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDEC ENERGIE étudie, finance, construit et exploite l&amp;#039;installation de production électrique photovoltaïque. Il intervient dans le cadre d&amp;#039;un transfert de compétence &amp;#34;énergies renouvelables&amp;#34;, sur décision de son bureau syndical et après avis de sa commission Transition Energétique.
+ Le bâtiment support de l&amp;#039;installation reste dans le patrimoine de la collectivité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La valorisation de l&amp;#039;électricité peut être par vente totale ou en autoconsommation, en bénéficiant au bâtiment où l&amp;#039;installation est construite.
+&lt;/p&gt;
+&lt;p&gt;
+ Le financement de l&amp;#039;opération est assuré par les fonds propres de la régie &amp;#34;énergies renouvelables&amp;#34; du syndicat, les dotations des partenaires, éventuellement la vente d&amp;#039;électricité et au besoin, une contribution de la collectivité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Chaufferie bois (granulés, plaquettes forestières) avec ou sans réseau de chaleur, production d&amp;#039;eau chaude sanitaire solaire, géothermie sur sondes ou sur nappe
+ Cette aide intervient dans le cadre d&amp;#039;un transfert de compétence.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R58" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Différents critères techniques d&amp;#039;éligibilité à respecter
-[...31 lines deleted...]
-&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
-[...62 lines deleted...]
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e396-installer-une-chaufferie-bois-energie-substit/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>56182</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Etudier l'opportunité technique et économique d'une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût (estimé à 1400€/étude).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle porte sur l&amp;#039;opportunité de réaliser un projet solaire photovoltaïque en toiture d&amp;#039;un bâtiment public, en vente totale ou en autoconsommation, dans la limite d&amp;#039;une étude par an par collectivité.&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c8-realiser-letude-energetique-dun-batiment-etud/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>70580</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Financer le développement des installations solaires thermiques</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie soutient le développement de projets solaires thermiques auprès des entreprises, des collectivités, des établissements publics, des associations et des bailleurs sociaux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant: jusqu&amp;#039;à
  &lt;strong&gt;
   50%
  &lt;/strong&gt;
  de l&amp;#039;assiette éligible
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1) Aides aux études
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires:
  &lt;/strong&gt;
  les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité
  &lt;/strong&gt;
  : les bureaux d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les coûts éligibles
  &lt;/strong&gt;
  sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
 &lt;/p&gt;
 &lt;p&gt;
@@ -12918,792 +12194,514 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour une demande d&amp;#039;aide aux investissements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude de faisabilité réalisée ou fiche descriptive de l&amp;#039;installation solaire thermique pour les installations inférieures à 25m2.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Devis des entreprises pour l&amp;#039;installation solaire, précisant notamment les nombre, marque et type de capteurs et le matériel de comptage énergétique.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Devis de la prestation de télésuivi avec système d&amp;#039;alerte. Plan d&amp;#039;implantation des capteurs.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma hydraulique de l&amp;#039;installation.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires-thermiques</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 31, 32, 46, 65, 81 et 82 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  François Olasz - francois.olasz&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 12, 30, 34 et 48 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 09, 11 et 66 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Joël Nayet - joel.nayet&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/056d-aide-regionale-au-developpement-des-installat/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF59" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>06/11/2020</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-[...278 lines deleted...]
-      <c r="A62" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>162636</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités sur la thématiques de l'eau et de l'assainissement</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Eau - assainissement</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La préservation des milieux naturels et la gestion de la ressource en haut sont autant d&amp;#039;enjeux importants face au changement climatique.&lt;/p&gt;
 &lt;p&gt;Dans le domaine de l&amp;#039;eau et de l&amp;#039;assainissement nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO). Il nous est également possible de vous apporter une assistance pour des études de transferts de compétences, le renouvellement de contrats d&amp;#039;affermage ou le suivi de délégations de services publics.&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Œuvre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Améliorer le rendement des réseaux fuyards&lt;/p&gt;&lt;p&gt;Amélioration de la qualité de l&amp;#039;eau distribuée (création ou réhabilitation de stations de traitement)&lt;/p&gt;&lt;p&gt;Amélioration de l&amp;#039;approvisionnement en eau&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un premier système d&amp;#039;assainissement collectif&lt;/p&gt;&lt;p&gt;Renouvellement des contrats d&amp;#039;affermage&lt;/p&gt;&lt;p&gt;Suivi des schémas directeur&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/eau-assainissement/</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-traverses-dagglomeration-et-entretenir-le-patrimoine-routier/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>117155</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de sécurité routière, aménagements de voirie et modes actifs</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la définition des contraintes et de solutions techniques et financières  pour la sécurisation et l&amp;#039;aménagement de la voirie communale, de cheminements piétons, cycles et PMR et d&amp;#039;aires de covoiturage, de même que la sécurisation et la mise en accessibilité des points d&amp;#039;arrêt transports en commun.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Sensibilisation sur les règles de voirie et de la sécurité routière. Conseils pour l&amp;#039;établissement d&amp;#039;un diagnostic de sécurité routière, sur la définition des orientations d&amp;#039;aménagement, la méthodologie, les interlocuteurs et les types de solutions tant pour la voirie, que les cheminements modes actifs et points d&amp;#039;arrêts.
  &lt;/li&gt;
  &lt;li&gt;
   Conseil pour l&amp;#039;élaboration de schéma directeur de déplacements modes actifs.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils sur la répartition des responsabilités sur le domaine public et prise en compte dans les projets d&amp;#039;aménagements.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils sur l&amp;#039;établissement d&amp;#039;un plan de financement et recherche de financements extérieurs suivant les types d&amp;#039;aménagements
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Risques naturels
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W63" s="1" t="inlineStr">
+      <c r="W58" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7b34-conseiller-les-collectivites-en-matiere-de-se/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB63" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>73939</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -13716,832 +12714,832 @@
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Métropole d'Aix-Marseille-Provence</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.alecmetropolemarseillaise.fr/</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Philippe Michaud, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  p.michaud&amp;#64;alecmm.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>f.pidoux@alecmm.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>08/01/2021</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>161777</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Installation de production d'eau chaude solaire thermique </t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF65" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>161710</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Réalisez votre projet de Pompe à Chaleur (PAC) solaire grâce à l’accompagnement financier du Fonds Chaleur</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de pompes à chaleur (PAC) solaires éligibles au Fonds Chaleur sont les opérations de production d&amp;#039;eau chaude sanitaire (ECS) à destination de logement collectif et des secteurs Tertiaire, Industrie et Agriculture comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-deau-chaude/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF66" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>161736</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Obtenir un soutien financier à la réalisation de groupes de projets ayant recours à de la chaleur d'origine renouvelable et de récupération</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Contrat Chaleur Renouvelable</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiez d&amp;#039;un &lt;strong&gt;financement pour développer les énergies   renouvelables thermiques et de récupérations&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d&amp;#039;un contrat unique qui permet de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable patrimonial, d’une durée maximale de 6 ans, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable territorial, d&amp;#039;une durée de 4 ans, vous permet de développer des projets d&amp;#039;EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l&amp;#039;investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l&amp;#039;ensemble des conditions d’éligibilités et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Production d‘eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Réseaux de chaleur
 Biodiversité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/contrat-chaleur-renouvelable</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF67" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>146793</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Déployer un dispositif d’accompagnement aux énergies renouvelables thermiques pour les collectivités, entreprises, bailleurs et associations</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Contrat chaleur renouvelable</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Ademe - Direction régionale Hauts-de-France</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J68" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
         <is>
           <t>Au forfait ou en %</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Approuvé en février 2021, le Plan Climat Air Energie Territorial (PCAET) permet de développer fortement les énergies renouvelables et de récupération (EnR&amp;amp;R). La MEL vise ainsi une multiplication par 2,3 de la production locale entre 2016 et 2030.
 &lt;/p&gt;
 &lt;p&gt;
  Pour ce faire, la MEL déploie un contrat de chaleur renouvelable pour une première période de 3 ans. Financé par l&amp;#039;ADEME dans le cadre du Fonds Chaleur, il vise à accompagner financièrement et techniquement les acteurs du territoire (hors particuliers) : communes, entreprises, industries, bailleurs sociaux, copropriétés, équipements médico-sociaux, acteurs agricoles - souhaitant produire des énergies renouvelables thermiques (géothermie, biomasse, solaire thermique, réseaux, récupération de chaleur fatale).
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif est ouvert à des projets de toute taille (bâtiment neuf, réhabilitation, changement de production de chaleur) et offre un soutien technique et financier pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;accompagnement en ingénierie,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des études de diagnostic, de faisabilité et missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des investissements.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Quel financement ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Jusqu&amp;#039;à 70 % pour les études,
   &lt;/li&gt;
   &lt;li&gt;
    Selon les barèmes forfaitaires du fond chaleur ADEME pour les travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sur les 3 prochaines années, près de 8 M€ d&amp;#039;aides pour la chaleur renouvelable seront apportés aux acteurs du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement d&amp;#039;une chaudiere biomasse pour une médiateque
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une installation solaire thermique pour un établissement de santé
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;un raccordement de deux copropriétés au réseau de chaleur urbain
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une étude de faisabilité pour une opération de géothermie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout d&amp;#039;acteur hors particulier
 &lt;/p&gt;
 &lt;p&gt;
  Critères du fond chaleur
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.lillemetropole.fr/chaleur-renouvelable-la-mel-accompagne-les-projets-de-son-territoire</t>
         </is>
       </c>
-      <c r="W68" s="1" t="inlineStr">
+      <c r="W63" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.lillemetropole.fr/</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Alexandre Pauvert :
    &lt;a target="_self"&gt;
     a.pauvert&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Maxime Lassalle :
    &lt;a target="_self"&gt;
     m.lassalle&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a target="_self"&gt;
     enr&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>apauvert@lillemetropole.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80db-contrat-chaleur-renouvelable-metropole-europe/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>03/08/2023</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>165801</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Développer les mobilités durables en territoires ruraux et moyennement denses</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Mobilités durables en territoires ruraux et moyennement denses</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F69" s="1" t="inlineStr">
+      <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I69" s="1" t="inlineStr">
+      <c r="I64" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans
 l’objectif d’améliorer le cadre de vie et de réduire l’impact
 environnemental des déplacements du quotidien des habitants des zones rurales et périurbaines, le Fonds vert soutient le développement de services mobilités durables adaptés aux besoins de la population, notamment
 en faveur d’une mobilité alternative à l’utilisation de la voiture
 individuelle.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P69" s="1" t="inlineStr">
+      <c r="P64" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q69" s="1" t="inlineStr">
+      <c r="Q64" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et
 régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la
 Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;La mesure bénéficie aux collectivités territoriales et leurs
 groupements suivants :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" width="623"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="302" valign="top"&gt;
   &lt;p align="center"&gt;&lt;strong&gt;Entités éligibles&lt;/strong&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="321" valign="top"&gt;
   &lt;p align="center"&gt;&lt;strong&gt;Conditions
   d’éligibilité&lt;/strong&gt;&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="302" valign="top"&gt;
   &lt;p&gt;- Les communautés de communes, communautés
   d’agglomération&lt;/p&gt;
   &lt;p&gt;- Leurs communes membres&lt;/p&gt;
   &lt;p&gt;- Les syndicats mixtes&lt;/p&gt;
   &lt;p&gt;- Les pôles d&amp;#039;équilibre territoriaux et ruraux
   (PETR)&lt;/p&gt;
   &lt;p&gt;- Les établissements publics&lt;/p&gt;
   &lt;p&gt; &lt;/p&gt;
@@ -14575,1057 +13573,1057 @@
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;Le projet doit être localisé dans les territoires des EPCI
 classés en densité rurale ou en densité intermédiaire.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les associations peuvent également bénéficier de l’aide du Fonds
 vert dès lors que leurs projets sont conjointement portés et financés par une
 collectivité ou groupement mentionné dans le tableau ci-dessus.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles au financement du Fonds vert :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses d&amp;#039;ingénierie (études, AMO) pour l&amp;#039;élaboration d&amp;#039;une stratégie de mobilité, d&amp;#039;un plan de mobilité simplifié (PDMS) ;&lt;/li&gt;&lt;li&gt;La création d&amp;#039;infrastructures, de services ou de bouquets de services de mobilité de proximité suivants :&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-   Service
 de mobilité solidaire, notamment transport d’utilité sociale (TUS) ;&lt;/p&gt;&lt;p&gt;-   Service
 de transport à la demande (TAD) ou navette régulière, y compris autonome ;&lt;/p&gt;&lt;p&gt;-   Service
 d’autopartage ou de scooter en libre-service ;&lt;/p&gt;&lt;p&gt;-   Système
 numérique d’aide aux déplacements (information voyageur / mobilité multimodale)
 ;&lt;/p&gt;&lt;p&gt;-   Services
 de prêt ou location, y compris en libre-service, de vélo et/ou de vélo à
 assistance électrique (VAE) ;&lt;/p&gt;&lt;p&gt;-  Services
 et infrastructures pour le covoiturage : aires et lignes de covoiturage, voies
 réservées et à certaines catégories de véhicules dites VR2&amp;#43;, points d’arrêt
 d’autostop organisés, création de plateforme d’intermédiation, campagnes
 d’incitation financière à la pratique du covoiturage ;&lt;/p&gt;&lt;p&gt;-   Infrastructures
 cyclables (aménagements cyclables, stationnements sécurisés).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses couvertes par le Fonds vert sont le coût des investissements, les frais de fonctionnement du service de mobilité (équivalent à 1 an de fonctionnement maximum) pour aider l&amp;#039;amorçage du service et les frais d&amp;#039;études et de maîtrise d&amp;#039;ouvrage (dont les acquisitions foncières), sous conditions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Mobilites-durables.pdf</t>
         </is>
       </c>
-      <c r="W69" s="1" t="inlineStr">
+      <c r="W64" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-mobilites-durables</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-durables-en-territoires-ruraux-et-moyennement-denses/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Inciter financièrement le covoiturage
 Installation de bornes électriques
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>11/02/2026</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-[...275 lines deleted...]
-      <c r="A71" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>165804</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
         </is>
       </c>
-      <c r="C71" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F71" s="1" t="inlineStr">
+      <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
 de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
 déplacements et accélérer la transition vers des mobilités peu polluantes, en
 particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
 valeurs limites de polluants atmosphériques, l’objectif prioritaire est
 le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
 réduire les émissions polluantes pour s’inscrire dans une trajectoire
 d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
 européenne. &lt;/p&gt;&lt;/h4&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Qualité de l'air
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P71" s="1" t="inlineStr">
+      <c r="P65" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q71" s="1" t="inlineStr">
+      <c r="Q65" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
 collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
 établissements publics locaux portant la compétence d’autorité organisatrice de
 la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
 établissements publics locaux bénéficiant d’une délégation de maîtrise
 d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
 mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
 solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
 diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
 les infrastructures sur le territoire, les usagers, les besoins liés à la mise
 en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
 solutions de mobilité à déployer pour favoriser les accès en mode de transports
 peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
 d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
 actions de communication et de sensibilisation, notamment en faveur de
 l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
 d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
 disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
 de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
 numériques facilitant l’information et l’accès aux aides visant au verdissement
 des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
 numériques favorisant le report modal vers des mobilités douces ou partagées et
 l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
 numériques facilitant l’accès à une zone de restrictions de circulation
 (portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
 incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
 l’offre de services de mobilité proposée aux administrés par l’acquisition
 d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
 d’accompagnement au changement de mobilité (primes à l’essai d’offres de
 mobilité actives et partagées, cartes pré-payées pour les transports en
 commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
 d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
 parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
 voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
 les transports collectifs  ou la logistique
 urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
 périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
 pour la mise en place d’équipements de signalisation ou de contrôle en faveur
 de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
 de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W65" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Installation de bornes électriques
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>11/02/2026</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>120897</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Expérimenter; en conditions réelles, des solutions innovantes qui offrent des réponses concrètes aux enjeux de transition écologique</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Innov'up Expérimentation Transition écologique des territoires</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 45</t>
+        </is>
+      </c>
+      <c r="J66" s="1" t="inlineStr">
+        <is>
+          <t>La limite de 500.000€ de subvention et 500.000€ d’avance récupérable.</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région, Bpifrance et leurs partenaires accompagnent les TPE, PME et ETI d&amp;#039;Île-de-France qui expérimentent des solutions innovantes en réponse aux enjeux de transition écologique des territoires franciliens.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bpifrance
+ &lt;/strong&gt;
+ accompagne les entreprises vers la transition écologique via son plan Climat, qui soutient les greentechs et offreurs de solution « verte » et les investissements dans la filière énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cap Digital
+ &lt;/strong&gt;
+ est le 1er collectif européen d&amp;#039;innovateurs du numérique et de la transition écologique. Il regroupe plus de 1.000 structures dont des PME, grandes entreprises/ETI/EPIC, écoles/universités/labos et des fonds d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La Fondation Solar Impulse
+ &lt;/strong&gt;
+ vise à stimuler l&amp;#039;adoption de solutions innovantes rentables pour protéger l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Construire au Futur, Habiter le Futur
+ &lt;/strong&gt;
+ réunit 120 partenaires (collectivités territoriales, établissements publics, start-up, grands groupes industriels, fédérations pro, universités...) voulant construire l&amp;#039;industrie de la construction de demain, innovante, verte, modulaire, et plus proche des usages des clients/bénéficiaires.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Ce programme vise à expérimenter; en conditions réelles, des solutions innovantes qui offrent des réponses concrètes aux enjeux de transition écologique rencontrés par les territoires franciliens.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les projets ciblés répondent aux priorités identifiées dans le cadre du SRDEII « Impact 2028 » :
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Éco-construction,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mobilité et logistique durables,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Déchets et économie circulaire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Sobriété et Énergie décarbonée,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adaptation et résilience,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Nature et biodiversité.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  Les solutions doivent être expérimentées avec les acteurs directement impliqués dans la mise en œuvre de la transition du territoire francilien :
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   Acteurs publics locaux (communes, EPCI, syndicats...),
+  &lt;/li&gt;
+  &lt;li&gt;
+   Acteurs privés en situation de délégation de service public,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Sociétés privées (dès lors qu&amp;#039;elles participent de la mise en œuvre de solutions au service des territoires).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les entreprises franciliennes, TPE, PME et ETI, quelle que soit leur forme juridique, y compris les associations ayant une activité économique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat devra posséder au moins 1 établissement sur le territoire francilien ou justifier la volonté de s&amp;#039;y implanter.
+&lt;/p&gt;
+&lt;p&gt;
+ Les partenaires du programme, Cap Digital, la fondation Solar Impulse et l&amp;#039;association « Construire au Futur, Habiter le Futur », sont mobilisés pour  fournir aux territoires et aux entreprises un accompagnement opérationnel à l&amp;#039;identification de partenaires et à la qualification des projets  d&amp;#039;expérimentation.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les entreprises, l&amp;#039;aide peut prendre la forme d&amp;#039;
+ &lt;strong&gt;
+  une subvention et/ou une avance récupérable (AR), dans la limite de 500.000€ de subvention et 500.000€ d&amp;#039;avance récupérable.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le taux d&amp;#039;intervention s&amp;#039;applique en fonction de la taille de l&amp;#039;entreprise (de 25% à 45%).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les coûts admissibles dans le cadre du projet doivent rentrer dans les catégories de coûts éligibles au régime cadre exempté numéro SA. 58995 relatifs aux aides à la recherche, au développement et à l&amp;#039;innovation (RDI).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  L&amp;#039;ensemble des critères sont précisés dans le cahier des charges.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La demande d&amp;#039;aide est à déposer sur la plateforme
+ &lt;/strong&gt;
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  &lt;strong&gt;
+   mesdemarches.iledefrance.fr
+  &lt;/strong&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La demande d&amp;#039;aide doit être déposée
+ &lt;strong&gt;
+  avant le démarrage du projet.
+ &lt;/strong&gt;
+ Toute dépense antérieure ne pourra pas être prise en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidatures peuvent être déposées « au fil de l&amp;#039;eau » et sont relevées régulièrement tout au long de l&amp;#039;année.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, n&amp;#039;hésitez pas à consulter le cahier des charges et le règlement d&amp;#039;intervention Innov&amp;#039;up dans les documents téléchargeables.
+&lt;/p&gt;
+&lt;p&gt;
+ Avant tout dépôt de dossier, il est vivement recommandé de contacter les partenaires du programme pour vous accompagner dans la qualification de votre projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous vous proposons un webinaire afin de vous présenter le programme, vous expliquer les priorités régionales et répondre à vos questions pour bien candidater.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/innovup-experimentation-transition-ecologique-des-territoires</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:innovup-transition-ecologique&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ innovup-transition-ecologique&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1c5b-innovup-experimentation-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes électriques
+Mise en place de la télémedecine
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>145008</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Fonds énergies</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
  &lt;strong&gt;
   fondsenergies&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
 &lt;/p&gt;
 &lt;p&gt;
  Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Production d&amp;#039;énergie renouvelable ou de récupération locale
   &lt;/strong&gt;
   , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Extension/densification/création de réseaux de chaleur
   &lt;/strong&gt;
   alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rénovation énergétique performante de bâtiments tertiaires publics
   &lt;/strong&gt;
   répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
  &lt;/li&gt;
  &lt;li&gt;
   Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création/extension/densification d&amp;#039;un réseau de chaleur
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique globale de bâtiments publics
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
  &lt;/strong&gt;
  Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fondsenergies&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>07/07/2023</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>50028</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un maître
 d’ouvrage privé ou une entreprise du secteur tertiaire, un maître d’ouvrage
 public (collectivité territoriale, EPCI, établissement de l&amp;#039;État, SEM, SPL) ou
 encore un industriel engagé dans une démarche de réduction de consommation
 énergétique ou de décarbonation de vos process ? Vous souhaitez réduire la
 consommation d’énergie et les émissions de gaz à effet de serre de vos bâtiments,
 bénéficier d’une démarche d’accompagnement pour favoriser la conduite du
 changement ou du soutien d’un tiers de confiance, ou encore être soutenu dans
 le développement de solutions de décarbonation innovantes ? La Banque des
 Territoires vous accompagne à travers différentes offres d’investissement, en
 fonction de vos besoins et de vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Ces solutions
 d’investissement permettent ainsi de financer la rénovation des bâtiments
 tertiaires publics, selon différentes modalités : par exemple MGPE (Marchés
 Publics Globaux de Performance Energétique) à paiement différé, ou MPPE
 (Marchés de Partenariat de Performance Energétique), avec ou sans création de
 SAS ou SEMOp. Nous finançons également les entreprises publiques locales
 (sociétés d’économie mixte, sociétés publiques locales). Selon des modalités
 particulières, nous accompagnons également les projets concernant les bâtiments
 tertiaires privés. Enfin, l’efficacité énergétique et la décarbonation de
 l’industrie peuvent également faire l’objet de financement, selon certains
 prérequis.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=efeb_psat</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-travaux-efficacite-energetique-batiment/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>152466</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I69" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 62</t>
         </is>
       </c>
-      <c r="J74" s="1" t="inlineStr">
+      <c r="J69" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L74" s="1" t="inlineStr">
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
  &lt;/li&gt;
  &lt;li&gt;
   Installation de fenêtres à double vitrage
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du réseau de chauffage urbain à Chaleurville
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation énergétique des bâtiments historiques du Vieilbourg
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -16063,396 +15061,396 @@
        20 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux d&amp;#039;entretien.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W69" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB69" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>19/10/2023</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>162651</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W75" s="1" t="inlineStr">
+      <c r="W70" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>131826</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)
 Subvention</t>
         </is>
       </c>
-      <c r="I76" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J76" s="1" t="inlineStr">
+      <c r="J71" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -16472,325 +15470,325 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB76" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>TERRITOIRE ENERGIE 38</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>163291</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB77" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>01/10/2024</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>117496</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C78" s="1" t="inlineStr">
+      <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -16814,567 +15812,567 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB78" s="1" t="inlineStr">
+      <c r="AB73" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>145009</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation thermique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I79" s="1" t="inlineStr">
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J79" s="1" t="inlineStr">
+      <c r="J74" s="1" t="inlineStr">
         <is>
           <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB79" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>07/07/2023</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>162637</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>139916</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C81" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -17388,155 +16386,155 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB81" s="1" t="inlineStr">
+      <c r="AB76" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>