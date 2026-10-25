--- v1 (2026-09-08)
+++ v2 (2026-10-25)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH80"/>
+  <dimension ref="A1:AH79"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -671,51 +671,51 @@
           <t>Installation de miroir de circulation de sécurité routière</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>06/09/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>126133</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir les aménagements de sécurité routière des communes et groupements de communes</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Amendes de police</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -852,51 +852,51 @@
           <t>Installation de miroir de circulation de sécurité routière</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>07/09/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>154990</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Aider au financement de travaux liés à l’amélioration de la sécurité routière</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>FONDS D’ACTION LOCALE (FAL)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1074,51 +1074,51 @@
 Installation de ralentisseur</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>24/11/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>153895</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Installer des équipements pour l'amélioration de la sécurité routière</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Équipements d&amp;rsquo;amélioration de la sécurité routière (amende de police)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -1293,51 +1293,51 @@
         </is>
       </c>
       <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>157566</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Soutenir les travaux d’accompagnement et de sécurité sur le réseau routier départemental en agglomération</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Travaux d’accompagnement et de sécurité sur le réseau routier départemental en agglomération</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1507,384 +1507,95 @@
 Installation de ralentisseur</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>28/12/2023</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>120366</v>
+        <v>133544</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les collectivités dans leurs investissements sur le domaine public garantissant la sécurité des usagers en matière de circulation routière et de transports en commun</t>
+          <t>Subventionner les aménagements liés à la sécurité routière</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>INVESTIR SUR MON EXPLOITATION DANS LES SYSTEMES D'IRRIGATION AGRICOLE - Dispositif 206 du Feader (aide aux infrastructures hydrauliques)</t>
+          <t>Répartition du produit des amendes de police</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
-        <is>
-[...287 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J8" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>500 € / abribus - limité à 3/an ou 800 € abribus+éclairage - limité à 3/an</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à subventionner les collectivités dans le cadre d&amp;#039;aménagement à la sécurité routière (arrêté de la Préfecture) dans le respect des normes en vigueur et notamment des règles d&amp;#039;accessibilité (Code la Route, conseils des guides du CERTU, Règlement Départemental de voirie).
 &lt;/p&gt;
 &lt;p&gt;
  Et pour tous travaux sur le domaine public routier départemental : dépôt d&amp;#039;une demande d&amp;#039;autorisation de voirie auprès de la subdivision concernée.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention des équipements de première catégorie :  Aménagement d&amp;#039;abribus dans la limite de 3/an (500 € ou 800 € si abribus avec éclairage).
 &lt;/p&gt;
 &lt;p&gt;
  Subvention des équipements de deuxième catégorie :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etude et mise en œuvre de plans de circulation
   &lt;/li&gt;
   &lt;li&gt;
    Création de parcs de stationnement
   &lt;/li&gt;
   &lt;li&gt;
    Aménagements de carrefours
   &lt;/li&gt;
   &lt;li&gt;
    Différenciation du trafic
@@ -1901,170 +1612,459 @@
  &lt;/ul&gt;
  &lt;p&gt;
   Équipements de première catégorie :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Subvention forfaitaire de 500€ par abribus dans la limite de 3 abribus par an
    &lt;/li&gt;
    &lt;li&gt;
     Subvention forfaitaire de 800€ par abribus dans la limite de 3 abribus par an si un éclairage de sécurité est installé en même temps
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;p&gt;
   Équipements de deuxième catégorie :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Montant minimum de la subvention : 1.000€
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Sécurité</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les communes, les Communautés de communes, les syndicats de moins de 10 000 habitants : avoir conservé la compétence correspondant aux travaux pour lesquels la subvention est demandée.
 &lt;/p&gt;
 &lt;p&gt;
  Tout dossier réputé non complet un mois après l&amp;#039;envoi d&amp;#039;un courrier à la collectivité concernée réclamant les pièces manquantes sera classé sans suite et renvoyé à la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles : Installation et signalisation du chantier, terrassement, stabilisé, enduits, bordures de trottoirs et de caniveaux, trottoirs, mobilier urbain pour les zones 30, éventuellement quelques plantation, installation de signaux lumineux, signalisation horizontale, éclairage de sécurité, radar pédagogique si l&amp;#039;aménagement le justifie, études de travaux.
 &lt;/p&gt;
 &lt;p&gt;
  Exclusions : Travaux de voirie d&amp;#039;entretien courant, nouvel axe routier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/guide-des-aides/repartition-du-produit-des-amendes-de-police-16702</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vienne
  &lt;br /&gt;
  DGAAT2D - Direction des Routes
  &lt;br /&gt;
  Téléport 1 - Immeuble AROBASE 3
  &lt;br /&gt;
  Avenue du Futuroscope
  &lt;br /&gt;
  86960 CHASSENEUIL DU POITOU
  &lt;br /&gt;
  Ligne directe : 05 49 62 91 12
  &lt;br /&gt;
  Accueil : 05 49 62 91 33
  &lt;br /&gt;
  Email :
  &lt;a href="mailto:samartin&amp;#64;departement86.fr" target="_self"&gt;
   samartin&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/05b9-subventionner-les-amenagements-lies-a-la-secu/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>120366</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les collectivités dans leurs investissements sur le domaine public garantissant la sécurité des usagers en matière de circulation routière et de transports en commun</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>INVESTIR SUR MON EXPLOITATION DANS LES SYSTEMES D'IRRIGATION AGRICOLE - Dispositif 206 du Feader (aide aux infrastructures hydrauliques)</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de soutenir les collectivités dans leurs d&amp;#039;investissements sur le domaine public garantissant la sécurité des usagers en matière de circulation routière et de transports en commun, dans le cadre d&amp;#039;opérations d&amp;#039;amélioration des transports en commun et de la circulation routière telles que définies par décret du Ministère de l&amp;#039;équipement, du Logement, de l&amp;#039;Aménagement du Territoire et des Transports, à savoir : Article 1
+ er
+ du Décret n°88.351 du 12 avril 1988.
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Les opérations éligibles sont les opérations d&amp;#039;investissement de valorisation du patrimoine communal immobilier :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1°) Pour les transports en commun
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ a) Aménagements et équipements améliorant la sécurité des usagers, l&amp;#039;accueil du public, l&amp;#039;accès aux réseaux, les liaisons entre réseaux et avec les autres modes de transport;
+ &lt;br /&gt;
+ b) Aménagements de voirie, équipements destinés à une meilleure exploitation des réseaux.
+ &lt;br /&gt;
+ c) équipements assurant l&amp;#039;information des usagers, l&amp;#039;évaluation du trafic et le contrôle des titres de transport;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  2°) Pour la circulation routière
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ a) Étude et mise en oeuvre de plans de circulation;
+ &lt;br /&gt;
+ b) Création de parcs de stationnement;
+ &lt;br /&gt;
+ c) Installation et développement de signaux lumineux et de la signalisation horizontale;
+ &lt;br /&gt;
+ d) Aménagement de carrefours;
+ &lt;br /&gt;
+ e) Différenciation du trafic;
+ &lt;br /&gt;
+ f) Travaux commandés par les exigences de la sécurité routière;
+ &lt;br /&gt;
+ g) Etudes et mise en œuvre de zone à circulation restreinte
+&lt;/p&gt;
+&lt;p&gt;
+ Avec une mention toute particulière pour les opérations confortant l&amp;#039;action du Département en matière de transports en commun, à savoir les actions visant à améliorer la sécurité au niveau des Lignes Régulières et plus spécialement les transports scolaires.
+&lt;/p&gt;
+&lt;h4&gt;
+ Principe du mode de répartition de l&amp;#039;enveloppe
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une Enveloppe Cantonale
+ &lt;/strong&gt;
+ , gérée par le Service Relations avec les Collectivités répartie selon les critères et modalités adoptés entre les 19 cantons bénéficiaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une Enveloppe Départementale
+ &lt;/strong&gt;
+ ,gérée par la Direction des Déplacements, réservée à des interventions plus lourdes, ciblées sur des opérations communales importantes réalisées dans le cadre de la mise en œuvre de la politique routière du Département en matière de circulation et de transports en commun, en particulier celles liées aux Routes Départementales en traverse d&amp;#039;agglomération pour toutes les parties des aménagements et équipements communaux qui relèvent du décret, notamment les actions 1a, 1b, 2a à 2f.
+&lt;/p&gt;
+&lt;h3&gt;
+ Dépenses subventionnables
+&lt;/h3&gt;
+&lt;p&gt;
+ Montant Hors Taxe des travaux prévus pour les aménagements de sécurité.
+&lt;/p&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Notice explicative.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plans de l&amp;#039;aménagement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Estimation détaillée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ Ces subventions seront versées immédiatement après leurs affectations. Les justificatifs sont à envoyer au Conseil départemental après la réalisation des travaux.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bases réglementaires
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Courrier de la Préfecture en date du 5 juin 2009 concernant les dispositions pour le versement de la dotation amendes de police.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délibération de l&amp;#039;Assemblée départementale du 21 novembre 2022 « Aides aux territoires ».
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Agriculture et agroalimentaire
+Equipement public
+Bâtiments et construction
+Accessibilité
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Communes ou Groupements de communes de moins de 10 000 habitants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/investir-sur-mon-exploitation-dans-les-systemes-dirrigation-agricole-dispositif-206-du-feader-aide-aux-infrastructures-hydrauliques/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour l&amp;#039;enveloppe Départementale
+ &lt;/strong&gt;
+ : La Direction des Déplacements
+ &lt;strong&gt;
+  Tél. :  04 75 75 92 92
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour l&amp;#039;enveloppe Cantonale : La Direction des Politiques Territoriales – Service des Relations avec les Collectivités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Quentin DUVILLIER
+   &lt;/strong&gt;
+   , Coordonnateur zone nord  – Tél :
+   &lt;strong&gt;
+    04 75 79 26 65
+    &lt;br /&gt;
+   &lt;/strong&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Christel MORIN
+   &lt;/strong&gt;
+   , Coordonnatrice zone sud  – Tél :
+   &lt;strong&gt;
+    04 75 79 26 31
+    &lt;br /&gt;
+   &lt;/strong&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Aurore MERMET
+   &lt;/strong&gt;
+   , Coordonnatrice de zone – Tél :
+   &lt;strong&gt;
+    04 75 79 82 29
+    &lt;br /&gt;
+   &lt;/strong&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Laurence ROCHER
+   &lt;/strong&gt;
+   , Chef de Service, Coordonnatrice  zone ouest  – Tél :
+   &lt;strong&gt;
+    04 75 79 26 67
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5450-amendes-de-police/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur</t>
+        </is>
+      </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Vienne</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
-          <t>11/04/2023</t>
+          <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>07/09/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>104852</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soutenir les aménagements de sécurité routière</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Soutien aux aménagements de sécurité routière</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2363,51 +2363,51 @@
 Installation de ralentisseur</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>19/11/2021</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>152160</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Aider à la création d'aménagements de sécurité routière</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENTS DE SÉCURITÉ ROUTIÈRE</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -2749,51 +2749,51 @@
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>16/10/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>117155</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de sécurité routière, aménagements de voirie et modes actifs</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
@@ -2915,83 +2915,83 @@
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>163014</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la réalisation d'une opération d'aménagement ou de création de voiries, mobilités douces ou ouvrages d'art</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Maitrise d'oeuvre pour une opération d'un montant de travaux inférieur à 100 k€HT</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement pour de petites opérations en lien avec les infrastructures routières, les mobilités douces et les ouvrages d&amp;#039;art.&lt;/p&gt;&lt;p&gt;Pour les opérations d&amp;#039;investissement dont le coût des travaux est limité à 100 000 € HT, l&amp;#039;agence peut assurer la mission de maitrise d’œuvre :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de conception ou réparation,&lt;/li&gt;&lt;li&gt;Assistance à la passation des marchés de Travaux (élaboration du dossier de consultation des entreprises et analyse des offres),&lt;/li&gt;&lt;li&gt;Direction de l’exécution des travaux,&lt;/li&gt;&lt;li&gt;Assistance à la réception des travaux et à la garantie de parfait achèvement des travaux.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rectification de virages,&lt;/li&gt;&lt;li&gt;Création de voies vertes,&lt;/li&gt;&lt;li&gt;Aménagements de sécurité sur voirie,&lt;/li&gt;&lt;li&gt;Travaux sur Ouvrages d&amp;#039;art,&lt;/li&gt;&lt;li&gt;...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Equipement public
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
@@ -3055,79 +3055,79 @@
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>04/09/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>140797</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de Conseils, d'Assistance Technique (AT) et d'Assistance à Maîtrise d’Ouvrage (AMO) pour les problématiques quotidiennes des collectivités adhérentes</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie et Territoires 04</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière</t>
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseils &amp;#34;amont&amp;#34; sur l&amp;#039;ensemble des domaines d&amp;#039;intervention couverts (eau, route, bâtiment)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de projet dans le domaine de l&amp;#039;eau, des routes et du bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie administrative et financière (recherche de financements)
  &lt;/li&gt;
  &lt;li&gt;
   Expertise technique (eau, route et bâtiment)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie réglementaire (eau) : appui à la réalisation de documents à portée réglementaire
  &lt;/li&gt;
@@ -3253,51 +3253,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>06/09/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>162635</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Voirie</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3408,51 +3408,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>04/09/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>120379</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4011,51 +4011,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>117172</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -4211,84 +4211,84 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>162642</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité / opportunité</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
@@ -4387,84 +4387,84 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>04/09/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>163011</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Conseil et assistance au pilotage de l'opération</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
@@ -4564,449 +4564,616 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>04/09/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
+        <v>165395</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Financer des bornes de recharge électrique à proximité d'installations sportives</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Transport</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Aide maximale de 8 000 € dans la limite de 50% du coût total du projet et dans la limite de l’enveloppe financière identifiée par la FFF</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Par l’intermédiaire de ce dispositif, et dans le cadre
+de son programme RSE, la FFF
+souhaite accompagner la mise en place de bornes
+de recharge pour véhicules électriques à proximité
+des installations sportives utilisées par les clubs de
+football. &lt;/p&gt;&lt;p&gt;Le porteur de projet (collectivité ou club) est libre de choisir son maître d&amp;#039;oeuvre. &lt;/p&gt;&lt;p&gt;Le projet devra à minima comprendre deux bornes de 7kW comme présenté sur le document de présentation du projet ci-après : https://media.fff.fr/uploads/documents/20220215_fff_izivia.pdf&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans ce cadre, et sous réserve du strict respect du présent cahier des charges, le porteur
+de projet pourra bénéficier : &lt;/p&gt;&lt;p&gt;- Pour une borne EDF business
+services (ex-IZIVIA) : aide
+maximale de 8 000 € dans la limite
+de 50% du coût total du projet &lt;/p&gt;&lt;p&gt;- Pour une borne autre qu’EDF
+business services (ex-IZIVIA) :
+aide maximale de 5 000 € dans
+la limite de 50 % du coût total
+du projet&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Equipement public
+Accessibilité
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2027</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Le porteur doit être une collectivité locale en collaboration avec un club support affilié à la FFF
+ou directement un club affilié à la FFF ; &lt;/li&gt;&lt;li&gt;Le dossier doit être saisi par votre District d’appartenance au plus tard 3 mois après la date
+de commencement des travaux ; &lt;/li&gt;&lt;li&gt;L’équipement projeté doit être situé obligatoirement dans un parking public situé à moins de
+ 100 mètres de l’installation sportive utilisée par le club support affilié à la FFF ou dans l’installation
+sportive. Le projet concerne l’équipement de stade et non la reprise d’installation existante ; &lt;/li&gt;&lt;li&gt;Le porteur de projet doit impérativement présenter un plan d’utilisation des installations
+envisagées dans le respect des attentes de la FFF énoncées ci-dessus ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour information, IZIVIA, filiale de EDF et partenaire de
+la Fédération Française de Football,
+est spécialisée dans la mise en place
+et la gestion de bornes de recharge
+pour les véhicules électriques. Si
+vous souhaitez des informations sur
+le coût de votre projet, vous pouvez
+contacter vous rendre sur le site
+https://izivia.com/ ou contacter IZIVIA
+par mail projetclubfff&amp;#64;izivia.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cdc-2026-2027_transport_borne-de-recharge-vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Madame Cynthia TRUONG, Responsable des Financements et aides aux clubs à la FFF : ctruong&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>ctruong@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-bornes-de-recharge-electrique-a-proximite-dinstallations-sportives/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>112009</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Déployer des bornes de recharge pour véhicules électriques et accompagner leur exploitation</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités alternatives</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagnement des collectivités girondines en transfert de compétence IRVE. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Déploiement de bornes : &lt;/strong&gt;L&amp;#039;accompagnement diffère suivant la borne concernée et ce qui est prévu au SDIRVE (Schéma Directeur d&amp;#039;Infrastructures de Recharges pour Véhicules Electriques).&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n° 1 :&lt;/strong&gt; Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, prioritaire dans le cadre du SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 30% à 100% (suivant collectivité) pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux de subvention varie de 0% à 100% pour les superchargeurs 120kW DC à proximité de voie express/autoroute. Charge moyenne : 20mn/240km. Les travaux de génie civil et de renforcement du réseau ne sont pas compris.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n°2 : &lt;/strong&gt;Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, non prioritaire dans le SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 0% à 60% pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exploitation :&lt;/strong&gt; Deux types de forfaits sont disponibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 7-22kW AC et 24kW DC : il couvre les opérations d&amp;#039;exploitation courantes (services aux usagers, maintenance curative et préventive, supervision, accès au moyen de paiement, consommation électrique). Le coût est de 800€/borne/an, révisé tous les 3 ans (si un excédent d&amp;#039;exploitation est constaté, 50% est reversé à la collectivité).&lt;/li&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 120kW DC sur les frais réels.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Qualité de l'air
+Animation et mise en réseau
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Transfert de compétence IRVE.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;&lt;p&gt;Sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/mobilite-durable/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Syndicat Départemental Energies et Environnement de Gironde
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nathalie Lalanne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de projets mobilité alternative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service Transition Énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  service.energies&amp;#64;sdeeg33.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  05 56 16 13 21
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f797-developper-les-mobilites-alternatives/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>87183</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Financer la construction de bornes IRVE et de stations GNV et hydrogène</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Financement d’infrastructures de recharge et avitaillement</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ______________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ______________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un acteur public (collectivité
 territoriale, etc.), privé (opérateur de flottes, de recharge, etc.) ou un maître
 d’ouvrage (SEM locale, énergéticien, etc.) et vous souhaitez financer la
 construction de bornes de recharge collectives pour véhicules électriques, de
 stations d’avitaillement d’hydrogène ou GNV ? La Banque des Territoires peut
 vous aider à financer ce type de projet, selon certains critères.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Par ses investissements, la Banque des
 Territoires vise à permettre à chacun, sur tout le territoire, de pouvoir se
 déplacer en limitant son impact sur l’environnement. Pour cela, l’offre
 Infrastructures de recharge et avitaillement se compose de 3 volets pour
 financer plusieurs types d’infrastructures : les bornes IRVE, les stations GNV
 et les stations hydrogène.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Si votre projet respecte les critères de la
 Banque des Territoires, l’établissement propose différentes modalités
 d’investissement : sous forme d’investissement en fonds propres et quasi-fonds
 propres, de co-investissement dans la société de projet (SPV) ou encore sous
 forme de prêt mezzanine.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-recharge-avitaillement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=IRVE_GNV_psat</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-recharge-avitaillement?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;IRVE_GNV_psat" rel="noopener" target="_blank"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-bornes-irve/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>11/03/2021</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-[...190 lines deleted...]
-      <c r="A21" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>149137</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'installation de 10 bornes de recharge BioGNV accessibles au public en sortie de méthaniseur</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E21" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l&amp;apos;installation de 10 infrastructures de recharge BioGNV accessibles au public en sortie de méthaniseur</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;
  Objectifs
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Compléter le maillage régional de stations distribuant du BioGNV
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la chaine de valeur du biométhane (production, distribution, usage)
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser les démarches globales de mobilité bas-carbone
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre et la pollution atmosphérique
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des ressources renouvelables aux ressources fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Permettre une diversification aux agriculteurs
  &lt;/li&gt;
  &lt;li&gt;
   Préserver le pouvoir d&amp;#039;achat des ménages
@@ -5043,305 +5210,138 @@
 &lt;/h2&gt;
 &lt;p&gt;
  Stations permettant l&amp;#039;accès, non discriminatoire, à un tiers non lié au projet
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Permettant à tout type de véhicule GNV de s&amp;#039;avitailler
  &lt;/li&gt;
  &lt;li&gt;
   Justifiant d&amp;#039;axes routiers et de zones d&amp;#039;activité où un trafic significatif est présent
  &lt;/li&gt;
  &lt;li&gt;
   Participant au maillage régional en stations BioGNV.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;
  Montant de l&amp;#039;aide
 &lt;/h2&gt;
 &lt;p&gt;
  Taux : 20 % du coût éligible HT du projet (investissement dans les équipements spécifiques à la normalisation du biogaz (épuration, compression) de la station BioGNV, installation de la station,...
 Plafond : 65 000 €
 Aide cumulable avec les Appels à Projets nationaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P22" s="1" t="inlineStr">
         <is>
           <t>10/01/2022</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-bornes-biognv/</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0222/depot/simple</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.grandest.fr/wp-content/uploads/2022/01/17-12-2021-aap-modif-stations-biognv-2022.pdf" target="_self"&gt;
   Règlement soutien au déploiement d&amp;#039;infrastructures recharge BioGNV (PDF - 543,26 Ko)
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b7bc-soutien-a-linstallation-de-10-bornes-de-recha/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF21" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>05/09/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...165 lines deleted...]
-      </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>162633</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Mesurer les vitesses et le trafic routier</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Voirie</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5443,51 +5443,51 @@
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>04/09/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>41744</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d’infrastructure de transport durable</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Financement d’infrastructures de transport durable</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5608,1102 +5608,959 @@
 Installation de bornes électriques</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>20/05/2020</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>11/08/2026</t>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
-        <v>41742</v>
+        <v>165394</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Financer des services de mobilité durable en ville et en périphérie</t>
+          <t>Soutenir l'implantation d'infrastructures de carburants alternatifs</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Financement des services de mobilité durable</t>
+          <t>IDEE Action « mobilité décarbonée »</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Conseil régional de Normandie</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
-        <is>
-[...170 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>L’aide FEDER ne pourra excéder 60% de l’assiette éligible. Un taux d’aide particulier à chaque dossier  sera établi après instruction du dossier</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Développer des stations de ravitaillement en BioGNV, en
 hydrogène bas-carbone ou renouvelable, ainsi que des infrastructures de
 recharge électrique pour véhicules lourds (PTAC &amp;gt; 3,5 t).&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Ce dispositif, cofinancé par le FEDER, vise à lever les
 freins à la conversion des flottes professionnelles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Innovation, créativité et recherche
 Equipement public
 Logistique urbaine
 Connaissance de la mobilité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont retenus les projets suivants :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;la
      création de nouvelles stations de distribution : BioGNV, hydrogène ou
      recharge électrique (PL uniquement),&lt;/li&gt;
  &lt;li&gt;l&amp;#039;optimisation
      de stations existantes (augmentation capacité, ouverture au public, ajout
      unité de production…).&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Le projet doit être localisé en Normandie. Les grandes entreprises au sens communautaire ne peuvent pas prétendre à l&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Exemples de dépenses éligibles :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;génie
      civil, réseaux, connexions et tuyauteries,&lt;/li&gt;
  &lt;li&gt;bâtiments,
      auvents, équipements de sécurité et supervision,&lt;/li&gt;
  &lt;li&gt;systèmes
      de compression, distribution, refroidissement, séchage,&lt;/li&gt;
  &lt;li&gt;stockage
      (cuves, racks, tube trailers),&lt;/li&gt;
  &lt;li&gt;bornes
      de recharge électrique pour véhicules lourds uniquement,&lt;/li&gt;
  &lt;li&gt;métrologie,
      systèmes de paiement, signalétique,&lt;/li&gt;
  &lt;li&gt;études
      techniques, coordination de chantier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ne sont pas financées les dépenses liées à l&amp;#039;achat de
 terrain, la dépollution, les dépenses antérieures au dépôt de la demande.&lt;/p&gt;&lt;p&gt;L&amp;#039;aide prend la forme d&amp;#039;une subvention FEDER.&lt;/p&gt;&lt;p&gt;Montant minimum : 100 000 € d’aide sollicitée.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Taux d’aide : Jusqu’à 60% des dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Normandie</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.normandie.fr/idee-action-mobilite-decarbonee-soutien-aux-vehicules-et-aux-infrastructures-de-distribution-biognv</t>
         </is>
       </c>
-      <c r="W26" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://monespace-aides.normandie.fr/aides/#/crno/connecte/F_NTEL031ENV/depot/simple</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;table cellspacing="0" cellpadding="0" width="577"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="85" valign="top"&gt;
   &lt;p&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="492" valign="top"&gt;
   &lt;p&gt;Carl Pique&lt;/p&gt;
   &lt;p&gt;Chargé de projets Mobilité décarbonée&lt;/p&gt;
   &lt;p&gt;Service Energies renouvelables et Economie circulaire&lt;/p&gt;
   &lt;p&gt;Direction Energies, Environnement et Développement Durable
   (DEEDD)&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="85" valign="bottom"&gt;
   &lt;p&gt;&lt;a href="https://www.normandie.fr/"&gt;&lt;img width="71" height="54" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAEcAAAA2CAYAAACVzoR7AAAAAXNSR0IArs4c6QAAAAlwSFlzAAAOxAAADsQBlSsOGwAAABl0RVh0U29mdHdhcmUATWljcm9zb2Z0IE9mZmljZX/tNXEAABT7SURBVGhD7VsJdJTluX7m/2efycxkQvawg4BIWcQVK1iXulWvV1vX9rj2oPdUqdft1rVaW6lW2uPKvYK74nJcbqXItYAbgiBFFi0FMSQsWSaZTCazzz//3Of9kokRCWiSe0LPue85P0n&amp;#43;5fu&amp;#43;93n39/uw5kn4f9onAtZ/SmwsFlgOINCB4OvgA4eMowfz&amp;#43;wNBVN7MZGB2xJBrj8EItSDb0AhbaRncx0zrtz1YNU3r9yD/JwMYBnLxJHKtbTDCbci1tJHxJhhNrTAaQ8g2NcNolvv8O9IOMxqHGU8gm23CyCeegHfG9H4vy9rvEb7jAPlcjpKOIycMt0XJZIgMy9XayXwzmZWrtZXPO8g0L4JkZjOcyUAeJn&amp;#43;KWYlQdSoZL13nr/w7l4ezfDz855z6HVe179cHFJxcewdylGKuNYJscwi5EKW9pwnZRjLdKEwTBGqCGY4i1xEl0ynkyXQeWV5iJJ1MW8g0Oe5m2mK1QrfZlLntj3LpBHzHToMeDBxc4ESXrED9FXOApAkzQUln0l2S7gyG3UxD5EHmReq6DZrdDpBv9U5GQz6nXkZez0OXn9ZO2BR14tcr5alZnllHDwgwMsiAaE4&amp;#43;a6DxV7&amp;#43;HQWeoI0AebNDt5LiL6e7V5gmRJ4ccGbQ6TeQylk7GozryaQ1GBbVoZAq2hBXesA0tFgPWHU7oedEmQCNgAp4pumWnedn5dQE5Mw/N6obnqKkHFziRl/4biU/XweIcgtykBFxBE8n1ZKqF6LjJRBcDZkKDfWYUY&amp;#43;YxopAZ02XB5uc8SNw&amp;#43;DGVnRFD8uz1UqDxSYR31f/ai9fliHHpIFp6T6HfGpZCzElACnK&amp;#43;3I/JMMbQGGyzezvHz2SxsFeVwjBt98IAjDjY0bwHdgROWrAV77FkMu74JgZQVDXOq4K11A16KWwk5D3cgj9ovNJSV8bsvqRF8ZlpMVN7QjF3rHWhcVAynO4dAdQ6j7m5FxJPBF5vtSC12w7LLDt3DMWbGULpwB0K/rIFzu4saZCJvZGAfNQx6wHfwgNOx9D0k/rYeutsHjUyWrPRj5xNpfP&amp;#43;xVnif3oXtFwyHYw&amp;#43;1iFIndjAmx1EzzsCW5U5Ujc2iZEYSq1wZbLymEu5L21DxfUYyLY&amp;#43;2XVbUzvND3&amp;#43;yBj9ZfJl5K69SSjjXFyHQ0oOiGRrRfORIeui3xN44xwwcMmAHxOeGFL3V6SkYSCbIeJ33DkhJsmWti4pw2fG/Fl9j1&amp;#43;1KklvgZuezIxBhyCVL978pQfWMY1plxTPtjI6yfudH6mQsZvwGdTqkyo2PUVPqnYXEkm6zIt1hhtOvMfSzwObOomZLFphY68C4fLSHePqL64AEnW78Hsb9&amp;#43;yIjj7V6UyejiyumI31&amp;#43;N1atdmPR4A8bOb0Lm8xbE17mgFRvwuvI447k9cIw08OlbDngr0xhzSQzlCfG6vKgJ6mdnwEM6ZMGuVS54GL40gzriz2PjDg3t91VgqDOPzgBngbVC9GvgqF/RKrp4GbLtLbB6gl&amp;#43;tiKI0aRZejwHtgwBW/siKsfeEMOH0JCUbY45DPSMIjtFZNG6xIhrSMWlWCmjjENS62B4LojupJVmgenwWOu/pRXm&amp;#43;a0PksTLljwxqnydhxzAHgbIVIpYOa9mQgUOmv6FcchuVsO2DRJouj4mhO7zYNtuG2M0hWMuzGDM9jaIAHWiSCsJQfNRZCSZtQAOd9Of/FYSDwFaf2wEbmd602o7JP8zAysFmzGnH7lJGqpVFsFTRSS91wainMxbxsrEg69C8noMDHKl5Ems3qtyiNxIf5HCZqOpwIjZ/CMY9tgdF5bxLrbA4gOCh5Jqfb/0fGzZfUYOKZh9G/6Ye5admENukYc3tlcisSWL07DYEywna9RHgl7xoauEFbjT/ew0qTfoh8TysETV7vwzhG2z0ebTkhs9ZFzVBd&amp;#43;1HWsQhlbQiOCOG6Q/vBhidEAMirRY0b7UjHdEQ/tSF2Gt&amp;#43;jAsRJWsWOxYUw3NmFM6KHII1BmIPV2LzawGA&amp;#43;ZNeYSA4KYUJP4vBNyqLXTonIDgqQ5TSQuqrAaQ&amp;#43;g5NYt4nazGLQ8pUzVuuSlJ/JnsVk9OJayy5tRc0fG5STrVtpxbZXi9D2gRvuL9xwZTX481YMsbHkoGnkDQ0BDuekVmWoDE07NYxl&amp;#43;Ha3OJGmGWVpQ&amp;#43;381zhtC&amp;#43;I7bfDT7&amp;#43;RpuipMMqlETn4ZOOozOKnNW7mKb0oqz5Kg6PgY8rM6UDIxDf95CWx53Y7tz/iRWuFFoN2BkZpFAaBxdgZrMOmF74II8hOTGHFVBKE9Gt7/URXKN3hhZ2TL0Iwc1VkEz6LzH56GbTR91kcSvLtSb9GcPAFOS&amp;#43;U&amp;#43;cNRncDJf1hGavYonrlW6B/XD42htymHCmBy&amp;#43;eMiNPTdXoirpJCCsimiFkimLjFUIZmaYKzHwmSsJa4OJ&amp;#43;GIXdjwawIhPgvAwMkm9rhkWxMYn8EUJM2OG7thKO3Yu8qGCoV2VpTQpCejS0xlI6hM4UnVnG1tgEdH3JEpQzMPxNBM8Sx4t81VcxyhqiZQQAkhewEh/FeGsrKUsTO5K/rOK7Fmwm3CUMPK4pJHBssDk&amp;#43;1JwGst8KFrmh&amp;#43;jGTo5USu2zsW4TaxIScIzmloHEpm9VeS7CXkx7lA70m2Fc8&amp;#43;fgc7DCjljhE&amp;#43;aYFCpPIDilNDiPjaOEJmRlOWFaNOxiuE4/XQo3zab4tkY4hpN9vhdZ68a2RR4MrfXBMyqNEjpivdSAEdcQ3&amp;#43;hAgtl03uDIHL/TughmQ/Pgg6P6NWmmrz2aT2L2BpkKndCGEZey2fWJB&amp;#43;1/KINHCipJ1IRYFth8NJXjoyhiYteesiATccPIaRjx4B60BTPY8VePAiC724rvzWRFfms92osyaKizItPEVkiFCf&amp;#43;/tMJT60D7XZXMxsXxS56jIVO3a/DBkf4NsvQYPRpPwr6dIGjLfag7PI7J14RhsmcTvasa7iwXz3zHIBO2qQlqlY4GdidMCr5sAotOmtLuj2l7U0z42MuxMoTnJ8cQ2q1j6/Me6GvZMI/Z4eCEMk&amp;#43;TnkP14/WwX9eI9Nwq2FipE3ZkvqwffHC&amp;#43;6jB9fS05&amp;#43;oYhSRvCNJMES4IJ/xFBXbGJNmoQ6hmO&amp;#43;XrSlcPQoQbeOr8Kx1zdDv&amp;#43;xCWoa26mLA4htIftDM8iuY9zf5oOrzomhMfo1OmRx3nIJ&amp;#43;XIOFK31IT0rjA7CJS4tbyU4tTtVm1YP&amp;#43;AcEpD455O6GtlFYbo&amp;#43;10EkGd7mw7ZTRaP1VIybf0Y6qMzrQ9mcfIh954aaUpUl4&amp;#43;Ikp1bKo&amp;#43;4cVRReFMfx3zcjTlGSLUXPzH2pdPm1Btk1His2t5E4C1q7BjOnQyw2kjujAjltLUWOVbgA1x2ZVPie9tRbuI6cMHjiai40tJxOwKCvIvXyy2j9lyK7M6mi&amp;#43;uxLLa6048s4wyma3o&amp;#43;zydrZEKWXWVaNuCCPJ4FK71IspP&amp;#43;QNWqplhKHcWJb3TfojB7XOzjoMI7NYN4&amp;#43;gULPs1RmkNupI/4mlQ7OLza&amp;#43;uiMXywcwlkPhk4yCD4/exUvbC5NYJKLF9UZZZ7xDmIaFnSrFiixNH/aEJOW6deL15FJWQYYLU8g8bRh&amp;#43;RRnAkE0Hmk9s/tCO82QFXVVaBFCRYVRMN2BnApp6dxBfLi6EvCcLNvCgVZSLJnIfurNv1iVOOf7AWQ6752eBpju7zqvaA2Djl2&amp;#43;tCpKNX5mG9vMaH1RfaMOyGEErPobaJNZKpodNYawVYbjECf3AT&amp;#43;8&amp;#43;vlGHijdyU&amp;#43;2UHUjstWHp7EFMu6cDwmRkE2NyavqwO5i4dBk13zW&amp;#43;DaFtYCj8L80LRoOkuJFavV5t7mqf3gvjbItcnnyODO9ivjX&amp;#43;8dv/zUPqZGDt3LAEOuzaKwMXMYMXsaEJJ/ppmAdrymRX/eLAYwbdLUUyo47V2ZKmQWTphF534lguDaDgvAu/RcXjoawLsAxUH8xjGXGnjywEUZ&amp;#43;ysPTtTBYvDgXRdHeKr/4aiE4/7thj0&amp;#43;l6fwXFOGo/8i/twyKIUzD3y9Bkm1dzJWmjk/F1w0q9kWX/uWGVH3V/dSK/yQKNzdXDrpYKdQyfTgDRzouybAaTntKDo6CxS7BBWfOyH45kytD9jIiT9vtI0Zqz6Egk6aV/UxsKzK4dS6EhrJ4Pom&amp;#43;8MLjiuIyaTdelsd9Y2BRJg7D4TjmOS0Jn1DrutGcmSHNYvcKLuJR/MlV4UJWyopAN1sATQCAqxUZmxc1gGVVeFYR&amp;#43;Xxfv3FMFc4VN&amp;#43;RWNropia5B7Bfa1qA7auLgW3BTtrqx6k6x5E31qGyvtuYdSjzfWD&amp;#43;qw57sMncZ&amp;#43;ogtu&amp;#43;rdBcXX5HwjBL7MxPQ2gaF8fEmWmEOMOq0yvhZF5SSTi9bHtK8SnhV12SQRfnEL6iARaCWXZKBmvu9SHzQA3GSX9YNvKSbKSfEEWI4waqckhW5tG0wcGu6jfBsbDcT9duR8fb78L/r6f1A5p&amp;#43;7HjqxX5uvR6J1kUvIh&amp;#43;XMrHTy8reZOOjTOVzfmwYSp9D1a8KeVDktMAgo3t3XCysjQyaYHhuuSrVVt9GrWuwo4a5jsHiVUhnr7htix2hX1Wig1pZS4ds3&amp;#43;qCl&amp;#43;/s27A53sKXBw8cWXT1w79Byb/9lMdA2IKSExKs1OUK7pFDBBFkGtvof/jME0cqlaAfYnRSTU1J98UUxTDY&amp;#43;&amp;#43;WhgeEWJoD8iVbGdGmcdwEj80jUC7Q6UMIGWq5JDcFyhMDw/r5Idxah4533IN1K1&amp;#43;RD&amp;#43;6w9fTYrmdFaUgzvcb1v3JupNKt3OXkRVQeLjFBYgZdtbOSRE/mdpy7kfE0rT2a0d52xSSZpRumujk9nQSlNNZMgGlrXyQub6Kfc7&amp;#43;VUAdulOQqj5U8LMXThA4MDzoFm1Wj/clnLh3APe1Svr&amp;#43;fZwVNHVyIdBCusDiblmvmTx1fU2R3&amp;#43;boTk&amp;#43;ErnO2aMV4IAmnJ8pdOcCyCq3RCCqFlcaHv&amp;#43;dZTeOBvOCWMOtNR9Pu&amp;#43;X5uxvxqxs7MuZmm9BFoedAJaq64Agso9khCM8/BTp1DyCl5WDTzwDlJNTX&amp;#43;rgU1gdg8s01qPh1rkY8crjnWd9viP1G5xUKoUkTaG4uFhNHY/HsWTJEhx66KHqEmrlKS2/388G19ena2trY6h2wuWiQ5e9p66UoOfvPflRIDIzP9Dmncn1yOkxI0SgaMpsGHX2b78j9QucaDSKRYsWKcblmj59Ol577TX4fKy9uJhYLIa//OUv7NuYrKm8OOmkk7Bq1SrMnDkT7777LpqbaT48pTFt2jQMGTIEr7zyCq655hps3LhRAXbIIYd8R3Y6X9f4rVwHAvFAg/cLHGG&amp;#43;qqoKZ555Jl588UXU19crpo455hjU1NRgxYoVisHx48ejiXtcojmiWZs3b4YAe8EFFyhwBNBJkyapex999BEcLANEGweb&amp;#43;gWOmMTnn3&amp;#43;uQCkrK8Pw4cPx8ccfo52Rp7q6WpmKvCPAvPXWWwo0t9v9NRMqmJKY5w9&amp;#43;8AMFoJjlueeeO9jY9K3BXli1SF1M6YgjjsCHH36opC1Sb2lpwd///nccddRRyqyKiooUeCUlJcrUDjvsMIQYfcSMMjxHPHXqVASDQQWymNj69eu7/c9gItQvzSktLVXSFjrttNOUiZxzzjkKJDE3ITEd0STRGIleol1C4n8ERDFDj6dzS7m8vFz9vOKKKwYTk&amp;#43;65ewWnoaEB4XAYEydO7H5ZnOnYsWOV8xSS56IZIn0Bp7KyUkUtYfbVV19VDlcOgR999NGYMmWK&amp;#43;kY0TDRF3imMI3Pt3LkTRx55ZPdca9asUaYpl5DMsWzZMjVPgT755BMeys4qc126dCk&amp;#43;/fRT5fxFkwV8IRHY66&amp;#43;/jlNPPVU9W7BgASKRSPeziy66qDuq7i2RXsFZt24dzj//fKxdu7b74&amp;#43;uvvx533303Tj75ZLz99tu47rrr1DOJTPfddx/uuusuyGTbtm1T0j/rrLPUgubOnYvbb78dl19&amp;#43;Oa699lrMmjULDz74YPdaLrvsMmVWL7zwgrpn8PT6iSeeiIsvvhiPP/64uif&amp;#43;67zzzsMvfvELNZfQyy&amp;#43;/rBgVcOSencd2xfnfdNNNShgLFy5U3912220KsI6ODvz617/GVVddpcxWgJP19Ua9giOOVCa78MIL8d577yEQCCjTkEvyk5///OeYP39&amp;#43;tyTFEYsTPfbYY5VTFe149tln1bzLly/HjTfeqMAR7Zo3b576Xhh55513lNTnzJnTvcbnn39ePduwYQMaWWpUsPoXknuPPPIIJk&amp;#43;erNYlJikaJSS/33LLLTj&amp;#43;&amp;#43;OOR5p6arEPAkTklzRAw5F0B8v777&amp;#43;8VkJ4PegVHUBYVlgWdffbZCiABS8ARZoT5niouzveUU07BG2&amp;#43;8gR//&amp;#43;MdKKgUSTRKnLCQLPf3005V0BQTRtjPOOENJuKAhwpSYpYD72GOPKWmL&amp;#43;RS06&amp;#43;qrr1bzi4MXQQkJ8&amp;#43;LbhCQoCNgyhoAjz2R8ybUkhxLNkfWNGjVKadV31hwZUAC64447IPYvkwkwQqJV&amp;#43;8pDEolEd8a7detWZRqSu0gof/PNN9W3YgYiYWFaABXTk&amp;#43;gl2iX0/vvvq/me4H/u2LJlC1auXIk777xTCUbGOuGEE/Doo48qkzvuuOMUEAXq&amp;#43;Z9cdu/e3S2QwvNCMnr44YcrsESL90f7jVYFlRXbFnXdtGmTQlo05Oabb1aLlIxWSDJlSeAeeugh5ajFFO69917IIkVLxCyFRAOEiXvuuUf5HgFfNKSgaeKLxNeJIMSRi9Y99dRTSgOEOXHyAqgAJ2sQXyYkz2S94q8k&amp;#43;RTTLQhE7slzyaUkIs6ePbsbE3m2d1lTeLhfcAqqLgsVFRV7lTxF/hbAxOkKYxKiRSOee&amp;#43;45SHiX6CMlhDAnJJrzk5/8RJmmaJ2ov0hdnL2MJT5CzK62thY7duxQpllIDiXvEQAlJShorowpgIuGCcNCMt&amp;#43;tt96KBx54QK1RhCTzC&amp;#43;gytghEBLR9&amp;#43;3bMmDFDjS&amp;#43;CuvLKK5WZ7Yt6BUfqnwkTJnR/M2LECEjoLOQk4hSFOdEWWYAsRFRfSEqGJ598svtb0S5xkEJiTuJ3hApqfckllyiJC8iLFy/&amp;#43;WgIoZvT000&amp;#43;riCglioBfoEK0kr8ffvhhlVgKjRkzpnst8p28J/5KSAKHuISCHxK/1Rv1Co7kK4VKu/BxIeco/C0TiBT2JtEOWWBPKuQ5PaVfeF5YuPy995xyTxynUCGxLHwn2lD4VkDrCVzPuXvel5rv21K/MuRvO8k/63v/CwWjiWgmTQGGAAAAAElFTkSuQmCC" alt="Une image contenant texte, logo, Police, Graphique
 Le contenu généré par l’IA peut être incorrect." /&gt;&lt;/a&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="492" valign="bottom"&gt;
   &lt;p&gt;Région Normandie (site de Caen)&lt;/p&gt;
   &lt;p&gt;Tél : 02 31 06 95 86&lt;/p&gt;
   &lt;p&gt;carl.pique&amp;#64;normandie.fr&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="577" colspan="2" valign="top"&gt;
   &lt;p&gt;Retrouvez les infos et événements de la Région sur &lt;a href="http://www.normandie.fr/"&gt;www.normandie.fr&lt;/a&gt;&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>carl.pique@normandie.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-limplantation-dinfrastructures-de-carburants-alternatifs/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Région Normandie</t>
         </is>
       </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>14/08/2025</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>162839</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la réalisation des infrastructures de recharge des véhicules électriques (IRVE)</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain : Électromobilité</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Afin d’accélérer le développement de l’électromobilité sur son territoire, la Région s’engage à favoriser la réalisation des infrastructures de recharge des véhicules électriques (IRVE) en Île-de-France.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités territoriales, leurs groupements (y compris syndicats d’énergie) et leurs délégataires de services publics, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’État et ses délégataires,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les établissements publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La Région participera à hauteur de 50% de la dépense supportée par le maître d’ouvrage plafonnée en fonction du type de bornes.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Le dispositif a pour objet le financement :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Des études d’élaboration d’un document stratégique,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;D&lt;/span&gt;e l’installation ou la mise à niveau des IRVE situées sur le domaine public francilien, respectant les critères du label régional et s’inscrivant dans un plan d’actions.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-electromobilite</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" target="_blank"&gt;directiondestransports&amp;#64;iledefrance.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-electromobilite-1/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de bornes électriques</t>
+        </is>
+      </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
-          <t>14/08/2025</t>
+          <t>16/06/2024</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>02/09/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
-        <v>163184</v>
+        <v>129732</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Installer une borne de recharge publique pour véhicules électriques</t>
-[...4 lines deleted...]
-          <t>IRVE réseau EBORN</t>
+          <t>Installer une borne publique de recharge pour véhicules électriques</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>Territoire d'Energie Var - Symielec (TE83)</t>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
-        <is>
-[...257 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDED 52 dispose de la compétence dite &amp;#34;installation et exploitation d&amp;#039;infrastructures de recharge pour véhicules électriques&amp;#34; depuis 2018, avec pour objectif de proposer aux collectivités adhérentes au Syndicat un service commun et départementalisé d&amp;#039;installation et gestion de bornes de recharge.
 &lt;/p&gt;
 &lt;p&gt;
  Au 1er janvier 2023, le SDED 52 dispose ainsi d&amp;#039;un réseau départemental de 40 installations (soit 80 points de charge), situées sur des communes de type &amp;#34;bourg centre&amp;#34; ou disposant d&amp;#039;un potentiel de fréquentation touristique.
 &lt;/p&gt;
 &lt;p&gt;
  Le Syndicat poursuivra le développement de ce type d&amp;#039;équipements, selon les orientations d&amp;#039;un Schéma directeur qui seront connues en septembre 2023.
 &lt;/p&gt;
 &lt;p&gt;
  Le SDED 52 assure la maîtrise d&amp;#039;ouvrage de ces opérations et appelle, selon les dispositions de son règlement de compétence, une participation de la collectivité bénéficiaire comprise entre 50% et 100% du montant HT des travaux, subventions déduites.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le SDED 52 appelle annuellement une contribution de la collectivité bénéficiaire comprise entre 50% et 100% du coût d&amp;#039;exploitation, recettes de recharge déduites.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Commune de La Porte du Der : installation d&amp;#039;une borne de recharge pour véhicule électrique Place notre-Dame.
   &lt;/li&gt;
   &lt;li&gt;
    Pour connaître l&amp;#039;état actualisé du réseau de bornes de recharge :
    &lt;a href="https://www.sded52.fr/bornes-de-recharge" target="_self"&gt;
     https://www.sded52.fr/bornes-de-recharge
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transition énergétique
 Equipement public
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier de cette aide, les collectivités doivent être adhérentes au SDED 52 et avoir procédé au transfert de la compétence &amp;#34;installation et exploitation d&amp;#039;infrastructures de recharge pour véhicules électriques&amp;#34;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.sded52.fr/bornes-de-recharge</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute interrogation :
 &lt;/p&gt;
 &lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et des Déchets 52
  &lt;br /&gt;
  40 bis avenue Foch
  &lt;br /&gt;
  52 000 Chaumont
 &lt;/p&gt;
 &lt;p&gt;
  03 25 35 09 29
 &lt;/p&gt;
 &lt;p&gt;
  sded52&amp;#64;sded52.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>sded52@sded52.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/53ac-ameliorer-lefficacite-energetique-de-leclaira/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Syndicat départemental d'énergie et des déchets 52</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/09/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>41742</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Financer des services de mobilité durable en ville et en périphérie</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Financement des services de mobilité durable</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une
+entreprise publique locale, une société ou un acteur financier privé et vous
+souhaitez participer au développement de services de mobilité durable ? La
+Banque des Territoires met à disposition des solutions de financement pour vous
+accompagner dans votre projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Solutions d’autopartage, service de vélos
+partagés, covoiturage courte distance, ou encore corporate venture au profit de
+jeunes entreprises innovantes : l’accompagnement de la Banque des Territoires
+peut se faire sur différents types de projets, en fonction de leur éligibilité.
+L’objectif est ainsi de développer des alternatives à la possession d’un véhicule
+et à l’autosolisme, libérer de l’espace urbain utilisé pour le stationnement de
+véhicules et réduire l’empreinte carbone.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement de ces solutions de mobilité
+durable est toutefois conditionné à des prérequis et des objectifs spécifiques,
+comme la justification territoriale du projet ou encore la réduction du volume
+de véhicules en circulation en agglomération. La Banque des Territoires met à
+disposition de nombreuses compétences et expertises pour étudier votre projet
+et vous apporter les meilleures solutions possibles.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_mobilite_durable_psat</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;service_mobilite_durable_psat"&gt;
+   Rendez-vous sur le site de la Banque des Territoires
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-mobilite-durable/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2020</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>163832</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I30" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J30" s="1" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Consommation et production
 Qualité de l'air
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P30" s="1" t="inlineStr">
+      <c r="P29" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q30" s="1" t="inlineStr">
+      <c r="Q29" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD30" s="1" t="inlineStr">
+      <c r="AD29" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/09/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>164215</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une Délégation de Matrise d'Ouvrage "Clé en main"</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Délégation de matrise d'ouvrage (DMO)</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70 propose ses
 compétences aux collectivités adhérentes pour des missions de délégation de
 maîtrise d’ouvrage&lt;/p&gt;&lt;p&gt;L’agence missionne l’entreprise pour le
 compte des collectivités via des accords cadre à bons de commandes. L’agence
 suit les travaux et les réceptionne. La maitrise d’ouvrage est déléguée, c’est
 Ingénierie70 qui réglera à l’entreprise le montant des travaux. &lt;/p&gt;&lt;p&gt;Réalisation sous mandat de maîtrise d&amp;#039;ouvrage
@@ -6714,238 +6571,502 @@
 conditions administratives et techniques selon lesquelles les ouvrages seront
 réalisés ;&lt;/p&gt;&lt;p&gt;-
 Réalisation des démarches administratives nécessaires pour l’exécution des
 travaux ;&lt;/p&gt;&lt;p&gt;- Assistance
 au maître d’ouvrage pour le montage des dossiers de subvention.&lt;/p&gt;&lt;p&gt;Ø 
 &lt;u&gt;La
 phase travaux incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Sélection
 par Ingénierie70 des prestataires
 et passation des marchés de travaux ;&lt;/p&gt;&lt;p&gt;- Le cas
 échéant, organisation de la coordination sécurité et protection de la santé ;&lt;/p&gt;&lt;p&gt;- Contrôle
 de l’activité des prestataires, organisation et direction des réunions de
 chantier, rédaction et diffusion des comptes rendus ; &lt;/p&gt;&lt;p&gt;- Gestion
 administrative et comptable de l’opération, paiement des marchés de travaux aux
 prestataires;&lt;/p&gt;&lt;p&gt;- Réception
 des travaux des prestataires, en liaison avec le maître d’ouvrage ;&lt;/p&gt;&lt;p&gt;- Le cas
 échéant, suivi des réserves formulées lors de la réception des travaux jusqu’à
 leur levée ;&lt;/p&gt;&lt;p&gt;- Suivi des
 désordres signalés par le maître de l’ouvrage durant l’année de parfait
 achèvement ;&lt;/p&gt;&lt;p&gt;- Gestion
 des contentieux avec les prestataires. Dans ce cas, Ingénierie70 peut ester en justice pour le compte du maitre
 de l’ouvrage.&lt;/p&gt;&lt;p&gt; Durant tout son mandat, Ingénierie70
 assure une assistance d’ordre technique et administrative au maître d’ouvrage&lt;/p&gt;&lt;ul type="disc"&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménagement d&amp;#039;un arrêt de bus, aménagement de sécurité, modification d&amp;#039;un carrefour, réhabilitation d&amp;#039;un jeu de quilles, travaux de voirie etc. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est nécessaire d&amp;#039;adhérer au pôle concerné de l’agence départementale. Toutes les collectivités, CC, syndicats peuvent être adhérent à Ingénierie70.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-dune-delegation-de-matrise-douvrage-cle-en-main/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de ralentisseur
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>166349</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser en interne des études gratuites pour les projets photovoltaïques</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Note d'opportunité Photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Réalisation des études pour les projets photovoltaïques. Ces notes d&amp;#039;opportunités ont pour objectif d&amp;#039;évaluer un potentiel, les coûts d&amp;#039;investissements, les enjeux techniques et l&amp;#039;autoconsommation. &lt;br /&gt;&lt;br /&gt;Te Gard apporte un conseil de proximité avec : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une aide à la prise de décision&lt;/li&gt;&lt;li&gt;identification des interlocuteurs (associations, bureaux d&amp;#039;études, installateurs, raccordement)&lt;/li&gt;&lt;li&gt;évaluation technique et financière des devis&lt;/li&gt;&lt;li&gt;aide à la rédaction et à l&amp;#039;analyse d&amp;#039;appel à manifestation d&amp;#039;intérêt (AMI)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Consommation et production
+Equipement public
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ouvert à toutes les communes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/developpement-durable.html</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Félix FROMENTAL&lt;br /&gt;Chargé de mission photovoltaïque&lt;br /&gt;felix.fromental&amp;#64;territoireenergiegard.fr&lt;br /&gt;0671614475&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-en-interne-des-etudes-gratuites-pour-les-projets-photovoltaiques/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
       <c r="AC31" s="1" t="inlineStr">
         <is>
-          <t>Agence départementale INGENIERIE70</t>
+          <t>Territoire Energie Gard</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
-          <t>29/01/2025</t>
+          <t>18/05/2026</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>03/09/2026</t>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
+        <v>120101</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une analyse d&amp;#039;opportunité consiste à étudier le potentiel de production d&amp;#039;énergie renouvelable sur un (ou plusieurs) élément(s) de patrimoine, que ce soit en production d&amp;#039;électricité (solaire photovoltaïque) ou en production de chaleur dédié à un bâtiment ou réseau de chaleur (bois-énergie, géothermie, solaire thermique,...).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces analyses sont, pour le maître d&amp;#039;ouvrage, des outils d&amp;#039;aide à la décision pour s&amp;#039;engager dans la réalisation d&amp;#039;un projet. Elles fournissent des éléments de comparaison par rapport à une solution de référence sur les consommations d&amp;#039;énergie, les émissions de carbone et des données économiques en coût global (investissement et exploitation).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ASDER réalise une cinquantaine d&amp;#039;analyses d&amp;#039;opportunité par an pour les communes de Savoie, que ce soit sur des projets neufs ou pour un changement d&amp;#039;énergie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.asder.asso.fr/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Christian Fleury - Responsable du pôle collectivités et terrritoires
+  &lt;/li&gt;
+  &lt;li&gt;
+   christian.fleury&amp;#64;asder.asso.fr - 04 79 85 88 50
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>christian.fleury@asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0732-analyser-lopportunite-dinstaller-une-producti/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>95067</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Développer le solaire thermique (production d'eau chaude par capteurs solaires)</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Soutien au solaire thermique</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la rentabilité économique des projets
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les charges de production d&amp;#039;eau chaude sanitaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P32" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les collectivités territoriales, leurs groupements et leurs délégataires,
   &lt;/li&gt;
   &lt;li&gt;
    les associations,
   &lt;/li&gt;
   &lt;li&gt;
    les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
   &lt;/li&gt;
   &lt;li&gt;
    les bailleurs sociaux,
   &lt;/li&gt;
   &lt;li&gt;
    les copropriétés,
@@ -7028,169 +7149,169 @@
 &lt;/p&gt;
 &lt;p&gt;
  Cas général :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Règles : « Fonds chaleur » de l&amp;#039;ADEME Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par l&amp;#039;ADEME (&amp;#61; dossier à transmettre uniquement à l&amp;#039;ADEME Grand Est).
 &lt;/p&gt;
 &lt;p&gt;
  Cas des copropriétés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nature : subvention avance remboursable à taux zéro Section : investissement fonctionnement Taux maxi : 60 % maximum plafonné à 1 100 €HT/m2 et 120 m2 de surface de capteurs Remarque : intervention par la Région seule
 &lt;/p&gt;
 &lt;p&gt;
  Consultez
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   le règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X32" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0080/depot/simple</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rendez-vous sur le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   site de la région Grand-Est
  &lt;/a&gt;
  pour obtenir les informations relatives aux conditions d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5da-soutien-au-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF32" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>95069</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Développer le photovoltaïque</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Soutien au photovoltaïque</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I33" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE),
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles,
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre,
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable,
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air,
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique,
  &lt;/li&gt;
@@ -7333,499 +7454,235 @@
   nvestissement – puissance inférieure à 100 kWc :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Taux : 30 % maximum
  &lt;/li&gt;
  &lt;li&gt;
   Plafond : de 200 €/kWc à 400 €/kWc selon le taux d&amp;#039;autoconsommation, la puissance et la nature du porteur de projet.
  &lt;/li&gt;
  &lt;li&gt;
   Il sera accordé une aide par point de raccordement
  &lt;/li&gt;
  &lt;li&gt;
   Remarque : intervention par la Région seule
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Consultez le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique"&gt;
   règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P33" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-au-photovoltaique/</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X33" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0365/depot/simple</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique" rel="noopener" target="_blank"&gt;
   https://www.climaxion.fr/docutheque/soutien-au-photovoltaique
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/68aa-soutien-au-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF33" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...122 lines deleted...]
-      </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>01/09/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
-        <v>120101</v>
+        <v>165817</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
+          <t>Prévenir les risques d'incendies de forêt et de végétation</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
+          <t>Fonds vert - Prévention des risques d’incendies de forêt et de végétation</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
-        <is>
-[...148 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I36" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le changement climatique contribue à accroître le risque d&amp;#039;incendie de forêt et de végétation dans les zones déjà sujettes à ce risque mais également à le développer dans de nouveaux endroits du territoire national. Le Fonds vert finance des actions de prévention et d&amp;#039;équipement des territoires pour améliorer
 la protection des zones situées à l’interface entre massifs boisés ou
 végétalisés et zones bâties, où naît une grande partie des feux. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Haute-Corse, Corse – subvention de 
 64 800€ octroyée en 2024. Ce projet innovant, mené avec l&amp;#039;Université de Corse, vise à pérenniser des zones 
 d’espaces défrichés permettant de freiner la propagation des feux de forêts vers les 
 habitations. Cela se fera via l&amp;#039;implantation d&amp;#039;activités de sylviculture ou d&amp;#039;agro-pastoralisme 
 sur ces zones, permettant de développer des filières locales en produits agricoles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Risques naturels</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P36" s="1" t="inlineStr">
+      <c r="P35" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q36" s="1" t="inlineStr">
+      <c r="Q35" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Sont éligibles au Fonds vert &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Les collectivités territoriales et leurs groupements ;&lt;/li&gt;
  &lt;li&gt;Les associations syndicales autorisées comportant au
      moins une commune ;&lt;/li&gt;
  &lt;li&gt;Les services départementaux d’incendie et de secours
      (SDIS) ;&lt;/li&gt;&lt;li&gt;L&amp;#039;Office national des forêts (ONF) ;&lt;/li&gt;&lt;li&gt;Les parcs nationaux.&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Les actions soutenues doivent améliorer la connaissance des
 risques, la prévention des feux dans les massifs forestiers, la protection des
 zones habitées situées dans des zones de risque sur l’ensemble du territoire
 national.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le Fonds vert ne finance pas la création de pistes de
 défense de la forêt contre les incendies, l’acquisition de véhicules de
 première intervention de patrouilles forestières et d’engins de lutte contre
 les incendies de forêt. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les projets éligibles sont :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;La protection et la défense des zones déjà
 urbanisées contre les incendies (et non les zones susceptibles d&amp;#039;être couvertes par l&amp;#039;urbanisation) :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;&lt;span&gt;Les
      études et travaux de création ou de mise au gabarit de voies de desserte
      ou d’évacuation d’une zone exposée au danger de feu de forêt et de
      végétation afin, en cas de crise, de permettre simultanément l’accès des
      secours et l’évacuation des personnes ;&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;La
      réalisation de plateformes de retournement en bout de voiries existantes
      afin de faciliter les manœuvres des véhicules des services de secours et
@@ -7838,344 +7695,344 @@
      publics existants nécessaires à la gestion de crise, afin d’en réduire la
      vulnérabilité.&lt;br /&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;L’aménagement de la forêt aux abords des zones
 urbanisées&lt;span&gt;, avec l’objectif de mieux protéger les personnes et les biens
 existants en zones urbanisées, y compris dans des zones d’habitat isolé,
 lorsqu’elles sont susceptibles d’être touchées par des incendies liés à
 l’existence des massifs ou espaces boisés. Sont éligibles : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les acquisitions foncières amiables au profit d’une commune et
 remembrement nécessaires à la création de zones coupe-feu ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La création de citernes de réserve d’eau adaptées aux besoins
 opérationnels de la lutte, les opérations d’investissement contribuant à la
 stratégie d’attaque des feux naissants, la création de zones nécessaires aux
 camions de pompiers pour le franchissement de fossés et l’installation de
 panneaux signalétiques (interdiction d’accès notamment). &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La vérification de la mise en œuvre des
 obligations légales de débroussaillement par des investissements&lt;span&gt; notamment
 dans des systèmes d’information permettant une action à l&amp;#039;échelle de chaque
 commune (par exemple bases de données, SIG, etc.) relatifs à l’existence et au
 respect d’obligations légales de débroussaillement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La détection précoce des départs de feux et la
 surveillance par des investissements&lt;/span&gt;&lt;span&gt; : acquisition d&amp;#039;équipements de télédétection (drones, caméras, capteurs), surveillance de zones à risques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;La connaissance, l’information préventive et le
 développement de la culture du risque&lt;span&gt; grâce à des actions de recherche, études et modélisation de l&amp;#039;aléa d&amp;#039;incendie de forêt et de végétation, des actions d&amp;#039;information générale sur les risques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;/h4&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Incendies.pdf</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-incendies</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-les-risques-d-incendies-de-foret-et-de-vegetation-1/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>16/02/2026</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/09/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>165396</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Aider en ingénierie pour la publication de données de tranport en open-data</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’équipe de transport.data.gouv.fr propose un accompagnement personnalisé aux collectivités et acteurs de la mobilité pour les aider à publier et à valoriser leurs données de transport.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;
 Cet accompagnement vise, notamment, à :&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;
 &lt;p&gt;faciliter la mise en conformité avec les obligations d’ouverture des données de mobilité (loi LOM, règlement européen),&lt;/p&gt;
 &lt;/li&gt;
 &lt;li&gt;
 &lt;p&gt;apporter une expertise technique et réglementaire (formats de données, bonnes pratiques de publication),&lt;/p&gt;
 &lt;/li&gt;
 &lt;li&gt;
 &lt;p&gt;outiller les équipes dans la structuration, la mise à jour et la diffusion de leurs données,&lt;/p&gt;
 &lt;/li&gt;
 &lt;li&gt;
 &lt;p&gt;favoriser la réutilisation des données par les usagers, les développeurs d’applications et les partenaires de la mobilité.&lt;/p&gt;
 &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;L’objectif est de renforcer la qualité, la visibilité et l’impact des données de transport produites par les territoires, pour améliorer l’information voyageur.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Accompagnement la création et la publication des données (ZFE, covoiturage, bornes de recharges, aménagement cyclables...) selon les schémas nationaux (standards).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Espace producteur et réutilisateurs de données pour mieux suivre et gérer la disponibilité et la qualité des données.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Outils d&amp;#039;analyse de la conformité et qualité des données.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://transport.data.gouv.fr</t>
         </is>
       </c>
-      <c r="W37" s="1" t="inlineStr">
+      <c r="W36" s="1" t="inlineStr">
         <is>
           <t>https://doc.transport.data.gouv.fr</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Point de contact : contact&amp;#64;transport.data.gouv.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>aurelien.cadiou@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-en-ingenierie-pour-la-publication-de-donnees-de-tranport-en-open-data/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>transport.data.gouv.fr</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>20/08/2025</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/09/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>156152</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Soutenir les travaux de défense incendie</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>TRAVAUX DE DÉFENSE INCENDIE</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I38" s="1" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J38" s="1" t="inlineStr">
+      <c r="J37" s="1" t="inlineStr">
         <is>
           <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à financer les travaux destinés à la création de points d&amp;#039;eau pour la défense extérieure contre l&amp;#039;incendie (sous réserve de l&amp;#039;avis favorable des services du SDIS).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Voirie et réseaux
 Risques naturels
 Equipement public</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 20.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes (dont les syndicats d&amp;#039;eau) si les travaux sont effectués dans une commune de moins de 20.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles:
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La création et l&amp;#039;aménagement de réserves d&amp;#039;eau (citernes, mares, accès aux cours d&amp;#039;eau destinés exclusivement à la défense incendie),
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;installation de poteaux ou de bouches incendie.
@@ -8192,347 +8049,347 @@
   Dépenses exclues :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;entretien de mares, de cours d&amp;#039;eau (curage, désenvasement, nettoyage...),
  &lt;/li&gt;
  &lt;li&gt;
   Les honoraires de géomètre ou de notaire,
  &lt;/li&gt;
  &lt;li&gt;
   Les frais d&amp;#039;assistance liés au dépôt de permis de construire,
  &lt;/li&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition des terrains,
  &lt;/li&gt;
  &lt;li&gt;
   Le renouvellement des poteaux ou bouches incendie,
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;extension de réseau d&amp;#039;eau potable.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Communes de la Seine-Maritime de moins de 20000 habitants</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/travaux-de-defense-incendie/</t>
         </is>
       </c>
-      <c r="W38" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/79d7-aider-a-financer-les-travaux-destines-a-la-cr/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>140790</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Elaborer un Schéma Communal de Défense Extérieure Contre l'Incendie (SCDECI)</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J39" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
         <is>
           <t>A déterminer au cas par cas</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner dans la mise en conformité de la défense extèrieure contre incendie (DECI)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Effectuer un état des lieux de la défense incendie
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Réaliser une analyse bâtimentaire
 &lt;/p&gt;
 &lt;p&gt;
  - Identifier des carences
 &lt;/p&gt;
 &lt;p&gt;
  - Etablir des préconisations d&amp;#039;actions
 &lt;/p&gt;
 &lt;p&gt;
  - Evaluer le coût des travaux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   dper&amp;#64;sidec-jura.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  03 84 47 04 12
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/08c3-elaborer-un-schema-communal-de-defense-exteri/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/09/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>111767</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Accompagner la gestion de la Défense Extérieure Contre l'Incendie (DECI)</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Assurer la gestion de la compétence service public DECI à moindre coût : création, entretien, maintenance des Points d&amp;#039;eaux Incendie (PEI).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D &amp;#039;ACCOMPAGNEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etat des lieux du patrimoine existant et mise en ligne sur un outil cartographique (SIG) pour suivi par le service DECI et consultation gratuite par la commune
  &lt;/li&gt;
  &lt;li&gt;
   Contrôle réglementaire des Points d&amp;#039;Eau Incendie lorsque celui-ci n&amp;#039;est pas assuré par le SDIS
  &lt;/li&gt;
  &lt;li&gt;
   Maîtrise d&amp;#039;œuvre des travaux de création ou de réparation des Points d&amp;#039;Eau Incendie
  &lt;/li&gt;
  &lt;li&gt;
   Echanges avec le SDIS et avec le service public de l&amp;#039;eau compétent pour évaluer la faisabilité d&amp;#039;implantation ou d&amp;#039;évolution des PEI
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement de la commune dans la rédaction d&amp;#039;un schéma communal de défense extérieur contre l&amp;#039;incendie pour dresser l&amp;#039;état des lieux de la DECI existante, fixer des objectifs permettant d&amp;#039;améliorer cette défense et planifier la mise en place d&amp;#039;équipements supplémentaires.
  &lt;/li&gt;
@@ -8542,2839 +8399,2839 @@
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réunions et contacts réguliers pour le suivi des différents travaux à effectuer
  &lt;/li&gt;
  &lt;li&gt;
   Rapport annuel du patrimoine : travaux, résultat des contrôles et propositions d&amp;#039;amélioration
  &lt;/li&gt;
  &lt;li&gt;
   Avis réglementaire fourni sous 72h dans le cadre des demandes d&amp;#039;Autorisations du Droit du Sols (ADS) non soumises à avis du SDIS : ADS pour maisons individuelles ou construction de 2 lots maximum par exemple
  &lt;/li&gt;
  &lt;li&gt;
   Schéma communal de défense extérieur contre l&amp;#039;incendie accompagné des cartes de couverture des risques et des aspects prospectifs
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Risques naturels
 Equipement public
 Prévention des risques
 Sécurité</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Délibération de transfert de compétence temporaire (6 ans)
  &lt;/li&gt;
  &lt;li&gt;
   Transmission d&amp;#039;un arrêté du maire listant les PEI
  &lt;/li&gt;
  &lt;li&gt;
   Accès à l&amp;#039;ensemble des tarifs négociés pour les travaux et la maintenance et gratuité de consultation en ligne du patrimoine DECI et instruction des ADS
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/le-service-deci/</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jonathan GUERIN&lt;/p&gt;
 &lt;p&gt;
  Responsable de service
 &lt;/p&gt;
 &lt;p&gt;
  05.56.16.10.70&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8fcf-accompagner-la-gestion-de-la-defense-exterieu/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/09/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>105356</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets liés aux centres d'incendie et de secours</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Centre d'incendie et de secours</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I41" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien financier en faveur des travaux portant sur les centres d&amp;#039;incendie et de secours.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Sécurité</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dépôt de la demande avant le démarrage des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Morbihan</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://morbihan.fr</t>
         </is>
       </c>
-      <c r="W41" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://mesaides.morbihan.fr/</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Générale Adjointe Education, Culture, Attractivité, Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Territoires
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 02 97 54 80 26
 &lt;/p&gt;
 &lt;p&gt;
  Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>direction.territoires@morbihan.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a78b-copie-11h09-soutenir-les-projets-de-renforcem/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/09/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>102099</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide aux travaux) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F42" s="1" t="inlineStr">
+      <c r="F41" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
-[...2 lines deleted...]
-Subvention
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="J42" s="1" t="inlineStr">
+      <c r="J41" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire en fonction de la production d'énergie renouvelable (€/MWh)</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur développe la chaleur renouvelable sur son territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse aux collectivités territoriales, copropriétés, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie, un réseau de chaleur ou récupérer de la chaleur fatale. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;La fondation ARALIS a bénéficier d&amp;#039;une aide de plus de 50 % de l&amp;#039;investissement pour de la géothermie sur sondes pour une pension de famille et du logement social.&lt;/li&gt;&lt;li&gt;Le constructeur Léon Grosse a bénéficié de la Prime éco-chaleur sur la construction de son siège le 8ieme Chemin à Bron pour de la géothermie sur sondes. &lt;/li&gt;&lt;li&gt;L&amp;#039;EHPAD Thérèse Couderc a décarboné sa production de chaleur avec la mise en place d&amp;#039;une chaudière bois granulés dans un bâtiment patrimonial. La chaudière assurera près de 90 % de la production de chaleur du site.&lt;/li&gt;&lt;li&gt;L&amp;#039;industriel Renault Trucks a installé une production de géothermie sur nappe lors de la réhabilitation de son bâtiment tertiaire au coeur du site industriel. La production assurer plus de 85 % de la production de chaleur, le reste étant complété par une pompe à chaleur aérothermique. Le site atteint 100 % de production électrique.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P42" s="1" t="inlineStr">
+      <c r="P41" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q42" s="1" t="inlineStr">
+      <c r="Q41" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux éligibles concernent les installations de chaleur renouvelable utilisant le bois énergie, la géothermie, le solaire thermique ou la chaleur fatale.
 &lt;/p&gt;
 &lt;p&gt;
  Ces installations doivent respecter des critères d&amp;#039;éligibilité dont le détail est précisé sur le site dédié au dispositif. Ces exigences concernent les volets suivants :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;étude préalables
 &lt;/li&gt;&lt;li&gt;critères techniques de performance
 &lt;/li&gt;&lt;li&gt;qualification des prestataires
 &lt;/li&gt;&lt;li&gt;performance énergétique du bâtiment&lt;/li&gt;&lt;li&gt;suivi de l&amp;#039;installation (comptage obligatoire)
  &lt;/li&gt;&lt;li&gt;contrat d&amp;#039;entretien
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  Des seuils d&amp;#039;éligibilité max sont indiqués et au dessus de ces seuils (2000 MWh entrée PAC pour la géothermie, 12 000 MWh pour le bois énergie, 1 500 m2 pour le solaire thermique et 1 000 MWh pour la chaleur fatale), les projets sont renvoyés vers l&amp;#039;ADEME Régionale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W42" s="1" t="inlineStr">
+      <c r="W41" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R - Prime éco-chaleur
  &lt;br /&gt;
  04 26 83 90 63 - prime-ecochaleur&amp;#64;grandlyon.com
  &lt;br /&gt;
  &lt;strong&gt;
   &lt;br /&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable
  &lt;br /&gt;
  04 28 29 96 09 - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ae9-prime-eco-chaleur-aide-aux-travaux/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>102098</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide à la décision) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F43" s="1" t="inlineStr">
+      <c r="F42" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I43" s="1" t="inlineStr">
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J43" s="1" t="inlineStr">
+      <c r="J42" s="1" t="inlineStr">
         <is>
           <t>Aide à la décision : études de faisabilité, études d'AMO, forages de reconnaissance, TRT</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur vise à favoriser la filière des énergies renouvelables thermiques sur son territoire.
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse exclusivement aux collectivités territoriales, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie ou un réseau de chaleur. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un commune du territoire Métropolitain va réaliser un Test de Réponse Thermique (TRT) pour connaître le potentiel thermique du sol ainsi qu&amp;#039;une étude de faisabilité pour la réalisation d&amp;#039;une salle polyvalente chauffée par géothermie. Les études bénéficieront de 70 % d&amp;#039;aide de la PRIME ÉCO-CHALEUR pour des coûts d&amp;#039;étude de 18 500€ (TRT) et 5 400€ (EF) (avant subvention).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P43" s="1" t="inlineStr">
+      <c r="P42" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q43" s="1" t="inlineStr">
+      <c r="Q42" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les études éligibles sont les études de faisabilité, test de réponse thermique (géothermie sur sondes), forage d&amp;#039;essai/de reconnaissance, études d&amp;#039;AMO (assistance à maîtrise d&amp;#039;ouvrage).
 &lt;/p&gt;
 &lt;p&gt;
  Il est nécessaire de respecter les critères d&amp;#039;éligibilité suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;respecter les cahiers des charges ADEME sur l&amp;#039;étude considérée.
 &lt;/li&gt;&lt;li&gt;sélectionner un prestataire qualifié Reconnu Garant de l&amp;#039;Environnement (RGE) dans la filière concernée (bois énergie, géothermie, solaire thermique, réseau de chaleur, récupération de chaleur fatale)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://seafile.alec-lyon.org/f/cb31ce77c63742c6b541/" target="_self"&gt;- critères d&amp;#039;éligibilités détaillés -&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R – Prime Éco-Chaleur - prime-ecochaleur&amp;#64;grandlyon.com
 &lt;/p&gt;
 &lt;p&gt;
  04 26 83 90 63
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable  - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  04 28 29 96 09
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf5f-prime-eco-chaleur-aide-a-la-decision/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>161711</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Demander le financement d'un audit d'installation solaire thermique et du chantier de réhabilitation associé, pour des collectivités, entreprises ou associations</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...196 lines deleted...]
-      <c r="S44" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un financement pour votre audit ainsi que les travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Préalablement à votre projet de réhabilitation, un audit est nécessaire pour qualifier les problèmes rencontrés sur l’installation puis &lt;strong&gt;établir et chiffrer les actions correctives&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide intègre également &lt;strong&gt;un financement des travaux&lt;/strong&gt; et se conclut par &lt;strong&gt;la signature d’un contrat d’exploitation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités pratiques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1ʳᵉ étape :&lt;/strong&gt; consultez des prestataires d’études sur la base du cahier des charges proposé par l’ADEME dans le document C.E.F. précédent. Présélectionnez une offre mais à ce stade ne vous engagez pas et ne signez pas de commande.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;2ᵉ étape : &lt;/strong&gt;déposez une demande d’aide en joignant la proposition technique et financière du prestataire d’études, ainsi que les pièces à déposer listées ci-dessous. Indiquez bien les dépenses prévisionnelles pour l&amp;#039;audit, la maitrise d&amp;#039;œuvre éventuelle et le montant de l&amp;#039;enveloppe travaux allouée à la réhabilitation.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...59 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_32_44_52_53_75_76_84_94</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/audit-rehabilitation-dinstallations-solaires-thermiques-collectives</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF44" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG44" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>10/08/2026</t>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-[...278 lines deleted...]
-      <c r="A47" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>161759</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Financer votre étude de faisabilité, étape nécessaire avant d'investir dans la conception d'une installation solaire thermique</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Étude de faisabilité d'installation solaire thermique</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Étude) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d&amp;#039;installations de production d&amp;#039;eau chaude solaire.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-dinstallation-solaire-thermique</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-dinstallation-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>161697</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Accompagner les entreprises et les collectivités dans la mise en place de leur toiture ou ombrière solaire photovoltaïque en ACI, base de la valorisation du surplus en ACC</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Études de faisabilité pour de l’autoconsommation électrique photovoltaïque</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ACI : Autoconsommation individuelle&lt;br /&gt;ACC : Autoconsommation collective&lt;/p&gt;&lt;p&gt;Quand la consommation électrique de vos bâtiments, de vos équipements intervient essentiellement de jour, il peut être intéressant pour vous d’étudier la faisabilité de &lt;strong&gt;couvrir une partie de cette consommation au moyen d’électricité solaire photovoltaïque&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner les prestations externes d’études de faisabilité à hauteur de 60 % dans la limite de 100 k€ d’assiette. Cette aide peut être portée à &lt;strong&gt;70 % pour des moyennes entreprises&lt;/strong&gt; au sens européen et à &lt;strong&gt;80 % pour des petites entreprises&lt;/strong&gt; ou bénéficiaires dans le cadre d’une « activité non économique ».&lt;/p&gt;&lt;p&gt;Nota : « Bénéficiaire dans le cadre d’une activité non économique » signifie une structure qui :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soit n’exerce pas d’activité consistant à offrir à autrui des biens ou des services.&lt;/li&gt;&lt;li&gt;Soit, bien qu’exerçant une activité consistant à offrir à autrui des biens ou des services, ne se trouve pas sur un marché concurrentiel. Tel est le cas notamment de bénéficiaires qui disposent d’un monopole de droit (par exemple les autorités exerçant des prérogatives de puissances publiques comme l’armée, la police, la surveillance antipollution) ou de fait (technique ou géographique).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité sujette à la présente aide ADEME, concerne &lt;strong&gt;l&amp;#039;évaluation et l&amp;#039;analyse du potentiel d&amp;#039;un projet&lt;/strong&gt; (technique, économique, sociale, environnementale, juridique, etc.), qui visent à soutenir le processus décisionnel en révélant de façon objective et rationnelle les forces et les faiblesses du projet, ainsi que les perspectives et les menaces qu&amp;#039;il suppose, et qui précisent les ressources nécessaires pour le mener à bien, et en évaluent, en définitive, les chances de succès…&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_06_94_975_987</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-faisabilite-lautoconsommation-electrique-photovoltaique</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-pour-de-lautoconsommation-electrique-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF48" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>161709</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Installations de systèmes solaires combinés</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF49" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G50" s="1" t="inlineStr">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>141761</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un projet d'installation solaire photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...22 lines deleted...]
-      <c r="N50" s="1" t="inlineStr">
+Département</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, deux solutions sont à disposition des collectivités pour mettre en place leur installation solaire photovoltaïque avec le syndicat :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faire un transfert de compétences de la collectivité vers le syndicat afin que le SIEL-Territoire d&amp;#039;énergie Loire assure l&amp;#039;investissement et réalise le projet à la place de la collectivité. &lt;/li&gt;
+ &lt;li&gt;
+  Faire appel au syndicat pour être accompagné dans son projet d&amp;#039;un point de vue technique, administratif et décisionnel lorsque la commune souhaite rester maître d&amp;#039;ouvrage.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S50" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Électricité renouvelable :
+ &lt;br /&gt;
+ Thierry Suchel
+ &lt;br /&gt;
+ suchel&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 53 92
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9701-mettre-en-place-un-projet-dinstallation-solai/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-[...32 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>140805</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes membres dans la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat d'Énergie des Alpes-de-Haute-Provence (SDE04)</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil amont : réalisation de note d&amp;#039;opportunité, avant- projet sommaire, 1er niveau de conseil
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet : réalisation de projets, de l&amp;#039;étude de faisabilité à la réalisation des travaux, portage de marchés publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie administrative : conseil et assistance aux communes, mandat de maîtrise d&amp;#039;ouvrage, montage des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie financière : conseil et recherche de financements, négociation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une installation photovoltaïque avec autoconsommation sur la toiture d&amp;#039;un bâtiment communal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur la pertinence d&amp;#039;un projet photovoltaïque porté par une entreprise privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation ou déplacement d&amp;#039;une borne de recharge pour véhicule électrique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur le remplacement d&amp;#039;une chaudière obsolète
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance et conseils dans la réalisation d&amp;#039;un réseau de chaleur alimenté par une chaudière bois plaquettes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
-[...22 lines deleted...]
-      <c r="S51" s="1" t="inlineStr">
+ Formalisation de la demande dans la fiche annuelle de recensement des besoins ou contact direct avec le service Énergie – Mobilité – Données (EMD) pour un échange avec le référent du sujet (photovoltaïque, EnR thermique ou IRVE).
+&lt;/p&gt;
+&lt;p&gt;
+ Différentes modalités d&amp;#039;intervention selon le sujet : convention de service, lettre de commande ou mandat de maîtrise d&amp;#039;ouvrage.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
-[...170 lines deleted...]
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>http://www.sde04.fr/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : 5, avenue Bad-Mergentheim - 04000 Digne-les-Bains
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 32 32 32
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;sde04.fr" target="_self"&gt;
   contact&amp;#64;sde04.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e99-accompagne-les-communes-membres-dans-la-trans/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/09/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>140764</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Produire de la chaleur à partir d'énergies renouvelables et de récupération</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J53" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>Taux variable selon opération. Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;
  Développer les énergies renouvelables thermiques (biomasse, solaire, géothermie superficielle)
 &lt;/h1&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dispositif d&amp;#039;accompagnement :
   Fonds Chaleur de l&amp;#039;ADEME
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs:
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  -- valoriser les ressources du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - favoriser l&amp;#039;activité locale
 &lt;/p&gt;
 &lt;p&gt;
  - réduire les émissions de gaz à effet de serre
 &lt;/p&gt;
 &lt;p&gt;
  - s&amp;#039;affranchir des énergies fossiles
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chaufferie bois (granulés, plaquettes forestières) avec ou sans réseau de chaleur, production d&amp;#039;eau chaude sanitaire solaire, géothermie sur sondes ou sur nappe
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Différents critères techniques d&amp;#039;éligibilité à respecter
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   transitionenergetique&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   03 84 47 83 21
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c04-produire-de-la-chaleur-a-partir-denergies-ren/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/09/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>133546</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J54" s="1" t="inlineStr">
+      <c r="J50" s="1" t="inlineStr">
         <is>
           <t>le taux maximum varie selon la taille de l'entreprise</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L54" s="1" t="inlineStr">
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à faciliter l&amp;#039;installation des panneaux et ombrières photovoltaïques dans toute la région Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les installations PV, le dispositif propose : jusqu&amp;#039;à 50% du montant TTC ou HT en cas de récupération de la TVA (
  &lt;em&gt;
   subvention max : 300 000€
  &lt;/em&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne aussi le solar ready, c&amp;#039;est-à-dire les travaux de préparation d&amp;#039;une toiture à l&amp;#039;installation de panneaux solaires. (
  &lt;a href="https://www.iledefrance.fr/enr" target="_self"&gt;
   voir le site de la Région
  &lt;/a&gt;
  )
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les projets photovoltaïques sur toitures, les ombrières de parkings, les ombrières sur des zones artificialisées ne présentant pas de conflits d&amp;#039;usages, les délaissés routiers (parcelles déclassées par suite d&amp;#039;un changement de tracé des voies du domaine public routier) sans destination agricoles ou pastorales sur une durée de 20 ans minimum, agrivoltaïsme au cas par cas.
  &lt;/li&gt;
  &lt;li&gt;
   La part des installations réalisées au-delà des obligations liées à la règlementation en vigueur
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les candidats éligibles sont des personnes morales porteuses de projets (collectivités et leurs groupements, entreprises, associations, projet citoyens, bailleurs sociaux, syndic de copropriété ...).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Production énergétique à des fins d&amp;#039;autoconsommation (
   &lt;em&gt;
    individuelle ou collective
   &lt;/em&gt;
   ) sans ou avec vente de surplus (
   &lt;strong&gt;
    sans tarif d&amp;#039;obligation d&amp;#039;achat ou complément de rémunération
   &lt;/strong&gt;
   ). Les projets en vente en gré à gré ou en revente à un autre agrégateur que EDF obligation d&amp;#039;achat.
  &lt;/li&gt;
  &lt;li&gt;
   Avoir une puissance d&amp;#039;installation de minimum 10 kwc
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles comprennent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les équipements de production énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   le raccordement au réseau ;
  &lt;/li&gt;
  &lt;li&gt;
   les travaux pour l&amp;#039;accueil des installations ;
  &lt;/li&gt;
  &lt;li&gt;
   les honoraires d&amp;#039;assistance technique ou frais de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contacter l&amp;#039;adresse : aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83b6-developpement-du-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>12/04/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>70580</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement des installations solaires thermiques</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie soutient le développement de projets solaires thermiques auprès des entreprises, des collectivités, des établissements publics, des associations et des bailleurs sociaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant: jusqu&amp;#039;à
+ &lt;strong&gt;
+  50%
+ &lt;/strong&gt;
+ de l&amp;#039;assiette éligible
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1) Aides aux études
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ : les bureaux d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les coûts éligibles
+ &lt;/strong&gt;
+ sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Aides aux investissements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides aux investissements concernent les projets des installations solaires collectives centralisées de production d&amp;#039;eau chaude sanitaire (ECS). Les installations sont considérées comme collectives dès lors qu&amp;#039;elles répondent à un besoin en ECS collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles
+ &lt;/strong&gt;
+ : les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réalisation préalable d&amp;#039;une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m2 ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  capteurs solaires certifiés (CSTBat ou SolarKeymark) ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL http://www.solaire-collectif.fr/fr/les-outils.htm ou mesures des besoins réels en ECS à partir de mesures in situ ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  schéma de l&amp;#039;installation proposée conforme à l&amp;#039;un des schémas SOCOL retenus ou sur le site SOCOL : http://www.solaire-collectif.fr/fr/les-outils.htm ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  productivité minimale de l&amp;#039;installation solaire supérieure à 450 kWh/an.m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en place d&amp;#039;un télésuivi simplifié des performances sur toutes les installations collectives financées avec système d&amp;#039;alerte et maintenance curative ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en service dynamique de l&amp;#039;installation selon les préconisations SOCOL.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles : les coûts d&amp;#039;investissement éligibles sont :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les coûts des composants de l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts des équipements de régulation et suivi énergétique, les frais de main d&amp;#039;œuvre liée à l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de maîtrise d&amp;#039;œuvre liée à l&amp;#039;installation solaire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Obligation du maître d&amp;#039;ouvrage
+  &lt;/strong&gt;
+  : le maître d&amp;#039;ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement pour le paiement du solde.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces communes à toutes les demandes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Courrier de sollicitation.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier administratif de demande de financement (à demander auprès des contacts notés au dos du dépliant).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les propositions technico-financières du ou des bureaux d&amp;#039;études.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les qualifications des bureaux d&amp;#039;études ou les références justifiant la compétence dans le domaine concerné par l&amp;#039;étude.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux investissements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude de faisabilité réalisée ou fiche descriptive de l&amp;#039;installation solaire thermique pour les installations inférieures à 25m2.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis des entreprises pour l&amp;#039;installation solaire, précisant notamment les nombre, marque et type de capteurs et le matériel de comptage énergétique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis de la prestation de télésuivi avec système d&amp;#039;alerte. Plan d&amp;#039;implantation des capteurs.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma hydraulique de l&amp;#039;installation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires-thermiques</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 31, 32, 46, 65, 81 et 82 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ François Olasz - francois.olasz&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 12, 30, 34 et 48 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 11 et 66 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Joël Nayet - joel.nayet&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/056d-aide-regionale-au-developpement-des-installat/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2020</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>56191</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J52" s="1" t="inlineStr">
+        <is>
+          <t>Intervention dans le cadre d'un transfert de compétence énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDEC ENERGIE étudie, finance, construit et exploite l&amp;#039;installation de production électrique photovoltaïque. Il intervient dans le cadre d&amp;#039;un transfert de compétence &amp;#34;énergies renouvelables&amp;#34;, sur décision de son bureau syndical et après avis de sa commission Transition Energétique.
+ Le bâtiment support de l&amp;#039;installation reste dans le patrimoine de la collectivité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La valorisation de l&amp;#039;électricité peut être par vente totale ou en autoconsommation, en bénéficiant au bâtiment où l&amp;#039;installation est construite.
+&lt;/p&gt;
+&lt;p&gt;
+ Le financement de l&amp;#039;opération est assuré par les fonds propres de la régie &amp;#34;énergies renouvelables&amp;#34; du syndicat, les dotations des partenaires, éventuellement la vente d&amp;#039;électricité et au besoin, une contribution de la collectivité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide intervient dans le cadre d&amp;#039;un transfert de compétence.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e396-installer-une-chaufferie-bois-energie-substit/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>56182</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Etudier l'opportunité technique et économique d'une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût (estimé à 1400€/étude).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle porte sur l&amp;#039;opportunité de réaliser un projet solaire photovoltaïque en toiture d&amp;#039;un bâtiment public, en vente totale ou en autoconsommation, dans la limite d&amp;#039;une étude par an par collectivité.&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c8-realiser-letude-energetique-dun-batiment-etud/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>162636</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités sur la thématiques de l'eau et de l'assainissement</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Eau - assainissement</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La préservation des milieux naturels et la gestion de la ressource en haut sont autant d&amp;#039;enjeux importants face au changement climatique.&lt;/p&gt;
+&lt;p&gt;Dans le domaine de l&amp;#039;eau et de l&amp;#039;assainissement nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO). Il nous est également possible de vous apporter une assistance pour des études de transferts de compétences, le renouvellement de contrats d&amp;#039;affermage ou le suivi de délégations de services publics.&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Œuvre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Améliorer le rendement des réseaux fuyards&lt;/p&gt;&lt;p&gt;Amélioration de la qualité de l&amp;#039;eau distribuée (création ou réhabilitation de stations de traitement)&lt;/p&gt;&lt;p&gt;Amélioration de l&amp;#039;approvisionnement en eau&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un premier système d&amp;#039;assainissement collectif&lt;/p&gt;&lt;p&gt;Renouvellement des contrats d&amp;#039;affermage&lt;/p&gt;&lt;p&gt;Suivi des schémas directeur&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/eau-assainissement/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-traverses-dagglomeration-et-entretenir-le-patrimoine-routier/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
       <c r="AC54" s="1" t="inlineStr">
         <is>
-          <t>Région Île-de-France</t>
+          <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
       <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG54" s="1" t="inlineStr">
         <is>
-          <t>12/04/2023</t>
+          <t>14/05/2024</t>
         </is>
       </c>
       <c r="AH54" s="1" t="inlineStr">
         <is>
-          <t>07/09/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:34" customHeight="0">
       <c r="A55" s="1">
-        <v>162636</v>
+        <v>73939</v>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les collectivités sur la thématiques de l'eau et de l'assainissement</t>
-[...4 lines deleted...]
-          <t>Eau - assainissement</t>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>Agence technique départementale (ATD) des Vosges</t>
+          <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
-        <is>
-[...140 lines deleted...]
-      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -11387,832 +11244,832 @@
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Métropole d'Aix-Marseille-Provence</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.alecmetropolemarseillaise.fr/</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Philippe Michaud, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  p.michaud&amp;#64;alecmm.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>f.pidoux@alecmm.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>08/01/2021</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/08/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E57" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>161736</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un soutien financier à la réalisation de groupes de projets ayant recours à de la chaleur d'origine renouvelable et de récupération</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="O57" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un &lt;strong&gt;financement pour développer les énergies   renouvelables thermiques et de récupérations&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d&amp;#039;un contrat unique qui permet de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable patrimonial, d’une durée maximale de 6 ans, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable territorial, d&amp;#039;une durée de 4 ans, vous permet de développer des projets d&amp;#039;EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l&amp;#039;investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l&amp;#039;ensemble des conditions d’éligibilités et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Production d‘eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Réseaux de chaleur
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X57" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/contrat-chaleur-renouvelable</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF57" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E58" s="1" t="inlineStr">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>161777</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N58" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X58" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF58" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E59" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>161710</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Réalisez votre projet de Pompe à Chaleur (PAC) solaire grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...18 lines deleted...]
-      <c r="O59" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de pompes à chaleur (PAC) solaires éligibles au Fonds Chaleur sont les opérations de production d&amp;#039;eau chaude sanitaire (ECS) à destination de logement collectif et des secteurs Tertiaire, Industrie et Agriculture comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X59" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-deau-chaude/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF59" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/09/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>146793</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Déployer un dispositif d’accompagnement aux énergies renouvelables thermiques pour les collectivités, entreprises, bailleurs et associations</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Contrat chaleur renouvelable</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Ademe - Direction régionale Hauts-de-France</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J60" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J59" s="1" t="inlineStr">
         <is>
           <t>Au forfait ou en %</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Approuvé en février 2021, le Plan Climat Air Energie Territorial (PCAET) permet de développer fortement les énergies renouvelables et de récupération (EnR&amp;amp;R). La MEL vise ainsi une multiplication par 2,3 de la production locale entre 2016 et 2030.
 &lt;/p&gt;
 &lt;p&gt;
  Pour ce faire, la MEL déploie un contrat de chaleur renouvelable pour une première période de 3 ans. Financé par l&amp;#039;ADEME dans le cadre du Fonds Chaleur, il vise à accompagner financièrement et techniquement les acteurs du territoire (hors particuliers) : communes, entreprises, industries, bailleurs sociaux, copropriétés, équipements médico-sociaux, acteurs agricoles - souhaitant produire des énergies renouvelables thermiques (géothermie, biomasse, solaire thermique, réseaux, récupération de chaleur fatale).
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif est ouvert à des projets de toute taille (bâtiment neuf, réhabilitation, changement de production de chaleur) et offre un soutien technique et financier pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;accompagnement en ingénierie,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des études de diagnostic, de faisabilité et missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des investissements.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Quel financement ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Jusqu&amp;#039;à 70 % pour les études,
   &lt;/li&gt;
   &lt;li&gt;
    Selon les barèmes forfaitaires du fond chaleur ADEME pour les travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sur les 3 prochaines années, près de 8 M€ d&amp;#039;aides pour la chaleur renouvelable seront apportés aux acteurs du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement d&amp;#039;une chaudiere biomasse pour une médiateque
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une installation solaire thermique pour un établissement de santé
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;un raccordement de deux copropriétés au réseau de chaleur urbain
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une étude de faisabilité pour une opération de géothermie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout d&amp;#039;acteur hors particulier
 &lt;/p&gt;
 &lt;p&gt;
  Critères du fond chaleur
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.lillemetropole.fr/chaleur-renouvelable-la-mel-accompagne-les-projets-de-son-territoire</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.lillemetropole.fr/</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Alexandre Pauvert :
    &lt;a target="_self"&gt;
     a.pauvert&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Maxime Lassalle :
    &lt;a target="_self"&gt;
     m.lassalle&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a target="_self"&gt;
     enr&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>apauvert@lillemetropole.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80db-contrat-chaleur-renouvelable-metropole-europe/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>03/08/2023</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/09/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>165801</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Développer les mobilités durables en territoires ruraux et moyennement denses</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Mobilités durables en territoires ruraux et moyennement denses</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F61" s="1" t="inlineStr">
+      <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans
 l’objectif d’améliorer le cadre de vie et de réduire l’impact
 environnemental des déplacements du quotidien des habitants des zones rurales et périurbaines, le Fonds vert soutient le développement de services mobilités durables adaptés aux besoins de la population, notamment
 en faveur d’une mobilité alternative à l’utilisation de la voiture
 individuelle.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P61" s="1" t="inlineStr">
+      <c r="P60" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q61" s="1" t="inlineStr">
+      <c r="Q60" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et
 régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la
 Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;La mesure bénéficie aux collectivités territoriales et leurs
 groupements suivants :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" width="623"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="302" valign="top"&gt;
   &lt;p align="center"&gt;&lt;strong&gt;Entités éligibles&lt;/strong&gt;&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="321" valign="top"&gt;
   &lt;p align="center"&gt;&lt;strong&gt;Conditions
   d’éligibilité&lt;/strong&gt;&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="302" valign="top"&gt;
   &lt;p&gt;- Les communautés de communes, communautés
   d’agglomération&lt;/p&gt;
   &lt;p&gt;- Leurs communes membres&lt;/p&gt;
   &lt;p&gt;- Les syndicats mixtes&lt;/p&gt;
   &lt;p&gt;- Les pôles d&amp;#039;équilibre territoriaux et ruraux
   (PETR)&lt;/p&gt;
   &lt;p&gt;- Les établissements publics&lt;/p&gt;
   &lt;p&gt; &lt;/p&gt;
@@ -12246,387 +12103,387 @@
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;Le projet doit être localisé dans les territoires des EPCI
 classés en densité rurale ou en densité intermédiaire.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les associations peuvent également bénéficier de l’aide du Fonds
 vert dès lors que leurs projets sont conjointement portés et financés par une
 collectivité ou groupement mentionné dans le tableau ci-dessus.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles au financement du Fonds vert :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses d&amp;#039;ingénierie (études, AMO) pour l&amp;#039;élaboration d&amp;#039;une stratégie de mobilité, d&amp;#039;un plan de mobilité simplifié (PDMS) ;&lt;/li&gt;&lt;li&gt;La création d&amp;#039;infrastructures, de services ou de bouquets de services de mobilité de proximité suivants :&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-   Service
 de mobilité solidaire, notamment transport d’utilité sociale (TUS) ;&lt;/p&gt;&lt;p&gt;-   Service
 de transport à la demande (TAD) ou navette régulière, y compris autonome ;&lt;/p&gt;&lt;p&gt;-   Service
 d’autopartage ou de scooter en libre-service ;&lt;/p&gt;&lt;p&gt;-   Système
 numérique d’aide aux déplacements (information voyageur / mobilité multimodale)
 ;&lt;/p&gt;&lt;p&gt;-   Services
 de prêt ou location, y compris en libre-service, de vélo et/ou de vélo à
 assistance électrique (VAE) ;&lt;/p&gt;&lt;p&gt;-  Services
 et infrastructures pour le covoiturage : aires et lignes de covoiturage, voies
 réservées et à certaines catégories de véhicules dites VR2&amp;#43;, points d’arrêt
 d’autostop organisés, création de plateforme d’intermédiation, campagnes
 d’incitation financière à la pratique du covoiturage ;&lt;/p&gt;&lt;p&gt;-   Infrastructures
 cyclables (aménagements cyclables, stationnements sécurisés).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses couvertes par le Fonds vert sont le coût des investissements, les frais de fonctionnement du service de mobilité (équivalent à 1 an de fonctionnement maximum) pour aider l&amp;#039;amorçage du service et les frais d&amp;#039;études et de maîtrise d&amp;#039;ouvrage (dont les acquisitions foncières), sous conditions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Mobilites-durables.pdf</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-mobilites-durables</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-durables-en-territoires-ruraux-et-moyennement-denses/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Inciter financièrement le covoiturage
 Installation de bornes électriques
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>11/02/2026</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/09/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>165804</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F62" s="1" t="inlineStr">
+      <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I62" s="1" t="inlineStr">
+      <c r="I61" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
 de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
 déplacements et accélérer la transition vers des mobilités peu polluantes, en
 particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
 valeurs limites de polluants atmosphériques, l’objectif prioritaire est
 le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
 réduire les émissions polluantes pour s’inscrire dans une trajectoire
 d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
 européenne. &lt;/p&gt;&lt;/h4&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Qualité de l'air
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P62" s="1" t="inlineStr">
+      <c r="P61" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q62" s="1" t="inlineStr">
+      <c r="Q61" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
 collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
 établissements publics locaux portant la compétence d’autorité organisatrice de
 la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
 établissements publics locaux bénéficiant d’une délégation de maîtrise
 d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
 mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
 solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
 diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
 les infrastructures sur le territoire, les usagers, les besoins liés à la mise
 en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
 solutions de mobilité à déployer pour favoriser les accès en mode de transports
 peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
 d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
 actions de communication et de sensibilisation, notamment en faveur de
 l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
 d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
 disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
 de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
 numériques facilitant l’information et l’accès aux aides visant au verdissement
 des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
 numériques favorisant le report modal vers des mobilités douces ou partagées et
 l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
 numériques facilitant l’accès à une zone de restrictions de circulation
 (portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
 incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
 l’offre de services de mobilité proposée aux administrés par l’acquisition
 d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
 d’accompagnement au changement de mobilité (primes à l’essai d’offres de
 mobilité actives et partagées, cartes pré-payées pour les transports en
 commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
 d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
 parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
 voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
 les transports collectifs  ou la logistique
 urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
 périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
 pour la mise en place d’équipements de signalisation ou de contrôle en faveur
 de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
 de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
         </is>
       </c>
-      <c r="W62" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Installation de bornes électriques
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>11/02/2026</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/09/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>120897</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Expérimenter; en conditions réelles, des solutions innovantes qui offrent des réponses concrètes aux enjeux de transition écologique</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Innov'up Expérimentation Transition écologique des territoires</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I63" s="1" t="inlineStr">
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 45</t>
         </is>
       </c>
-      <c r="J63" s="1" t="inlineStr">
+      <c r="J62" s="1" t="inlineStr">
         <is>
           <t>La limite de 500.000€ de subvention et 500.000€ d’avance récupérable.</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région, Bpifrance et leurs partenaires accompagnent les TPE, PME et ETI d&amp;#039;Île-de-France qui expérimentent des solutions innovantes en réponse aux enjeux de transition écologique des territoires franciliens.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bpifrance
  &lt;/strong&gt;
  accompagne les entreprises vers la transition écologique via son plan Climat, qui soutient les greentechs et offreurs de solution « verte » et les investissements dans la filière énergies renouvelables.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cap Digital
  &lt;/strong&gt;
  est le 1er collectif européen d&amp;#039;innovateurs du numérique et de la transition écologique. Il regroupe plus de 1.000 structures dont des PME, grandes entreprises/ETI/EPIC, écoles/universités/labos et des fonds d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La Fondation Solar Impulse
  &lt;/strong&gt;
  vise à stimuler l&amp;#039;adoption de solutions innovantes rentables pour protéger l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Construire au Futur, Habiter le Futur
@@ -12658,62 +12515,62 @@
   &lt;li&gt;
    Adaptation et résilience,
   &lt;/li&gt;
   &lt;li&gt;
    Nature et biodiversité.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;span&gt;
   Les solutions doivent être expérimentées avec les acteurs directement impliqués dans la mise en œuvre de la transition du territoire francilien :
  &lt;/span&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Acteurs publics locaux (communes, EPCI, syndicats...),
   &lt;/li&gt;
   &lt;li&gt;
    Acteurs privés en situation de délégation de service public,
   &lt;/li&gt;
   &lt;li&gt;
    Sociétés privées (dès lors qu&amp;#039;elles participent de la mise en œuvre de solutions au service des territoires).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les entreprises franciliennes, TPE, PME et ETI, quelle que soit leur forme juridique, y compris les associations ayant une activité économique.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat devra posséder au moins 1 établissement sur le territoire francilien ou justifier la volonté de s&amp;#039;y implanter.
 &lt;/p&gt;
 &lt;p&gt;
  Les partenaires du programme, Cap Digital, la fondation Solar Impulse et l&amp;#039;association « Construire au Futur, Habiter le Futur », sont mobilisés pour  fournir aux territoires et aux entreprises un accompagnement opérationnel à l&amp;#039;identification de partenaires et à la qualification des projets  d&amp;#039;expérimentation.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les entreprises, l&amp;#039;aide peut prendre la forme d&amp;#039;
  &lt;strong&gt;
   une subvention et/ou une avance récupérable (AR), dans la limite de 500.000€ de subvention et 500.000€ d&amp;#039;avance récupérable.
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le taux d&amp;#039;intervention s&amp;#039;applique en fonction de la taille de l&amp;#039;entreprise (de 25% à 45%).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les coûts admissibles dans le cadre du projet doivent rentrer dans les catégories de coûts éligibles au régime cadre exempté numéro SA. 58995 relatifs aux aides à la recherche, au développement et à l&amp;#039;innovation (RDI).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
@@ -12735,474 +12592,589 @@
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;aide doit être déposée
  &lt;strong&gt;
   avant le démarrage du projet.
  &lt;/strong&gt;
  Toute dépense antérieure ne pourra pas être prise en compte.
 &lt;/p&gt;
 &lt;p&gt;
  Les candidatures peuvent être déposées « au fil de l&amp;#039;eau » et sont relevées régulièrement tout au long de l&amp;#039;année.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, n&amp;#039;hésitez pas à consulter le cahier des charges et le règlement d&amp;#039;intervention Innov&amp;#039;up dans les documents téléchargeables.
 &lt;/p&gt;
 &lt;p&gt;
  Avant tout dépôt de dossier, il est vivement recommandé de contacter les partenaires du programme pour vous accompagner dans la qualification de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  Nous vous proposons un webinaire afin de vous présenter le programme, vous expliquer les priorités régionales et répondre à vos questions pour bien candidater.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/innovup-experimentation-transition-ecologique-des-territoires</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:innovup-transition-ecologique&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  innovup-transition-ecologique&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1c5b-innovup-experimentation-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB63" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes électriques
 Mise en place de la télémedecine
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>162836</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Soutient un programme de lutte contre l'insécurité routière, qui demeure préoccupante en Île-de-France</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain : Sécurité routière</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>La Région soutient un programme de lutte contre l&amp;#039;insécurité routière, qui demeure préoccupante en Île-de-France. Ce programme porte sur l&amp;#039;infrastructure, la protection des usagers les plus vulnérables et la sécurisation des passages à niveaux.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table&gt;&lt;colgroup&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;/colgroup&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Études&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Zones accumulations d’accidents&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Opérations issues d’études&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Zones d’entrée d’agglomérations&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Obstacles latéraux&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Carrefours en campagne&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Sécurité des usagers vulnérables&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;État&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;Départements&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;EPCI&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;Syndicats mixtes&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;Communes&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;br /&gt; &lt;strong&gt;Pour les études et les actions sur l’infrastructures :&lt;/strong&gt; la Région participe à hauteur de 50% de la dépense supportée par le maître d’ouvrage &lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Pour les actions visant à renforcer la sécurité des usagers les plus vulnérables : &lt;/strong&gt;la Région participe à hauteur de 30% de la dépense supportée par le maître d’ouvrage.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les études de sécurité routière &lt;/strong&gt;pour identifier et traiter les anomalies des infrastructures prenant en compte tous les usages de la route.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les actions portant sur l’infrastructure&lt;/strong&gt; pour traiter : &lt;br /&gt;- Les zones d’accumulation d’accidents répertoriées, issues d’une étude de sécurité,&lt;br /&gt;- Les zones de transition en entrée d’agglomération,&lt;br /&gt;- Les obstacles latéraux,&lt;br /&gt;-  Les carrefours à visibilité insuffisante en rase campagne.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le développement des actions visant à renforcer la sécurité des usagers les plus vulnérables et à limiter les comportements à risque,&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le soutien à la sécurisation des passages à niveau.&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;  &lt;p&gt;Par ailleurs, la Région souhaite &lt;strong&gt;faciliter les échanges des bonnes pratiques entre les maîtres d’ouvrage.&lt;/strong&gt; À ce titre, sur la base des évaluations demandées aux maîtres d’ouvrage, des réunions techniques seront organisées régulièrement.&lt;/p&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-securite-routiere</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" target="_blank"&gt;directiondestransports&amp;#64;iledefrance.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-securite-routiere-1/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG63" s="1" t="inlineStr">
         <is>
-          <t>25/10/2022</t>
+          <t>16/06/2024</t>
         </is>
       </c>
       <c r="AH63" s="1" t="inlineStr">
         <is>
-          <t>07/09/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:34" customHeight="0">
       <c r="A64" s="1">
+        <v>145008</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Fonds énergies</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
+ &lt;strong&gt;
+  fondsenergies&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Production d&amp;#039;énergie renouvelable ou de récupération locale
+  &lt;/strong&gt;
+  , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Extension/densification/création de réseaux de chaleur
+  &lt;/strong&gt;
+  alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rénovation énergétique performante de bâtiments tertiaires publics
+  &lt;/strong&gt;
+  répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création/extension/densification d&amp;#039;un réseau de chaleur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique globale de bâtiments publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
+ &lt;/strong&gt;
+ Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fondsenergies&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>50028</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un maître
 d’ouvrage privé ou une entreprise du secteur tertiaire, un maître d’ouvrage
 public (collectivité territoriale, EPCI, établissement de l&amp;#039;État, SEM, SPL) ou
 encore un industriel engagé dans une démarche de réduction de consommation
 énergétique ou de décarbonation de vos process ? Vous souhaitez réduire la
 consommation d’énergie et les émissions de gaz à effet de serre de vos bâtiments,
 bénéficier d’une démarche d’accompagnement pour favoriser la conduite du
 changement ou du soutien d’un tiers de confiance, ou encore être soutenu dans
 le développement de solutions de décarbonation innovantes ? La Banque des
 Territoires vous accompagne à travers différentes offres d’investissement, en
 fonction de vos besoins et de vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Ces solutions
 d’investissement permettent ainsi de financer la rénovation des bâtiments
 tertiaires publics, selon différentes modalités : par exemple MGPE (Marchés
 Publics Globaux de Performance Energétique) à paiement différé, ou MPPE
 (Marchés de Partenariat de Performance Energétique), avec ou sans création de
 SAS ou SEMOp. Nous finançons également les entreprises publiques locales
 (sociétés d’économie mixte, sociétés publiques locales). Selon des modalités
 particulières, nous accompagnons également les projets concernant les bâtiments
 tertiaires privés. Enfin, l’efficacité énergétique et la décarbonation de
 l’industrie peuvent également faire l’objet de financement, selon certains
 prérequis.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=efeb_psat</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-travaux-efficacite-energetique-batiment/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...189 lines deleted...]
-      </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
-          <t>06/09/2026</t>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
         <v>152466</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -13832,534 +13804,419 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>19/10/2023</t>
         </is>
       </c>
       <c r="AH66" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:34" customHeight="0">
       <c r="A67" s="1">
-        <v>162836</v>
+        <v>166435</v>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Soutient un programme de lutte contre l'insécurité routière, qui demeure préoccupante en Île-de-France</t>
+          <t>Répartir le produit des amendes de police</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Plan route de demain : Sécurité routière</t>
+          <t>Voirie - Sécurité Routière</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...1 lines deleted...]
-Département</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J67" s="1" t="inlineStr">
+        <is>
+          <t>de 50 % à 80 % en  fonction des critères</t>
+        </is>
+      </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
-          <t>La Région soutient un programme de lutte contre l&amp;#039;insécurité routière, qui demeure préoccupante en Île-de-France. Ce programme porte sur l&amp;#039;infrastructure, la protection des usagers les plus vulnérables et la sécurisation des passages à niveaux.&lt;br /&gt;</t>
-[...5 lines deleted...]
-Transports collectifs et optimisation des trafics routiers</t>
+          <t>&lt;p&gt;&lt;strong&gt;Modalités et montant de l’aide :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Crédits de l’État répartis par le Département&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Critère d’éligibilité : communes de moins de 10 000 habitants ayant conservé une des trois compétences suivantes : stationnement, voirie, transports&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dotation de l’État : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;300 000 €, Taux de subventionnement:  50%,  Montant plafond du projet H.T : 40 000 €&lt;/li&gt;&lt;li&gt;&amp;gt;&amp;#61; 300 000 &amp;amp; &amp;lt; 1 000 000 €, Taux de subventionnement:   50% à 80%,  Montant plafond du projet H.T : 80 000 €&lt;/li&gt;&lt;li&gt;&amp;gt;&amp;#61; 1 000 000 €, Taux de subventionnement:  50% à 80%,  Montant plafond du projet H.T :  180 000 €&lt;/li&gt;&lt;/ul&gt;
+Délibération n° 2024-4-042 (AD du 4/12/2024)relatif à la circulation</t>
         </is>
       </c>
       <c r="O67" s="1" t="inlineStr">
         <is>
-          <t>Récurrente</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="R67" s="1" t="inlineStr">
         <is>
-          <t>&lt;table&gt;&lt;colgroup&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;/colgroup&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Études&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Zones accumulations d’accidents&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Opérations issues d’études&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Zones d’entrée d’agglomérations&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Obstacles latéraux&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Carrefours en campagne&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Sécurité des usagers vulnérables&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;État&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;Départements&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;EPCI&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;Syndicats mixtes&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;Communes&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;br /&gt; &lt;strong&gt;Pour les études et les actions sur l’infrastructures :&lt;/strong&gt; la Région participe à hauteur de 50% de la dépense supportée par le maître d’ouvrage &lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Pour les actions visant à renforcer la sécurité des usagers les plus vulnérables : &lt;/strong&gt;la Région participe à hauteur de 30% de la dépense supportée par le maître d’ouvrage.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les études de sécurité routière &lt;/strong&gt;pour identifier et traiter les anomalies des infrastructures prenant en compte tous les usages de la route.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les actions portant sur l’infrastructure&lt;/strong&gt; pour traiter : &lt;br /&gt;- Les zones d’accumulation d’accidents répertoriées, issues d’une étude de sécurité,&lt;br /&gt;- Les zones de transition en entrée d’agglomération,&lt;br /&gt;- Les obstacles latéraux,&lt;br /&gt;-  Les carrefours à visibilité insuffisante en rase campagne.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le développement des actions visant à renforcer la sécurité des usagers les plus vulnérables et à limiter les comportements à risque,&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le soutien à la sécurisation des passages à niveau.&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;  &lt;p&gt;Par ailleurs, la Région souhaite &lt;strong&gt;faciliter les échanges des bonnes pratiques entre les maîtres d’ouvrage.&lt;/strong&gt; À ce titre, sur la base des évaluations demandées aux maîtres d’ouvrage, des réunions techniques seront organisées régulièrement.&lt;/p&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
-[...6 lines deleted...]
-Usage / valorisation</t>
+          <t>Communes et groupements de communes de moins de 10 000 habitants.</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U67" s="1" t="inlineStr">
         <is>
-          <t>Île-de-France</t>
+          <t>Essonne</t>
         </is>
       </c>
       <c r="V67" s="1" t="inlineStr">
         <is>
-          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-securite-routiere</t>
+          <t>https://www.essonne.fr/votre-departement/ses-missions/mobilites/routes-departementales</t>
         </is>
       </c>
       <c r="X67" s="1" t="inlineStr">
         <is>
-          <t>&lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" target="_blank"&gt;directiondestransports&amp;#64;iledefrance.fr&lt;/a&gt;</t>
+          <t>Direction des mobilités et des infrastructures Téléphone : 01 60 91 96 09</t>
         </is>
       </c>
       <c r="Y67" s="1" t="inlineStr">
         <is>
-          <t>guidedesaides@iledefrance.fr</t>
+          <t>fdesserouer@cd-essonne.fr</t>
         </is>
       </c>
       <c r="Z67" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-securite-routiere-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/repartir-le-produit-des-amendes-de-police/</t>
         </is>
       </c>
       <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
       <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF67" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG67" s="1" t="inlineStr">
         <is>
-          <t>16/06/2024</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="AH67" s="1" t="inlineStr">
         <is>
-          <t>04/09/2026</t>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:34" customHeight="0">
       <c r="A68" s="1">
-        <v>166435</v>
+        <v>162651</v>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Répartir le produit des amendes de police</t>
+          <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Voirie - Sécurité Routière</t>
+          <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
-        <is>
-[...119 lines deleted...]
-      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W69" s="1" t="inlineStr">
+      <c r="W68" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/09/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>131826</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
-      <c r="I70" s="1" t="inlineStr">
+      <c r="I69" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J70" s="1" t="inlineStr">
+      <c r="J69" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -14379,482 +14236,482 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB69" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>TERRITOIRE ENERGIE 38</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/09/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>142826</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Améliorer la sécurité des déplacements des usagers</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Améliorer la sécurité des déplacements des usagers
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accident de la circulation résulte, le plus souvent, de la conjonction de multiples éléments liés au comportement du conducteur, à l&amp;#039;état du véhicule et à la qualité de l&amp;#039;infrastructure. Si le comportement des impliqués est à l&amp;#039;origine de la plupart des accidents de la circulation, il est souvent induit par une configuration inappropriée de l&amp;#039;infrastructure.
  &lt;strong&gt;
   L&amp;#039;action sur l&amp;#039;infrastructure routière et sur l&amp;#039;espace public reste donc l&amp;#039;un des leviers majeurs d&amp;#039;une démarche d&amp;#039;amélioration de la sécurité des déplacements.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les objectifs de sécurité sont à articuler avec d&amp;#039;autres objectifs de l&amp;#039;action sur la ville ou sur le réseau routier : accessibilité, attractivité, qualité de l&amp;#039;espace public, équité sociale, valeurs patrimoniales, développement des modes doux, ... Les aménagements doivent intégrer la mixité croissante des usages de l&amp;#039;espace public (véhicules individuels, transports en commun, cycles, piétons, deux-roues motorisés, etc.) dont les besoins et contraintes sont parfois divergents, et dont la cohabitation peut être source de conflits.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le Cerema réalise des études pour améliorer la sécurité des déplacements des usagers. Ces études comprennent quatre phases ayant des objectifs bien distincts afin de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Définir et hiérarchiser les enjeux de sécurité sur un territoire, un réseau, un itinéraire, un quartier, à partir du fichier des accidents, pour connaître
  &lt;/li&gt;
  &lt;li&gt;
   Etudier les mécanismes d&amp;#039;accidents à partir de l&amp;#039;exploitation des procédures d&amp;#039;accidents, de l&amp;#039;analyse des comportements et de l&amp;#039;environnement, pour comprendre et identifier les pistes d&amp;#039;action ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en œuvre des actions de sécurité par l&amp;#039;aménagement ou par l&amp;#039;information et la sensibilisation, pour agir ;
  &lt;/li&gt;
  &lt;li&gt;
   Evaluer les actions mises en œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Réhabilitation
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/ameliorer-securite-deplacements-usagers</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7a67-ameliorer-la-securite-des-deplacements-des-us/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/09/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>163291</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
-      <c r="C72" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>01/10/2024</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/09/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>117496</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -14878,525 +14735,657 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/09/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>145009</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation thermique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I73" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J74" s="1" t="inlineStr">
+      <c r="J73" s="1" t="inlineStr">
         <is>
           <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB73" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>07/07/2023</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/09/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>162637</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Rénovation du gymnase</t>
         </is>
       </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>165373</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Assurer la sécurité routière dans votre commune (radars pédagogiques)</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Énergie Orne</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Radars pédagogiques&lt;/h4&gt;&lt;p&gt;Véritable outil de prévention, le radar pédagogique permet à la commune de récolter des indications grâce à une analyse de données. &lt;/p&gt;&lt;p&gt;Il aide à établir un lien entre la règlementation locale et le comportement de l&amp;#039;usager sur la route.&lt;/p&gt;&lt;p&gt;À l&amp;#039;achat ou la location, ce dispositif favorise la réduction de vitesse dans les agglomérations.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/radars-peda-6894762cb1566.png" alt /&gt;&lt;/p&gt;&lt;p&gt;Le forfait &amp;#34;entretien maintenance&amp;#34; concerne exclusivement les radars du Te61.&lt;/p&gt;&lt;p&gt;Coût de la maîtrise d&amp;#039;œuvre : un taux de 7 % est appliqué.&lt;/p&gt;&lt;p&gt;La collectivité et le Territoire d’Énergie Orne signent une
+convention individuelle qui comprend :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Le
+     conseil et l’étude d’impact ;&lt;/li&gt;
+ &lt;li&gt;La
+     maîtrise d’œuvre ;&lt;/li&gt;
+ &lt;li&gt;Une
+     expertise sur le matériel et la pose selon les besoins (alimentation
+     solaire, alimentation batterie, personnalisation du radar…) ;&lt;/li&gt;
+ &lt;li&gt;Une
+     analyse précise des données synchronisées sur l&amp;#039;ensemble du patrimoine départemental : vitesse, nombre de passages, nombre d’excès ;&lt;/li&gt;
+ &lt;li&gt;Une
+     installation temporaire ou définitive ;&lt;/li&gt;
+ &lt;li&gt;Des possibilités de mise en place d’achat mutualisé.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/rapport-de-donnees-radars-689477ba8d88c.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Prévention des risques
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Orne</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://te61.fr/eclairage-public/radars-pedagogiques/</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;Damien Danguy  - chargé d&amp;#039;affaires radars pédagogiques - signalisation&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te61.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-le-risque-radars-pedagogiques/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AC75" s="1" t="inlineStr">
         <is>
-          <t>Agence Technique Départementale des Vosges</t>
+          <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
       <c r="AE75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG75" s="1" t="inlineStr">
         <is>
-          <t>14/05/2024</t>
+          <t>05/08/2025</t>
         </is>
       </c>
       <c r="AH75" s="1" t="inlineStr">
         <is>
-          <t>04/09/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:34" customHeight="0">
       <c r="A76" s="1">
         <v>166358</v>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement des collectivités</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Programme de solidarité territoriale (PST)</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H76" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Subvention</t>
         </is>
       </c>
       <c r="I76" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 35</t>
         </is>
       </c>
       <c r="J76" s="1" t="inlineStr">
         <is>
           <t>Taux de solidarité départementale (TSD)</t>
         </is>
       </c>
       <c r="K76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M76" s="1" t="inlineStr">
@@ -15561,51 +15550,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
       <c r="AE76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>20/05/2026</t>
         </is>
       </c>
       <c r="AH76" s="1" t="inlineStr">
         <is>
-          <t>01/09/2026</t>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:34" customHeight="0">
       <c r="A77" s="1">
         <v>139916</v>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -15799,183 +15788,299 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
       <c r="AE77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
       <c r="AH77" s="1" t="inlineStr">
         <is>
-          <t>06/09/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:34" customHeight="0">
       <c r="A78" s="1">
-        <v>165373</v>
+        <v>143318</v>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Assurer la sécurité routière dans votre commune (radars pédagogiques)</t>
+          <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières - Approfondissement (Formation)</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>Territoire d'Énergie Orne</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
         </is>
       </c>
       <c r="H78" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K78" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L78" s="1" t="inlineStr">
         <is>
-          <t>&lt;h4&gt;Radars pédagogiques&lt;/h4&gt;&lt;p&gt;Véritable outil de prévention, le radar pédagogique permet à la commune de récolter des indications grâce à une analyse de données. &lt;/p&gt;&lt;p&gt;Il aide à établir un lien entre la règlementation locale et le comportement de l&amp;#039;usager sur la route.&lt;/p&gt;&lt;p&gt;À l&amp;#039;achat ou la location, ce dispositif favorise la réduction de vitesse dans les agglomérations.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/radars-peda-6894762cb1566.png" alt /&gt;&lt;/p&gt;&lt;p&gt;Le forfait &amp;#34;entretien maintenance&amp;#34; concerne exclusivement les radars du Te61.&lt;/p&gt;&lt;p&gt;Coût de la maîtrise d&amp;#039;œuvre : un taux de 7 % est appliqué.&lt;/p&gt;&lt;p&gt;La collectivité et le Territoire d’Énergie Orne signent une
-[...14 lines deleted...]
-&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/rapport-de-donnees-radars-689477ba8d88c.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit routier est la première source de nuisance citée par les Français à leur domicile. Le Conseil National du Bruit (CNB) et l&amp;#039;Agence de la Transition écologique (ADEME) ont publié en juillet 2021 une nouvelle évaluation du coût social du bruit en France qui indique que le bruit des infrastructures de transport routières représente un coût de plus de 80 milliards d&amp;#039;euros par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit émis par les infrastructures de transport routières s&amp;#039;inscrit dans un corpus réglementaire ancien, cependant l&amp;#039;Autorité environnementale (Ae) pointe régulièrement les lacunes dans les études acoustiques, qui peuvent impacter directement la qualité de vie des riverains de ces projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation proposée en deux modules vous aidera à mieux appréhender les obligations des gestionnaires routiers, à conduire une étude d&amp;#039;impact acoustique et plus globalement à comprendre l&amp;#039;articulation des différents axes de la politique de lutte contre le bruit : Cartes de Bruit Stratégiques, Classement Sonore des Voies, résorption des Points Noirs du Bruit et protection des riverains
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de ce module, les stagiaires seront capables de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suivre la réalisation d&amp;#039;une étude d&amp;#039;impact acoustique à chaque étape de conception d&amp;#039;un projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser la qualité des résultats d&amp;#039;une campagne de mesure ou d&amp;#039;une modélisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prendre en compte des aspects innovants dans la lutte contre le bruit
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matinée
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30 – 10h00  : Présentation de l&amp;#039;équipe d&amp;#039;animation et attentes des stagiaires
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00 – 10h30 : Bref rappel des notions de base de l&amp;#039;acoustique et de la réglementation applicable aux projets de transport routier
+&lt;/p&gt;
+&lt;p&gt;
+ 10h30 – 11h30 : Les différents niveaux d&amp;#039;études acoustiques (illustrations par l&amp;#039;exemple)
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30 – 12h30 : Présentation et analyse d&amp;#039;une étude de cas
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi
+&lt;/p&gt;
+&lt;p&gt;
+ 14h00 – 15h00 : Atelier, mesure acoustique (organisation, exploitation, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 15h00 – 16h15 : Atelier, étude d&amp;#039;impact (contenu et points de vigilance, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 16h15 – 17h15 : Pour une meilleure intégration de la réglementation
+&lt;/p&gt;
+&lt;p&gt;
+ 17h15 – 17h30 : Temps d&amp;#039;échange et évaluation de la journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de validation individuelle des acquis en fin de formation  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Quiz en fin de journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 600€ HT par stagiaire (TVA à 0 %)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner compris
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
-Prévention des risques
-Sécurité</t>
+Santé
+Appui méthodologique
+Logistique urbaine</t>
         </is>
       </c>
       <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation s&amp;#039;adresse aux personnels en charge de la thématique acoustique au sein des collectivités gestionnaires d&amp;#039;infrastructures routières, ou dans les bureaux d&amp;#039;études techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre de formation &amp;#34;initiation&amp;#34; est également proposée. A noter : En cas d&amp;#039;inscription d&amp;#039;une même personne aux 2 offres, les modalités d&amp;#039;inscription sont distinctes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avoir suivi le module Initiation ou connaître les sujets qui y sont abordés.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
       <c r="U78" s="1" t="inlineStr">
         <is>
-          <t>Orne</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V78" s="1" t="inlineStr">
         <is>
-          <t>https://te61.fr/eclairage-public/radars-pedagogiques/</t>
+          <t>https://www.cerema.fr/fr/activites/services/formation-maitriser-volet-nuisances-sonores-projets</t>
         </is>
       </c>
       <c r="X78" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;Damien Danguy  - chargé d&amp;#039;affaires radars pédagogiques - signalisation&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y78" s="1" t="inlineStr">
         <is>
-          <t>accueil@te61.fr</t>
+          <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z78" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-le-risque-radars-pedagogiques/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06ae-maitriser-le-volet-nuisances-sonores-dans-les/</t>
         </is>
       </c>
       <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC78" s="1" t="inlineStr">
         <is>
-          <t>Territoire d'Énergie Orne</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="AE78" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG78" s="1" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
+          <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH78" s="1" t="inlineStr">
         <is>
-          <t>03/09/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:34" customHeight="0">
       <c r="A79" s="1">
         <v>152162</v>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Aider à la réalisation de travaux d’aménagement d’infrastructures de circulation douce et modes de déplacements actifs</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>CIRCULATIONS DOUCES / MODES DE DEPLACEMENT ACTIFS</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -16354,296 +16459,48 @@
           <t>Création d’une voie douce / piste cyclable</t>
         </is>
       </c>
       <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
       <c r="AH79" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
-[...247 lines deleted...]
-          <t>06/09/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>