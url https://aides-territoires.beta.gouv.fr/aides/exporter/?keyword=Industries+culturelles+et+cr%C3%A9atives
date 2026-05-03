--- v0 (2026-01-25)
+++ v1 (2026-05-03)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA9"/>
+  <dimension ref="A1:AH3"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,265 +225,164 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>72359</v>
+        <v>127471</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Accéder aux financements bancaires traditionnels - Industrie culturelle et créative</t>
-[...4 lines deleted...]
-          <t>France Relance</t>
+          <t>Soutenir la recherche scientifique</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Allocation programme de recherche scientifique</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Institut pour le Financement du Cinéma et des Industries Culturelles (IFCIC)</t>
+          <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...134 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Financement accordé sur dépôt de dossier en vue du recrutement de chercheurs.ses post-doctorant.es développant une thématique de recherche en lien avec les filières d&amp;#039;excellence du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Deux modalités d&amp;#039;intervention :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutien au recrutement d&amp;#039;un.e chercheur.se post-doctorant.e, d&amp;#039;un montant maximum de 15 000 €/an, représentant 50 % du coût annuel du contrat, renouvelable 2 fois ;
  &lt;/li&gt;
  &lt;li&gt;
   soutien à la valorisation et au rayonnement de la recherche menée sur le territoire, en lien avec les filières d&amp;#039;excellence locales (Image, Industrie Culturelle et Créative, Mécatronique, Spiritueux,...) par une aide plafonnée à 1 500 € par an et par projet, représentant 30 % des dépenses globales du projet (participation à un évènement scientifique, publication,...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Formation professionnelle
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etablissements d&amp;#039;enseignement supérieur et de recherche publics implantés en Charente ;
  &lt;/li&gt;
  &lt;li&gt;
   Organismes publics de recherche implantés en Charente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour le soutien au recrutement :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -564,1687 +463,325 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   première année – modalités reconductibles deux fois : versement 80 % de l&amp;#039;aide à la signature de la convention puis le solde (20%) après remise du rapport intermédiaire/final
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Caducité : 1 année à partir de la date de signature de la convention
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités de versement pour l&amp;#039;aide à la valorisation et rayonnement de la recherche :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la valorisation et rayonnement de la recherche : versement 80 % de l&amp;#039;aide à la signature de la convention puis solde (20 %) sur justification par présentation des factures acquittées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Caducité : 1 année à partir de la date de signature de la convention
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/04-Education/allocation_programme_recherche_scientifique.pdf</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches ».
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Direction Education Jeunesse Enseignement supérieur : Tél. : 05 16 09 74 06
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1449-soutenir-la-recherche-scientifique/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...899 lines deleted...]
-      <c r="A7" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>163168</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Promouvoir une vie culturelle et sportive créative et la valorisation du patrimoine</t>
         </is>
       </c>
-      <c r="C7" s="1" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Une vie culturelle et sportive créative au service de la population, un patrimoine mis en valeur</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H7" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J7" s="1" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le territoire du Bessin en Virois est riche
 - d&amp;#039;un dynamisme culturel qui s’illustre par une augmentation du nombre d’initiatives
 locales,
 - d&amp;#039;un patrimoine bâti parfois méconnu et qui peut s&amp;#039;avérer être une charge financière
 importante,
 - et d&amp;#039;un tissu associatif développé mais impacté par un affaiblissement du bénévolat.
 De plus le territoire dispose d&amp;#039;un important potentiel de développement culturel sousexploité et souffre parfois d&amp;#039;un défaut d’identité et d&amp;#039;appartenance.
 Les opérations accompagnées dans le cadre de cette fiche action sont en cohérence
 avec 4 objectifs du SRADDET, notamment le développement de l’offre culturelle et
 sportive, la réduction de l’artificialisation des sols et la sauvegarde des spécificités du
 monde rural. Cette fiche action prend également en compte les constats du GIEC
 normand.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Revitaliser et diversifier l&amp;#039;offre culturelle et sportive
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer et faire rayonner une identité territoriale
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Valoriser le patrimoine dans sa diversité et ses spécificités
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Préserver et renforcer un tissu associatif de proximité &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;span&gt;Votre projet doit entrer dans &lt;/span&gt;au moins un des types d&amp;#039;opération&lt;span&gt; ci-dessous) :&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Dispositifs favorisant l&amp;#039;émergence d&amp;#039;initiatives ;
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Création et accompagnement de projets et d&amp;#039;événements (culturels et/ou sportifs), structurants et inscrits dans le
 temps ;
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagnement de projets sportifs et/ou culturels orientés vers les personnes les plus éloignées ;
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Création d’équipements sportifs inédits pour la commune et/ou rénovation d’équipements existants ;
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Création de postes d&amp;#039;animateurs territoriaux à l&amp;#039;échelle des bassins de vie pour accompagner les projets ;
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration et valorisation du patrimoine local intégrées à une démarche collective et structurante ;
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organisations d’actions de sensibilisation et de découverte du patrimoine local en particulier auprès des jeunes ;
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Modernisation de musées valorisant le patrimoine local ;
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Rénovation d’équipements sportifs à dimension collective et inclusive ;
 &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagnement de projets valorisant les traditions, l’histoire et la culture normandes&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Jeunesse</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;&lt;span&gt;Le projet permet de revitaliser et diversifier l&amp;#039;offre culturelle et sportive du territoire&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet permet de développer et faire rayonner une identité territoriale&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet permet de valoriser le patrimoine dans sa diversité et ses spécificités&lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de préserver et/ou renforcer un tissu associatif de proximité&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;:&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Amortissement de biens neufs,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Contribution en nature,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Contrat de crédit-bail,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Infrastructures numériques fixes ou mobiles,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etudes rendues obligatoires par la loi,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mise aux normes strictes, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux effectués en régie,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achat de terrain et de biens immeubles,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-une-vie-culturelle-et-sportive-creative-et-la-valorisation-du-patrimoine/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="K8" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
-[...230 lines deleted...]
-      <c r="K9" s="1" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
-[...241 lines deleted...]
-          <t>published</t>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>