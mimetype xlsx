--- v1 (2026-05-03)
+++ v2 (2026-09-15)
@@ -556,51 +556,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>163168</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Promouvoir une vie culturelle et sportive créative et la valorisation du patrimoine</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Une vie culturelle et sportive créative au service de la population, un patrimoine mis en valeur</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
@@ -740,48 +740,48 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>