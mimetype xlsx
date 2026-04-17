--- v0 (2026-01-14)
+++ v1 (2026-04-17)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA29"/>
+  <dimension ref="A1:AH24"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,873 +225,242 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>149086</v>
+        <v>162815</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Mettre en place une démarche d’amélioration de l’organisation de votre entreprise</t>
+          <t>Développer l'industrie des Véhicules Intermédiaires (eXtrême Défi)</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Modules Transformants Industrie 5.0</t>
+          <t>Industrie des Véhicules Intermédiaires (eXtrême Défi)</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil régional du Grand Est</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...684 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...8 lines deleted...]
-      <c r="K7" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les projets éligibles à cet AAP concernent la fabrication, l’innovation portant sur des véhicules intermédiaires (catégories VAE et L).&lt;br /&gt;Le présent AAP est ouvert aux entreprises de toute taille présentant un projet susceptible de relever d’un ou plusieurs des 4 volets suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Volet 1 : Projets de développement et d’assemblage de véhicules intermédiaires&lt;br /&gt;&lt;/strong&gt;Ce volet vise à soutenir les projets de développement des capacités industrielles ainsi que l’installation de nouvelles usines ou lignes de production pour assembler des véhicules intermédiaires et gagner en compétitivité sur le marché de l’assemblage de ces véhicules. Les porteurs chercheront à industrialiser des familles de véhicule intermédiaires conçu à partir d’une base roulante commune pour des applications de transport de personne et de marchandises. Les projets pourront viser la mise en œuvre de capacité d&amp;#039;ingénierie et d’assemblage pour plusieurs constructeurs sur demande et sur des petites séries.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Volet 2 : Projets de production des principaux composants « stratégiques » et équipements pour véhicules intermédiaires&lt;br /&gt;&lt;/strong&gt;Ce volet vise à soutenir les investissements industriels permettant de développer et accroitre les capacités de production des pièces détachées (composants) ou équipements des véhicules intermédiaires pour lesquels il existe un potentiel de relocalisation et de compétitivité du marché européen (exemples non exhaustifs : roues, cadre, fourche, plateaux, pédaliers, freins, moteurs, moyeux, remorques, batteries, etc.).&lt;br /&gt;Ces pièces et équipements devront chercher à être le plus standard et interopérable possible, en s’inscrivant notamment dans une démarche de coopétition avec la filière. Il sera visé en priorité les composants « stratégiques » tels qu’explicité dans le texte de l&amp;#039;appel.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Volet 3 : Projets d’éco-conception et d’amélioration de l’impact environnemental du cycle de vie des véhicules intermédiaires et des équipements associés&lt;br /&gt;&lt;/strong&gt;Ce volet vise à soutenir des projets d’investissement permettant aux entreprises de renforcer leurs capacités à produire des véhicules intermédiaires éco-conçus, réparables, recyclables et reconditionnables (surcyclables) afin d&amp;#039;accompagner la transition de la filière vers l’économie circulaire et d’encourager des investissements en faveur du recyclage, du réemploi des déchets et d’une baisse de la pression sur les ressources. Les projets auront pour but d’alléger l’empreinte environnementale des pièces et composants de véhicules intermédiaires et des processus de fabrication associés.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Volet 4 : Briques technologiques et démonstrateurs de solutions innovantes directement adossées aux véhicules intermédiaires&lt;br /&gt;&lt;/strong&gt;Ce volet vise à soutenir des projets de recherche et de développement ou de premiers démonstrateurs de solutions innovantes portés par des start-ups ou des industriels. Les projets devront être en lien direct avec l’industrialisation du véhicule intermédiaire ou de ses composants, ou avec les éléments physiques et des équipements. Les projets peuvent contribuer à favoriser l’innovation dans les procédés industriels, les matériaux, les utilisations et les solutions digitales pour renforcer la compétitivité, la durabilité du secteur et développer une ingénierie du cycle basée sur des compétences et un savoir-faire spécifique. Les projets ayant une composante collaborative forte, associant notamment des start-ups, des PME, des ETI ou des partenaires de recherche et des universités, et, si besoin, des collectivités territoriales, feront l’objet d’une attention spécifique, tout comme les projets qui privilégieront un partage des objectifs et des résultats au sein de la filière industrielle naissante (notion de « bien commun » décrite dans les critères de sélection).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/industrie-des-vehicules-intermediaires-extreme-defi/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-      <c r="A8" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>89830</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'investissements pour les Territoires d'Industrie</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Territoires d'industrie</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>La réindustrialisation, un outil de redynamisation des territoires</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous accompagne pour développer votre territoire d&amp;#039;industrie.
 &lt;/p&gt;
 &lt;p&gt;
@@ -1102,3062 +471,3735 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Reconversion de friches et dépollution
  &lt;/li&gt;
  &lt;li&gt;
   Déploiement du Très Haut Débit (THD) et de data centers
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration des performances énergétiques des sites industriels
  &lt;/li&gt;
  &lt;li&gt;
   Création ou rénovation d&amp;#039;infrastructures de transport
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de formations pour aider les professionnels de l&amp;#039;industrie à adapter leurs compétences aux besoins actuels
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Friche
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/offres/relocalisation-industrielle?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=reloc_industrielle_oat</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vos contacts régionaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f8a9-obtenir-un-soutien-pour-les-projets-territoir/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="H9" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165808</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets industriels écologiques dans les Territoires d’industrie</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Territoires d'industrie en transition écologique</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F4" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
-[...50 lines deleted...]
-          <t>Economie d'énergie et rénovation énergétique
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient des projets d’investissements industriels structurants et ambitieux sur le plan environnemental. Les projets doivent être situés dans l’un des territoires labellisés « Territoires d&amp;#039;industrie 2023-2027 » et s’inscrire en cohérence avec la stratégie industrielle du territoire.&lt;/p&gt;&lt;p&gt;Les projets industriels accompagnés auront une double ambition environnementale, de par :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une contribution au développement de systèmes productifs durables et de chaînes de valeur industrielles stratégiques pour la transition écologique ; &lt;/li&gt;&lt;li&gt;L’inscription dans une démarche environnementale ambitieuse ou innovante. Ces critères s’apprécient en particulier en termes de réduction des émissions de gaz à effet de serre, de recours aux techniques de génie écologique, de préservation de la biodiversité et des services rendus par les écosystèmes, du recours à des démarches d’économie circulaire, de la faible consommation en matières, la préservation des ressources et de l’eau, de de la poursuite de l’objectif de sobriété foncière, ou le recours aux solutions fondées sur la nature.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d’Industrie Vendée Centre, Pays de la Loire, filière « économie 
+circulaire » – subvention de 685 230€ octroyée en 2024 pour un projet industriel portant la réhabilitation d’une 
+friche en vue d’implanter une unité de production industrielle pour transformer entre 
+20 000 et 40 000 tonnes de coquilles d’huîtres par an et fabriquer différents produits 
+(céramiques, pavés drainants, etc.), tout en faisant un bond environnemental (baisse de la 
+consommation énergétique, eau de pluie recyclée, écoconception, etc.)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
 Industrie</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="U9" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine et les départements et régions d’outre-mer (DROM).&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les maîtres d’ouvrage de projets de développement industriel, sous réserve que leur projet respecte les règles européennes applicables aux aides d’Etat :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;A titre principal, des &lt;strong&gt;entreprises privées&lt;/strong&gt;, immatriculées en France, sous réserve de l’accord de la gouvernance du Territoire d’industrie, et pour des projets présentant un intérêt général manifeste notamment en termes de revitalisation économique et de transition écologique ;&lt;/li&gt;&lt;li&gt;A titre secondaire, des &lt;strong&gt;groupements d’employeurs&lt;/strong&gt; ayant une personnalité morale, des &lt;strong&gt;associations&lt;/strong&gt;, des &lt;strong&gt;établissements de formation&lt;/strong&gt; (organisme de formation, CFA, université, lycée, etc.) ou les collectivités territoriales et leurs groupements. &lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Les projets éligibles à l&amp;#039;accompagnement du Fonds vert sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projets d’investissements industriels structurants et ambitieux sur le plan environnemental qui contribuent à l’émergence, au renforcement et/ou à la réindustrialisation de chaînes de valeur industrielles clefs pour la transition écologique (cf. liste d’exemples ci-après).&lt;/li&gt;&lt;li&gt;Des projets d’investissements contribuant au développement des compétences (école de production, centre de formation, plateau technique, etc.) nécessaires à l’émergence, au renforcement et/ou à la réindustrialisation de ces chaînes de valeur industrielles clés pour la transition écologique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets éligibles doivent être situés dans le périmètre géographique d’un Territoire d’industrie 2023-2027 et soutenus par le ou les Territoires d’industrie concernés, du fait de leur cohérence avec la stratégie industrielle du territoire. A cet égard, un courrier de soutien de la gouvernance du Territoire d’industrie et/ou de l’EPCI concerné par le projet est requis.&lt;/p&gt;&lt;p&gt;Les projets doivent présenter une assiette minimale de dépenses de 400 000 € (exceptions en Corse et dans les départements et régions d&amp;#039;outre-mer). &lt;/p&gt;&lt;p&gt;A titre d’exemple, les chaînes de valeur soutenues pourront relever des secteurs suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bioéconomie pour le développement de produits biosourcés (chanvre, lin, laine, bois, paille, bioéconomie marine, chimie, etc.) ;&lt;/li&gt;&lt;li&gt;Nouvelles mobilités durables (vélos, vélos-cargos, véhicules intermédiaires, etc.) ;&lt;/li&gt;&lt;li&gt;Souveraineté alimentaire et relocalisation des filières agroalimentaires (unités de transformation locale de production), prenant en compte les enjeux de l’agriculture durable ou de l’agroécologie ;&lt;/li&gt;&lt;li&gt;Relocalisation de biens de consommation courants (habillement, mobilier, etc.) avec un procès significativement plus respectueux de l’environnement que les standards ;&lt;/li&gt;&lt;li&gt;Productions industrielles contribuant au recyclage de matériaux ou matières premières, à l’économie circulaire et au réemploi, ou à la valorisation de déchets et co-produits (équipements de la transition énergétique, de la rénovation du bâti, etc.) ;&lt;/li&gt;&lt;li&gt;Projets qui s’inscrivent dans une stratégie de diversification pour des territoires fragiles dont l’économie est impactée par le changement climatique (notamment territoires de montagne).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Territoires_industrie.pdf</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-territoires-industrie</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accelerer-la-transition-ecologique-des-territoires-d-industrie/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...222 lines deleted...]
-      <c r="A11" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>77360</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Financer l’industrie locale avec le Prêt Gaïa Territorial</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Prêt Gaïa Territorial : soutenir le financement industriel local</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En tant qu&amp;#039;acteur public local (collectivité territoriale, entreprise public locale, EPA, EPF), vous souhaitez lancer des travaux d&amp;#039;aménagement urbain afin d&amp;#039;accélérer le développement de l&amp;#039;industrie locale ? La Banque des territoires vous propose un produit adapté pour financer vos projets et dynamiser l&amp;#039;écosystème industriel local de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Le financement concerne les projets incluant des opérations sur des terrains situés sur des friches industrielles ou destinés à l&amp;#039;implantation d&amp;#039;activités industrielles telles que le remembrement des parcelles, des études liées au foncier ou encore des coûts liés à la dépollution, démolition, viabilisation.
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt dispose de nombreux avantages : modalités d&amp;#039;amortissement, mobilisation sur plusieurs années, couverture jusqu&amp;#039;à 100% et exonération des indemnités de remboursement en cas de revente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Industrie</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-gaia-territorial?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=gaia_territorial_psat</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1268-beneficier-du-pret-gaia-territorial-pour-sout/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E12" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>162520</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Massifier le nombre d'industriels qui s'engagent dans la décarbonation via un ou plusieurs dispositifs du Programme à travers des opérations collectives</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Appel à manifestation d'intérêt - Opérations Collectives PACTE Industrie - 2024</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
-[...389 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H15" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;L&amp;#039;opération collective&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet collectif doit rassembler au minimum 10 entreprises avec un objectif compris entre 20 à 50 entreprises industrielles. Ces entreprises peuvent être de toute taille. Chacune doit réaliser a minima une formation ou un accompagnement individuel du programme PACTE Industrie. Le collectif d’entreprises peut se positionner sur des formations et accompagnements individuels différents ou identiques. Le porteur doit proposer une animation du collectif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Programme PACTE Industrie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le programme PACTE Industrie vise à &lt;strong&gt;former et accompagner les industriels dans leur démarche de décarbonation&lt;/strong&gt;. Il s’agit de faciliter le passage à l’action vers des investissements afin d’&lt;strong&gt;accélérer la transition énergétique et bas carbone&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Les dispositifs présents au sein de PACTE Industrie et éligibles dans cet AMI sont les suivants, ils sont détaillés dans le cahier des charges :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Formations&lt;/strong&gt;&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;strong&gt;PROREFEI : former les      référents énergie&lt;/strong&gt; à porter des actions de transition énergétique&lt;br /&gt;Maîtriser les connaissances théoriques fondamentales sur l’efficacité énergétique en industrie.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Développer sa stratégie&lt;/strong&gt; de      décarbonation Act pas à pas&lt;br /&gt;Apprendre à concevoir votre stratégie et structurer votre plan de transition bas carbone.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Évaluer sa stratégie&lt;/strong&gt; de      décarbonation ACT Évaluation&lt;br /&gt;Comprendre et suivre une évaluation ACT de votre stratégie de décarbonation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Accélérer le financement&lt;/strong&gt;      de ses projets&lt;br /&gt;Comprendre les outils de financement et l’écosystème associé pour accélérer le financement de vos projets de décarbonation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accompagnements&lt;/strong&gt;&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;strong&gt;Étudier les opportunités      d’évolution du mix énergétique de son site industriel&lt;/strong&gt;&lt;br /&gt;Cette étude fournit une vision exhaustive des solutions disponibles sur votre site, à travers une analyse multicritère (technique, énergétique, environnementale et économique) et l&amp;#039;établissement d&amp;#039;une feuille de route de décarbonation de votre site industriel.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Élaborer sa stratégie de      décarbonation ACT pas à pas&lt;br /&gt;&lt;/strong&gt;Cet accompagnement vous guide dans la construction concrète et ambitieuse de votre stratégie de décarbonation et du plan de transition associé, en vous appuyant sur la méthodologie internationale ACT Pas à Pas.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Construire sa trajectoire      d’investissements bas carbone&lt;/strong&gt;&lt;br /&gt;Cet accompagnement vise à définir votre feuille de route de décarbonation à l&amp;#039;échelle de votre groupe industriel et apporte une aide dans la priorisation des investissements sur chacun de vos sites industriels. Il permet de transformer votre stratégie en planning d&amp;#039;investissements et piloter la trajectoire de réduction de vos émissions.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Élaborer sa stratégie et trajectoire d’investissements bas carbone&lt;/strong&gt;&lt;br /&gt;S&amp;#039;appuyant sur la méthodologie internationale ACT Pas à Pas, cet accompagnement global structure la stratégie de décarbonation et le plan de transition de votre entreprise. Il vous apporte également une aide dans l&amp;#039;identification, la priorisation et le pilotage des investissements sur vos sites industriels. &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Financer son projet      d’investissement&lt;/strong&gt;&lt;br /&gt;Cet accompagnement permet d’identifier les modes de financement adaptés, d’analyser les risques et de trouver les arguments clés pour convaincre les financeurs. Il sera disponible au S2 2024.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Certification et évaluation&lt;/strong&gt;&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;strong&gt;Prime pour l’obtention de      la certification ISO 50001&lt;/strong&gt;&lt;br /&gt;Vous mettez en place un Système de Management de l&amp;#039;Énergie ISO 50001 pour la première fois ? Le dispositif PRO-SMEn récompense votre entreprise par la bais d&amp;#039;une aide financière.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Évaluer l’ambition de sa      stratégie de décarbonation ACT évaluation&lt;/strong&gt;&lt;br /&gt;Cet accompagnement vise à évaluer l’alignement de votre stratégie bas carbone avec les objectifs de l’Accord de Paris, grâce à la méthodologie internationale ACT Évaluation.&lt;br /&gt;Il vous permettra : &lt;ul&gt;&lt;li&gt;(i) d&amp;#039;identifier les forces et faiblesses de votre stratégie pour vous améliorer.&lt;/li&gt;&lt;li&gt;(ii) de démontrer auprès de vos parties prenantes (investisseurs, autorités publiques) la crédibilité et la robustesse de votre plan, notamment au regard des obligations issues de la CSRD (Directive sur les rapports de développement durable des entreprises).&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Financement&lt;/strong&gt;&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;Les coûts de prestation      pour les accompagnements individuels PACTE Industrie sont aidés entre 60 %      et 80 % jusqu’à l’assiette éligible maximum précisée pour chaque      accompagnement dans le cahier des charges.&lt;/li&gt;&lt;li&gt;Les coûts des formations      PACTE Industrie sont aidés entre 40 % et 80 %.&lt;/li&gt;&lt;li&gt;Les coûts d&amp;#039;animation      (coordination, sensibilisation, communication) du porteur du projet      peuvent bénéficier d&amp;#039;une aide financière sur une assiette éligible      représentant 15 % maximum du coût total du projet.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet AMI prévoit 2 relèves :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1ʳᵉ relève :&lt;br /&gt;Clôture de pré-dépôt :      14/06/2024 à 12h (GMT&amp;#43;1)&lt;br /&gt;Le dossier de demande      d’aide devra être déposé au plus tard le 30/09/2024&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;2ᵉ relève :&lt;br /&gt;Clôture de pré-dépôt      : 15/09/2024 à 12h (GMT&amp;#43;1)&lt;br /&gt;Le dossier de demande      d’aide devra être déposé au plus tard le 15/12/2024&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-manifestation-dinteret-operations-collectives-pacte-industrie-2024/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...161 lines deleted...]
-      <c r="H17" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>8008</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Nature et montant de l&amp;#039;aide
+  Dépollution des industries et autres activités économiques non agricoles : Actions d&amp;#039;accompagnement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le montant de la subvention est déterminé en fonction de la nature, de l&amp;#039;ampleur, de la qualité du projet ainsi que des partenariats financiers établis. Un conventionnement pluriannuel
-peut être proposé.
+ &lt;strong&gt;
+  Actions d&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiabilisation des dispositifs de  gestion des effluents
+&lt;/p&gt;
+&lt;p&gt;
+ - Amélioration de la collecte
+&lt;/p&gt;
+&lt;p&gt;
+ - Prévention des pollutions accidentelles
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les ouvrages visant la prévention des pollutions accidentelles, la dépollution des eaux pluviales ou la réduction des risques de pollution liés à l&amp;#039;inondation du site, l&amp;#039;assiette est limitée au montant des travaux nécessaires pour contenir les pollutions accidentelles et les déversements de polluants par temps de pluie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites entreprises : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ - Moyennes entreprises : 50%
+&lt;/p&gt;
+&lt;p&gt;
+ - Grandes entreprises : 40%
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="R17" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Risques naturels
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...64 lines deleted...]
- L&amp;#039;ensemble des coûts liées aux actions constituant un programme cohérent d&amp;#039;activités de centre de ressources peuvent être prises en compte.
+ Taux réduits directive IED.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X17" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour les demandes de paiement :
-[...67 lines deleted...]
-      <c r="AA17" s="1" t="inlineStr">
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b623-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...98 lines deleted...]
-      <c r="A19" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>117631</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Créer des centres de formation ou développer de nouvelles formations  pour accompagner l'innovation et la transformation digitale dans l'industrie</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Offre d’amorçage pour la création de centres de formation</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous accompagne dans votre projet de création d&amp;#039;un centre de formation ou de développement de nouvelles formations dans une structure existante. Objectif : soutenir l&amp;#039;innovation, la transformation digitale, la reconversion des industries ou encore rendre plus attractif les métiers industriels.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Innovation, créativité et recherche
 Industrie</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=centre_formation_psat</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
   Votre contact en région
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9101-creer-des-centres-de-formation-ou-developper-/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H20" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>8015</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Animer des actions collectives pour la dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O20" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>Est éligible l&amp;#039;animation auprès des collectivités locales et des entreprises.
+Peut être au titre de l&amp;#039;écologie industrielle territoriale.</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S20" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/705e-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>8014</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Agir collectivement sur tout types de travaux y/c économies d’eau - Dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Actions collectives : tous types de travaux y/c économies d&amp;#039;eau
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les activités économiques dispersées, seuls sont éligibles les projets réalisés dans le cadre d&amp;#039;actions collectives comprenant la mise en conformité d&amp;#039;une part significative des raccordements sur la zone de collecte concernée ou faisant partie intégrante d&amp;#039;un contrat. Ces actions collectives doivent être territoriales, sectorielles ou les deux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites entreprises : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ - Moyennes entreprises (pour les aides inférieures à 60k€) : 50%
+&lt;/p&gt;
+&lt;p&gt;
+ - Grandes entreprises (pour les aides inférieures à 60k€) : 40%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>Pour le secteur  pêche et l&amp;#039;aquaculture, taux plafonné selon le maximum autorisé par l&amp;#039;encadrement communautaire « pêche aquaculture ».</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/76df-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>8016</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Animer des actions collectives ou au titre de l’écologie industrielle territoriale - Dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Animation des actions collectives ou au titre de l&amp;#039;écologie industrielle territoriale Grandes Entreprises
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Est éligible l&amp;#039;animation auprès des collectivités locales et des entreprises.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cfb-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>94700</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un diagnostic du potentiel de déploiement de l’hydrogène sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide - « Réalisez un diagnostic du potentiel de déploiement de l&amp;#039;hydrogène sur votre territoire », mis en place par l&amp;#039;ADEME
+ &lt;br /&gt;
+ Objectif :
+ &lt;br /&gt;
+ Une subvention peut être accordée pour la réalisation d&amp;#039;une étude préalable à un déploiement d&amp;#039;un « écosystème territorial hydrogène », associant production, distribution et usages de l&amp;#039;hydrogène pour l&amp;#039;industrie et la mobilité.
+ &lt;br /&gt;
+ Bénéficiaires :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivité,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprise,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Association,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Groupement.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Accompagnement :
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;étude préalable que vous sous-traiterez à un prestataire sera subventionnée jusqu&amp;#039;à 70 % des dépenses éligibles.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;assiette des dépenses éligibles est plafonnée à 100 000 € pour une étude préalable complète incluant une phase de diagnostic et une phase d&amp;#039;étude de faisabilité,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;assiette des dépenses éligibles de la phase de diagnostic seule ne peut excéder 50 000 €.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Vous êtes intéressé par le potentiel de l&amp;#039;hydrogène bas carbone/renouvelable comme solution de substitution aux énergies fossiles pour vos activités industrielles ou pour baisser l&amp;#039;empreinte carbone des flux de personnes ou de marchandises sur votre territoire.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Vous envisagez d&amp;#039;investir dans ce type de solutions :
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ 1/ vous en êtes au stade de la réflexion,
+ &lt;br /&gt;
+&lt;p&gt;
+ 2/ ou vous avez amorcé un diagnostic et disposez d&amp;#039;une première cartographie des consommateurs potentiels d&amp;#039;hydrogène.
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif de l&amp;#039;ADEME peut vous aider à initier ou approfondir votre étude préalable et à préparer un projet d&amp;#039;investissements éligible pour une candidature à l&amp;#039;appel à projets « Écosystèmes territoriaux hydrogène ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agira en priorité d&amp;#039;identifier puis de sécuriser les usages d&amp;#039;hydrogène pour l&amp;#039;industrie ou la mobilité et de dimensionner le projet d&amp;#039;écosystème. La justification de l&amp;#039;usage de l&amp;#039;hydrogène pour la mobilité devra être examinée. L&amp;#039;objectif étant de pouvoir confirmer un potentiel de consommation d&amp;#039;hydrogène vert ou bas carbone équivalent à la production d&amp;#039;un électrolyseur d&amp;#039;au moins 1 MW électrique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prestataire réalisant l&amp;#039;étude doit être une structure externe, indépendante du bénéficiaire et des fournisseurs d&amp;#039;énergie et d&amp;#039;équipements relatifs au déploiement de solutions hydrogène.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/realisez-diagnostic-potentiel-deploiement-lhydrogene-territoire</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
+  formulaire de contact
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d111-realiser-un-diagnostic-du-potentiel-de-deploi/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>163140</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Développer des réseaux collaboratifs européens de centres d'excellence professionnelle</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Erasmus +</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>AP Centres d'Excellence Professionnelle Erasmus+ (Centres of Vocational Excellence- CoVE)</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence exécutive européenne pour l’éducation et la culture (EACEA)</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>80%</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les projets de
+centres d’excellence professionnelle Erasmus&amp;#43; visent à répondre à la priorité
+sur l&amp;#039;excellence professionnelle en soutenant les réformes dans le secteur de
+l&amp;#039;Enseignement et Formation Professionnels (EFP) et en garantissant des
+aptitudes et des compétences de haute qualité et qui répondent aux besoins
+d’une économie innovante, inclusive et durable. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Cette action soutient
+la mise en place progressive et le développement de réseaux collaboratifs
+internationaux de centres d’excellence professionnelle.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Ces centres d’excellence professionnelle opéreront à
+deux niveaux :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;1.&lt;span&gt;      &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Au niveau national&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;, en associant un large éventail de parties prenantes locales, créant des
+écosystèmes de compétences pour l’innovation, le développement régional et
+l’inclusion sociale tout en collaborant avec les centres d&amp;#039;excellence
+professionnelle d’autres pays par l’intermédiaire de réseaux de collaboration
+internationaux&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;2.&lt;span&gt;      &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Au niveau européen/international&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;, en rassemblant les centres qui partagent un intérêt commun pour : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;des secteurs ou des écosystèmes
+industriels spécifiques,&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;ou des approches innovantes
+pour relever les défis économiques et sociétaux (par exemple le changement
+climatique, la numérisation, l’intelligence artificielle, les objectifs de développement
+durable, l’intégration des migrants et des groupes défavorisés, le
+développement des compétences des personnes ayant un niveau de qualification
+peu élevé, etc.)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les centres d’excellence professionnelle sont
+caractérisés par l’adoption d’une approche systémique qui reflète la mise en
+œuvre d’un large éventail d’activités réparties en 3 groupes (liste
+d’activités non exhaustive) :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Groupe 1 / Enseignement et
+apprentissage&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; : doter les intéressés de
+compétences pertinentes pour le marché du travail, adopter une approche
+inclusive fondée sur l’apprentissage tout au long de la vie dans le domaine de
+l’EFP, concevoir des programmes d’études et des certifications d’EFP en
+permettant une certaine flexibilité et l’individualisation de l’enseignement,
+mettre au point du matériel et des méthodes d’enseignement et d’apprentissage
+innovants centrés sur l’apprenant, investir dans le développement professionnel
+initial et continu des enseignants et des formateurs,  mettre en place des
+mécanismes solides d’assurance de la qualité, mettre en place des mécanismes de
+retour d’informations efficaces et des systèmes de suivi des diplômés, fournir
+des services d’orientation…&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Groupe 2 / Coopérations et
+partenariats &lt;/span&gt;&lt;/strong&gt;&lt;span&gt;: établir des partenariats entre
+le monde des entreprises et l’enseignement, recherche appliquée et innovation,
+internationalisation de l’EFP et mobilité à l’étranger, encourager les
+compétences et les initiatives entrepreneuriales, améliorer l’attractivité de
+l’EFP...&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Groupe 3 / Gouvernance et
+financement&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; : autonomie et gouvernance
+efficace en matière d’EFP, approche stratégique du développement et de la
+gouvernance des compétences, cocréer des écosystèmes de compétences, élaborer
+des modèles financiers durables, tirer pleinement parti des instruments
+financiers nationaux et de l’UE…&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les activités proposées dans la
+candidature devront apporter une valeur ajoutée et auront un impact direct sur
+les résultats du projet. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Durée du projet : 4 ans&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Subvention maximale de l&amp;#039;UE: 4M€&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;font face="Gotham Rounded, Gotham Rounded Book"&gt;&lt;/font&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Liste des projets CoVEs financés : &lt;a href="https://ec.europa.eu/social/BlobServlet?docId&amp;#61;27311&amp;amp;langId&amp;#61;en" target="_self"&gt;https://ec.europa.eu/social/BlobServlet?docId&amp;#61;27311&amp;amp;langId&amp;#61;en&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Site du projet &amp;#34;MOSAIC&amp;#34; coordonné par la SEPR à Lyon : &lt;a href="https://mosaiceuproject.eu/" target="_self"&gt;https://mosaiceuproject.eu/&lt;/a&gt;  &lt;/p&gt;&lt;p&gt;Vidéo de présentation des CoVEs :  &lt;a href="https://audiovisual.ec.europa.eu/en/video/I-191615?language&amp;#61;EN" target="_self"&gt;https://audiovisual.ec.europa.eu/en/video/I-191615?language&amp;#61;EN&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2025</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligibles, les demandeurs doivent : &lt;/p&gt;&lt;p&gt;·       
+Être une entité juridique
+(organismes publics ou privés) active dans le domaine de l&amp;#039;enseignement et de
+la formation professionnels ou dans le monde du travail&lt;/p&gt;&lt;p&gt;·       
+Être établi dans un État membre
+de l&amp;#039;UE ou dans un pays tiers associé au programme.&lt;/p&gt;&lt;p&gt;Le partenariat doit
+comprendre au moins&lt;strong&gt; 8 partenaires à part entière issus d&amp;#039;au moins
+4 États membres de l’UE ou pays tiers associés au programme&lt;/strong&gt; avec :&lt;/p&gt;&lt;p&gt;·        &lt;strong&gt;Au moins une entreprise, une
+industrie ou une organisation représentative d’un secteur&lt;/strong&gt;, et&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;·       
+&lt;strong&gt;Au moins un prestataire
+d&amp;#039;enseignement et de formation professionnels &lt;/strong&gt;(au niveau secondaire et/ou supérieur).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://monprojet.erasmusplus.fr/centre-excellence-prof</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/home</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:EACEA-EPLUS-VET&amp;#64;ec.europa.eu" target="_blank"&gt;&lt;span&gt;EACEA-EPLUS-VET&amp;#64;ec.europa.eu&lt;/span&gt;&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>promotion.formpro@agence-erasmus.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lexcellence-dans-la-formation-professionnelle/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Agence Erasmus+ France Education et Formation</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H21" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>90754</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’exploitation par câble des forêts de montagne des Pyrénées-Atlantiques présentant de fortes contraintes d’exploitation et des risques naturels</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Exploitation par câble</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...101 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Communauté de Communes Adour Madiran (CCAM) encourage sur son territoire la création d&amp;#039;entreprises et facilite l&amp;#039;implantation de nouvelles activités  qui dynamiseront le tissu économique local en développant des opportunités et des solutions d&amp;#039;implantation pour tous les entrepreneurs. Pour ce faire, elle apporte des subventions directes ou des aides sous forme de rabais sur la cession des terrains dont elle a propriété.  Ces aides font levier pour prétendre à des aides de la Région Occitanie en matière d&amp;#039;immobilier d&amp;#039;entreprises.
-[...148 lines deleted...]
-&lt;/ul&gt;
+ La Région soutient l&amp;#039;exploitation par câble des forêts de montagne des Pyrénées-Atlantiques présentant de fortes contraintes d&amp;#039;exploitation et un rôle avéré de protection contre les aléas naturels.
+&lt;/p&gt;
 &lt;strong&gt;
  Objectifs
 &lt;/strong&gt;
 :
 &lt;ul&gt;
  &lt;li&gt;
-  Accompagner des projets innovants individuels ou collaboratifs
-[...20 lines deleted...]
-      <c r="O23" s="1" t="inlineStr">
+  propriétaires forestiers privés, leurs groupements
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités territoriales et leurs groupements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères de sélection
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est modulée en fonction d&amp;#039;un certain nombre de critères techniques propres au chantier : longueur de ligne (câble court ou long), destination des produits extraits (Bois d&amp;#039;œuvre (BO), Bois d&amp;#039;industrie (BI), affouage ou bois énergie), contrainte éventuelle de reprise de bois au camion pour les amener à bord de grumiers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant
+ &lt;/strong&gt;
+ :
+ &lt;/p&gt;&lt;p&gt;
+  L&amp;#039;aide au débardage par câble est calculée sur la base d&amp;#039;un surcoût d&amp;#039;exploitation.
+ &lt;/p&gt;
+ &lt;p&gt;
+  Le taux maximum de subvention des 3 financeurs (Etat, Région Aquitaine et département des Pyrénées-Atlantiques) est de 80% de l&amp;#039;estimation HT des travaux éligibles.
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Pyrénées-Atlantiques</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/exploitation-par-cable</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service forêt bois papier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bernard LAZARINI :
+   05.57.57.82.70
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pascale PAREL :
+   05.57.57.80.53
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c08-exploitation-par-cable/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165909</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Financer des outils financiers - Mon projet d’entreprise</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Financement des outils financiers - Mon projet d’entreprise</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagée à renforcer l’entrepreneuriat en Provence-Alpes-Côte d&amp;#039;Azur, la Région Sud déploie depuis 2019 le parcours d’accompagnement et de financement &amp;#34;Mon projet d’entreprise&amp;#34;. Il permet aux entrepreneurs et chefs d&amp;#039;entreprise du territoire d’accéder facilement à une offre adaptée à toutes les phases de vie des entreprises.&lt;br /&gt; &lt;br /&gt; Pour la période 2025-2029, la Région renouvelle son soutien aux outils financiers portés par les partenaires de &amp;#34;Mon projet d&amp;#039;entreprise&amp;#34; retenus au titre du montage financier.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
-[...46 lines deleted...]
-      <c r="S23" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les structures retenues dans le cadre du Service d’Intérêt Économique Général (SIEG) &lt;a href="https://www.maregionsud.fr/vos-aides/detail/mon-projet-dentreprise" target="_self"&gt;Mon projet d’entreprise&lt;/a&gt; au titre du montage financier&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Dont le siège social ou l’établissement est situé en Provence-Alpes-Côte d’Azur et/ou réalisant une part significative de leur activité sur le territoire régional&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;À jour de leurs obligations sociales et fiscales&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Agréés au titre de l’article 1511-7 du Code général des collectivités territoriales (CGCT) pour les prêts d’honneur&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ou&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Répondant à leur règlementation en vigueur pour les autres outils financiers (fonds de garantie, contre garantie, etc.)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La subvention sera attribuée en fonction de :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L&amp;#039;effet levier de l’intervention régionale&lt;/li&gt; 	&lt;li&gt;La situation de trésorerie du fonds impactée par une hausse notable de l’activité et/ou du niveau de perte ou encore de l’évolution du montant moyen de prêt ou de garantie&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Seront priorisées répondant aux critères de la politique régionale en faveur de l’entrepreneuriat avec des outils financiers s’adressant aux :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Publics éloignés de l’emploi ou spécifiques (femmes, jeunes, issus des quartiers prioritaires ou de zones rurales, personnes en situation de handicap, etc.)&lt;/li&gt; 	&lt;li&gt;Secteurs d’activités porteurs d’emplois de proximité et facteur de lien et de redynamisation des territoires (artisanat, commerce, tourisme, services aux particuliers, petite industrie, silver économie, naturalité, industries créatives et culturelles en lien avec les filières stratégiques et le champ de l’économie sociale et solidaire)&lt;/li&gt; 	&lt;li&gt;Projets intégrant une logique de transition écologique (en prenant en compte les enjeux de la gestion de l’énergie, de l’eau, la réduction des déchets, de l’approvisionnement local….)&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les dossiers peuvent être déposés au plus tard le 15 juin de l’année N pour une instruction au titre de l’année N.&lt;br /&gt; &lt;br /&gt; Pour procéder au dépôt de leur demande, les structures éligibles sont invitées à utiliser le lien communiqué par les services régionaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
-[...57 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/financement-des-outils-financiers-mon-projet-dentreprise</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Portail Entreprises de la Région Sud&lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de &lt;strong&gt;8h30&lt;/strong&gt; à &lt;strong&gt;12h00&lt;/strong&gt; et de &lt;strong&gt;13h30&lt;/strong&gt; à &lt;strong&gt;17h00&lt;/strong&gt; au &lt;strong&gt;0 805 805 145&lt;/strong&gt; (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financement-des-outils-financiers-mon-projet-d-entreprise/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...124 lines deleted...]
-      <c r="H25" s="1" t="inlineStr">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>166258</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>CCR</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...161 lines deleted...]
-      <c r="O26" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 70</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Contrat Chaleur Renouvelable (CCR) est un dispositif de financement territorial mis en place par l&amp;#039;ADEME (Agence de la Transition Écologique). Son objectif est d&amp;#039;accélérer la production de chaleur à partir d&amp;#039;énergies renouvelables pour les secteurs de l&amp;#039;habitat collectif, du tertiaire, de l&amp;#039;industrie. Il est animé, sur le territoire de la Haute-Savoie, en partie par le Syane.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Géothermie, solaire thermique, biomasse, pour les études de faisabilité et/ou les investissements&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
-[...195 lines deleted...]
-      <c r="T27" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sur dossier&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
-[...28 lines deleted...]
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Savoie</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://syane.fr/energies/energies-renouvelables/aide-chaleur-renouvelable/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vicor MAZAURY - v.mazaury&amp;#64;syane.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>a.lebessou@syane.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable-3/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Syane</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-[...87 lines deleted...]
-      <c r="R28" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>94690</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'installation de production de chaleur biomasse/bois</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires :
+  Aide - « Installation de production de chaleur biomasse/bois », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Cette aide concerne les entreprises de process et/ou de transformation relevant de l&amp;#039;industrie et des services connexes à l&amp;#039;industrie de moins de 250 salariés, dont le siège social et ou les établissements sont en Nouvelle-Aquitaine.
-[...1 lines deleted...]
-&lt;p&gt;
+ L&amp;#039;ADEME aide financièrement à la réalisation d&amp;#039;nstallations de production de chaleur à partir de biomasse/bois, sur les secteurs des bâtiments publics, de l&amp;#039;habitat collectif, du tertiaire, de l&amp;#039;industrie et de l&amp;#039;agriculture,
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivité,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprise,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Association.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Il existe plusieurs bonnes raisons pour passer le cap du fossile au renouvelable grâce à la biomasse énergie :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   avoir de la visibilité sur les coûts de la chaleur,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   accéder à une haute performance environnementale,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   bénéficier de technologies éprouvées à haut rendement énergétique,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   profiter d&amp;#039;une ressource de proximité disponible (bois énergie, sous-produits agricoles ou industriels...), dans une logique d&amp;#039;économie circulaire,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   agir avec le soutien du Fonds Chaleur.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Accompagnement :
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   Les installations de fortes puissances en secteur entreprise (industrie, agriculture, tertiaire) sont accompagnées dans le cadre de l&amp;#039;AAP BCIAT (production &amp;gt; 12 000 MWh/an).
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les installations biomasse de faibles puissances sont accompagnées uniquement dans le cadre des contrats de développement EnR (production &amp;lt; 1 200 MWh/an).
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au-delà des aides à l&amp;#039;investissement, l&amp;#039;ADEME vous accompagne sur toutes les phases de votre projet : note d&amp;#039;opportunité, étude de faisabilité, assistance à maîtrise d&amp;#039;ouvrage, conseils.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Taux d&amp;#039;intervention :
+  Critères d&amp;#039;éligibilité :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...37 lines deleted...]
- Instruction de votre dossier et préparation pour le passage en Commission Permanente par le service.
+ &lt;br /&gt;
+ L&amp;#039;aide Fonds Chaleur aux installations de production chaleur biomasse/bois dépend de conditions techniques, en particulier :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   l&amp;#039;étude du projet,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;approvisionnement biomasse,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la quantité de chaleur produite,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les performances énergétiques et environnementales.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/installation-production-chaleur-biomasse-bois</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;5206" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/58bb-aider-a-linstallation-de-production-de-chaleu/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>162741</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Apporter de la visibilité aux orientations à prendre pour soutenir la filière hydrogène en région Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Plan régional hydrogène</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dynamique européenne et nationale annonce l&amp;#039;hydrogène comme une solution pertinente à la décarbonation d&amp;#039;activité émettrice de gaz à effet de serre, tel que les secteurs des transports et de l&amp;#039;industrie.&lt;/p&gt;
+&lt;p&gt;Le Plan Régional Hydrogène de la Région est l&amp;#039;aboutissement d&amp;#039;un travail collaboratif public-privé dont l&amp;#039;ambition est d&amp;#039;apporter de la visibilité aux orientations à prendre pour soutenir la filière hydrogène en région Provence-Alpes-Côte d&amp;#039;Azur et répondre aux enjeux de décarbonation et d&amp;#039;intégration des énergies renouvelables. Ce document présente le contexte territorial favorable à l&amp;#039;hydrogène, définit des priorités et objectifs chiffrés ainsi que des actions à entreprendre pour permettre le développement de la filière hydrogène.&lt;/p&gt;
+&lt;p&gt;Les 4 priorités de ce Plan Régional Hydrogène sont la décarbonation de la mobilité, la décarbonation de l&amp;#039;industrie, la production d&amp;#039;hydrogène renouvelable et bas carbone et la structuration d&amp;#039;une filière créatrice d&amp;#039;activités et d&amp;#039;emplois.&lt;/p&gt;
+&lt;p&gt;Dans ce cadre, les type de projet concernés sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la production d&amp;#039;hydrogène ;&lt;/li&gt; 	&lt;li&gt;le transport, le stockage et la distribution d&amp;#039;hydrogène ;&lt;/li&gt; 	&lt;li&gt;le déploiement d&amp;#039;usage de l&amp;#039;hydrogène les plus pertinents ;&lt;/li&gt; 	&lt;li&gt;la recherche et développement ;&lt;/li&gt; 	&lt;li&gt;les études d&amp;#039;opportunité ;&lt;/li&gt; 	&lt;li&gt;les études de faisabilité.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Consortium industriel du secteur ;&lt;/li&gt; 	&lt;li&gt;énergéticiens et développeurs de projets ;&lt;/li&gt; 	&lt;li&gt;collectivités locales.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets doivent impérativement présenter un caractère mature et respecter les priorités du Plan régional hydrogène.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2024</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent impérativement présenter un caractère mature et respecter les priorités du Plan régional hydrogène.&lt;/p&gt; &lt;p&gt;Dans un premier temps il est indispensable de contacter le chargé de missions régionale pour présenter le projet et demander des renseignements.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X28" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-regional-hydrogene</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Stéphane Faudon&lt;/p&gt;
+&lt;p&gt;Mail : &lt;a href="mailto:sfaudon&amp;#64;maregionsud.fr"&gt;sfaudon&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-regional-hydrogene/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>166081</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la filière hydrogène</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Plan régional hydrogène</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dynamique européenne et nationale annonce l&amp;#039;hydrogène comme une solution pertinente à la décarbonation d&amp;#039;activité émettrice de gaz à effet de serre, tel que les secteurs des transports et de l&amp;#039;industrie.&lt;/p&gt;
+&lt;p&gt;Le Plan Régional Hydrogène de la Région est l&amp;#039;aboutissement d&amp;#039;un travail collaboratif public-privé dont l&amp;#039;ambition est d&amp;#039;apporter de la visibilité aux orientations à prendre pour soutenir la filière hydrogène en région Provence-Alpes-Côte d&amp;#039;Azur et répondre aux enjeux de décarbonation et d&amp;#039;intégration des énergies renouvelables. Ce document présente le contexte territorial favorable à l&amp;#039;hydrogène, définit des priorités et objectifs chiffrés ainsi que des actions à entreprendre pour permettre le développement de la filière hydrogène.&lt;/p&gt;
+&lt;p&gt;Les 4 priorités de ce Plan Régional Hydrogène sont la décarbonation de la mobilité, la décarbonation de l&amp;#039;industrie, la production d&amp;#039;hydrogène renouvelable et bas carbone et la structuration d&amp;#039;une filière créatrice d&amp;#039;activités et d&amp;#039;emplois.&lt;/p&gt;
+&lt;p&gt;Dans ce cadre, les type de projet concernés sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la production d&amp;#039;hydrogène ;&lt;/li&gt; 	&lt;li&gt;le transport, le stockage et la distribution d&amp;#039;hydrogène ;&lt;/li&gt; 	&lt;li&gt;le déploiement d&amp;#039;usage de l&amp;#039;hydrogène les plus pertinents ;&lt;/li&gt; 	&lt;li&gt;la recherche et développement ;&lt;/li&gt; 	&lt;li&gt;les études d&amp;#039;opportunité ;&lt;/li&gt; 	&lt;li&gt;les études de faisabilité.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Consortium industriel du secteur ;&lt;/li&gt; 	&lt;li&gt;énergéticiens et développeurs de projets ;&lt;/li&gt; 	&lt;li&gt;collectivités locales.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets doivent impérativement présenter un caractère mature et respecter les priorités du Plan régional hydrogène.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2024</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent impérativement présenter un caractère mature et respecter les priorités du Plan régional hydrogène.&lt;/p&gt; &lt;p&gt;Dans un premier temps il est indispensable de contacter le chargé de missions régionale pour présenter le projet et demander des renseignements.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-regional-hydrogene</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_HYDREGIO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Stéphane Faudon&lt;/p&gt;
+&lt;p&gt;Mail : &lt;a href="mailto:sfaudon&amp;#64;maregionsud.fr"&gt;sfaudon&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-regional-hydrogene-1/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>166024</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les principales applications du solaire thermique sont la production d’eau chaude sanitaire (pour l’habitat, l’hôtellerie, les établissements de santé, …), la fourniture de chaleur pour l’industrie et l’agriculture, l’alimentation de réseaux de chaleur et le chauffage de l’eau des bassins de piscine.&lt;br /&gt; Les aides aux investissements concernent les projets des installations solaires collectives de production d’eau chaude. Les installations sont considérées comme collectives dès lors qu’elles répondent à un besoin en eau chaude collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/projets-solaires-thermiques-collectifs-nouveaux-projets</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-solaires-thermiques-collectifs-pour-production-d-eau-chaude-sanitaire-chauffage-nouveaux-projets/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>77372</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans la production d'hydrogène vert</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Financement des énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction Formation Professionnelle et Apprentissage : les contacts par départements sont à retrouver
-[...1 lines deleted...]
-  sur ce lien
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous aide à développer la production d&amp;#039;hydrogène vert sur votre territoire, notamment si vous voulez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre en œuvre des solutions simples ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantir la consommation locale ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer à la décarbonation de l&amp;#039;industrie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser les énergies industrielles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Nous pouvons vous accompagner si votre projet porte sur une solution de fabrication d&amp;#039;hydrogène par électrolyse de l&amp;#039;eau, dans l&amp;#039;optique de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre en place un démonstrateur de production d&amp;#039;hydrogène vert en local, à condition qu&amp;#039;il :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Soit de taille petite et/ou modulaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soit multi-usages ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cible des processus industriels simples ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réponde à une consommation locale ;
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser l&amp;#039;hydrogène fatal dans le cadre d&amp;#039;un projet industriel ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter la consommation locale d&amp;#039;hydrogène vert afin de décarboner l&amp;#039;industrie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investir directement de manière minoritaire en fonds propres et quasi-fonds propres au sein de la société de projet qui porte une infrastructure de production d&amp;#039;hydrogène vert (électrolyseur et unité de stockage) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étudier les possibilités de montages mixtes (Sociétés d&amp;#039;Économie Mixte, Sociétés d&amp;#039;Économie Mixte à Opération Unique, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études préalables qui sont nécessaires au montage du dossier d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-energies-renouvelables?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prod_hydro_vert_psat</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0205-investir-dans-la-production-dhydrogene-vert/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>94698</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Financer les installations géothermiques de production de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Financement d&amp;#039;installations géothermiques de production de chaleur et de froid », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Objectif :
+ &lt;br /&gt;
+ Réalisation d&amp;#039;installations de production de chaleur et de froid à partir de la géothermie, sur les secteurs des bâtiments publics, de l&amp;#039;habitat collectif, du tertiaire, de l&amp;#039;industrie et de l&amp;#039;agriculture grâce à l&amp;#039;accompagnement financier Fonds Chaleur de l&amp;#039;ADEME.
+ &lt;br /&gt;
+ Bénéficiaires :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivité,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprise,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Établissement public,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Association
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Accompagnement : l&amp;#039;aide est basée sur les MWh EnR en fonction de la technologie mise en place : de 5 à 40 € par MWh EnR.
+ &lt;br /&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Géothermie sur aquifère profond,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Géothermie de surface avec pompes à chaleur sur aquifère superficiel ou sur champs de sondes géothermiques ou sur géostructures énergétiques,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Installations utilisant les mêmes principes que la géothermie mais valorisant par pompe à chaleur l&amp;#039;énergie des eaux usées, de l&amp;#039;eau de mer ou des eaux thermales.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité : u
+ ne étude de faisabilité est préconisée, , d&amp;#039;autant que le versement des aides peut être conditionné à l&amp;#039;atteinte de critères minimum de performance de l&amp;#039;installation (COP de la PAC, production en MWh, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;autres critères, notamment réglementaires et en lien avec la performance énergétique des bâtiments peuvent également s&amp;#039;imposer au projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Au-delà des aides à l&amp;#039;investissement, l&amp;#039;ADEME vous accompagne sur toutes les phases de votre projet : note d&amp;#039;opportunité, assistance à maîtrise d&amp;#039;ouvrage, conseils, étude de faisabilité. Si vous n&amp;#039;avez pas encore réalisé cette étude, vous trouverez le cahier des charges sur le dispositif «
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-dune-etude-faisabilite-geothermie" rel="noopener" target="_blank"&gt;
+  Financement d&amp;#039;une étude de faisabilité de géothermie
  &lt;/a&gt;
- .
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;opération pour laquelle vous sollicitez une aide financière ne doit pas avoir commencé ou ne doit pas avoir donné lieu à des engagements fermes (sous quelque forme que ce soit : marché signé, commande signée, devis accepté...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-dinstallations-geothermiques-production-chaleur-froid</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/897a-financer-les-installations-geothermiques-de-p/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...20 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>121336</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement du département de l'Oise (DSID)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement des départements</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de région — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;
+ La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires, en cohérence avec les priorités arrêtés localement par le préfet de région et les politiques portées par le Gouvernement, notamment :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.gouv.fr/content/download/74296/447916/file/Guide%20d'ing%C3%A9nierie%20financi%C3%A8re%20%C3%A0%20destination%20des%20collectivit%C3%A9s%20locales.pdf</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les demandes de subvention DSID doivent être adressées à la préfecture selon un calendrier communiqué au bénéficiaire chaque année (généralement, 1er trimestre de l&amp;#039;année).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre interlocutrice du bureau des concours financiers et du contrôle budgétaire de l&amp;#039;Oise reste à votre disposition pour toute demande complémentaire :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Mme Anne-Laure FERRY : 03 44 06 12 63 /
+ &lt;a href="mailto:anne-laure.ferry&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  anne-laure.ferry&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>lucille.dechaize@oise.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1d2c-soutenir-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>143291</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>S'engager pour la sobriété foncière</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
-Collectivité d’outre-mer à statut particulier</t>
-[...8 lines deleted...]
-      <c r="K29" s="1" t="inlineStr">
+Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En réaffirmant l&amp;#039;objectif de zéro artificialisation nette à l&amp;#039;horizon 2050 et la diminution de moitié du rythme annuel de consommation foncière d&amp;#039;ici 2031, la loi énergie-climat de 2019 appelle les collectivités à repenser en profondeur l&amp;#039;ensemble de la chaîne de l&amp;#039;aménagement bien au-delà des mesures déjà mises en œuvre. Fort de sa posture transversale (planification, stratégies territoriales, aménagement, foncier, biodiversité), le Cerema vous guide pour définir une politique foncière durable et mettre en œuvre vos projets à chaque échelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez optimiser votre gestion foncière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous avez un projet de requalification de friches ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous avez besoin d&amp;#039;éclairages techniques en matière de conception urbaine, renaturation, recyclage de friches ou planification ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez mettre en œuvre des stratégies foncières pour atteindre le Zéro Artificialisation Nette (ZAN) ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous éclairer sur les enjeux de gestion et préservation du foncier : partage d&amp;#039;outils et de connaissances sur les marchés fonciers et leur évolution (analyses des valeurs foncières, appui à la mise en place d&amp;#039;observatoires...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recueillir et analyser des données foncières, détecter des gisements fonciers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaborer le diagnostic multicritère préalable au lancement d&amp;#039;une prestation et analyser les options envisageables (en matière de réaménagement urbain, évolution des documents d&amp;#039;urbanisme, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous conseiller et vous outiller pour définir et mettre en œuvre votre stratégie foncière (réglementation locale, conditions économiques, mobilisation d&amp;#039;opérateurs) en intégrant les 3 leviers du ZAN : reconquête des friches, densification, renaturation et compensation de l&amp;#039;artificialisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Outils et méthodes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Données foncières et immobilières pour caractériser les enjeux locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire de l&amp;#039;artificialisation pour évaluer la consommation d&amp;#039;espaces
+ &lt;/li&gt;
+ &lt;li&gt;
+  Urbansimul pour connaître le foncier et élaborer des stratégies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cartofriches pour inventorier les friches et fonciers en renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  UrbanVitaliz pour faciliter la reconversion de foncier complexe.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Grand projet :
+  Accompagner les territoires d&amp;#039;industrie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 146 territoires sont labellisés Territoire d&amp;#039;Industrie, un programme porté par l&amp;#039;Agence Nationale de Cohésion des Territoires pour soutenir les collectivités et les entreprises dans le développement de l&amp;#039;activité industrielle, la formation, l&amp;#039;accès au foncier. L&amp;#039;enjeu est important dans un contexte où 70 % de l&amp;#039;emploi industriel se situe en dehors des métropoles, dans les territoires périurbains, ruraux et villes moyennes. Dans le cadre du programme Territoires d&amp;#039;industrie qui vise à développer les écosystèmes industriels, le Cerema intervient pour des expertises flash sollicitées par les délégués territoriaux de l&amp;#039;ANCT qui porte le programme.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Clermont Auvergne Métropole : Diagnostic flash du foncier économique — juin 2021
+ &lt;/li&gt;
+ &lt;li&gt;
+  Territoire d&amp;#039;Industrie d&amp;#039;Aurillac-Figeac-Rodez, composé de 15 EPCI sur trois départements (Cantal, Aveyron et Lot) et deux régions (Auvergne Rhône- Alpes et Occitanie). Identification des capacités d&amp;#039;accueil des activités économiques en tenant compte de l&amp;#039;objectif du ZAN et de réindustrialisation et partager aux élus et techniciens des outils facilitant un développement économique plus sobre en foncier (2021-2022).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Revitalisation
+Appui méthodologique
+Valorisation d'actions
+Industrie</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/s-engager-sobriete-fonciere</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a996-sengager-pour-la-sobriete-fonciere/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L29" s="1" t="inlineStr">
-[...69 lines deleted...]
-          <t>published</t>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>