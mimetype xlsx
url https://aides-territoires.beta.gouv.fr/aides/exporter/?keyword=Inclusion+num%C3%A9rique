--- v0 (2026-06-17)
+++ v1 (2026-06-19)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH63"/>
+  <dimension ref="A1:AH64"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -944,52 +944,52 @@
           <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>SOLURIS (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie Juridique / administrative
-Ingénierie technique</t>
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projets locaux, intercommunaux et public-privé.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conseil aux élus et aux cadres territoriaux sur la transformation numériques des collectivités (mairies, intercommunalités, autres établissements publics locaux ).
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Appui technique, financier et organisationnel.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Axes prioritaires : cybersécurité/RGPD, inclusion numérique, numérique responsable, SIG, open data
   &lt;br /&gt;
@@ -1467,52 +1467,52 @@
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agence Landaise Pour l'Informatique (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis sa création en 1985, l&amp;#039;Agence Landaise Pour l&amp;#039;Informatique, syndicat mixte, répond  aux  besoins  numériques  dans  le  département  des  Landes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Assurer la sécurité informatique
  &lt;/li&gt;
  &lt;li&gt;
   Création de sites web
   &lt;br /&gt;
  &lt;/li&gt;
@@ -1633,53 +1633,53 @@
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>77078</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence Alpine des Territoires (AGATE) - OPSN et CPIE</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nous accompagnons aujourd&amp;#039;hui les collectivités locales dans leur transformation numérique afin qu&amp;#039;elle profite à leurs services et à tous les acteurs du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Nous les aidons également au quotidien dans l&amp;#039;utilisation de leurs logiciels de gestion communale grâce à notre équipe de spécialistes des logiciels BERGER LEVRAULT (éditeur de logiciels). Notre équipe les forme (sur site ou en séminaire) et les dépanne via notre ligne dédiée à l&amp;#039;assistance téléphonique (hotline).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Notre équipe géomatique est quant à elle une ressource à la fois interne et à disposition des collectivités pour structurer et exploiter les données, les spatialiser dans des bases de données et les rendre compréhensibles via des représentations efficaces et innovantes : cartographique ou datavisualisation.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
@@ -1914,52 +1914,52 @@
         <v>164372</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités sur l'utilisation du logiciel Berger Levrault</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des collectivités sur le logiciel Berger Levrault</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financée par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
@@ -2364,332 +2364,84 @@
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>05/09/2023</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
           <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
-        <v>127289</v>
+        <v>120286</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Soutenir des investissements numériques dans le champ culturel</t>
+          <t>Installer et maintenir des systèmes informatiques et réseaux</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>INVESTISSEMENT CULTUREL - Aide aux investissements numériques</t>
+          <t>Systèmes Informatiques et réseaux</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
-        <is>
-[...246 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Installation et maintenance d&amp;#039;équipements, infrastructures associées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -2751,180 +2503,180 @@
   Service de sauvegarde de données externalisée
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Hébergement dans un DataCenter 100% public :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réservations et dépôts de noms de domaine
  &lt;/li&gt;
  &lt;li&gt;
   Hébergement de sites web
  &lt;/li&gt;
  &lt;li&gt;
   Messagerie électronique et calendriers partagés
  &lt;/li&gt;
  &lt;li&gt;
   Hébergement de serveurs dédiés
  &lt;/li&gt;
  &lt;li&gt;
   Virtualisation de serveurs métiers pour un travail à distance
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/systemes-informatiques-reseaux/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Syndicat Mixte Numérian
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 75 30 13 13
 &lt;/p&gt;
 &lt;p&gt;
  Site :
  &lt;a href="https://www.numerian.fr/"&gt;
   www.numerian.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
   contact&amp;#64;numerian.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/94f3-systemes-informatiques-et-reseaux/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
+      <c r="AH15" s="1" t="inlineStr">
         <is>
           <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>120287</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de logiciels et d'applications de gestion</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Logiciels et applications</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mise à disposition de logiciels de gestion à l&amp;#039;échelle communale et intercommunale.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -2970,180 +2722,180 @@
   &lt;br /&gt;
   – Logiciel d&amp;#039;aide à la rédaction des marchés publics
   &lt;br /&gt;
   – Logiciel de gestion des Autorisations du Droit du Sol
   &lt;br /&gt;
   – Cloud, espace de stockage en ligne partagé pour un travail collaboratif
   &lt;br /&gt;
   – Liste de diffusion mails
   &lt;br /&gt;
   – Enquêtes en ligne
   &lt;br /&gt;
   – Applications en ligne de gestion du cadastre et autorisations du droit du sol
  &lt;/li&gt;
  &lt;li&gt;
   Choix des outils, installation et déploiement au sein de la collectivité ou en mode hébergé pour un accès distant
  &lt;/li&gt;
  &lt;li&gt;
   Formation des utilisateurs
  &lt;/li&gt;
  &lt;li&gt;
   Service d&amp;#039;assistance par nos agents au quotidien
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/logiciels-applications/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Syndicat Mixte Numérian
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 75 30 13 13
 &lt;/p&gt;
 &lt;p&gt;
  Site :
  &lt;a href="http://www.numerian.fr"&gt;
   www.numerian.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
   contact&amp;#64;numerian.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a06-logiciels-et-applications/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
+      <c r="AH16" s="1" t="inlineStr">
         <is>
           <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>120288</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Mettre en place des process de dématérialisation et des téléprocédures (e-administration)</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>E-Administration</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L18" s="1" t="inlineStr">
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dématérialisation et téléprocédures.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -3176,145 +2928,393 @@
   – Délivrance de certificat de signature électronique sur site
   &lt;br /&gt;
   – Plateforme de dématérialisation des marchés publics
   &lt;br /&gt;
   – Tiers de Télétransmission vers la préfecture et la trésorerie
   &lt;br /&gt;
   – Dématérialisation des actes réglementaires et budgétaires
   &lt;br /&gt;
   – Dématérialisation des bordereaux comptables
   &lt;br /&gt;
   – Parapheur électronique en ligne avec circuits de validation
   &lt;br /&gt;
   – Service de Correspondant Informatique et Libertés
   &lt;br /&gt;
   – Audits dans le cadre de la loi sur le RGPD
  &lt;/li&gt;
  &lt;li&gt;
   Formation des utilisateurs
  &lt;/li&gt;
  &lt;li&gt;
   Service d&amp;#039;assistance par nos agents au quotidien
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/e-administration/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Syndicat Mixte Numérian
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 30 13 13
   &lt;/li&gt;
   &lt;li&gt;
    Site :
    &lt;a href="https://www.numerian.fr/"&gt;
     www.numerian.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
     contact&amp;#64;numerian.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3cad-e-administration/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>127289</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des investissements numériques dans le champ culturel</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENT CULTUREL - Aide aux investissements numériques</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région de soutenir des investissements numériques dans le champ culturel.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture avant le dépôt.
+&lt;/p&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
+   Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
+   Investissement culturel – Aide aux structures itinérantes
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une
+ &lt;strong&gt;
+  subvention d&amp;#039;un taux maximum de 40%
+ &lt;/strong&gt;
+ du montant des dépenses éligibles, plafonnées à 1 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux montants des devis des prestations ou acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La restauration ou la numérisation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création ou le développement de sites ou applications visant à favoriser la connaissance et la diffusion des œuvres vers le public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de matériel numérique (tablettes, tables de montage/mash-up) pour des projets culturels innovants et/ou structurants, des projets mutualisés ou des projets d&amp;#039;Éducation artistique et culturelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé
+ &lt;strong&gt;
+  à hauteur de 20% minimum par la structure porteuse.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les projets relevant du secteur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du spectacle vivant
+  &lt;/strong&gt;
+  :
+  &lt;span&gt;
+   Christine Vacher :
+   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+    christine.vacher&amp;#64;iledefrance.fr
+   &lt;/a&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du patrimoine
+  &lt;/strong&gt;
+  : Héloise Maillé - heloise.maille-virole&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   des arts plastiques
+  &lt;/strong&gt;
+  : Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du livre et de la lecture
+  &lt;/strong&gt;
+  : Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y18" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z18" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/3cad-e-administration/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8b09-investissement-culturel-aide-aux-investisseme/</t>
         </is>
       </c>
       <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>22/01/2023</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>07/06/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>120311</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Être accompagné à l'informatisation de sa bibliothèque</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Informatisation des bibliothèques</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5035,1382 +5035,701 @@
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
           <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
-        <v>63649</v>
+        <v>72812</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les collectivités à la transformation numérique - Métiers support</t>
+          <t>Développer l'e-administration et accompagner la transformation numérique des collectivités territoriales</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>Agence Technique Départementale 24 - ATD (opérateur public de services numériques - OPSN)</t>
+          <t>e-Collectivités (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
-        <is>
-[...679 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le syndicat mixte régional e-Collectivités, opérateur public de services numériques, est une structure dédiée au développement de l&amp;#039;administration électronique et à la transformation numérique des collectivités territoriales de la région Pays de la Loire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>http://www.ecollectivites.fr</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;ecollectivites.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>cedric.macaud@ecollectivites.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e14f-developper-le-administration-et-accompagner-l/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
+      <c r="AH28" s="1" t="inlineStr">
         <is>
           <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>72809</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Accompagner la transformation numérique des territoires</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Offre de services numériques pour les collectivités du département de la Nièvre</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Syndicat Intercommunal d’Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN) - Opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Le SIEEEN, syndicat d’énergies solidaires, depuis 1946&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Le Syndicat Intercommunal d’Énergies, d’Équipement et d’Environnement de la Nièvre (SIEEEN) est un établissement public de coopération intercommunale. Il met ses compétences au service des collectivités nivernaises et de leurs administrés. Syndicat mixte ouvert à la carte, le SIEEEN est constitué de communes, de syndicats mixtes fermés, de communautés de communes et du Conseil départemental de la Nièvre. En plus de ses trois grands champs de compétences, à savoir les énergies, l’équipement et l’environnement, le SIEEEN assure une compétence supplémentaire liée à l’e-administration de compétences : les énergies ; l’e-administration ; l’équipement et l’environnement.&lt;/p&gt;&lt;p&gt;Créé en 1946, pour achever l’électrification du département, le SIEEEN a diversifié ses activités au fil des ans. Il propose un large éventail de solutions en architecture, éclairage public, équipement, gestion des déchets, énergies renouvelables et technologies de l’information et de la communication. Acteur reconnu du développement durable en Nièvre, le Syndicat déploie différentes expertises pour aider le territoire à réussir sa transition énergétique, écologique et numérique.&lt;/p&gt;&lt;h4&gt;Le SITEC, guichet unique informatique des collectivités nivernaises&lt;/h4&gt;&lt;p&gt;Depuis 1992, le SIEEEN poursuit le programme d’informatisation des mairies, initié par l’Union Amicale des Maires de la Nièvre. Afin d’optimiser son offre, il crée le Service d’Information TErritoriales des Collectivités (SITEC), en 2010. Le SITEC agit, aujourd’hui, comme le guichet unique informatique des collectivités nivernaises. Il accompagne plus de 300 communes, 9 communautés de communes et plusieurs syndicats et autres établissement publics tels que les SIAEP, SIRP et notamment l’Agence Technique Départementale « Nièvre Ingénierie », dans la mise en oeuvre de l’e-administration. Celles-ci bénéficient de services et de solutions optimisés ainsi que d’un accompagnement performant, dans le cadre de leur transition numérique.&lt;/p&gt;&lt;h4&gt;Un service, quatre pôles de compétences spécialisés&lt;/h4&gt;&lt;p&gt;Le SITEC est structuré en 4 quatre pôles de compétences en interaction constante, afin de renforcer l’accompagnement et accélérer la transformation digitale des collectivités nivernaises. Il apporte des solutions efficientes dédiées au développe-ment de l’intelligence numérique des collectivités. Il s’appuie sur ses différentes expertises techniques et sa cellule de veille technologique et réglementaire pour essaimer les bonnes pratiques de sobriété numérique :&lt;br /&gt;     - TIC : Acquisition, installation, paramétrage pour les collectivités, conseils, accompagnement, formation, support, assistance aux logiciels métiers (paie, budget, compta, élections, état civil...) ;&lt;br /&gt;     - SIG : Mise à disposition, paramétrage, maintenance et évolutions du SIG / Cartographie &amp;#34;GéoSIEEEN&amp;#34; et ses modules complémentaires, création de modules métiers (eau, voirie, urbanisme...), analyses thématiques spatiales ;&lt;br /&gt;     - IP : Service informatique des compétences du SIEEEN, maintenance et sécurisation des infrastructures et suivi des projets numériques ;&lt;br /&gt;     - CYB : Supervision sécuritaire des systèmes du SIEEEN, sauvegarde à distance des données des collectivités, sensibilisation à la cybersécurité.&lt;/p&gt;&lt;h4&gt;Une expertise numérique publique de proximité&lt;/h4&gt;&lt;p&gt;Le SITEC remplit les missions principales suivantes :&lt;br /&gt;- Il est le support numérique des compétences du SIEEEN ;&lt;br /&gt;- Il assure le service informatique mutualisé des collectivités ;&lt;br /&gt;- Il assure le service cartographique mutualisé des collectivités.&lt;/p&gt;&lt;p&gt;Dans ce cadre, il propose un large éventail de services :&lt;br /&gt;- Acquisition, installation, maintenance et dépannage de matériels informatiques, logiciels et certificats électroniques ;&lt;br /&gt;- Formations : logiciels métiers, AIPR, … ;&lt;br /&gt;- Administration électronique pour la télétransmission de documents ;&lt;br /&gt;- Système d’Information Géographique (SIG) complet, incluant les données et les cartes du territoire.&lt;/p&gt;&lt;p&gt;Pour faciliter l’accès à ses services et solutions, le SITEC a mis en place deux types de contractualisation :&lt;br /&gt;- La Convention : Il s’agit d’adhérer au catalogue de services du SIEEEN, puis de choisir à la carte chaque service numé-rique ;&lt;br /&gt;- Les Contrats de prestations sont plus adaptés pour les collectivités bénéficiant d’un autre éditeur que JVS et Berger-Levrault. Ils apportent des solutions de maintenance annuelle, avec différents services en adéquation avec les usages :&lt;br /&gt;- Contrat « Matériel » (matériels uniquement) ;&lt;br /&gt;- Contrat « Assistance à distance » (logiciels métiers Berger-Levrault et JVS Mairistem uniquement) ;&lt;br /&gt;- Contrat « Assistance sur site » (matériels et logiciels métiers) ;&lt;br /&gt;- Contrat « Sauvegarde à distance » (datacenters souverains en France, sauvegarde 7 jours - 5 semaines - 12 mois) ;&lt;br /&gt;- Contrat « SIG GéoSIEEEN » (cadastre, propriétaires fonciers, réseaux…) ;&lt;br /&gt;- Contrat pour les modules spécifiques complémentaires de GéoSIEEEN, listés ci-après.&lt;/p&gt;&lt;h4&gt;Les services numériques à la carte pour les adhérents&lt;/h4&gt;&lt;p&gt;Une cotisation servant de droit d’entrée, et surtout d’équilibrage des charges fixes du SITEC, permet aux adhérents d’accéder à tous les services numériques à la carte, listés ci-dessous.&lt;/p&gt;&lt;h4&gt;Logiciels métiers : Des outils performants pour une e-administration efficiente&lt;/h4&gt;&lt;p&gt;Le SIEEEN est un partenaire de proximité pérenne des éditeurs de logiciels Berger-Levrault et JVS Mairistem. Il fournit un service de proximité aux collectivités nivernaises sur ces suites logicielles complètes et modulaires pour la gestion de leurs activités quotidiennes, et notamment :&lt;br /&gt;- L’installation des modules Berger-Levrault et JVS Mairistem ;&lt;br /&gt;- La maintenance, les évolutions ;&lt;br /&gt;- La veille réglementaire et fonctionnelle ;&lt;br /&gt;- La configuration, le paramétrage des connecteurs (DSN, Chorus, REU…)&lt;br /&gt;- Le dépannage en ligne, et sur site si nécessaire ;&lt;br /&gt;- L’accompagnement aux migrations de logiciels ;&lt;br /&gt;- L’intégration des inventaires ;&lt;br /&gt;- La formation sur la comptabilité, la paie, la facturation, l’état civil, les élections...&lt;/p&gt;&lt;p&gt;Les formations sont proposées selon un calendrier disponible sur l’extranet du SIEEEN : extranet.sieeen.fr. Il est possible de s’inscrire en ligne aux sessions, offertes en illimité dans le cadre de la souscription à la présente assistance éditeur du SIEEEN.&lt;/p&gt;&lt;h4&gt;Une chaîne de dématérialisation pour sécuriser le transfert de vos données&lt;/h4&gt;&lt;p&gt;Depuis 2017, la politique nationale de l’État vise à accélérer la transition numérique des collectivités. Le SIEEEN a mis en place une chaîne de dématérialisation complète pour sécuriser le transfert de flux comptables entre l’ordonnateur et la Trésorerie ainsi que pour l’envoi au contrôle de légalité des documents réglementaires et budgétaires.&lt;/p&gt;&lt;p&gt;Le SIEEEN a retenu une solution mutualisée, « Stela » (Système de TElétransmission Avancée). Celle-ci intègre :&lt;br /&gt;- Une plate-forme de dématérialisation.&lt;br /&gt;- Un tiers de télétransmission.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Egalement un parapheur électronique peut être mis à disposition, nommé « Sesile » (Service Électronique de Signature Légale). Il s’agit d’un module pour la dématérialisation de l’envoi de convocations et des documents associés aux élus des différentes assemblées.&lt;/p&gt;&lt;p&gt;Pour compléter la chaîne de dématérialisation, le SIEEEN propose un service d’acquisition pour des certificats électroniques permettant de s’authentifier auprès des organismes (Préfecture, DGFiP…) pour l’envoi des actes et des documents budgétaires, et même signer électroniquement des fichiers.&lt;/p&gt;&lt;p&gt;Il est également possible de recourir à une offre de numérisation des actes d’état civil.&lt;/p&gt;&lt;h4&gt;Matériel informatique, neuf et reconditionné, et logiciels bureautiques : toutes les solutions in-formatiques indispensables pour la gestion de votre collectivité&lt;/h4&gt;&lt;p&gt;Fort de son expertise, le SITEC est un partenaire de proximité privilégié des collectivités nivernaises. Il vous fait bénéficier d’une gamme complète de solutions informatiques et d’une assistance sur mesure.&lt;/p&gt;&lt;p&gt;Après l’étude de vos besoins et de vos usages, le SITEC se charge de l’acquisition, l’installation et la configuration sur site de vos matériels informatiques :&lt;br /&gt;- L’installation des équipements numériques : postes fixes, portables, onduleurs, serveurs, tablettes, réseau…&lt;br /&gt;- La sécurisation (antivirus, conseils de sécurité...) ;&lt;br /&gt;- La personnalisation ;&lt;br /&gt;- La configuration du travail à distance ;&lt;br /&gt;- L’organisation de vos fichiers partagés ;&lt;br /&gt;- L’installation des logiciels bureautiques et spécifiques (PAO, CAO…).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le SITEC inclut dans son offre, la maintenance et l’assistance technique :&lt;br /&gt;- Maintenance et dépannage sur site ;&lt;br /&gt;- Remplacement par un poste informatique de prêt le temps du renouvellement ou du dépannage ;&lt;br /&gt;- Assistance technique à distance : diagnostic et dépannage via la hotline, prise en main à distance ;&lt;br /&gt;- Visite préventive annuelle ;&lt;br /&gt;- Suivi d’intervention ;&lt;br /&gt;- Conseils, accompagnement.&lt;/p&gt;&lt;h4&gt;GéoSIEEEN : Un outil cartographique d’aide à la décision optimisé, souple et évolutif&lt;/h4&gt;&lt;p&gt;Le Système d’Information Géographique (SIG) GéoSIEEEN est une plateforme Web SIG performante de consultation de données géographiques et d&amp;#039;aide à la décision. Il améliore la qualité des services rendus aux usagers, simplifie les tâches de secrétariat et renforce la connaissance du territoire. Ergonomique, fluide et constamment enrichi, GéoSIEEEN permet des analyses thématiques approfondies, présentées sous la forme de cartographies.&lt;/p&gt;&lt;p&gt;Accessible à partir de n’importe quel ordinateur connecté à Internet, GéoSIEEEN intègre différentes applications qui répondent aux grandes problématiques de gestion du territoire. Le SIG du SIEEEN est ouvert au grand public depuis décembre 2022.&lt;/p&gt;&lt;h4&gt;Des applications métiers pour optimiser la gestion de votre territoire&lt;/h4&gt;&lt;p&gt;Pour optimiser les services proposés, répondre aux compétences spécifiques, s’adapter aux nouveaux besoins des collectivités et mutualiser les coûts d’acquisition logiciels, le SIG du SIEEEN se décline en différentes applications métiers :&lt;br /&gt;     - Géo-SIEEEN : Plate-forme départementale de consultation et d’exploitation des données géographiques à destination des structures publiques de la Nièvre&lt;br /&gt;     - SIT’BAL : Gestion et certification des voies et des adresses, versement et publication dans la Base Adresses Nationale (BAN)&lt;br /&gt;     - SIT’CIM : Gestion des actes de concessions et de la cartographie de cimetières&lt;br /&gt;     - SIT’SVE : Dépôt et transmission de Demandes d’Autorisation d’Urbanisme (DAU)&lt;br /&gt;     - SIT’URBA : Instruction des DAU et démarches liées à l’urbanisme&lt;br /&gt;     - SIT’AVIS : Instruction des consultations des DAU&lt;br /&gt;     - SIT’DICT : Gestion des DT-DICT dans le cadre de la réglementation anti-endommagement&lt;br /&gt;     - SIT’VOI-RIE : Gestion des demandes de permissions et d’arrêtés de voirie&lt;br /&gt;     - SIT’APPS : Portail cartographique Usagers (cadastre solaire, recycleries, déchetteries, points d’apport volontaire, SVE, alertes citoyennes)&lt;br /&gt;     - SIT’AL : Gestion des signalements (dépôts sauvages, voirie, ...)&lt;br /&gt;     - SIT’EAU : Gestion patrimoniale et cartographique des réseaux d’eau potable&lt;br /&gt;     - SIT’AC : Gestion patrimoniale, règlementaire et cartographique des réseaux d’assainissement collectif&lt;br /&gt;     - SIT’ANC : Gestion patrimoniale et réglementaire des Services Public d’Assainissement Non Collectif (SPANC)&lt;br /&gt;     - SIT’CLASS : Gestion du classement des voiries, versement et publication dans la base la BD topo (IGN)&lt;br /&gt;     - SIT’ATLAS : Génération d’atlas cartographiques (cadastre, urbanisme, communication, ...)&lt;/p&gt;&lt;h4&gt;Vers la constitution d’un Plan de Corps de Rue Simplifié départemental&lt;/h4&gt;&lt;p&gt;Afin de répondre à la réglementation relative aux Déclarations de Travaux (DT) et Déclarations d’Intention de Commence-ment de Travaux (DICT), le SIEEEN a confié au SITEC la constitution du Plan de Corps de Rue Simplifié (PCRS) image, basé sur une photo aérienne de résolution de 5 cm à l’échelle départementale. Cet outil indispensable pour le respect de la réforme « anti-endommagement des réseaux » permettra aux gestionnaires de réseaux sensibles et non-sensibles de dé-tecter et d’identifier précisément leurs réseaux pour répondre aux DT/DICT, dès 2026.&lt;/p&gt;&lt;p&gt;Cette donnée, en outre, sera exploitée dans le cadre de projets d’aménagement, d’urbanisme et tous besoins concomitants.&lt;/p&gt;&lt;h4&gt;Autorisation d’intervention à proximité des réseaux (AIPR) : Le SIEEEN, centre de formation&lt;/h4&gt;&lt;p&gt;Depuis le 1er janvier 2018, l’autorisation d’intervention à proximité des réseaux (AIPR) est une étape obligatoire de l’application du décret DT-DICT « anti-endommagement des réseaux ». Ainsi, tout intervenant à proximité des réseaux doit être détenteur de de cette certification. Le SIEEEN est centre de formation et d’examen, en réponse aux besoins des collectivités territoriales. Ses 2 agents formateurs sont reconnus auprès du CNFPT et habilités.&lt;/p&gt;&lt;p&gt;3 niveaux de formation :&lt;br /&gt;Pour permettre aux agents de votre collectivité à obtenir et renouveler leur habilitation, le SITEC dispense des formations sur site ou à son siège social pour les groupes :&lt;br /&gt;- Niveau opérateur (1 jour) : personnels exécutant les travaux, personnels conduisant des engins de chantier et personnels effectuant des travaux urgents (ATU) dispensés de DT et DICT ;&lt;br /&gt;- Niveau concepteur / encadrant (2 jours) : chef d’équipe, chef de chantier, conducteur de travaux, chargé d’études, personnel de bureaux de maîtrise d’oeuvre et d’assistance à maître d’ouvrage, personnel de maîtrise d’ouvrage et personnel réalisant la détection et le géoréférencement de réseaux ;&lt;br /&gt;- Niveau concepteur / encadrant expérimenté (1 jour) : chef d’équipe, chef de chantier, conducteur de travaux, chargé d’études, personnel de bureaux de maîtrise d’oeuvre et d’assistance à maître d’ouvrage, personnel de maîtrise d’ouvrage et personnel réalisant la détection et le géoréférencement de réseaux.&lt;/p&gt;&lt;p&gt;Une approche pédagogique interactive et pratique :&lt;br /&gt;Les formateurs du SITEC privilégient une pédagogie interactive axée sur des expériences vécues. Grâce aux formations dispensées, vos agents acquièrent et renforcent leurs connaissances sur la réglementation DT-DICT, le Guichet Unique, le régime général, la préparation et l’exécution des travaux. Ils peuvent ainsi :&lt;br /&gt;- Appréhender la réglementation DT-DICT et le guide technique de sécurisation des chantiers.&lt;br /&gt;- Situer leur rôle parmi les niveaux de responsabilité des différents acteurs.&lt;br /&gt;- Réaliser des travaux à proximité des réseaux en respectant les différentes recommandations et prescriptions.&lt;br /&gt;- Comprendre les conséquences d’un dommage et savoir réagir.&lt;br /&gt;- Rapprocher le contenu réglementaire de la réforme DT-DICT des exigences de l’examen AIPR.&lt;br /&gt;- S’entraîner sur les questions issues du QCM de l’examen final de contrôle des compétences pour l’intervention à proximité des réseaux.&lt;/p&gt;&lt;p&gt;À l’issue de la formation, une évaluation officielle est effectuée sous la forme d’un QCM généré sur la plateforme nationale de l’Ineris. Une attestation officielle et individuelle de compétences est remise à chaque participant permettant la délivrance de l’habilitation par l’employeur.&lt;/p&gt;&lt;h4&gt;Sauvegarde externalisée des données : la sécurisation de vos données sensibles&lt;/h4&gt;&lt;p&gt;Comme toute collectivité, vous traitez et stockez un volume important de données sensibles. Conscient que leur perte peut avoir un impact majeur sur votre activité et la confiance de vos administrés, le SIEEEN vous propose une solution de sau-vegarde externalisée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une sécurité renforcée sans contrainte :&lt;br /&gt;Vous bénéficiez d’une protection sûre en cas de vol de matériels informatiques, d’incendie, d’inondation ou de cyberattaque. La solution du SIEEEN comprend :&lt;br /&gt;- La sauvegarde de vos données utilisateurs (bases de données métiers, Word, Excel, fichiers photos…) ;&lt;br /&gt;- La souveraineté de la solution : hébergement sécurisé, secouru et souverain (datacenters en France) ;&lt;br /&gt;- Une rétention adaptée permettant de restaurer vos données datant des 7 derniers jours, des 5 dernières semaines et des 12 derniers mois ;&lt;br /&gt;- La configuration de la sauvegarde avec vous (périodicité, données sélectionnées…) ;&lt;br /&gt;- L’accompagnement pour la compréhension du fonctionnement ;&lt;br /&gt;- La supervision en temps réel ;&lt;br /&gt;- La réception de notifications permettant de s’assurer que la sauvegarde s’est bien déroulée ;&lt;br /&gt;- La restauration de vos données utilisateurs et métiers en moins de 24 heures.&lt;/p&gt;&lt;h4&gt;RGPD et DPO&lt;/h4&gt;&lt;p&gt;Le RGPD est le Règlement Européen relatif à la Protection des Données n°2016/679 du 27 avril 2016.&lt;/p&gt;&lt;p&gt;L’une des mesures phares de ce Règlement est l’obligation de désigner officiellement un Délégué à la Protection des Don-nées (DPO).&lt;/p&gt;&lt;p&gt;Cette prestation est, début 2026, en cours de construction. Une étude est effectuée pour déterminer les possibilités de mutualiser des équipes de DPO en partenariat avec d’autres organismes publics homologues.&lt;/p&gt;&lt;p&gt;Différentes étapes sont proposées à la présente prestation :&lt;br /&gt;- L’accompagnement de l’Adhérent pour nommer officiellement le SIEEEN comme Délégué à la Protection des Données (DPO) auprès de la Commission Nationale de l’Informatique et des Libertés (CNIL) ;&lt;br /&gt;- Effectuer une première phase initiale pour étudier la gestion des données à caractère personnel existantes de l’Adhérent :&lt;br /&gt;- Inventorier les traitements de données à caractère personnel et rédiger le registre correspondant ;&lt;br /&gt;- Sensibiliser les agents et les élus sélectionnés aux règles applicables en matière de protection des données ;&lt;br /&gt;- Accompagner l’Adhérent dans le suivi de sa conformité au RGPD ;&lt;br /&gt;- Dispenser des conseils, sur demande, en ce qui concerne l&amp;#039;analyse d&amp;#039;impact relative à la protection des données et vérifier l&amp;#039;exécution ;&lt;br /&gt;- Coopérer avec l&amp;#039;autorité de contrôle et faire office de point de contact pour l&amp;#039;autorité de contrôle sur les questions relatives au traitement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Formation professionnelle
 Technologies numériques et numérisation
 Innovation, créativité et recherche
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre adhérent de l&amp;#039;offre de services numériques du Sieeen ou en contrat de prestations.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Nièvre</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.sieeen.fr</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;service.tic&amp;#64;sieeen.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>philippe.jeannet@sieeen.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/833a-conseiller-et-accompagner-la-transformation-n/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Syndicat Intercommunal d'Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN)</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
+      <c r="AH29" s="1" t="inlineStr">
         <is>
           <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>72750</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>SITIV (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aide à la modernisation numérique des collectivités territoriales
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la mise en conformité RGS, RGI, RGAA et à la sécurisation des Systèmes d&amp;#039;information
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Mise à disposition de plateformes numériques de services
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en conformité RGPD
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Assistance Infrastructure,  télécoms, sécurité, système d&amp;#039;information, support et formations
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  adhésion et/ou conventionnement
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Rhône et Loire</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>http://www.sitiv.fr</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  svangheluwe&amp;#64;sitiv.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>svangheluwe@sitiv.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b35f-conseiller-et-accompagner-la-transformation-n/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>09/12/2020</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
+      <c r="AH30" s="1" t="inlineStr">
         <is>
           <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>72749</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Conseiller et accompagner la transformation numérique des collectivités</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Somme Numérique (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Somme Numérique accompagne ses membres le déploiement du numérique et participe à la transformation numérique des collectivités locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Projets de dématérialisation (PES V2, Actes, signature électronique, plateforme de marchés publics...)
  &lt;/li&gt;
  &lt;li&gt;
   Numérique éducatif (Espace Numérique de Travail, TBI)
  &lt;/li&gt;
  &lt;li&gt;
   Hébergement physique dans Datacenter Tiers 3
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Marché télécom : fourniture de solutions de communication (tél. fixe et mobile, MtM, SMS...) à prix négociés
  &lt;/li&gt;
  &lt;li&gt;
   Sauvegarde de données
  &lt;/li&gt;
  &lt;li&gt;
   Hébergement de sites internet - gestion de domaine
  &lt;/li&gt;
  &lt;li&gt;
   Messagerie collaborative
  &lt;/li&gt;
  &lt;li&gt;
   Bornes wifi
  &lt;/li&gt;
  &lt;li&gt;
   Archivage électronique à valeur probante (SESAM)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
  &lt;/li&gt;
  &lt;li&gt;
   Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
  &lt;/li&gt;
  &lt;li&gt;
   et Conseil en communication et en graphisme.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    &lt;strong&gt;
     Hébergement et formation de la messagerie collaborative de la collectivité
    &lt;/strong&gt;
    : sécurité et fluidité des échanges entre agents/élus.
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Dématérialisation des marchés publics
   &lt;/strong&gt;
   : accompagnement des collectivités pour la dématérialisation des marchés publics sur notre plateforme régionale.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Mise à disposition d&amp;#039;outils de communication
   &lt;/strong&gt;
   : nom de domaine, site internet, application mobile
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    Toutes les communautés de communes, communes, syndicats situés sur le département de la Somme
    &lt;br /&gt;
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.sommenumerique.fr</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  courrier&amp;#64;sommenumerique.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>l.cartier@sommenumerique.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cfaf-conseiller-et-accompagner-la-transformation-n/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>09/12/2020</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
+      <c r="AH31" s="1" t="inlineStr">
         <is>
           <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>72405</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans leur transformation numérique - Métiers support</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Centre de Gestion de la Fonction Publique Territoriale de Lot et Garonne - CDG 47  (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le CDG 47 s&amp;#039;est investi en faveur de l&amp;#039;informatisation des collectivités lot-et-garonnaises au travers d&amp;#039;étapes importantes.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;accompagnement dans l&amp;#039;usage de progiciels de gestion depuis 1984;
  &lt;/li&gt;
  &lt;li&gt;
   La mise en oeuvre du projet élu rural numérique en 2010 composé de quatre axes (la dématérialisation, la sécurité du système d&amp;#039;information, les services internet, l&amp;#039;information géographique);
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   La signature d&amp;#039;un partenariat avec la DDFIP depuis 2013 afin d&amp;#039;avoir un rôle moteur dans le processus de dématérialisation de la chaîne comptable et financière.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Notre objectif constant est de jouer un rôle moteur dans l&amp;#039;optimisation de la gestion publique locale en développant en matière informatique et numérique une gamme d&amp;#039;outils et de services en lien avec les besoins du monde territorial.
 &lt;/p&gt;
 &lt;p&gt;
  Les champs de compétences :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -6435,520 +5754,1201 @@
   Convocations électroniques
  &lt;/li&gt;
  &lt;li&gt;
   Communication électronique professionnelle
  &lt;/li&gt;
  &lt;li&gt;
   Délégué à la protection des données
  &lt;/li&gt;
  &lt;li&gt;
   Sites Internet
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Système d&amp;#039;Information Géographique
  &lt;/li&gt;
  &lt;li&gt;
   Conseil et organisation
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   etc.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sous convention
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Lot-et-Garonne</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.cdg47.fr/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Tél : 05.53.48.00.70
  &lt;/li&gt;
  &lt;li&gt;
   Courriel :
    contact&amp;#64;cdg47.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>olivier.pommaret@cdg47.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b4a-accompagner-les-collectivites-dans-leur-trans/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>01/12/2020</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
+      <c r="AH32" s="1" t="inlineStr">
         <is>
           <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>72205</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Recruter et accueillir des conseillers numériques</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J37" s="1" t="inlineStr">
+      <c r="J33" s="1" t="inlineStr">
         <is>
           <t>50 000 euros par poste</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L37" s="1" t="inlineStr">
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Gouvernement agit sur trois axes :
  &lt;br /&gt;
  1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
  &lt;br /&gt;
  2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
  &lt;br /&gt;
  3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
 &lt;/p&gt;
 &lt;p&gt;
  Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
  &lt;/strong&gt;
  (donc en charge de porter le contrat de travail)
  &lt;strong&gt;
   et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
  &lt;/strong&gt;
  . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Emploi
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P37" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>17/11/2020</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
 &lt;/p&gt;
 &lt;p&gt;
  La mise à disposition de conseillers numériques à des structures associatives est autorisée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
         </is>
       </c>
-      <c r="W37" s="1" t="inlineStr">
+      <c r="W33" s="1" t="inlineStr">
         <is>
           <t>https://www.conseiller-numerique.gouv.fr/</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>numerique@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>ANCT</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>27/11/2020</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
+      <c r="AH33" s="1" t="inlineStr">
         <is>
           <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G38" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>65565</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leur transformation numérique</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>ADICO (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Adico accompagne depuis 30 ans ses adhérents dans le déploiement du numérique et participe à la transformation numérique des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela l&amp;#039;Adico s&amp;#039;est organisée autour de 4 objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement logiciels (aide à l&amp;#039;utilisation des logiciels métiers et formation des agents),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et Conseil en communication et en graphisme
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appuis technique des collectivités dans l&amp;#039;écriture d&amp;#039;un cahier des charges pour le développement d&amp;#039;un nouveau site internet (respect des obligations RGAA),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audit d&amp;#039;accessibilité de sites publics,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audit portant sur le référentiel général de sécurité,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en conformité au RGPD,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en oeuvre de projets portant sur l&amp;#039;IA (chatbot),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les Iot (qualité de l&amp;#039;air dans les établissements scolaires),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de charte graphique, logo...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Il est nécessaire d&amp;#039;être adhérent de l&amp;#039;Association
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Départements 60-27-76-95-77</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>http://www.adico.fr</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;adico.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>emmanuel.vive@adico.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e24-accompagner-les-collectivites-dans-leur-trans/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Adico (Association pour le développement et l'innovation numérique des collectivités)</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2020</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>63649</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la transformation numérique - Métiers support</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale 24 - ATD (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis plus de 25 ans, l&amp;#039;ATD24 assiste les collectivités dans leur usage
+numérique quotidien et cherche les solutions innovantes pour faciliter la
+transformation et bénéficier au maximum des possibilités offertes par les outils numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les 348 collectivités adhérentes au service ont accès aux
+logiciels : Paie, Gestion financière, Élection, Etat-civil.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ceuxci sont en lien automatisé avec les différentes plateformes
+nationales, Chorus, Helios, Net-Entreprises, Insee.
+&lt;/p&gt;
+&lt;p&gt;
+ Nos missions :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fourniture et maintenance des logiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement des logiciels et des données dans les infrastructures
+du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage des comptes utilisateurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage des logiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations initiales et complémentaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunions d&amp;#039;informations
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance quotidienne
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous convention
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>http://atd24.fr</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD24
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Gestion des territoires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 05 53 06 65 65
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ atd24&amp;#64;atd24.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>d.papon@atd24.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2152-accompagnement-a-la-transformation-numerique/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>ATD24</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>77361</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l’accès aux services publics digitalisés avec le programme France Services</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>subvention maximale de 30 000 euros par projet</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la digitalisation des services publics, la Banque des Territoires accompagne les collectivités territoriales et les associations dans la création d&amp;#039;une structure France Services sur leur territoire, et notamment dans l&amp;#039;animation, la formation des agents et l&amp;#039;outillage numérique.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec l&amp;#039;offre France Services, vous accompagnez les usagers dans la réalisation de leurs démarches administratives en ligne et proposez un service public de proximité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_public_digitalisation_psat</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez : busfranceservices&amp;#64;caissedesdepots.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f8c-decouvrir-le-programme-france-services-et-bus/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>74198</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance numérique</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champs d&amp;#039;action en matière de numérique et informatique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En termes de numérique et d&amp;#039;informatique, l&amp;#039;agence vous accompagne sur les
  &lt;strong&gt;
   logiciels métiers d&amp;#039;administration publique
  &lt;/strong&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Agence technique vous propose également l&amp;#039;assistance et paramétrage d&amp;#039;un
  &lt;strong&gt;
   profil acheteur marché publics.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Administration numérique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Assistance et paramétrage sur les logiciels métiers : État Civil, paie, déclaration sociale, comptabilité, élections, registre de délibération, facturation, emprunt, gestions des biens, populations, PayFip
  &lt;/li&gt;
  &lt;li&gt;
   Transmission des flux en trésorerie et des actes en préfecture
  &lt;/li&gt;
  &lt;li&gt;
   Convocation électronique
  &lt;/li&gt;
  &lt;li&gt;
   Certificats de signature électronique (Chambersign) et pour l&amp;#039;état civil (Comedec), parapheur électronique (Sésile)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Internet : Gestion des domaines et création de compte client de messagerie
  &lt;/li&gt;
  &lt;li&gt;
   Outils collaboratifs : Gestion Electronique des Documents, Visioconférence, agendas partagés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Profil acheteur Marchés Publics [plateforme de dématérialisation]
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Assistance et paramétrage du profil acheteur
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à mise en ligne et fin de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Formation des agents
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Equipement public
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une collectivité locale située dans le département de la Charente.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être adhérent à l&amp;#039;ATD16, au volet numérique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.atd16.fr/</t>
         </is>
       </c>
-      <c r="W38" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://ticket.atd16.fr</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;atd16.fr
   &lt;/a&gt;
   - 05 45 20 07 60
  &lt;/li&gt;
  &lt;li&gt;
   Yann Bogdanovic - Responsable du service Administration Numérique
  -
   &lt;a href="mailto:san&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    san&amp;#64;atd16.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/09b8-beneficier-dune-maintenance-informatique-et-d/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>73837</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Pôle Numérique du CDG46 (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Centre de Gestion de la Fonction Publique Territoriale du Lot conseille et accompagne, dans le domaine du numérique, autour de 5 services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Protection des données (RGPD)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Progiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation (Actes / Hélios / marchés publics / convocations aux assemblées / etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Internet (création de sites web, messagerie, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Préparation et accompagnement du changement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de transformation numérique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et création de sites web de services publics.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance numérique : RGPD, RGS, conseil, accompagnement de l&amp;#039;homologation et de la mise en conformité. Assistance en cas de cybermalveillance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation continue des agents publics sur les outils numériques des services du CDG.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le numérique étant une mission facultative, les collectivités et établissements publics du Lot qui veulent en bénéficier doivent conventionner.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cdg46.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le formulaire de contact sur https://www.cdg46.fr/
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y38" s="1" t="inlineStr">
         <is>
-          <t>contact@atd16.fr</t>
+          <t>frederic.frances@cdg46.fr</t>
         </is>
       </c>
       <c r="Z38" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/09b8-beneficier-dune-maintenance-informatique-et-d/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bbdc-conseiller-et-accompagner-la-transformation-n/</t>
         </is>
       </c>
       <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
-          <t>15/01/2021</t>
+          <t>06/01/2021</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
           <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>50278</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Visualiser le déploiement du numérique à l'école</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
@@ -7701,283 +7701,91 @@
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>07/12/2022</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
           <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
-        <v>73058</v>
+        <v>145007</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Engager des démarches de contrat de territoires (ECLAT - Engagement Commun pour le Logement et l'Autonomie sur les Territoires)</t>
+          <t>Déployer le réseau WIFI 43</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>KIT WIFI 43</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
-[...4 lines deleted...]
-          <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
+          <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
-        <is>
-[...190 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J44" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
         <is>
           <t>Financement des frais d'accès au service WIFI43 soit 250€ HT pour 2 bornes maxi par structure publique</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département finance un kit Wifi 43 comprenant l&amp;#039;activation et le matériel nécessaires au fonctionnement des bornes, soit un coût de 250€ HT pour le kit de 2 bornes (ces frais sont à votre charge pour toute borne supplémentaire). Cette prise en charge ne comprend pas la pose des bornes.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;abonnement, à la charge de la collectivité ou de l&amp;#039;établissement bénéficiaire, sera de 288€ HT / an (il ne comprend pas l&amp;#039;abonnement ADSL/Fibre/...) pour les 2 bornes. Pour toute borne supplémentaire, le bénéficiaire devra s&amp;#039;acquitter d&amp;#039;un abonnement supplémentaire de 144€ HT/an auprès du fournisseur
  (la société YZIACT - &lt;a href="https://www.google.com/maps/place//data&amp;#61;!4m2!3m1!1s0x47f557fa9db027ed:0xeae53dc45fead0ac?sa&amp;#61;X&amp;amp;ved&amp;#61;1t:8290&amp;amp;ictx&amp;#61;111" tabindex="0"&gt;&lt;span&gt;ZA de Clairac, 30 Rue Maryse Bastié, 26760 Beaumont-lès-Valence&lt;/span&gt;&lt;/a&gt;&lt;span&gt;- tel &lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;a href="https://www.google.com/search?client&amp;#61;firefox-b-e&amp;amp;q&amp;#61;YZIACT#"&gt;&lt;span&gt;04 75 78 28 35&lt;/span&gt;&lt;/a&gt;)&lt;/span&gt;&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre de soins&lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le kit Wifi 43  comprend 2 portails :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - portail captif pour l&amp;#039;authentification des usagers
  &lt;br /&gt;
  - un portail d&amp;#039;administration à destination de la structure publique pour gérer les bornes (exemple : limiter les accès pendant les heures d&amp;#039;ouverture de la mairie,...)
@@ -7988,242 +7796,779 @@
   Public concerné :  tout public
  &lt;/li&gt;
  &lt;li&gt;
   Pièces à fournir : Délibération de la structure publique selon modèle pouvant être fourni par le Département&lt;br /&gt;&lt;/li&gt;
  &lt;li&gt;
   Récurrence de l&amp;#039;aide : souscription possible  jusqu&amp;#039;à fin 2024 &lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Plus de 95 structures publiques  équipées
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Accès aux services
 Cohésion sociale et inclusion
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Animation et mise en réseau
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les pré-requis pour bénéficier du kit Wifi 43 :
   &lt;br /&gt;
   - Etre une structure publique
   &lt;br /&gt;
   - Disposer d&amp;#039;une ligne et d&amp;#039;un abonnement internet ADSL ou autre (Fibre, Wifimax, Satellite, 4G fixe)
   &lt;br /&gt;
   - Emettre une délibération de votre assemblée délibérante (un modèle peut vous être fourni)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Il est recommandé d&amp;#039;avoir un débit supérieur à 2mb/s pour pouvoir utiliser les bornes dans de bonnes conditions.
   &lt;br /&gt;
   &lt;br /&gt;
   NB : Vous pouvez tester votre débit sur le site
   suivant, par exemple : https://www.degrouptest.com/test-debit.php
   &lt;br /&gt;
   Vous pouvez également, si besoin, tester l&amp;#039;éligibilité de votre ligne pour passer sur du Très Haut Débit : https://www.auvergnetreshautdebit.fr/reseau-et-couverture/eligibilite-de-votre-ligne/
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction du Numérique (DNUM)
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:dnum&amp;#64;hauteloire.fr" target="_self"&gt;
   dnum&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b800-beneficier-du-reseau-wifi-43/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Déployer les équipements numériques
 Gestion d'une base nautique</t>
         </is>
       </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>73058</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Engager des démarches de contrat de territoires (ECLAT - Engagement Commun pour le Logement et l'Autonomie sur les Territoires)</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="F44" s="1" t="inlineStr">
+        <is>
+          <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   NB :
+  &lt;/strong&gt;
+  l&amp;#039;ingénierie de cette démarche est assurée par des partenaires de la Cnav (SOLIHA et la Fédération des Centres Sociaux) et financée par elle. Le pilotage est réalisé par le binôme Carsat/Collectivité.
+ &lt;/em&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ECLAT
+ &lt;/strong&gt;
+ est une démarche visant à faire émerger, à une échelle infra-départementale, un cadre favorable à la prévention de la perte d&amp;#039;autonomie des personnes retraitées.
+ &lt;br /&gt;
+&lt;/p&gt;
+Cette démarche prend la forme d&amp;#039;un contrat de territoire : assise sur un diagnostic partagé des besoins, elle mobilise des partenariats locaux, identifie des priorités d&amp;#039;action et soutient financièrement leur concrétisation.
+&lt;br /&gt;
+&lt;p&gt;
+ Elle repose sur 3 étapes principales qui se succèdent sur une période de 12 mois environ (du lancement public de la démarche au soutien financier des actions) :
+ &lt;br /&gt;
+ ✓ Réaliser un diagnostic (dont une consultation des habitants retraités)
+ &lt;br /&gt;
+ ✓ Lancer un appel à projets dédié au territoire afin de soutenir financièrement les solutions issues du diagnostic ; puis valoriser l&amp;#039;engagement des parties prenantes (signature d&amp;#039;une convention)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A titre d&amp;#039;exemples, une démarche ECLAT peut venir soutenir : la rénovation d&amp;#039;une résidence autonomie, un programme coordonné d&amp;#039;actions collectives de prévention / de maintien du lien social, des actions favorisant l&amp;#039;inclusion numérique des habitants du territoire, l&amp;#039;organisation de bilan de prévention pour les retraités, l&amp;#039;adaptation de logements dans le parc social, etc.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Logement et habitat
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2020</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivité :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - volontaire pour s&amp;#039;inscrire dans la démarche, en partenariat avec la Carsat du territoire
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - dont le nombre d&amp;#039;habitants est compris entre 50 000 et 100 000 (recommandation)
+&lt;/p&gt;
+&lt;p&gt;
+ Un premier niveau d&amp;#039;analyse d&amp;#039;indicateurs statistiques (notamment issus des observatoires des situations de fragilités - https://www.observatoires-fragilites-national.fr) permettra d&amp;#039;approfondir l&amp;#039;opportunité de s&amp;#039;engager dans la démarche.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Benjamin Leroux
+ &lt;br /&gt;
+ Responsable animation &amp;amp; développement du territoire
+ &lt;br /&gt;
+ Direction nationale de l&amp;#039;action sociale - Cnav
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ benjamin.leroux&amp;#64;cnav.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>magalie.raimbault@cnav.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0792-engager-des-demarches-de-contrat-de-territoir/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AC44" s="1" t="inlineStr">
         <is>
-          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
-          <t>06/07/2023</t>
+          <t>16/12/2020</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
+        <v>157092</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à renforcer l&amp;#039;attractivité par l&amp;#039;offre de services, à protéger et valoriser le patrimoine rural, à accueillir et fidéliser les habitants, et à dynamiser la vie locale.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Un patrimoine vernaculaire valorisé (clos masure notamment)
+&lt;/p&gt;
+&lt;p&gt;
+ - Un allongement de la durée des séjours touristiques
+&lt;/p&gt;
+&lt;p&gt;
+ - La mise en place d&amp;#039;une politique d&amp;#039;accueil des nouveaux habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des parcours résidentiels facilités pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des centres bourgs dynamiques, des services proches des habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - UN vieillissement de la population mieux anticipé et accompagné
+&lt;/p&gt;
+&lt;p&gt;
+ - Une offre locale de formation renforcée et adaptée
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accès aux services de soins facilité par des initiatives innovantes
+&lt;/p&gt;
+&lt;p&gt;
+ - Un maillage de solutions de mobilités adaptées au territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ - Information et communication en lien avec la création et le développement de services à la population et l&amp;#039;offre existante.
+&lt;/p&gt;
+&lt;p&gt;
+ - Création de nouveaux services numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement favorisant l&amp;#039;accès au numérique dans les lieux publics.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services à la population.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de l&amp;#039;offre de santé sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Animation et contribution à la mise en réseau des acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de partenariats avec des centres de formations locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Commerces et services
+Formation professionnelle
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf36-leader-action-n3-renforcer-lattractivite-par-/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD45" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>92350</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la mise en oeuvre des villes et territoires durables</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     &lt;strong&gt;
      Les agences d&amp;#039;urbanisme vous aident dans la mise en oeuvre des villes et territoires durables
     &lt;/strong&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 &lt;p&gt;
  Mettre en œuvre des villes et territoires durables, c&amp;#039;est penser leur développement de manière transversale et intégrée à différentes échelles, pour faire face aux transitions. C&amp;#039;est faire appel à des modes plus coopératifs et participatifs pour impliquer l&amp;#039;ensemble des acteurs du territoire. C&amp;#039;est aborder les projets dans toutes leurs dimensions : physiques, environnementales, économiques et sociales. Dans ce contexte, un outil d&amp;#039;ingénierie tel que l&amp;#039;agence d&amp;#039;urbanisme constitue un atout important. Par son approche transversale et multi-acteurs, l&amp;#039;agence d&amp;#039;urbanisme permet de rompre avec les approches sectorielles. Elle offre la possibilité de construire une vision stratégique articulant les différentes échelles des territoires et de mieux articuler les politiques publiques, comme celles de l&amp;#039;habitat, de la solidarité, des projets urbains, de l&amp;#039;environnement ou encore de la mobilité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Les agences d&amp;#039;urbanisme
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -8254,527 +8599,182 @@
   &lt;li&gt;
    &lt;strong&gt;
     Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Une équipe pluridisciplinaire et inclusive
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Participation à l&amp;#039;élaboration des politiques d&amp;#039;aménagement et de développement
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux politiques de requalification des centres et de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux démarches de développement économique et social
  &lt;/li&gt;
  &lt;li&gt;
   Contribution à l&amp;#039;adaptation des territoires au changement climatique (transition énergétique, îlots de fraîcheur, trames écologiques...)
  &lt;/li&gt;
  &lt;li&gt;
   Développement des politiques publiques du quotidien (mobilités durables, offre de soin, alimentation saine, qualité de l&amp;#039;habitat, des paysages...)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des stratégies de développement et d&amp;#039;inclusion numérique
  &lt;/li&gt;
  &lt;li&gt;
   Participation à l&amp;#039;animation territoriale et au débat public en tant que tiers de confiance
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/88ff-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
+      <c r="AH46" s="1" t="inlineStr">
         <is>
           <t>09/06/2026</t>
-        </is>
-[...343 lines deleted...]
-          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
         <v>155106</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -10632,93 +10632,697 @@
         </is>
       </c>
       <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>23/08/2021</t>
         </is>
       </c>
       <c r="AH54" s="1" t="inlineStr">
         <is>
           <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:34" customHeight="0">
       <c r="A55" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>126143</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Enveloppes communes urbaines</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -10730,757 +11334,153 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
+      <c r="AH57" s="1" t="inlineStr">
         <is>
           <t>06/06/2026</t>
-        </is>
-[...602 lines deleted...]
-          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:34" customHeight="0">
       <c r="A58" s="1">
         <v>155118</v>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre, développer des services au sein des bibliothèques et/ou des ludothèques</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Bibliothèque, ludothèque (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -12540,52 +12540,52 @@
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H62" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Prêt</t>
+          <t>Prêt
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
@@ -13250,44 +13250,273 @@
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
       <c r="AH63" s="1" t="inlineStr">
         <is>
           <t>09/06/2026</t>
         </is>
       </c>
     </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>122832</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Ain</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 80</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des projets d&amp;#039;investissement des communes et groupements de communes - DSIL
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations éligibles à la DSIL :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;span&gt;▶&lt;/span&gt; Les projets contribuant aux priorités thématiques suivantes (L 2334-32 du CGCT)
+ &lt;br /&gt;
+ • la rénovation thermique, la transition écologique, le développement des énergies renouvelables,
+ &lt;br /&gt;
+ • la mise aux normes et la sécurisation des équipements publics,
+ &lt;br /&gt;
+ • le développement d&amp;#039;infrastructures en faveur de la mobilité et en faveur de la construction de logements,
+ &lt;br /&gt;
+ • le développement du numérique et de la téléphonie mobile,
+ &lt;br /&gt;
+ • la création, la transformation et la rénovation des bâtiments scolaires,
+ &lt;br /&gt;
+ • la réalisation d&amp;#039;hébergement et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Friche
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles à cette dotation, toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre ainsi que les pôles d&amp;#039;équilibre territoriaux (PETR).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des opérations éligibles à la DSIL est disponible sur le site internet :
+ &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
+  https://www.ain.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DSIL     Ouvre une nouvelle fenêtre
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt du dossier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>corinne.duroux@ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b43c-financer-des-projets-dinvestissement-des-comm/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>PREFECTURE DE L'AIN</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>