--- v0 (2026-04-27)
+++ v1 (2026-07-31)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH54"/>
+  <dimension ref="A1:AH48"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -379,51 +379,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>142700</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Développer l’intermodalité sur votre territoire par l’aménagement de Pôles d’Echanges Multimodaux (PEM)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
@@ -623,326 +623,221 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>143387</v>
+        <v>101585</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
+          <t>Protéger par une offre de services sur mesure</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Direction générale de la gendarmerie nationale (DGGN)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
-Etablissement public dont services de l'Etat
-[...6 lines deleted...]
-          <t>Ingénierie technique</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cette formation vous permettra de sécuriser les déplacements piétons aux abords de vos chantiers et de maintenir la continuité des itinéraires accessibles. Après des apports théoriques sur les enjeux de la mise en accessibilité des chantiers, le cadre réglementaire et les bonnes pratiques, des études de cas concrets et une sensibilisation sur le terrain seront proposées.
-[...12 lines deleted...]
-&lt;/h4&gt;
+ Vous souhaitez :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Garantir la sécurité et le confort des déplacements des piétons pendant les chantiers.
-[...8 lines deleted...]
-  Savoir sécuriser et signaler les chantiers, maintenir la continuité des itinéraires, informer les usagers.
+  Améliorer la sécurité du quotidien pour une meilleure qualité de vie au sein de votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Engager votre commune dans une &amp;#34; sécurité dès la conception &amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser l&amp;#039;implication des acteurs locaux dans la sécurité de leur territoire
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;h4&gt;
-[...125 lines deleted...]
- &lt;br /&gt;
+&lt;p&gt;
+ Pour #RépondrePrésent, pour la population, par le gendarme, la gendarmerie a lancé son plan stratégique « GEND 20.24 » sous l&amp;#039;autorité du ministre de l&amp;#039;intérieur, afin de « mieux protéger par une offre de protection sur mesure ».
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, il s&amp;#039;agit d&amp;#039;appuyer cette démarche de développement territorial par la signature d&amp;#039;un contrat de sécurité déclinant localement l&amp;#039;ensemble de l&amp;#039;offre de protection de la gendarmerie, incluant :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   une relation avec les élus et la population construite sur le principe de la redevabilité, à travers par exemple le dispositif de consultation et d&amp;#039;amélioration du service (DCAS) ou d&amp;#039;autres dispositifs visant à recueillir et mesurer la satisfaction des usagers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le renforcement de la fonction contact en réponse aux sollicitations ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la réponse aux enjeux spécifiques des territoires ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la réponse aux enjeux de la sécurité des mobilités et des nouvelles frontières de la sécurité (protection de l&amp;#039;environnement et biosécurité, protection de la réputation et lutte contre le cyber-harcèlement, protection des données) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la prévention augmentée, sur un éventail complet : cyber sécurité &amp;#43; sûreté (prévention technique de la malveillance / vidéo protection) &amp;#43; intelligence économique au profit des entreprises ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la prévention et la sécurité scolaires.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Parallèlement, les communes bénéficiant de cette offre disposent de leviers d&amp;#039;amplification en intégrant les enjeux de sécurité dans les processus de développement de toute nature, à travers une &amp;#34; sécurité dès la conception &amp;#34; passant par :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   l‘association des forces de sécurité aux grands projets d&amp;#039;urbanisme et d&amp;#039;aménagement par des diagnostics de rénovation urbaine associant le groupement de gendarmerie local ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la rénovation immobilière de l&amp;#039;infrastructure gendarmerie sous l&amp;#039;angle de :
+  &lt;/li&gt;
+  &lt;li&gt;
+   La transition écologique : rénovation thermique, autonomie énergétique, bornes de recharge électriques, ... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;amélioration du service : conditions d&amp;#039;accueil du public, sécurité des emprises et protection des gendarmes et familles, obligations d&amp;#039;accessibilités (PMR,...), etc. ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une participation à l&amp;#039;adaptation de l&amp;#039;offre de service aux enjeux du territoire : locaux de permanence &amp;#34;hors les murs&amp;#34; pour les gendarmes, soutien à la participation de la gendarmerie aux France Services ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le développement des technologies et le soutien au développement des territoires intelligents et de confiance.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Sécurité</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre gendarmerie locale – ou votre groupement de gendarmerie départementale – ggd00&amp;#64;gendarmerie.intérieur.gouv.fr – (pour votre commune remplacer « 00 » par le numéro de votre département)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
-[...34 lines deleted...]
-      </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
-          <t>partenariats@cerema.fr</t>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/8936-securiser-les-deplacements-pietons-et-mainten/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f820-proteger-par-une-offre-de-services-sur-mesure/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
-          <t>15/06/2023</t>
+          <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>161850</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Acquérir et développer des outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels - Fonds d'accessibilité des oeuvres</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Fonds d&amp;apos;accessibilité des oeuvres</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
@@ -1047,442 +942,547 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>11/03/2024</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
+        <v>143387</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette formation vous permettra de sécuriser les déplacements piétons aux abords de vos chantiers et de maintenir la continuité des itinéraires accessibles. Après des apports théoriques sur les enjeux de la mise en accessibilité des chantiers, le cadre réglementaire et les bonnes pratiques, des études de cas concrets et une sensibilisation sur le terrain seront proposées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les cheminements piétons au sein des quartiers en chantier peuvent être difficilement praticables par tous. La mise en place des chantiers urbains est caractérisée à la fois par un espace public où cohabitent de nombreux usagers et de multiples usages, mais aussi par l&amp;#039;intervention d&amp;#039;une multitude d&amp;#039;acteurs. L&amp;#039;articulation entre ces différents intervenants (maîtrise d&amp;#039;œuvre voirie, maîtrise d&amp;#039;œuvre bâti, entreprises et concessionnaires de réseaux) nécessite une surveillance en continu et une formation à cette problématique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La prise en compte des piétons, lors de chantiers en milieu urbain, doit répondre à deux objectifs essentiels : garantir leur sécurité et leur confort, vis-à-vis des dangers liés aux travaux et à la circulation ; assurer la continuité de la chaîne du déplacement et maintenir son accessibilité.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Garantir la sécurité et le confort des déplacements des piétons pendant les chantiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les besoins et les difficultés des personnes à mobilité réduite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la réglementation accessibilité et identifier les bonnes pratiques en fonction du chantier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir sécuriser et signaler les chantiers, maintenir la continuité des itinéraires, informer les usagers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Matinée : apports théoriques
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Déplacements piétons et sécurité aux abords des chantiers : introduction et enjeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cas pratique d&amp;#039;une personne en situation de handicap : quels impacts de la gestion du chantier sur ses déplacements ?
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cadre réglementaire et bonnes pratiques :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assurer la continuité des itinéraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signaler, matérialiser, éclairer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir les accès riverains, commerces et transports collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pause déjeuner
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Après-midi : mise en pratique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Boîte à outils pour maintenir l&amp;#039;accessibilité en phase chantier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas concrets et échanges de bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation sur le terrain : « vivre » l&amp;#039;expérience de handicap aux abords des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des acquis et bilan de la formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;œuvre, conducteurs de travaux des entreprises de BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bureaux d&amp;#039;étude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Niveau pré-requis
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Aucun pré-requis obligatoire.
+ &lt;br /&gt;
+ Une expérience en matière de pilotage de projets d&amp;#039;aménagement ou d&amp;#039;organisation de chantiers est un plus.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports de connaissances théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges sur des cas concrets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mises en situation sur le terrain
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Modalités d&amp;#039;évaluation
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h3&gt;
+ Délais d&amp;#039;accès
+&lt;/h3&gt;
+&lt;p&gt;
+ Délais d&amp;#039;accès à la formation : en moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-chantiers-urbains-pietons-securiser-deplacements-0</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8936-securiser-les-deplacements-pietons-et-mainten/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>128966</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Rendre accessibles les bâtiments publics</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficier d&amp;#039;une aide à la décision pour les travaux
 d&amp;#039;accessibilité des établissements recevant du public
 (ERP)
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de l&amp;#039;accompagnement :
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement préalable intégrant :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la visite diagnostic des bâtiments et ERP à expertiser
  &lt;/li&gt;
  &lt;li&gt;
   les propositions de travaux simples pour les rendre
 accessibles
  &lt;/li&gt;
  &lt;li&gt;
   les préconisations de travaux plus complexes à
 réaliser pour les rendre accessibles
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la rédaction du cahier des charges pour
 la consultation d&amp;#039;un bureau d&amp;#039;étude spécialisé
  &lt;/li&gt;
  &lt;li&gt;
   sensibilisation et information des acteurs concernés,
 les élus et les personnels des services techniques
 des collectivités locales sur les mises aux normes des
 différents types d&amp;#039;établissements
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Remise d&amp;#039;un rapport d&amp;#039;étude de faisabilité, guide sur
 l&amp;#039;accessibilité
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration du cahier des charges de consultation d&amp;#039;un
 bureau d&amp;#039;études spécialisé
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fourniture de documents techniques relatifs au projet
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0387-rendre-accessibles-les-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...168 lines deleted...]
-      </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>156133</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Soutenir les petits aménagements publics extérieurs</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>PETITS AMÉNAGEMENTS EXTÉRIEURS DES COMMUNES DE MOINS DE 5 000 HABITANTS</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
-          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale.</t>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale.</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider aux opérations de petits aménagements publics extérieurs visant à améliorer, embellir ou végétaliser le cadre de vie, à favoriser la biodiversité et à lutter contre les îlots de chaleur.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Biodiversité</t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
@@ -1631,51 +1631,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>156143</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>BIBLIOTHÈQUES ET MÉDIATHÈQUES PUBLIQUES</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1889,51 +1889,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>05/12/2023</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>138004</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Améliorer le regroupement et l accessibilité des propriétés pour une meilleure répartition entre les terres agricoles, la forêt, les espaces de nature</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Accompagner l aménagement foncier agricole et forestier (AFAF)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2080,51 +2080,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>117414</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités sur la création, le déplacement ou l'aménagement de points d'arrêt de lignes régulières de transport en commun (arrêt de bus)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
@@ -2237,51 +2237,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>44620</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Aménager une voirie impliquant le réseau routier départemental</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
@@ -2436,92 +2436,92 @@
           <t>Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>155559</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir la mise en accessibilité des bâtiments publics et des cimetières</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>MISE EN ACCESSIBILITÉ DES BÂTIMENTS ET DES CIMETIÈRES</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J13" s="1" t="inlineStr">
         <is>
-          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la mise en accessibilité des bâtiments publics et des cimetières.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O13" s="1" t="inlineStr">
         <is>
@@ -2673,51 +2673,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>142706</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Rendre accessibles vos bâtiments, espaces publics et transports</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
@@ -2897,96 +2897,96 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>163027</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Fiche Action n°2 : Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-[...2 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J15" s="1" t="inlineStr">
         <is>
           <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Développer une offre touristique durable en cohérence avec les ressources du territoire et les aspirations des touristes&lt;/h2&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Développer une itinérance touristique responsable&lt;/h3&gt;&lt;h4&gt;Adaptation des aménités touristiques du territoire au tourisme itinérant&lt;/h4&gt;&lt;p&gt;Les aménités de l&amp;#039;espace rural (paysages, sites, forêts, cours d’eau, produits locaux, exploitations agricoles, patrimoines…) constituent de forts facteurs d’attractivité mais aussi la « scène » d’une activité en plein essor, l’itinérance. Les demandes de pratiques d’itinérance pédestre, cyclo, équestre et fluviale permettent de constituer une offre touristique de découvertes, des expériences de rencontres très recherchées par les clientèles. Cette offre d’itinérance est pleinement durable car constituée de mobilités douces appréciée et utilisée par les habitants (y compris parfois pour des déplacements « domicile-travail »). Toutefois cela reste une offre à améliorer : jalonnements sentiers, circuits, offre d’interprétation, cohérences des circuits, signalétique, présence de services (pour les vélos par exemple) …&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Développement de services proposant des séjours touristiques décarbonés (ou à faible impact)&lt;/h4&gt;&lt;p&gt;Pour répondre aux enjeux climatiques et énergétiques et aux attentes des clientèles de plus en plus sensibles sur ces sujets, les gestionnaires du tourisme et les professionnels doivent construire des offres de séjours touristiques décarbonés et peu consommateurs d’énergie. Des projets innovants peuvent émerger pour améliorer l’intermodalité, les recours mobilités douces, les éco-hébergements, les activités avec une faible empreinte écologique. Des calculateurs sont disponibles (Good Planet, Green Tripper) pour expérimenter des initiatives de mesures locales&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Valoriser les atouts culturel, patrimoniaux et les savoir-faire du territoire&lt;/h3&gt;&lt;h4&gt;Valorisation de la présence de l’eau et amélioration de son accessibilité&lt;/h4&gt;&lt;p&gt;L’eau est fortement présente sur le territoire de la CASE. S’il existe déjà des offres touristiques et de loisirs (croisière promenade à la découverte des moulins et impressionnistes / musée de la Batellerie, parc de Léry-Poses et ses plages…), l’itinérance fluviale, les activités nautiques, la baignade, la pêche sont autant de domaines dans lesquels le territoire est déjà engagé mais qui restent porteurs d’un fort potentiel de développement en coopération avec les territoires voisins.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Amélioration de la visibilité des patrimoines et des savoir-faire&lt;/h4&gt;&lt;p&gt;Le territoire est riche de ses patrimoines et savoir-faire mais ils peuvent gagner en visibilité, en mise en cohérence et en mise en tourisme. Le développement de circuits, l’amélioration de la médiation et de l’interprétation, la mise en réseau des acteurs sont autant de leviers qui pourront être soutenus par le GAL.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Renforcement du lien culture-tourisme&lt;/h4&gt;&lt;p&gt;L’offre culturelle sur le territoire est une offre conséquente et présente sur l’ensemble du territoire tant en milieu urbain que rural (lecture publique, enseignement musical spectacle vivant, patrimoine, musique, arts plastiques, cinéma, etc.). La culture doit donc pouvoir constituer une offre touristique majeure pour le territoire. Les Patrimoines (avec approche ludique et numérique via l’application « Seine Eure s’imagine », les évènements (festivals, expositions…), les musées et sites, les résidences d’artistes, les créations sont autant d’opportunités pour ouvrir encore plus la culture vers les habitants et les touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement de l’évènementiel dans sa dimension éco-responsable&lt;/h4&gt;&lt;p&gt;Modestes ou conséquents de nombreux évènements remplissent l’agenda du territoire et constituent des facteurs d’attractivité importants pour la destination. Mais le champ de l’évènementiel est grandement améliorable dans ses impacts ; gestion des déchets, modalités d’accessibilité, consommation énergétique, protection des milieux, accessibilité sociale et inclusive… Autant de sujets qui peuvent donner lieu à des projets inventifs.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Renforcer, diversifier et accompagner la qualification et la diversification des offres touristiques&lt;/h3&gt;&lt;h4&gt;Développement d’une offre de restauration et d’hébergement durable&lt;/h4&gt;&lt;p&gt;Pour une offre touristique durable il est impératif de chercher à améliorer l’offre de restauration et d’hébergements. Cela peut passer par le renforcement des circuits courts et la valorisation des produits locaux (en lien avec l’alimentation – axe 1 mais aussi produits artisanaux et écoconstruction pour les hébergements). Les professionnels doivent être sensibilisés, formés et accompagnés sur les potentiels d’utilisation des produits locaux, sur des pratiques plus économes en énergie, sur la gestion des déchets et de l’eau, sur les offres liées aux mobilités douces pour leurs clients.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Adaptation des offres aux différents publics&lt;/h4&gt;&lt;p&gt;Un tourisme véritablement durable doit adapter son offre à la diversité des publics et porter une attention particulière aux publics en situation de handicap et aux publics en situation de précarité. Cet objectif doit s’articuler avec la démarche en cours de diagnostic sur l’accessibilité Handicap mené par la CASE en partenariat avec les acteurs institutionnels et associatifs concernés. De vraies marges de progrès existent pour améliorer l’accessibilité, en particulier de l’offre patrimoniale, mais aussi sur l’itinérance, pour les publics en situation de handicap et pour les familles (présence seniors et enfants), par exemple. Enfin, la question de l’accessibilité tarifaire doit, autant que possible, être prise en compte pour que certaines activités soient ouvertes à plus de touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des opérateurs dans les démarches de qualification et d’optimisation de leurs services&lt;/h4&gt;&lt;p&gt;De nombreux labels existent (culturels et patrimoniaux/ l’accueil, la qualité et le bien-être / alimentaires / environnementaux…) qui jouent un rôle de certification de qualité, de reconnaissance pour le client. Mais les professionnels ont besoin d’être informés et accompagnés pour choisir les labels qui sont les plus pertinents et efficaces au regard de leurs activités et spécificités. Le GAL doit faciliter ces démarches d’engagement mais en privilégiant les labels cohérents avec la stratégie locale de développement (écolabels, accueil vélo, tourisme et handicap…).&lt;/p&gt;&lt;h4&gt;Amélioration de la communication et de la promotion pour la rendre plus efficiente&lt;/h4&gt;&lt;p&gt;Les actions de communication et de promotion doivent gagner en lisibilité, en cohérence et en efficience. C’est par un travail partenarial, par des gouvernances innovantes que la progression pourra se mettre en œuvre. Le GAL peut jouer un rôle important de facilitateur et d’initiateur de projets qui y contribueront.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
@@ -3063,92 +3063,92 @@
           <t>Groupe d'Action Locale Seine-Eure</t>
         </is>
       </c>
       <c r="AD15" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>04/07/2024</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>156134</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Jeunesse
 Handicap
 Accessibilité</t>
         </is>
       </c>
       <c r="O16" s="1" t="inlineStr">
         <is>
@@ -3268,51 +3268,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>111710</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3679,80 +3679,80 @@
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>157101</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
@@ -3896,51 +3896,51 @@
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>21/12/2023</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>127467</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4170,51 +4170,51 @@
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>152452</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4603,115 +4603,231 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
+        <v>164724</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Prestation de compensation du handicap (PCH)</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Dossier déclaratif &amp;#8211; Prestation de compensation du handicap (PCH)</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Particulier</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nature de l&amp;#039;aide :Prestation de compensation du handicap (PCH) - Aide humaine
+; Comment bénéficier de l&amp;#039;aide :La commission des droits et de l’autonomie des personnes handicapées vous a attribué un droit à une prise en charge d’aide humaine dans le cadre de la prestation de compensation du handicap (PCH). 
+Le président du conseil départemental de la Manche, en charge du financement de la PCH, vous a adressé une notification du montant de votre droit et de ses modalités de versement. 
+Le dossier déclaratif vous permet de signaler au plus vite tout changement dans votre situation susceptible de modifier le montant de la prestation versée (ex : fin d’intervention d’un service prestataire et recrutement d’un salarié en emploi direct). Seuls les feuillets permettant d’actualiser votre dossier sont à compléter et à adresser à : -  Maison départementale de l’autonomie - 50050 SAINT-LÔ Cedex ou par mail à mda&amp;#64;manche.fr.
+; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/dossier-declaratif-prestation-de-compensation-du-handicap-pch/</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aap-2025-violences-intrafamiliales-cd50</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>'- formulaire de contact : https://www.manche.fr/contacter-le-departement/</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dossier-declaratif-8211-prestation-de-compensation-du-handicap-pch/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2025</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>117550</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
  &lt;br /&gt;
  Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
  &lt;br /&gt;
  Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
  &lt;br /&gt;
  Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de sessions d&amp;#039;information thématiques :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : dispositif département Jura subventions DETR DSIL FNADT
  &lt;br /&gt;
  Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
  &lt;br /&gt;
@@ -4726,51 +4842,51 @@
  Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de formations thématiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : comment mobiliser les fonds européens sur son territoire
  &lt;br /&gt;
  Ex : mécénat et financement participatif
  &lt;br /&gt;
  Ex : marchés publics - comment acheter local
  &lt;br /&gt;
  Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
  &lt;br /&gt;
  Ex : réalisation des travaux
  &lt;br /&gt;
  Ex :
  comment associer les habitants à un projet communal ou intercommunal
  &lt;br /&gt;
  Ex le projet culturel du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
@@ -4780,293 +4896,177 @@
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>http://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Madame la Présidente
  &lt;/li&gt;
  &lt;li&gt;
   AMJ
  &lt;/li&gt;
  &lt;li&gt;
   2 rue de Pavigny 39000 Lons-le-Saunier
  &lt;/li&gt;
  &lt;li&gt;
   Tél 03-84-86-07-07
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service assistance juridique, administrative et financière :
   &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    juridique&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service formation :
   &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    formation&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...114 lines deleted...]
-      </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>16/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>103248</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Aider les structures innovantes dans les domaines du handicap et de la dépendance</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Aide aux structures innovantes dans les domaines du handicap et de la dépendance</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5225,51 +5225,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/066c-aide-aux-structures-innovantes-dans-les-domai/</t>
         </is>
       </c>
       <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>25/06/2020</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>152366</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Améliorer l’accessibilité touristique à destination des personnes en situation de handicap par l’acquisition d’équipements adaptés dans 100 entreprises touristiques</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>AAP Handicap et Tourisme</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5460,51 +5460,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/ff00-aap-handicap-et-tourisme/</t>
         </is>
       </c>
       <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>156154</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'obtention ou au renouvellement du label « Tourisme et Handicap »</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>OBTENTION DU LABEL « TOURISME ET HANDICAP »</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5677,233 +5677,555 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
-        <v>115150</v>
+        <v>166271</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Créer un/des établissements ou services dédiés aux personnes âgées et handicapées</t>
+          <t>Réinventer l'école de demain</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Projets d'établissements ou de services dédiés aux personnes âgées et handicapées</t>
+          <t>Programme d'accompagnement expérimental - L'école de demain, une centralité réinventée</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aube</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...8 lines deleted...]
-          <t>Ingénierie technique</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...20 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Marianne, serif"&gt;Le Cerema et la Banque des Territoires
+lancent un programme d&amp;#039;accompagnement expérimental à destination des
+communes rurales des Hauts-de-France, pour faire de leur école ou
+groupe scolaire un levier au cœur des transitions et de la vitalité
+locale. &lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;« Repenser
+l’école comme un levier de vitalité locale, de transition et
+d’optimisation du patrimoine communal. &lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;1-
+Organisateur du programme&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cerema&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’acteur public de référence en matière d’aménagement des
+territoires. Il associe dans sa gouvernance l’Etat et les
+collectivités territoriales, ce qui lui permet d’être en prise
+avec les réalités des territoires, d’anticiper leurs besoins et
+de co-construire des solutions concrètes, durables, et adaptées.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+défis et transitions auxquels les territoires sont confrontés sont
+nombreux. Gestion de l’eau, mobilité durable et solidaire,
+adaptation du bâti et des aménagements face à la chaleur, les
+enjeux sont complexes, mais aussi porteurs d’innovation et
+d’avenir.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+équipes du Cerema Hauts-de-France déploient leur expertise auprès
+des collectivités et des services de l’Etat pour apporter un
+soutien renforcé aux territoires vulnérables, pour mener des
+actions à impacts et résultats rapides pour une meilleure qualité
+de vie des habitants, pour proposer un appui constant aux élus
+locaux, en zones urbaines comme en zones rurales ou littorales, et
+pour offrir une expertise accélérée pour inventer les solutions de
+demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Cerema accompagne les communes rurales, souvent peu dotées en
+ingénierie, dans leurs démarches d’optimisation, d’amélioration
+et d’adaptation de leurs écoles, en apportant son expertise
+scientifique et technique et en mobilisant les différents acteurs
+concernés. Il est présent dans des programmes tels que Villages
+d’avenir, mais peut aussi contractualiser directement avec les
+communes qui n’ont pas pu en bénéficier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;2-
+Partenaire &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Banque
+des Territoires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’un des métiers de la Caisse des Dépôts. Elle réunit les
+expertises internes à destination des territoires. Porte d’entrée
+unique pour ses clients, elle œuvre aux côtés de tous les acteurs
+territoriaux : collectivités locales, entreprises publiques locales,
+organismes de logement social, professions juridiques, entreprises et
+acteurs financiers. Elle les accompagne dans la réalisation de leurs
+projets d’intérêt général en proposant un continuum de
+solutions : conseils, prêts, investissements en fonds propres,
+consignations et services bancaires. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+s’adressant à tous les territoires, depuis les zones rurales
+jusqu’aux métropoles, la Banque des Territoires a pour ambition de
+maximiser son impact notamment sur les volets de la transformation
+écologique et de la cohésion sociale et territoriale. La Banque des
+Territoires, présente auprès des territoires depuis sa création,
+accompagne naturellement les territoires ruraux, avec une offre qui
+répond à leurs besoins essentiels&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;.
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Piloté
+par la Banque des Territoires, le programme EduRénov accompagne les
+collectivités territoriales dans la rénovation de leurs bâtiments
+scolaires, éducatifs et sportifs. Il vise à améliorer les
+conditions d’accueil des élèves, du corps éducatif et des
+usagers en général, ainsi qu’à réduire les consommations
+d’énergies des bâtiments, dont le coût progresse annuellement.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+collectivités membres du programme EduRénov ont accès, selon leurs
+besoins et les niveaux de maturité de leurs projets, à :&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	ressources et des conseils – webinaires thématiques avec des
+	experts, témoignages de collectivités, guides pratiques… ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	retours d’expériences concrets et incarnés, via nos fiches «
+	cas d’écoles », vidéos, et à travers les lauréats annuels des
+	Prix EduRénov ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;une
+	communauté de porteurs de projets pour échanger et pour s’inspirer
+	;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;du
+	financement d’ingénierie – études techniques, soutien pour le
+	montage financier du projet ou la concertation avec les usagers,
+	études flash pour améliorer le confort d’été ou végétaliser
+	la cour d’école, etc. – attribué au cas par cas ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	prêts à taux préférentiels, avec notamment le Prêt
+	Transformation Écologique (prêt TEE).&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p align="justify"&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+cofinancement du programme « L’école de demain, une centralité
+réinventée » s’inscrit dans le cadre du programme EduRenov
+de la Banque des Territoires.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;3-
+Contexte et objectifs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Ces
+dernières années, les communes rurales font face à des mutations
+importantes : raréfaction des services de proximité, vieillissement
+de la population, baisse démographique, lien social à renforcer,
+nécessité de s’adapter au climat de demain ; et cela avec
+des contraintes budgétaires de plus en plus importantes.  Dans ce
+contexte, les bâtiments scolaires et les cours d’école, lieux de
+vie au cœur des villes et villages, souvent sous-exploités en
+dehors du temps scolaire, peuvent être un support à la réponse
+apportée à ces défis. Ouvrir, sans négliger leur fonction
+première d’éducation des enfants de la commune, et diversifier
+les usages de ces lieux peut contribuer à renforcer la vitalité
+locale, améliorer la qualité de vie des habitants tout en
+optimisant l’utilisation d’un patrimoine communal aux
+possibilités multiples.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+écoles sont en effet à la croisée des enjeux des collectivités.
+Leurs coûts de fonctionnement, et notamment ceux liés aux
+consommations énergétiques, sont importants et les conditions de
+confort (qualité de l’air intérieur, confort thermique, visuel et
+acoustique) y sont souvent insuffisantes, et ce malgré la nécessité
+d’offrir un environnement propice à l’apprentissage. À cela
+s’ajoute, aujourd’hui, la nécessité d’adapter ces lieux
+d’enseignement au changement climatique afin de permettre d’offrir
+aux élèves une continuité pédagogique, voire un lieu de refuge en
+cas d’évènement climatique extrême. L’intensification de
+l’usage de ces lieux représente donc une opportunité pour
+réfléchir à l’amélioration des conditions d’accueil des
+occupants (élèves, enseignants, agents communaux, ainsi que tout
+autre « nouvel » occupant) et à leur adaptation au
+changement climatique&lt;/font&gt;&lt;/font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Pour
+apporter une réponse combinée à ces problématiques, le Cerema et
+la Banque des territoires, ont décidé de lancer un &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;un programme d&amp;#039;accompagnement expérimental&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt; intitulé « &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’école
+de demain, une centralité réinventée&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+», à destination des &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;communes
+rurales de moins de 2000 habitants, non retenues dans les dispositifs
+Villages d’Avenir et Petites Villes de Demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cet
+AMI a pour objet d’accompagner, du diagnostic au pré-programme
+d’aménagement, &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;13
+communes rurales volontaires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+dans un projet global de transition de leur établissement scolaire,
+abordé dans le cadre d’une démarche exploratoire de
+diversification et d’intensification des usages de ces
+établissements, avec pour finalité de procéder à une rénovation
+(ou une extension)&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement
+du Cerema portera à la fois sur les bâtiments et sur les espaces
+extérieurs, notamment les cours d’école.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+Banque des territoires apportera un soutien financier aux
+collectivités, notamment via le programme Edurénov, accompagnant
+ainsi la transition environnementale des bâtiments scolaires.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;table width="100%" cellpadding="0" cellspacing="0"&gt;
+	&lt;tbody&gt;&lt;tr&gt;
+		&lt;td width="100%" valign="top"&gt;&lt;br /&gt;&lt;/td&gt;
+	&lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme a pour objectif d’aider les communes rurales à optimiser leur
+patrimoine scolaire et à mieux maîtriser la dépense publique. Il
+vise à les accompagner dans leurs investissements pour faire de ces
+équipements (bâtiments et cours d’école) des lieux d’accueil
+multi-usages pour une occupation plus intense, confortables, peu
+consommateurs d’eau et d’énergie, et adaptés au climat de
+demain&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+effet, si les méthodes d’adaptation d’une cour d’école ou de
+ses bâtiments sont aujourd’hui relativement connues, l’hybridation
+et la mutualisation des espaces sont encore rarement mis en place par
+les collectivités, notamment en milieu rural. Or les travaux de
+rénovation et de végétalisation ont des coûts non négligeables
+pour les communes, il s’agit donc ici de mettre en place une
+approche systémique centrée sur l’usage afin de garantir un
+investissement optimal, dans une réflexion globale de gestion du
+patrimoine immobilier de la commune. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt; 
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Via
+ce programme, les communes lauréates seront accompagnées dans la
+valorisation d’un patrimoine communal majeur, avec des réponses
+opérationnelles apportées à des besoins concrets. Le Cerema
+accompagnera leur réflexion, les amènera à tester des solutions
+simples et durables, en leur proposant un accompagnement technique
+associé à une recherche de financement. La commune bénéficiera
+également d’un accompagnement collectif, partagera son expérience
+à travers la participation à des webinaires et manifestations
+rassemblant l’ensemble des communes du programme.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+démarche permettra enfin de renforcer le lien entre l’école et le
+village.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+partir de ces expérimentations, le Cerema produira une méthodologie
+nationale destinée aux territoires ruraux souhaitant s’engager
+dans une démarche d’optimisation de leurs établissements
+scolaires par l’intensification des usages et l’adaptation au
+changement climatique. Cette méthodologie pourra ensuite être
+déployée sur l’ensemble du territoire français.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce projet innovant s&amp;#039;appuie sur les nombreuses expériences de
+    végétalisation de cours d &amp;#039;écoles déjà réalisées dans les
+    Hauts-de-France.&lt;br /&gt;Le programme y ajoute une réflexion originale sur la
+    diversification des usages de ces espaces communaux lors des travaux
+    de végétalisation et de rénovation des bâtiments scolaires.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N26" s="1" t="inlineStr">
         <is>
-          <t>Personnes âgées
-[...1 lines deleted...]
-Accès aux services
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Economie d'énergie et rénovation énergétique
+Jeunesse
 Cohésion sociale et inclusion
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
 Bâtiments et construction
-Logement et habitat
-Lutte contre la précarité</t>
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions</t>
         </is>
       </c>
       <c r="O26" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2026</t>
         </is>
       </c>
       <c r="R26" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...23 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme d&amp;#039;accompagnement expérimental t s’adresse aux communes remplissant
+les critères cumulatifs suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune
+	rurale située en région Hauts-de-France,&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune de moins de 2000 habitants&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune s&amp;#039;engageant à mener une réflexion sur la diversification des usages au sein du bâtiment de l&amp;#039;école ou du groupe scolaire, le cas échéant les espaces extérieurs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+noter :&lt;/font&gt;&lt;/font&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seules
+les écoles publiques peuvent bénéficier des accompagnements du programme. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Avant
+de postuler, la commune s’assurera auprès de l’Education
+Nationale qu’il n’est pas envisagé, à court terme, de fermer
+l’école. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+communes dont les écoles font partie d’un Regroupement Pédagogique
+Intercommunal (RPI) peuvent prendre part à la démarche, à
+condition que les bâtiments appartiennent toujours à la commune.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les communes doivent
+obligatoirement détailler les informations suivantes :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;	&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	commune porteuse du projet, le contexte local, et le cas échéant
+	les partenaires associés à la réflexion ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’école
+	(ou le groupe scolaire) concernée par le projet et ses
+	caractéristiques (surface bâtie et surface de cour, niveaux
+	scolaires accueillis, nombre de salles de classes, nombre d’élèves,
+	présence d’une cantine scolaire ou d’un réfectoire, autres
+	activités accueillies comme le périscolaire, les centres de
+	loisir, ou encore des activités associatives) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	projet de diversification des usages envisagé ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’élu
+	et le technicien référent pour le projet ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	calendrier d’intervention souhaité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	copie d’une information de la sous-préfecture locale concernant
+	le projet, et le cas échéant son avis circonstancié&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;strong&gt;13
+communes lauréates pourront bénéficier, en 2026 et 2027, de
+l’accompagnement individuel et collectif détaillé ci-après, le
+Cerema assurant l’expertise technique, la Banque des Territoires
+accordant un cofinancement à hauteur de 50% du coût HT.&lt;/strong&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;em&gt;&lt;strong&gt;L’accompagnement
+individuel vise à :&lt;/strong&gt;&lt;/em&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la réalisation d’un diagnostic qualitatif du bâti, des cours,
+	et des usages, ainsi qu’à la définition des attentes des
+	différents acteurs ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les leviers d’actions (usages, réglages, travaux) visant à
+	l’amélioration de la performance énergétique, du confort des
+	usagers, à la réduction de l’impact environnemental de l’école
+	et à son adaptation au changement climatique ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Accompagner
+	les communes dans leur réflexion sur la diversification et
+	l’intensification des usages au sein de leurs établissements
+	scolaires, et sur la place de l’école au sein de leur commune. La
+	réflexion pourra se tenir notamment dans le cadre d’ateliers de
+	co-construction, et contribuer ainsi à faire émerger les grands
+	principes d’aménagement de la cour d’école et du bâti ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la sensibilisation, à l’implication, et à l’appropriation
+	des enjeux par l’ensemble des acteurs et des usagers (enfants,
+	personnel de l’éducation nationale, agents municipaux, …)&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Assister
+	la collectivité dans la rédaction d’un pré-programme exposant
+	les fondements du projet, en termes d’objectifs et de moyens à
+	mettre en œuvre dans le cadre de la rénovation de l’école ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les aides et subventions susceptibles de participer au financement
+	des études et des travaux.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;collectif
+a pour objectifs de :&lt;/font&gt;&lt;/font&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Aider
+	les communes à approfondir la démarche et à la pérenniser ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Apporter
+	des retours d’expériences inspirants aux communes ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Créer
+	un réseau d’entraide et de partage entre les communes lauréates
+	du programme.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Procédure
+de sélection des lauréats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Tous
+les dossiers de candidatures remplissant les conditions du présent
+règlement seront examinés par le Comité de sélection.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Comité de sélection arrêtera la liste des lauréats à partir des
+éléments transmis dans les formulaires de candidature. Il
+appréciera la diversité des situations rencontrées afin de
+disposer d’un panorama large de cas d’études.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’organisateur
+du programme et son partenaire visent la sélection de 13 communes,
+réparties sur le territoire de la région Hauts-de-France.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Composition
+du Comité de sélection&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+Comité de sélection des lauréats de ce programme d&amp;#039;accompagnement expérimental sera présidé par le Secrétaire Général pour les
+Affaires Régionales Hauts-de-France. Il sera composé de : &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	Secrétaire Général pour les Affaires Régionales, président du
+	comité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Deux
+	représentants du Cerema ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la Banque des Territoires ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de chacune des DDT(M) du territoire ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la DREAL.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Éligibilité
+des communes rurales candidates&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seront
+déclarées éligibles les communes rurales de moins de 2000
+habitants, ayant identifié &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;un(e)
+seul(e) école ou groupe scolaire de leur commune, et &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;dont
+les dossiers déposés seront complets &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;avant
+la date limite de dépôt des candidatures.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Critères
+de sélection des candidats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’examen
+des candidatures s’appuiera sur les critères d’appréciation
+suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	qualité des descriptifs attendus ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	trajectoire démographique du territoire, les perspectives de
+	maintien ou de diminution du nombre de classes dans la commune ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	perspectives de travaux ou de rénovation de l’établissement
+	scolaires concerné ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	objectifs de diversification des usages proposés (projet en
+	intérieur ou extérieur, ouverture au public, ouverture à des
+	associations, location, etc) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	priorité donnée aux communes non lauréates des programmes
+	« Villages d’Avenir » et « Petites Villes de
+	Demain » &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+comité de sélection recherchera une diversité de situations et de
+contextes territoriaux parmi 13 communes accompagnées.&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Calendrier&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme se déroulera selon le calendrier suivant :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Lancement
+	du programme d&amp;#039;accompagnement expérimental : 2 mai 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Clôture
+	des candidatures : 13 juillet 2026 &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+	&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Annonce
+	des lauréats : 31 juillet&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Conventionnements :
+	août à novembre 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Premiers
+	accompagnements : septembre 2026*&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Fin
+	des accompagnements individuels : 30 juin 2027 au plus tard&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;*Les
+accompagnements des communes démarreront à partir de septembre 2026
+sous réserve de la signature de la convention liant le Cerema et la
+commune lauréate.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+dates sont susceptibles d’évoluer en fonction d’éventuelles
+contraintes de calendrier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S26" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-[...1 lines deleted...]
-Usage / valorisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U26" s="1" t="inlineStr">
         <is>
-          <t>Aube</t>
-[...4 lines deleted...]
-          <t>https://www.aube.fr/Aide/99/18-projets-d-etablissements-ou-de-services-dedies-aux-personnes-agees-et-handicapees.htm</t>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/actualites/cerema-banque-territoires-lancent-programme-accompagnement</t>
         </is>
       </c>
       <c r="X26" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;ecoles.de.demain.hdf&amp;#64;cerema.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y26" s="1" t="inlineStr">
         <is>
-          <t>laetitia.hunin@aube.fr</t>
+          <t>julie.houze@cerema.fr</t>
         </is>
       </c>
       <c r="Z26" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/c6aa-creer-undes-etablissements-ou-services-dedies/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinventer-l-ecole-de-demain/</t>
         </is>
       </c>
       <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB26" s="1" t="inlineStr">
         <is>
-          <t>Création de logements sociaux</t>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aube</t>
+          <t>Cerema - Direction Territoriale des Hauts-de-France</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
-          <t>11/02/2022</t>
+          <t>30/04/2026</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>17/07/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
         <v>103295</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Aider à l’effectivité des droits culturels des personnes en situation de handicap</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Aide pour l'effectivité des droits culturels des personnes en situation de handicap</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6068,514 +6390,268 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/21f7-aide-pour-leffectivite-des-droits-culturels-d/</t>
         </is>
       </c>
       <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>05/05/2021</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
-        <v>117148</v>
+        <v>163042</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
+          <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>ID77</t>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F28" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
-        <is>
-[...254 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le vieillissement de la population, l’exode des jeunes et l’installation massive de nouveaux ménages (couples avec ou sans enfants) dans le Pays d’Auge font émerger de nouveaux besoins qui nécessitent d’adapter les services et les équipements. Pour accompagner les mutations sociodémographiques, faire de l’offre de services un vecteur d’équilibre des territoires et d’égalité pour les habitants au sens des objectifs poursuivis dans le SRADDET, cette fiche-action n°3 de la stratégie locale du Pays d&amp;#039;Auge met l’accent sur la qualité de vie des habitants, le maintien des liens de proximité et le développement de la mixité sociale et générationnelle. Il convient alors de développer, sur l’ensemble du territoire, une offre de services de qualité et accessible à tous. Les effets du changement climatique sur la santé et les inégalités d’accès aux soins décrits dans les synthèses du GIEC normand rendent indispensables des actions dans le domaine de la santé. C’est également dans les domaines de la petite enfance et de l’inclusion des personnes âgées et/ou en situation de handicap que les besoins sont les plus prégnants et nécessitent un accompagnement fort. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Initiatives visant à faciliter l’&lt;strong&gt;installation en zone rurale des professionnels de santé&lt;/strong&gt; et développement des nouveaux modes d’exercice&lt;/li&gt;&lt;li&gt;Création, développement et &lt;strong&gt;animation d’évènements et de lieux dédiés à la culture et aux loisirs&lt;/strong&gt; favorisant la mixité et élargissant l’offre en zone rurale &lt;/li&gt;&lt;li&gt;Services nouveaux sur le territoire et/ou innovants facilitant l’&lt;strong&gt;accueil des jeunes enfants &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Projets innovants permettant le &lt;strong&gt;développement de liens intergénérationnels ou renforçant l’inclusion et l’autonomie&lt;/strong&gt; des personne âgées et publics éloignés&lt;/li&gt;&lt;li&gt;Soutien à la création, à l’expérimentation et au développement de &lt;strong&gt;solutions mobiles et de dispositifs d’aller-vers pour les services publics et de proximité&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Projets visant à favoriser l’a&lt;strong&gt;ccessibilité numérique, l’inclusion numérique et la sobriété numérique&lt;/strong&gt; dont les projets visant à développer le télétravail&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination et la coopération entre les acteurs locaux &lt;/strong&gt;contribuant aux services de proximité &lt;/li&gt;&lt;li&gt;Soutien à l’élaboration de &lt;strong&gt;plans d’actions locaux inter-collectivités &lt;/strong&gt;pour développer de nouveaux services &lt;/li&gt;&lt;li&gt;Actions de promotion et de &lt;strong&gt;valorisation de l’offre de services&lt;/strong&gt; disponible sur le territoire &lt;/li&gt;&lt;li&gt;Projets renforçant l&lt;strong&gt;’inclusion, la mixité et l’accessibilité des lieux publics&lt;/strong&gt; (hors PMR)&lt;/li&gt;&lt;li&gt;Initiatives favorisant le lien social et valorisant l’&lt;strong&gt;engagement bénévole et l’implication citoyenne&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Opérations de &lt;strong&gt;prévention&lt;/strong&gt; auprès du grand public et des entreprises en matière de &lt;strong&gt;transition écologique, de santé publique et de lutte contre les discriminations&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions visant au &lt;strong&gt;réemploi et au tri des déchets&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Commerces et services
 Economie sociale et solidaire
 Equipement public
 Accessibilité
 Lutte contre la précarité
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet d&amp;#039;améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Auge</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>emmanuelle.pruneaud@calvados.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/garantir-la-qualite-et-laccessibilite-des-services-de-proximite-sur-lensemble-du-territoire-du-pays-dauge/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AD29" s="1" t="inlineStr">
+      <c r="AD28" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>08/07/2024</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>126868</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement des établissements médico-sociaux pour personnes âgées et personnes en situation de handicap</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'investissement en faveur des établissements médico-sociaux pour personnes âgées et personnes en situation de handicap</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I30" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 20</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pourront prétendre à une aide à l&amp;#039;investissement du Département de la Charente les opérateurs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les établissements médico-sociaux publics ou privés à but non lucratif autorisés exclusivement ou conjointement par le Conseil départemental de la Charente, accueillant des personnes âgées et habilités à recevoir des bénéficiaires de l&amp;#039;aide sociale départementale à l&amp;#039;issue du projet.
  &lt;/li&gt;
  &lt;li&gt;
   les établissements médico-sociaux publics et privés non lucratifs autorisés exclusivement ou conjointement par le Conseil départemental de la Charente accueillant des personnes en situation de handicap,
  &lt;/li&gt;
  &lt;li&gt;
   les propriétaires publics ou privés non lucratifs louant des bâtiments à un gestionnaire d&amp;#039;établissement social ou médico-social public ou privé à but non lucratif, habilité à recevoir des bénéficiaires de l&amp;#039;aide sociale, les locaux devant être affectés en majorité à l&amp;#039;accueil des personnes âgées ou des personnes handicapées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque le propriétaire n&amp;#039;est pas le gestionnaire, le courrier de demande de subvention sera co-signé par le propriétaire et le gestionnaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -6607,68 +6683,68 @@
  Pour les montants de travaux supérieurs à 5 millions d&amp;#039;euros HT, la subvention est calculée à hauteur de 10 % de la dépense HT
 &lt;/p&gt;
 &lt;p&gt;
  Pour les montants de travaux inférieurs à 5 millions d&amp;#039;euros HT, la subvention est calculée à hauteur de 20 % de la dépense HT
 &lt;/p&gt;
 &lt;p&gt;
  Les établissements conventionnés partiellement à l&amp;#039;aide sociale sont aidés proportionnellement au nombre de places habilitées à l&amp;#039;issue de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Secteur des personnes en situation de handicap :
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Pour les montants de travaux supérieurs à 1 millions d&amp;#039;euros HT, la subvention est calculée à hauteur de 10 % de la dépense HT
 &lt;/p&gt;
 &lt;p&gt;
  Pour les montants de travaux inférieurs à 1 millions d&amp;#039;euros HT, la subvention est calculée à hauteur de 20 % de la dépense HT
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q30" s="1" t="inlineStr">
+      <c r="Q29" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPERATIONS CONCERNEES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles, les opérations de création, reconstruction, extension, restructuration importante ou rénovation énergétique des établissements pré-cités. Il doit s&amp;#039;agir de travaux lourds des locaux privatifs attribués aux résidents, des locaux collectifs et des espaces extérieurs participant à leur bien-être, ne relevant pas de l&amp;#039;entretien courant et de la maintenance des bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent être viables économiquement, avec notamment un prix de journée applicable aux places habilitées à l&amp;#039;aide sociale validé par les services du Département au travers d&amp;#039;un Plan Pluriannuel d&amp;#039;Investissement (PPI).
 &lt;/p&gt;
 &lt;p&gt;
  Ils doivent également bénéficier de co-financements d&amp;#039;autres partenaires financiers ou de fonds propres de la structure.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets retenus devront impérativement répondre à des critères d&amp;#039;éco-responsabilité et de qualité destinés à favoriser les établissements de nouvelle génération : sentiment d&amp;#039;être chez soi, ouverture sur l&amp;#039;extérieur, qualité de conception, bâtiment basse consommation, énergies renouvelables, matériels bio-sourcés et géo-sourcés, performance environnementale, gestion de l&amp;#039;eau (cf critères détaillés en annexe 1). Ces critères pourront être vérifiés à tout moment par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas éligibles les coûts d&amp;#039;acquisition foncière et immobilière, les travaux d&amp;#039;entretien courant, les équipements matériels et mobiliers, les frais de timbre et de notaire, ainsi que d&amp;#039;autres frais de type publicité, reprographie, consultation, contentieux et mémoire en réclamation.... Les études pouvant être financées par d&amp;#039;autres dispositifs (géothermie...) sont également exclues.
 &lt;/p&gt;
 &lt;p&gt;
  Les différentes phases de travaux ne devront pas être achevées avant l&amp;#039;accord de subvention. Pour les projets déjà débutés, une appréciation plus souple des critères pourra être réalisée.
 &lt;/p&gt;
 &lt;p&gt;
@@ -6759,291 +6835,292 @@
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : Les dossiers déposés seront instruits globalement
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : L&amp;#039;aide financière est accordée sous la forme d&amp;#039;une subvention et fera l&amp;#039;objet d&amp;#039;une convention entre le bénéficiaire et le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Cette subvention donne lieu au versement d&amp;#039;un premier acompte de 20 % à compter de la signature de la convention. 30 % seront versés au début des travaux, le solde versé à l&amp;#039;issue de la réalisation des travaux (attestation de parfait achèvement des travaux).
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : En l&amp;#039;absence de démarrage des travaux 1 an après la signature de la convention, la quotité de subvention versée devra être remboursée.
 &lt;/p&gt;
 &lt;p&gt;
  La fermeture ou cession de l&amp;#039;établissement peut entraîner, sur décision du Conseil départemental, le remboursement de la subvention au prorata de l&amp;#039;amortissement restant à effectuer.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/11-Solidarites_Autonomie/soutien_a_l_investissement_en_faveur_des_ESMS.pdf</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 31/12/2027
 &lt;/p&gt;
 &lt;p&gt;
  Contact : les référents budgétaires de chaque établissement et service
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; portail citoyens &amp;gt; contactez-nous
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/94c1-soutenir-linvestissement-des-etablissements-m/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>19/01/2023</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>104723</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Réaliser la mise en accessibilité des points d'arrêts routiers du transport interurbain identifiés comme prioritaires</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Mise en accessibilité des points d'arrêts routiers du réseau régional</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Mettre en accessibilité les points d&amp;#039;arrêts routiers prioritaires desservis par le réseau régional de transport.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutefois, la Région souhaite également cofinancer, les 15 premiers dossiers de demande de subvention par an, des PAR qui n&amp;#039;auraient pas été identifiés comme prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le montant maximum et le % concerne les PAR prioritaires.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Pour les non prioritaires, le montant maximum passe à 3 500€ et le pourcentage à 35% du montant HT des travaux.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
-[...2 lines deleted...]
-      <c r="N31" s="1" t="inlineStr">
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P31" s="1" t="inlineStr">
+      <c r="P30" s="1" t="inlineStr">
         <is>
           <t>23/07/2018</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Eligibilité :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    bénéficiaires sont les collectivités territoriales (Communes et départements) ou leurs groupements gestionnaires de voiries ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    dossier complet comprenant tous les éléments demandés ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    conformité des travaux à la réglementation en matière d&amp;#039;accessibilité et aux préconisations énoncés par le CEREMA dans la dernière version à jour de son « Guide technique de conception des points d&amp;#039;arrêts routiers » ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    PAR identifié comme prioritaire au sein du SD&amp;#039;AP régional ou, pour les arrêts non prioritaires, être dans les 15 premiers dossiers déposés et relever du réseau régional de transport.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus du présent règlement d&amp;#039;intervention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les points d&amp;#039;arrêts facultatifs du réseau de lignes régulières,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les plateformes ou arrêts exclusivement dédiés au transport scolaire,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les arrêts de transport à la demande,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les PAR financés par ailleurs dans le cadre de projets de PEM ou d&amp;#039;appels à projets relatifs au développement de l&amp;#039;attractivité des gares.
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
-[...2 lines deleted...]
-      <c r="U31" s="1" t="inlineStr">
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/mise-en-accessibilite-des-points-darrets-routiers-du-reseau-regional</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports et des mobilités
  &lt;br /&gt;
  Service Gares et infrastructures
  &lt;br /&gt;
  Pôle Gares,aménagements intermodaux et accessibilité
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carole Garry
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="mailto:Carole.Garry&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Carole.Garry&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
  &lt;br /&gt;
  0228205441
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le bénéficiaire sollicitant une aide régionale devra à ce titre présenter un dossier de demande de subvention comprenant tout document utile, et composé à minima :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -7051,3333 +7128,568 @@
   &lt;li&gt;
    d&amp;#039;une note descriptive du projet,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan de situation,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan d&amp;#039;aménagement au 1/100ème présentant les situations actuelles et projetées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un planning prévisionnel,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires doivent adresser leurs dossiers aux Services de Transports Routiers de Voyageurs (STRV) présents dans chaque département.
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9af7-mise-en-accessibilite-des-points-darrets-routiers/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>117148</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil du CAUE77 vise à intégrer dans le projet une approche :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    Qualitative, en termes architectural et paysager,
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le conseil peut comprendre notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    La définition des enjeux (rôle de l&amp;#039;espace public vis à vis de la localisation dans la commune) et des objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des schémas d&amp;#039;intentions permettant d&amp;#039;illustrer graphiquement le(s) réflexions et projets envisagés et retenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des « métiers » à mobiliser et la définition de la procédure à mettre en œuvre (y compris déclinaison clause sociale des marchés publics) (méthodologie du projet),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au choix des prestataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation des réunions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apport de références,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ID 77 peut par ailleurs, dans le cadre de ce projet, vous assister :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dans la procédure administrative récupération bien vacant sans maître,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans l&amp;#039;évaluation de la procédure d&amp;#039;archéologie préventive,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans la mise en place de chantiers d&amp;#039;insertion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité ; Financement spécifique pour les chantiers insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ Convention pour pré-diagnostic énergétique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y31" s="1" t="inlineStr">
         <is>
-          <t>olivier.guillon@paysdelaloire.fr</t>
+          <t>id77@departement77.fr</t>
         </is>
       </c>
       <c r="Z31" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/9af7-mise-en-accessibilite-des-points-darrets-rout/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
       <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
-          <t>18/11/2021</t>
+          <t>23/03/2022</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
-        <v>120417</v>
+        <v>162651</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Apporter un soutien financier au titre du fonctionnement de l'organisme en faveur des personnes âgées et personnes handicapées</t>
+          <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>SUBVENTION DE FONCTIONNEMENT en faveur des PERSONNES AGEES/PERSONNES HANDICAPEES</t>
+          <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
-        <is>
-[...241 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Avance récupérable
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-[...2769 lines deleted...]
-      <c r="A45" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>104786</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Accompagner les apprenants en situation de handicap : le rôle de la démarche d’accueil impulsée par la Région et l’AGEFIPH pour créer un réseau de professionnels à votre service</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Coordination handicap et Ressource Handicap Formation</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les candidats et stagiaires de la formation professionnelle peuvent contacter directement le référent handicap de leur centre ou organisme de formation.
  &lt;br /&gt;
  Le référent handicap s&amp;#039;assure de l&amp;#039;accueil de l&amp;#039;apprenant et du suivi de son parcours.
  &lt;br /&gt;
  Un coordonnateur départemental peut venir en appui sur les parcours de formation des apprenants en situation de handicap en lien avec les partenaires présents sur les territoires.
  &lt;br /&gt;
  En complément, la Ressource Handicap Formation facilite la mobilisation des moyens de compensation en réponse aux différentes situations de handicap tout au long du parcours de formation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P45" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>01/01/2020</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/coordination-handicap-et-ressource-handicap-formation</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
  &lt;/strong&gt;
  &lt;br /&gt;
  Service Décrochage et insertion professionnelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Karine Ragneau
    &lt;br /&gt;
    02 40 92 17 54
    &lt;br /&gt;
    &lt;a href="mailto:Karine.ragneau&amp;#64;ccca-btp.fr"&gt;
     Karine.ragneau&amp;#64;ccca-btp.fr
    &lt;/a&gt;
    &lt;br /&gt;
    BTP CFA Loire-atlantique site de Saint6Herblain
    &lt;br /&gt;
    27 rue de la Rivaudière
    &lt;br /&gt;
    44802 Saint-Herblain
    &lt;br /&gt;
@@ -10448,142 +7760,1920 @@
    24 rond-point du Coteau
    &lt;br /&gt;
    85000 La Roche-sur-Yon
    &lt;br /&gt;
    AGEFIPH – Ressource Handicap Formation
    &lt;br /&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Damien Gougeon
    &lt;br /&gt;
    02 40 48 30 66
    &lt;br /&gt;
    &lt;a href="mailto:rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr"&gt;
     rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr
    &lt;/a&gt;
    &lt;br /&gt;
    34, quai Magellan
    &lt;br /&gt;
    44000 Nantes
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dcd5-coordination-handicap-et-ressource-handicap-f/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF45" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I46" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>126137</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Fond de solidarité - Enveloppes de solidarité</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de la Gestion Financière des Aides aux Collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ Olivier Bayle, Tél. 04 77 12 52 12
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>122831</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Ain</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des projets d&amp;#039;investissement des communes et groupements de communes dans le milieu rural - DETR
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations éligibles à la DETR :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets répondant aux thématiques suivantes sont subventionnables :
+ &lt;br /&gt;
+ . la transition écologique,
+ &lt;br /&gt;
+ . l&amp;#039;attractivité des territoires,
+ &lt;br /&gt;
+ . la construction/la rénovation et l&amp;#039;urbanisme,
+ &lt;br /&gt;
+ . l&amp;#039;éducation et la santé,
+ &lt;br /&gt;
+ . la sécurité
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles à cette dotation, les collectivités remplissant les conditions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les communes :
+ &lt;br /&gt;
+ a) dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole
+ &lt;br /&gt;
+ b) dont la population est supérieure à 2 000 habitants dans les départements de métropole et n&amp;#039;excède pas 20 000 habitants et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+ • Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des opérations éligibles à la DETR est disponible sur le site internet :
+ &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
+  https://www.ain.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DETR
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt du dossier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ . Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>corinne.duroux@ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f00-financer-des-projets-dinvestissement-des-comm/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>PREFECTURE DE L'AIN</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J46" s="1" t="inlineStr">
+      <c r="J41" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -10611,66 +9701,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P46" s="1" t="inlineStr">
+      <c r="P41" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q46" s="1" t="inlineStr">
+      <c r="Q41" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -10682,175 +9772,175 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>101706</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne (ATD 89)</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider à la recherche de financements ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la définition du besoin ;
  &lt;/li&gt;
  &lt;li&gt;
   Étudier la faisabilité technique, réglementaire et financière ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en relation les élus avec les financeurs ;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la passation des contrats pour la réalisation des études préalables ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -10878,51 +9968,51 @@
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
   &lt;br /&gt;
   levé géométrique, diagnostic structure, plomb, amiante, thermique,
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
  &lt;/li&gt;
  &lt;li&gt;
   ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039;AMO :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de cheminements doux ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sécurisation des abords des écoles ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un City-parc ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de la place de la Mairie, de l&amp;#039;Église ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un centre culturel ;
@@ -10957,257 +10047,257 @@
   Schéma de défense incendie ;
  &lt;/li&gt;
  &lt;li&gt;
   Préfiguration de l&amp;#039;organisation des services AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du réseau d&amp;#039;eau potable ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude de bassin d&amp;#039;alimentation de captage AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Espace public
 Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Yonne</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.atd89.fr/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour contacter l&amp;#039;ATD 89 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
   atd&amp;#64;yonne.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Standard :
  03 86 34 61 01
 &lt;/p&gt;
 &lt;p&gt;
  Site Internet :
  &lt;a href="https://www.atd89.fr/" target="_self"&gt;
   https://www.atd89.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>yvan.telpic@yonne.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>15/09/2021</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>94676</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -11320,220 +10410,220 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>391</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -11561,1162 +10651,983 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>151701</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>145890</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Accompagner les opérations des collectivités</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Agence départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
  • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
  &lt;br /&gt;
  • Urbanisme (planification et opérationnel).
  &lt;br /&gt;
  • Accompagnement à la passation des marchés publics.
  &lt;br /&gt;
  • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
  &lt;br /&gt;
  • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Sécurisation de carrefour.
  &lt;br /&gt;
  -  Rénovation de voirie existante.
  &lt;br /&gt;
  - Aménagement de pistes cyclables.
  &lt;br /&gt;
  - Aménagement de city-stade.
  &lt;br /&gt;
  - Construction de déchèterie.
  &lt;br /&gt;
  - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
  &lt;br /&gt;
  - Rénovation de salle polyvalente.
  &lt;br /&gt;
  - Construction de centre de loisirs.
  &lt;br /&gt;
  - Rénovation de la mairie.
  &lt;br /&gt;
  - Construction de médiathèque.
  &lt;br /&gt;
  - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
  &lt;br /&gt;
  - Rénovation des réseaux de distribution d&amp;#039;eau potable.
  &lt;br /&gt;
  - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
  &lt;br /&gt;
  - Construction et rénovation de station d&amp;#039;épuration.
  &lt;br /&gt;
  -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
  &lt;br /&gt;
  - Diagnostic des ouvrages d&amp;#039;art
  &lt;br /&gt;
  - Mise en œuvre d&amp;#039;urbanisme opérationnel
  &lt;br /&gt;
  - Révision de PLU
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
  &lt;br /&gt;
  Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>http://agence01.fr/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Yvan Pauget, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  conseil&amp;#64;agence01.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 74 55 49 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>conseil@agence01.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une maison de santé
 Création d’un terrain de football
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>20/07/2023</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-[...179 lines deleted...]
-      <c r="A53" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>122832</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Ain</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 80</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financer des projets d&amp;#039;investissement des communes et groupements de communes - DSIL
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations éligibles à la DSIL :
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;span&gt;▶&lt;/span&gt; Les projets contribuant aux priorités thématiques suivantes (L 2334-32 du CGCT)
  &lt;br /&gt;
  • la rénovation thermique, la transition écologique, le développement des énergies renouvelables,
  &lt;br /&gt;
  • la mise aux normes et la sécurisation des équipements publics,
  &lt;br /&gt;
  • le développement d&amp;#039;infrastructures en faveur de la mobilité et en faveur de la construction de logements,
  &lt;br /&gt;
  • le développement du numérique et de la téléphonie mobile,
  &lt;br /&gt;
  • la création, la transformation et la rénovation des bâtiments scolaires,
  &lt;br /&gt;
  • la réalisation d&amp;#039;hébergement et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Friche
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre ainsi que les pôles d&amp;#039;équilibre territoriaux (PETR).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La liste des opérations éligibles à la DSIL est disponible sur le site internet :
  &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
   https://www.ain.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DSIL     Ouvre une nouvelle fenêtre
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt du dossier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.ain.gouv.fr</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>corinne.duroux@ain.gouv.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b43c-financer-des-projets-dinvestissement-des-comm/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>PREFECTURE DE L'AIN</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>30/12/2022</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>121762</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF54" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>