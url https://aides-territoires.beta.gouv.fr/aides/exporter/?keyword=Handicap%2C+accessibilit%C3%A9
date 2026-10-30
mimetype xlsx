--- v1 (2026-07-31)
+++ v2 (2026-10-30)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH48"/>
+  <dimension ref="A1:AH50"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -379,51 +379,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>142700</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Développer l’intermodalité sur votre territoire par l’aménagement de Pôles d’Echanges Multimodaux (PEM)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
@@ -623,51 +623,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>101585</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Protéger par une offre de services sur mesure</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Direction générale de la gendarmerie nationale (DGGN)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -793,51 +793,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>161850</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Acquérir et développer des outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels - Fonds d'accessibilité des oeuvres</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Fonds d&amp;apos;accessibilité des oeuvres</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
@@ -942,51 +942,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>11/03/2024</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>143387</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
@@ -1217,299 +1217,119 @@
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>128966</v>
+        <v>156133</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Rendre accessibles les bâtiments publics</t>
+          <t>Soutenir les petits aménagements publics extérieurs</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>PETITS AMÉNAGEMENTS EXTÉRIEURS DES COMMUNES DE MOINS DE 5 000 HABITANTS</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>Gironde Ressources (ATD)</t>
+          <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale.</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
-        <is>
-[...193 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider aux opérations de petits aménagements publics extérieurs visant à améliorer, embellir ou végétaliser le cadre de vie, à favoriser la biodiversité et à lutter contre les îlots de chaleur.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 5.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes si le projet concerne une commune de moins de 5.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les dépenses d&amp;#039;investissement pour les projets
   d&amp;#039;aménagements publics, répartis dans les 3 items suivants :
 &lt;/p&gt;&lt;ul&gt;
  &lt;li&gt;
   Aménagement: petit square, places, placettes (végétalisation, maçonnerie paysagère, revêtement perméable des sols, clôture et accessibilité), canisette, création d&amp;#039;îlots de fraîcheur sur l&amp;#039;espace public, structures d&amp;#039;ombrage, matériaux poreux à faible absorption de chaleur...)
@@ -1544,210 +1364,210 @@
  &lt;/li&gt;
  &lt;li&gt;
   Les réseaux divers et dépenses d&amp;#039;éclairage public,
  &lt;/li&gt;
  &lt;li&gt;
   Les aires de jeux, les abribus, le mobilier ornemental, les fermes pédagogiques,&lt;/li&gt;&lt;li&gt;Le renouvellement des plantations, l&amp;#039;entretien courant&lt;/li&gt;&lt;li&gt;Les plantations annuelles&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Conditions d’éligibilité :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au moins 2 items de dépenses, chaque item ne pouvant représenter moins de 20 % de la dépense globale,&lt;/li&gt;&lt;li&gt;Selon la nature du projet, les normes d’accessibilité PMR devront être respectées.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses éligibles : 8.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses éligibles : 50.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB: Les communes et EPCI peuvent déposer plusieurs dossiers dans un délai de deux ans à compter de la première décision attributive de subvention, dans la limite de 50.000 € HT de dépenses éligibles cumulées (travaux/acquisition).
 &lt;/p&gt;&lt;p&gt;L’aide n’est pas cumulable avec une autre aide du Département portant sur les mêmes objets.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/petits-amenagements-exterieurs-des-communes-de-moins-de-5-000-habitants/</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f6a9-modele/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>156143</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>BIBLIOTHÈQUES ET MÉDIATHÈQUES PUBLIQUES</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J9" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>Ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux de création, d&amp;#039;extension et de réhabilitation
  &lt;/li&gt;
  &lt;li&gt;
   Les études préalables concourant à la définition du projet et garantissant la qualité de la réalisation, sous réserve que l&amp;#039;antériorité du dernier mandatement par le maître d&amp;#039;ouvrage des dépenses d&amp;#039;études ne dépasse pas 3 ans, à compter de la demande d&amp;#039;aide pour travaux. Elles ne sont pas prises en compte si elles ne sont pas suivies des travaux.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses d&amp;#039;acquisition foncière ou immobilière pour la création et l&amp;#039;extension des bâtiments (si
    la
   date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans un délai de 3 ans à compter de la date de dépôt de la demande de subvention).
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;aménagement immédiats des abords (VRD, voie d&amp;#039;accès, petit parking, aménagements paysagers) qui concernent exclusivement le bâtiment pour lequel une subvention est sollicitée (ils doivent être entrepris concomitamment à la construction ou l&amp;#039;extension du bâtiment).
  &lt;/li&gt;
  &lt;li&gt;
@@ -1801,756 +1621,557 @@
   Affectation d&amp;#039;un crédit minimal annuel d&amp;#039;acquisition de documents calculé en fonction du nombre d&amp;#039;habitants de la ou des communes concernées : 1,50 € par habitant.
  &lt;/li&gt;
  &lt;li&gt;
   Gratuité du prêt.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Points de vigilance :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Moins de 2 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit au minimum avoir suivi la formation de base dispensée (gratuitement) par la Médiathèque Départementale, voire être titulaire du diplôme d&amp;#039;Auxiliaire de Bibliothèque Français (A.B.F.).
  &lt;/li&gt;
  &lt;li&gt;
   Entre 2 000 habitants et 5 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit être recruté au moins à mi-temps au sein de la filière culturelle et titulaire a minima du grade d&amp;#039;adjoint du patrimoine.
  &lt;/li&gt;
  &lt;li&gt;
   Entre 5 000 habitants et 10 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit être recruté à temps complet au sein de la filière culturelle et titulaire a minima du grade d&amp;#039;assistant de conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Plus de 10 000 habitants (population ciblée) :  Le responsable de l&amp;#039;équipement doit être recruté à temps complet au sein de la filière culturelle et titulaire a minima du grade de bibliothécaire ou bien de conservateur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Planchers des dépenses subventionnables :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux de création, d’extension et de réhabilitation : 20 000 € HT &lt;/li&gt;&lt;li&gt;Achat de mobiliers spécialisés : 5 000 € HT&lt;/li&gt;&lt;li&gt;Achat de documents : 5 € HT par habitant (population ciblée)&lt;/li&gt;&lt;li&gt;Informatisation : 3 000 € HT&lt;/li&gt;&lt;li&gt;Acquisition de matériels et documents multimédia : 3 000 € HT&lt;/li&gt;&lt;li&gt;Boites de retour : 400 € HT&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;P&lt;/strong&gt;&lt;strong&gt;lafonds des dépenses subventionnables :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux de création, d’extension et de réhabilitation : 700 000 € HT &lt;/li&gt;&lt;li&gt;Achat de mobiliers spécialisés : 100 000 € HT&lt;/li&gt;&lt;li&gt;Achat de documents : 100 000 € HT &lt;/li&gt;&lt;li&gt;Informatisation : 100 000 € HT &lt;/li&gt;&lt;li&gt;Acquisition de matériels et documents multimédia : 30 000 € HT&lt;/li&gt;&lt;li&gt;Boites de retour : 10 000 € HT&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/bibliotheques-et-mediatheques-publiques/</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/30a7-modele/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>05/12/2023</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>138004</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Améliorer le regroupement et l accessibilité des propriétés pour une meilleure répartition entre les terres agricoles, la forêt, les espaces de nature</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Accompagner l aménagement foncier agricole et forestier (AFAF)</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Financement 100% des procédures sous maîtrise d&amp;#039;ouvrage départementale.</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les ECIR ou ECIF permettent de réaliser à l&amp;#039;intérieur d&amp;#039;un périmètre d&amp;#039;aménagement des échanges et cessions amiables de propriétés afin d&amp;#039;améliorer le regroupement et l&amp;#039;accessibilité des propriétés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Communes, EPCI, propriétaires fonciers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  Délibération de la (des) commune(s)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagement foncier agricole et forestier (AFAF), réglementation des boisements RB), échanges et cessions d&amp;#039;immeubles ruraux ou forestiers (ECIR / ECIF), mise en valeur des terres...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Foncier
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Procédures régies par le Code rural et de la pêche maritime (L  124-5 et suivants).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Les-Echanges-et-Cessions-d.html</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;
 &lt;p&gt;Sébastien CUBIZOLLES&lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:developpement-durable&amp;#64;hauteloire.fr" target="_self"&gt;sebastien.cubizolles&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 71 07 43 50&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4619-ameliorer-le-regroupement-et-laccessibilite-d/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>117414</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités sur la création, le déplacement ou l'aménagement de points d'arrêt de lignes régulières de transport en commun (arrêt de bus)</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création / déplacement / aménagement de points d&amp;#039;arrêt de lignes régulières de transport en commun (arrêt de bus).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil sur la localisation du point d&amp;#039;arrêt en tenant compte de l&amp;#039;attractivité du point d&amp;#039;arrêt pour les habitants, des problématiques de sécurité (vitesses, proximité des intersections, profil en long et largeur de voirie, cheminements et traversées des piétons, ...), de l&amp;#039;itinéraire des lignes de transports collectifs.
  &lt;/li&gt;
  &lt;li&gt;
   Conseil sur les modalités techniques d&amp;#039;aménagements ou de mise en accessibilité PMR de points d&amp;#039;arrêt (arrêts en ligne ou en évitement, normes techniques sur les hauteurs de quai, dimensions de l&amp;#039;espace d&amp;#039;attente, signalisation verticale et horizontale,poteaux d&amp;#039;arrêts/ abris-voyageurs,...) et de leur environnement (traversées et cheminements piétons...).
  &lt;/li&gt;
  &lt;li&gt;
   Information et conseil sur les possibilités de subventions de ces aménagements; aide et accompagnement pour le montage des dossiers de demandes de subvention.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Accès aux services
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e4c-conseiller-les-collectivites-sur-la-creation-/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>155559</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mise en accessibilité des bâtiments publics et des cimetières</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>MISE EN ACCESSIBILITÉ DES BÂTIMENTS ET DES CIMETIÈRES</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
-[...203 lines deleted...]
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la mise en accessibilité des bâtiments publics et des cimetières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les travaux de mise en accessibilité portant sur les seuls bâtiments publics dédiés à une activité de service public et/ou à un usage public et classés Établissements recevant du public (ERP), à l&amp;#039;exception des édifices cultuels.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de mise en accessibilité des cimetières publics, à l&amp;#039;intérieur ou à leurs abords immédiats.
  &lt;/li&gt;
  &lt;li&gt;
   Les diagnostics, travaux de désamiantage ou autres effectués à l&amp;#039;occasion de la mise en accessibilité et accompagnés de travaux.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux et équipements nécessaires à l&amp;#039;accessibilité extérieure et intérieure du bâtiment, hors mobilier.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux et les solutions techniques amovibles aux abords immédiats des bâtiments permettant de les rendre accessibles.
  &lt;/li&gt;
  &lt;li&gt;
   Les places de parking signalées PMR, les aménagements et les cheminements directement liés à l&amp;#039;usage ou à l&amp;#039;accès du bâtiment ou du cimetière et aux abords immédiats de ces derniers.
  &lt;/li&gt;
@@ -2585,177 +2206,177 @@
  &lt;li&gt;
   Les bâtiments abritant La Poste,
  &lt;/li&gt;
  &lt;li&gt;
   Les édifices cultuels.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Condition d&amp;#039;éligibilité :
  &lt;/strong&gt;
  Les travaux doivent être prévus et inscrits dans l&amp;#039;Agenda d&amp;#039;accessibilité programmée (Ad&amp;#039;AP) transmis par la commune ou le groupement de communes à la Préfecture et faire l‘objet d&amp;#039;un avis de récépissé de dépôt à la Préfecture (Le terme de « projet » désigne les travaux prévus dans un Ad&amp;#039;AP pour un bâtiment)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond
   de dépenses
   par projet
   (travaux prévus
  dans un Ad&amp;#039;AP pour un bâtiment) :
  &lt;/strong&gt;
  50.000€ HT
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/mise-en-accessibilite-des-batiments-et-des-cimetieres/</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b6a-modele/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>142706</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Rendre accessibles vos bâtiments, espaces publics et transports</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Assurer l&amp;#039;accessibilité de la chaîne des déplacements renforce l&amp;#039;attractivité du territoire et répond à une exigence sociale croissante.
 &lt;/p&gt;
 &lt;p&gt;
  La prise en compte de la diversité des publics et leurs besoins évolutifs (pour construire des réponses adaptées) constitue un vecteur majeur d&amp;#039;inclusion.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema, fort de son expertise technique et de sa capacité à développer des approches innovantes et intégrées, vous accompagne dans vos stratégies et projets liés à l&amp;#039;accessibilité, qu&amp;#039;ils concernent la voirie et les espaces publics, les bâtiments ou les transports.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment prendre en compte l&amp;#039;ensemble des besoins spécifiques de chaque population (vieillissement, handicaps) ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment assurer la continuité de la chaîne du déplacement et traiter les interfaces ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment assurer un cheminement accessible, confortable et sécurisé pour tous ? et permettre à chacun de se repérer et s&amp;#039;orienter ?
@@ -2783,575 +2404,774 @@
   Conseil pour l&amp;#039;élaboration et la mise en œuvre de stratégies d&amp;#039;accessibilité (en amont, programmation de l&amp;#039;accessibilité, à une échelle territoriale ou patrimoniale...)
  &lt;/li&gt;
  &lt;li&gt;
   Expertise intégrée sur des projets liés à l&amp;#039;accessibilité (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - bonne connaissance de la réglementation et des besoins des usagers
 &lt;/p&gt;
 &lt;p&gt;
  - capacité à mobiliser d&amp;#039;autres partenaires (acteurs de la &amp;#34;mise en œuvre&amp;#34;, développeurs de solutions)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
  &lt;/li&gt;
  &lt;li&gt;
   Animation de réseaux, d&amp;#039;ateliers techniques (démarches participatives)
  &lt;/li&gt;
  &lt;li&gt;
   Formation / sensibilisation : montage ou support au montage de formations sur-mesure (en présentiel, à distance, ou mixtes)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ville de Paris
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Expérimentations sur le guidage en traversée piétonne avec la ville de Paris
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Solidéo, société de livraison des ouvrages olympiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Accompagnement de la solidéo pour la livraison de logements accessibles et adaptés au vieillissement sur l&amp;#039;opération &amp;#34;Cluster Média&amp;#34; des JOP Paris 2024
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lorient Agglomération
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mission d&amp;#039;évaluation du niveau d&amp;#039;accessibilité des transports pour le compte de Lorient Agglomération
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Accès aux services
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité pour tous
 Sécurité</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/rendre-accessibles-vos-batiments-espaces-publics-transports</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3fb-rendre-accessibles-vos-batiments-espaces-publ/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>44620</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Aménager une voirie impliquant le réseau routier départemental</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Confrontés à des difficultés de circulation, la commune ou la communauté de communes peut être amenée à s&amp;#039;interroger sur la réalisation d&amp;#039;aménagements se développant en domaine public départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Cela concerne notamment, les projets d&amp;#039;aménagement de la voirie départementale dans le cadre d&amp;#039;opérations d&amp;#039;urbanisme en agglomération ou de valorisation des espaces urbains en traverse d&amp;#039;agglomération, ou bien, le traitement des problèmes ponctuels de sécurité, au niveau d&amp;#039;un carrefour situé hors agglomération, entre une voie communale et une route départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 40 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn à l&amp;#039;adresse suivante : https://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement d&amp;#039;un cheminement piéton le long de la RD622
+&lt;/p&gt;
+&lt;p&gt;
+ Décaler un arrêt bus au carrefour de la RD 622 et d&amp;#039;une voie communale
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;un cheminement piéton entre le cimetière et le complexe sportif, le long de la RD4
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de sécurité aux abords d&amp;#039;un arrêt bus au carrefour des VC 4 et RD 35
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de sécurité dans la traversée du village, études et simulation avec des écluses - RD6
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de sécurité dans la traversée de l&amp;#039;agglomération
+&lt;/p&gt;
+&lt;p&gt;
+ Recherche de solution pour l&amp;#039;accessibilité PMR des arrêts bus au Giratoire de Gabor - RD630
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;une agglomération avec signalisation (RD 631)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation au Plan de déplacement urbain - RD 10 et RD 14
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à jour de la signalisation de police dans l&amp;#039;agglomération
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pose de radars pédagogiques
+&lt;/p&gt;
+&lt;p&gt;
+ Réalisation de comptages avec analyse de vitesse en traverse du village
+&lt;/p&gt;
+&lt;p&gt;
+ Interdiction des poids lourds dans la traverse du village
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3936-amenager-une-voirie-impliquant-le-reseau-rout/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>163027</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Fiche Action n°2 : Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
-Subvention
-[...3 lines deleted...]
-      <c r="I15" s="1" t="inlineStr">
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J15" s="1" t="inlineStr">
+      <c r="J14" s="1" t="inlineStr">
         <is>
           <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Développer une offre touristique durable en cohérence avec les ressources du territoire et les aspirations des touristes&lt;/h2&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Développer une itinérance touristique responsable&lt;/h3&gt;&lt;h4&gt;Adaptation des aménités touristiques du territoire au tourisme itinérant&lt;/h4&gt;&lt;p&gt;Les aménités de l&amp;#039;espace rural (paysages, sites, forêts, cours d’eau, produits locaux, exploitations agricoles, patrimoines…) constituent de forts facteurs d’attractivité mais aussi la « scène » d’une activité en plein essor, l’itinérance. Les demandes de pratiques d’itinérance pédestre, cyclo, équestre et fluviale permettent de constituer une offre touristique de découvertes, des expériences de rencontres très recherchées par les clientèles. Cette offre d’itinérance est pleinement durable car constituée de mobilités douces appréciée et utilisée par les habitants (y compris parfois pour des déplacements « domicile-travail »). Toutefois cela reste une offre à améliorer : jalonnements sentiers, circuits, offre d’interprétation, cohérences des circuits, signalétique, présence de services (pour les vélos par exemple) …&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Développement de services proposant des séjours touristiques décarbonés (ou à faible impact)&lt;/h4&gt;&lt;p&gt;Pour répondre aux enjeux climatiques et énergétiques et aux attentes des clientèles de plus en plus sensibles sur ces sujets, les gestionnaires du tourisme et les professionnels doivent construire des offres de séjours touristiques décarbonés et peu consommateurs d’énergie. Des projets innovants peuvent émerger pour améliorer l’intermodalité, les recours mobilités douces, les éco-hébergements, les activités avec une faible empreinte écologique. Des calculateurs sont disponibles (Good Planet, Green Tripper) pour expérimenter des initiatives de mesures locales&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Valoriser les atouts culturel, patrimoniaux et les savoir-faire du territoire&lt;/h3&gt;&lt;h4&gt;Valorisation de la présence de l’eau et amélioration de son accessibilité&lt;/h4&gt;&lt;p&gt;L’eau est fortement présente sur le territoire de la CASE. S’il existe déjà des offres touristiques et de loisirs (croisière promenade à la découverte des moulins et impressionnistes / musée de la Batellerie, parc de Léry-Poses et ses plages…), l’itinérance fluviale, les activités nautiques, la baignade, la pêche sont autant de domaines dans lesquels le territoire est déjà engagé mais qui restent porteurs d’un fort potentiel de développement en coopération avec les territoires voisins.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Amélioration de la visibilité des patrimoines et des savoir-faire&lt;/h4&gt;&lt;p&gt;Le territoire est riche de ses patrimoines et savoir-faire mais ils peuvent gagner en visibilité, en mise en cohérence et en mise en tourisme. Le développement de circuits, l’amélioration de la médiation et de l’interprétation, la mise en réseau des acteurs sont autant de leviers qui pourront être soutenus par le GAL.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Renforcement du lien culture-tourisme&lt;/h4&gt;&lt;p&gt;L’offre culturelle sur le territoire est une offre conséquente et présente sur l’ensemble du territoire tant en milieu urbain que rural (lecture publique, enseignement musical spectacle vivant, patrimoine, musique, arts plastiques, cinéma, etc.). La culture doit donc pouvoir constituer une offre touristique majeure pour le territoire. Les Patrimoines (avec approche ludique et numérique via l’application « Seine Eure s’imagine », les évènements (festivals, expositions…), les musées et sites, les résidences d’artistes, les créations sont autant d’opportunités pour ouvrir encore plus la culture vers les habitants et les touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement de l’évènementiel dans sa dimension éco-responsable&lt;/h4&gt;&lt;p&gt;Modestes ou conséquents de nombreux évènements remplissent l’agenda du territoire et constituent des facteurs d’attractivité importants pour la destination. Mais le champ de l’évènementiel est grandement améliorable dans ses impacts ; gestion des déchets, modalités d’accessibilité, consommation énergétique, protection des milieux, accessibilité sociale et inclusive… Autant de sujets qui peuvent donner lieu à des projets inventifs.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Renforcer, diversifier et accompagner la qualification et la diversification des offres touristiques&lt;/h3&gt;&lt;h4&gt;Développement d’une offre de restauration et d’hébergement durable&lt;/h4&gt;&lt;p&gt;Pour une offre touristique durable il est impératif de chercher à améliorer l’offre de restauration et d’hébergements. Cela peut passer par le renforcement des circuits courts et la valorisation des produits locaux (en lien avec l’alimentation – axe 1 mais aussi produits artisanaux et écoconstruction pour les hébergements). Les professionnels doivent être sensibilisés, formés et accompagnés sur les potentiels d’utilisation des produits locaux, sur des pratiques plus économes en énergie, sur la gestion des déchets et de l’eau, sur les offres liées aux mobilités douces pour leurs clients.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Adaptation des offres aux différents publics&lt;/h4&gt;&lt;p&gt;Un tourisme véritablement durable doit adapter son offre à la diversité des publics et porter une attention particulière aux publics en situation de handicap et aux publics en situation de précarité. Cet objectif doit s’articuler avec la démarche en cours de diagnostic sur l’accessibilité Handicap mené par la CASE en partenariat avec les acteurs institutionnels et associatifs concernés. De vraies marges de progrès existent pour améliorer l’accessibilité, en particulier de l’offre patrimoniale, mais aussi sur l’itinérance, pour les publics en situation de handicap et pour les familles (présence seniors et enfants), par exemple. Enfin, la question de l’accessibilité tarifaire doit, autant que possible, être prise en compte pour que certaines activités soient ouvertes à plus de touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des opérateurs dans les démarches de qualification et d’optimisation de leurs services&lt;/h4&gt;&lt;p&gt;De nombreux labels existent (culturels et patrimoniaux/ l’accueil, la qualité et le bien-être / alimentaires / environnementaux…) qui jouent un rôle de certification de qualité, de reconnaissance pour le client. Mais les professionnels ont besoin d’être informés et accompagnés pour choisir les labels qui sont les plus pertinents et efficaces au regard de leurs activités et spécificités. Le GAL doit faciliter ces démarches d’engagement mais en privilégiant les labels cohérents avec la stratégie locale de développement (écolabels, accueil vélo, tourisme et handicap…).&lt;/p&gt;&lt;h4&gt;Amélioration de la communication et de la promotion pour la rendre plus efficiente&lt;/h4&gt;&lt;p&gt;Les actions de communication et de promotion doivent gagner en lisibilité, en cohérence et en efficience. C’est par un travail partenarial, par des gouvernances innovantes que la progression pourra se mettre en œuvre. Le GAL peut jouer un rôle important de facilitateur et d’initiateur de projets qui y contribueront.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=Le%20programme%20LEADER%20(Liaisons%20Entre,est%20%C3%A0%20sa%20sixi%C3%A8me%20programmation.</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>flavien.andre@seine-eure.com</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-structurer-une-offre-touristique-rurale-diversifiee-innovante-et-decarbonee/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Groupe d'Action Locale Seine-Eure</t>
         </is>
       </c>
-      <c r="AD15" s="1" t="inlineStr">
+      <c r="AD14" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>04/07/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>156134</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J15" s="1" t="inlineStr">
         <is>
           <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Jeunesse
 Handicap
 Accessibilité</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Toutes dépenses d&amp;#039;investissement dédiées au projet :
  achat des équipements (ex : balançoires adaptées, jeux sensoriels...), prestation de montage, travaux d&amp;#039;aménagements, signalétique..
  &lt;/li&gt;
  &lt;li&gt;
   Le projet devra proposer au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences (moteur / auditif / visuel / mental). Le sol de l&amp;#039;espace devra être adapté aux fauteuils roulants et poussettes.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses concomitantes à ces opérations et notamment les travaux aux abords immédiats pour favoriser l&amp;#039;accessibilité. Les travaux de mise en accessibilité seront inclus dans la dépense éligible.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Dépenses exclues :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilier urbain
  &lt;/li&gt;
  &lt;li&gt;
   Projets au sein de cours d&amp;#039;écoles fermées
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses subventionnables : 8.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses subventionnables : 70.000€ HT pour les constructions - 50.000€ HT pour les réhabilitations
  &lt;/li&gt;
 &lt;/ul&gt;
 NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/amenagement-et-equipement-des-aires-de-jeux-inclusives/</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04a0-modele/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>111710</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 9 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -3369,66 +3189,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -3565,712 +3385,712 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une bibliothèque municipale
 Création d’un terrain de football
 Gestion d'une base nautique
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>157101</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
  &lt;br /&gt;
  Pour les projets plus conséquents, MATEC est alors votre Assistant à Maîtrise d&amp;#039;Ouvrage, et apporte un soutien administratif, conceptuel et technique aux collectivités.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Diagnostic voirie
  &lt;br /&gt;
  •    Travaux de voirie divers et sécurité routière
  &lt;br /&gt;
  •    Terrains sportifs
  &lt;br /&gt;
  •    Aménagement paysager parcs, square, ...
  &lt;br /&gt;
  •    Aire de jeux
  &lt;br /&gt;
  •    Cours d&amp;#039;écoles
  &lt;br /&gt;
  •    Traversée de village
  &lt;br /&gt;
  •    Place
  &lt;br /&gt;
  •    Développement et aménagement pistes cyclables
  &lt;br /&gt;
  •    Accompagnement pour développer secteur habita et économique
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Revitalisation
 Equipement public
 Paysage
 Accessibilité
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
 &lt;/p&gt;
 &lt;p&gt;
  • A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Au 03.55.94.18.11
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  17 Quai Paul Wiltzer
 &lt;/p&gt;
 &lt;p&gt;
  57000 METZ
 &lt;/p&gt;
 &lt;p&gt;
  Horaires d&amp;#039;ouverture :
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>21/12/2023</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>127467</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J19" s="1" t="inlineStr">
+      <c r="J18" s="1" t="inlineStr">
         <is>
           <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
 &lt;/p&gt;
 A noter que :
 &lt;ul&gt;
  &lt;li&gt;
   Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ÉTUDES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
  &lt;/li&gt;
  &lt;li&gt;
   Honoraires d&amp;#039;ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉTUDE D&amp;#039;IMPACT
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TRAVAUX
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux inscrits dans la section d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ACQUISITION
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisitions foncières nécessaires à la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P19" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="Q19" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, le demande de subvention doit suivre le processus suivant :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
  &lt;/li&gt;
  &lt;li&gt;
   Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
  &lt;/li&gt;
  &lt;li&gt;
   Individualisation en Commission Permanente des subventions pour les opérations retenues.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact soit :
 &lt;/p&gt;
 &lt;p&gt;
  - Par mail :
  &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
   datc&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Par téléphone, aux numéros suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un gymnase
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>152452</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J19" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
@@ -4292,65 +4112,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -4506,328 +4326,212 @@
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de petits matériels (tables, chaises, ...),
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de matériel de restauration scolaire de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-[...116 lines deleted...]
-      <c r="A22" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>117550</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
  &lt;br /&gt;
  Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
  &lt;br /&gt;
  Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
  &lt;br /&gt;
  Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de sessions d&amp;#039;information thématiques :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : dispositif département Jura subventions DETR DSIL FNADT
  &lt;br /&gt;
  Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
  &lt;br /&gt;
@@ -4842,51 +4546,51 @@
  Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de formations thématiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : comment mobiliser les fonds européens sur son territoire
  &lt;br /&gt;
  Ex : mécénat et financement participatif
  &lt;br /&gt;
  Ex : marchés publics - comment acheter local
  &lt;br /&gt;
  Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
  &lt;br /&gt;
  Ex : réalisation des travaux
  &lt;br /&gt;
  Ex :
  comment associer les habitants à un projet communal ou intercommunal
  &lt;br /&gt;
  Ex le projet culturel du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
@@ -4896,424 +4600,540 @@
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>http://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Madame la Présidente
  &lt;/li&gt;
  &lt;li&gt;
   AMJ
  &lt;/li&gt;
  &lt;li&gt;
   2 rue de Pavigny 39000 Lons-le-Saunier
  &lt;/li&gt;
  &lt;li&gt;
   Tél 03-84-86-07-07
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service assistance juridique, administrative et financière :
   &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    juridique&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service formation :
   &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    formation&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>164724</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Prestation de compensation du handicap (PCH)</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Dossier déclaratif &amp;#8211; Prestation de compensation du handicap (PCH)</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Particulier</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nature de l&amp;#039;aide :Prestation de compensation du handicap (PCH) - Aide humaine
+; Comment bénéficier de l&amp;#039;aide :La commission des droits et de l’autonomie des personnes handicapées vous a attribué un droit à une prise en charge d’aide humaine dans le cadre de la prestation de compensation du handicap (PCH). 
+Le président du conseil départemental de la Manche, en charge du financement de la PCH, vous a adressé une notification du montant de votre droit et de ses modalités de versement. 
+Le dossier déclaratif vous permet de signaler au plus vite tout changement dans votre situation susceptible de modifier le montant de la prestation versée (ex : fin d’intervention d’un service prestataire et recrutement d’un salarié en emploi direct). Seuls les feuillets permettant d’actualiser votre dossier sont à compléter et à adresser à : -  Maison départementale de l’autonomie - 50050 SAINT-LÔ Cedex ou par mail à mda&amp;#64;manche.fr.
+; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/dossier-declaratif-prestation-de-compensation-du-handicap-pch/</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aap-2025-violences-intrafamiliales-cd50</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>'- formulaire de contact : https://www.manche.fr/contacter-le-departement/</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dossier-declaratif-8211-prestation-de-compensation-du-handicap-pch/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2025</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>103248</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Aider les structures innovantes dans les domaines du handicap et de la dépendance</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Aide aux structures innovantes dans les domaines du handicap et de la dépendance</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région s&amp;#039;engage à aider les structures innovantes dans les domaines du handicap et de la dépendance pour permettre à chaque individu d&amp;#039;être au centre d&amp;#039;un projet propre et encourager les actions prônant la flexibilité des accueils et des parcours.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, extension, restructuration, étude et/ou équipement et/ou achat de véhicule
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelle est la nature de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;une subvention en investissement.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention régionale est fixée, pour la charge foncière, les études, travaux et honoraires et pour l&amp;#039;équipement, à 50 % maximum de la dépense envisagée, dans la limite d&amp;#039;un montant de subvention fixé à 300 000 € par service ou établissement, d&amp;#039;un montant adapté à la pertinence du projet proposé.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention régionale est fixée, pour les véhicules, à 50 % maximum du coût d&amp;#039;acquisition, dans la limite d&amp;#039;un plafond de subvention établi à 10 000 € par véhicule.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelles démarches ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt du dossier de candidature sur la plateforme des aides régionales (
  &lt;a rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Cohésion sociale et inclusion
 Santé
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Etablissements et services agréés ou autorisés dans le secteur médico-social.
 &lt;/p&gt;
 &lt;p&gt;
  Uniquement pour l&amp;#039;achat de véhicule :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les collectivités locales
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics
  &lt;/li&gt;
  &lt;li&gt;
   Les associations relevant de la loi de 1901
  &lt;/li&gt;
  &lt;li&gt;
   Les fondations
  &lt;/li&gt;
  &lt;li&gt;
   Les groupements de coopération médico-sociale.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-structures-innovantes-dans-les-domaines-du-handicap-et-de-la-dependance</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Délégation handicap
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/066c-aide-aux-structures-innovantes-dans-les-domai/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>25/06/2020</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>152366</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Améliorer l’accessibilité touristique à destination des personnes en situation de handicap par l’acquisition d’équipements adaptés dans 100 entreprises touristiques</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>AAP Handicap et Tourisme</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Améliorer l&amp;#039;accessibilité touristique à destination des personnes en situation de handicap par l&amp;#039;acquisition d&amp;#039;équipements adaptés dans 100 entreprises touristiques des Pays de La Loire.
 &lt;/p&gt;
 &lt;p&gt;
  La Région souhaite accompagner les entreprises touristiques du territoire pour l&amp;#039;acquisition d&amp;#039;équipements adaptés. Les objectifs visés sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Susciter l&amp;#039;émergence de projets inclusifs, basés à la fois sur un programme d&amp;#039;accueil et de communication à destination de ces publics,
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir les entreprises touristiques et de loisirs dans leurs investissements relatifs à des acquisitions de matériels adaptés à tous les publics,
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner nos entreprises vers des investissements leur permettant d&amp;#039;augmenter leurs flux de visiteurs et leurs volumes d&amp;#039;affaires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cet appel à projets s&amp;#039;adresse aux entreprises touristiques suivantes : hébergements touristiques classés (hors meublés de tourisme), sites de visite à billetterie, loueurs de vélo, centres nautiques, centres équestres, bateaux à passagers, offices de tourisme, bases de loisirs...).
@@ -5330,246 +5150,246 @@
   Pour quels projets ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les catégories de projets suivants seront éligibles à cet AAP :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la création d&amp;#039;un nouveau produit touristique accessible ou d&amp;#039;une nouvelle expérience pour les publics handicapés ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;amélioration significative de prestations touristiques déjà existantes par de petits investissements matériels ;
  &lt;/li&gt;
  &lt;li&gt;
   la diversification de l&amp;#039;activité des entreprises par la proposition de services adaptés aux besoins des publics handicapés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les critères de sélection et le détail des dépenses éligibles sont consultables dans le cahier des charges disponible dans l&amp;#039;onglet « Calendrier et procédure »
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets est ouvert jusqu&amp;#039;au 29/02/2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Commerces et services</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P24" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>16/02/2024</t>
         </is>
       </c>
-      <c r="Q24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R24" s="1" t="inlineStr">
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le soutien régional prend la forme d&amp;#039;une subvention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;attribution de la subvention relève de la compétence de la Commission Permanente, le vote des dossiers se concentrera sur deux périodes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un vote lors d&amp;#039;une Commission permanente du deuxième trimestre pour les dossiers reçus avant le 31 mars,
  &lt;/li&gt;
  &lt;li&gt;
   et un vote lors d&amp;#039;une Commission permanente du quatrième trimestre pour les dossiers reçus avant le 31 août.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités de dépôt du dossier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;aide est dématérialisée sur le portail des aides. Le dossier complet de demande d&amp;#039;aide doit être déposé sur ce portail des aides avant l&amp;#039;engagement des dépenses.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_AAP_HANDITOUR/depot/simple</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
  &lt;br /&gt;
  Stéphanie FILLAUDEAU
  &lt;br /&gt;
  &amp;#43;33 2 28 20 51 38
 &lt;/p&gt;
 &lt;p&gt;
  Alice CHANSON
  &lt;br /&gt;
  Gestionnaire (départements 44, 72, 53)
  &lt;br /&gt;
  Alice.CHANSON&amp;#64;paysdelaloire.fr
  &lt;br /&gt;
  02 28 20 51 41
 &lt;/p&gt;
 &lt;p&gt;
  Muriel CHIGNARD
  &lt;br /&gt;
  Gestionnaire (départements 85, 49)
  &lt;br /&gt;
  Muriel.CHIGNARD&amp;#64;paysdelaloire.fr
  &lt;br /&gt;
  02 28 20 59 51
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ff00-aap-handicap-et-tourisme/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>156154</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'obtention ou au renouvellement du label « Tourisme et Handicap »</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>OBTENTION DU LABEL « TOURISME ET HANDICAP »</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner le développement du label « Tourisme &amp;amp; Handicap » en Seine- Maritime. Aider au financement d&amp;#039;aménagements permettant d&amp;#039;obtenir ou de renouveler ce label voire de l&amp;#039;étendre à d&amp;#039;autres pictogrammes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Handicap
 Equipement public
 Accessibilité</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes
  &lt;/li&gt;
  &lt;li&gt;
   Offices de tourisme tous statuts
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -5590,685 +5410,328 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond de dépenses :
  &lt;/strong&gt;
  30.000€ HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le solde de la subvention sera versé après obtention ou renouvellement du label ou obtention des pictogrammes supplémentaires.
  &lt;/li&gt;
  &lt;li&gt;
   Les opérations proposées devront faire l&amp;#039;objet d&amp;#039;une pré-évaluation obligatoire à l&amp;#039;obtention du label pour 2 handicaps a minima.
  &lt;/li&gt;
  &lt;li&gt;
   Les sites de visites doivent être ouverts au public au moins 50 jours dans l&amp;#039;année.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/obtention-du-label-tourisme-et-handicap/</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/43ec-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>166663</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>SUBVENTION DE FONCTIONNEMENT en faveur des PERSONNES AGEES/PERSONNES HANDICAPEES</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>SUBVENTION DE FONCTIONNEMENT en faveur des PERSONNES AGEES/PERSONNES HANDICAPEES</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif&lt;/h3&gt;
+&lt;p&gt; Apporter un soutien financier au titre du  fonctionnement de l’organisme en faveur des personnes âgées et personnes financier&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Toute action ou besoin en lien avec l’activité de l’organisme en faveur des personnes âgées et personnes handicapées&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;/&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt; Associations /fédérations/collectivités&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention de fonctionnement&lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt; Toute action ou besoin en lien avec l’activité de l’organisme en faveur des personnes âgées et personnes handicapées&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Définit  par le Département en fonction de la demande&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;&lt;li&gt;RIB&lt;/li&gt;&lt;li&gt;dernière Assemblée générale&lt;/li&gt;&lt;li&gt;Budget prévisionnel&lt;/li&gt;&lt;li&gt;Bilan ou compte de résultat&lt;/li&gt;&lt;li&gt;pouvoir&lt;/li&gt;&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers – Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Par la Maison Départementale de l’Autonomie&lt;br /&gt;Dépôt dématérialisé via la plateforme &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôme Démat’&lt;/a&gt; :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;:Solidarité&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : Fonctionnement des associations Personnes Agées et Personnes Handicapées&lt;/li&gt;&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Un seul versement après passage en Commission Permanente ou après signature d’une convention (suivant  l’article faisant référence au versement de la subvention).&lt;/p&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt; Délibération &lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Toute action ou besoin en lien avec l’activité de l’organisme en faveur des personnes âgées et personnes handicapées&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;/&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt; Associations /fédérations/collectivités&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/subvention-de-fonctionnement-en-faveur-des-personnes-agees-personnes-handicapees/</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
       <c r="Y25" s="1" t="inlineStr">
         <is>
-          <t>subventions76-communesepci@seinemaritime.fr</t>
+          <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z25" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/43ec-aider-au-classement-et-a-la-preservation-des-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/subvention-de-fonctionnement-en-faveur-des-personnes-agees-personnes-handicapees/</t>
         </is>
       </c>
       <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
-          <t>06/12/2023</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
-        <v>166271</v>
+        <v>103295</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Réinventer l'école de demain</t>
+          <t>Aider à l’effectivité des droits culturels des personnes en situation de handicap</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Programme d'accompagnement expérimental - L'école de demain, une centralité réinventée</t>
+          <t>Aide pour l'effectivité des droits culturels des personnes en situation de handicap</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
-        <is>
-[...502 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Recherche
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient l&amp;#039;accès aux droits culturels des personnes en situation de handicap et, en parallèle, la constitution d&amp;#039;un réseau francilien de coopération entre les structures sanitaires et médico-sociales et les structures culturelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les types de projets soutenus concernent :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La mise en réseau des établissements culturels et des établissements sanitaires et médico-sociaux,
   &lt;/li&gt;
   &lt;li&gt;
    Des actions pour les personnes en situation de handicap, vivant à leur domicile, le but étant de développer l&amp;#039;offre d&amp;#039;accompagnement pour les projets individuels, qu&amp;#039;ils soient pour l&amp;#039;accès à toute proposition culturelle ou pour aider à la création en tant que telle.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Quelle est la nature de l&amp;#039;aide ?
   &lt;/strong&gt;
@@ -6279,162 +5742,408 @@
 &lt;p&gt;
  &lt;strong&gt;
   A noter
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dispositif ouvert en continu
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelles démarches ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Procédure dématérialisée sur
  &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Handicap
 Cohésion sociale et inclusion
 Santé</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Qui peut en bénéficier ?
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations loi 1901 de plus d&amp;#039;un an d&amp;#039;existence lors de la demande de subvention et pouvant justifier d&amp;#039;un bilan d&amp;#039;exercice comptable de l&amp;#039;année écoulée,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Groupements d&amp;#039;intérêt public (GIP),
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Fondations,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Établissements scolaires.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-pour-leffectivite-des-droits-culturels-des-personnes-en-situation-de-handicap</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Délégation handicap
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/21f7-aide-pour-leffectivite-des-droits-culturels-d/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>117148</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil du CAUE77 vise à intégrer dans le projet une approche :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    Qualitative, en termes architectural et paysager,
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le conseil peut comprendre notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    La définition des enjeux (rôle de l&amp;#039;espace public vis à vis de la localisation dans la commune) et des objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des schémas d&amp;#039;intentions permettant d&amp;#039;illustrer graphiquement le(s) réflexions et projets envisagés et retenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des « métiers » à mobiliser et la définition de la procédure à mettre en œuvre (y compris déclinaison clause sociale des marchés publics) (méthodologie du projet),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au choix des prestataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation des réunions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apport de références,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ID 77 peut par ailleurs, dans le cadre de ce projet, vous assister :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dans la procédure administrative récupération bien vacant sans maître,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans l&amp;#039;évaluation de la procédure d&amp;#039;archéologie préventive,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans la mise en place de chantiers d&amp;#039;insertion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité ; Financement spécifique pour les chantiers insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ Convention pour pré-diagnostic énergétique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y27" s="1" t="inlineStr">
         <is>
-          <t>guidedesaides@iledefrance.fr</t>
+          <t>id77@departement77.fr</t>
         </is>
       </c>
       <c r="Z27" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/21f7-aide-pour-leffectivite-des-droits-culturels-d/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
       <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
-          <t>05/05/2021</t>
+          <t>23/03/2022</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>163042</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Région académique — Normandie</t>
@@ -6562,51 +6271,51 @@
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AD28" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>08/07/2024</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>126868</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement des établissements médico-sociaux pour personnes âgées et personnes en situation de handicap</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'investissement en faveur des établissements médico-sociaux pour personnes âgées et personnes en situation de handicap</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
@@ -6928,66 +6637,66 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>19/01/2023</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
         <v>104723</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Réaliser la mise en accessibilité des points d'arrêts routiers du transport interurbain identifiés comme prioritaires</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Mise en accessibilité des points d'arrêts routiers du réseau régional</t>
+          <t>Mise en accessibilité des points d&amp;apos;arrêts routiers du réseau régional</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
@@ -7166,530 +6875,1572 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/9af7-mise-en-accessibilite-des-points-darrets-routiers/</t>
         </is>
       </c>
       <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
-        <v>117148</v>
+        <v>162651</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
+          <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>ID77</t>
+          <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Ingénierie technique
+Avance récupérable
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...99 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N31" s="1" t="inlineStr">
-        <is>
-[...156 lines deleted...]
-      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W32" s="1" t="inlineStr">
+      <c r="W31" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF32" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
-          <t>16/05/2024</t>
+          <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>120359</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Construire des logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées (cœurs de village – cœurs de quartier)</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>REGLEMENT DEPARTEMENTAL D'AIDE SOCIALE</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>1 700 € par logement ou 1 900 € s'il y a une participation financière de la Commune ou de l'EPCI</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;objectif est d&amp;#039;aider à la production de logements locatifs sociaux agréés par l&amp;#039;État (en PLAI et/ou en PLUS) et adaptés aux personnes âgées et/ou handicapées.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles sont  les  opérations de construction ou d&amp;#039;acquisition-amélioration de logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le caractère « cœur de village – cœur de quartier » est apprécié en amont par la Maison Départementale de l&amp;#039;Autonomie (MDA) au vu des éléments qui lui sont fournis par l&amp;#039;opérateur concerné. Sont notamment appréciés : la mixité de l&amp;#039;opération, sa proximité aux  services et sa desserte en transports...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les bénéficiaires sont les bailleurs sociaux ayant conventionné avec le Département et dont le siège social est situé en Drôme / Ardèche et associations agréées par l&amp;#039;État pour la Maîtrise d&amp;#039;Ouvrage.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MONTANT/TAUX DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Production en PLUS, en neuf, pour les ménages modestes &amp;#61; 2 000 € par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Si en acquisition-amélioration &amp;#61; 5 500 € par logement
+  &lt;/li&gt;
+  &lt;li&gt;
+   Production en PLAI, en neuf, pour les ménages très modestes &amp;#61; 4 000 € par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Si en acquisition-amélioration &amp;#61; 8 000 € par logement
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un acompte de 50% peut être versé au démarrage des travaux. Pas d&amp;#039;acompte &amp;lt; à 10 000€ et sur justificatif de l&amp;#039;ordre de service de démarrage des travaux ou attestation d&amp;#039;avancement des travaux si VEFA Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatifs :
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/reglement-departemental-daide-sociale/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a href="mailto:edelatour&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  Direction des Politiques Territoriales-Service Habitat-Territoires : habitat&amp;#64;ladrome.fr
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nathalie BRUNET – Gestionnaire de subventions – Tél : 04 75 79 26 91
+&lt;/p&gt;
+&lt;p&gt;
+ Véronique REYNAUD – Gestionnaire de subventions – Tél : 04 75 79 82 12
+&lt;/p&gt;
+&lt;p&gt;
+ Aurélie BONNET – Responsable administratif, budgétaire et  financier –
+ &lt;span&gt;
+  Tél : 04 75 79 27 68
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c89c-production-de-logements-locatifs-sociaux-adap/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>104786</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Accompagner les apprenants en situation de handicap : le rôle de la démarche d’accueil impulsée par la Région et l’AGEFIPH pour créer un réseau de professionnels à votre service</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Coordination handicap et Ressource Handicap Formation</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les candidats et stagiaires de la formation professionnelle peuvent contacter directement le référent handicap de leur centre ou organisme de formation.
  &lt;br /&gt;
  Le référent handicap s&amp;#039;assure de l&amp;#039;accueil de l&amp;#039;apprenant et du suivi de son parcours.
  &lt;br /&gt;
  Un coordonnateur départemental peut venir en appui sur les parcours de formation des apprenants en situation de handicap en lien avec les partenaires présents sur les territoires.
  &lt;br /&gt;
  En complément, la Ressource Handicap Formation facilite la mobilisation des moyens de compensation en réponse aux différentes situations de handicap tout au long du parcours de formation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P33" s="1" t="inlineStr">
+      <c r="P37" s="1" t="inlineStr">
         <is>
           <t>01/01/2020</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/coordination-handicap-et-ressource-handicap-formation</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
  &lt;/strong&gt;
  &lt;br /&gt;
  Service Décrochage et insertion professionnelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Karine Ragneau
    &lt;br /&gt;
    02 40 92 17 54
    &lt;br /&gt;
    &lt;a href="mailto:Karine.ragneau&amp;#64;ccca-btp.fr"&gt;
     Karine.ragneau&amp;#64;ccca-btp.fr
    &lt;/a&gt;
    &lt;br /&gt;
    BTP CFA Loire-atlantique site de Saint6Herblain
    &lt;br /&gt;
    27 rue de la Rivaudière
    &lt;br /&gt;
    44802 Saint-Herblain
    &lt;br /&gt;
@@ -7760,1176 +8511,83 @@
    24 rond-point du Coteau
    &lt;br /&gt;
    85000 La Roche-sur-Yon
    &lt;br /&gt;
    AGEFIPH – Ressource Handicap Formation
    &lt;br /&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Damien Gougeon
    &lt;br /&gt;
    02 40 48 30 66
    &lt;br /&gt;
    &lt;a href="mailto:rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr"&gt;
     rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr
    &lt;/a&gt;
    &lt;br /&gt;
    34, quai Magellan
    &lt;br /&gt;
    44000 Nantes
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dcd5-coordination-handicap-et-ressource-handicap-f/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF33" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1091 lines deleted...]
-      </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
         <v>126141</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Enveloppes territorialisées</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -9124,51 +8782,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>126137</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Fond de solidarité - Enveloppes de solidarité</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -9331,51 +8989,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>122831</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Ain</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
@@ -9570,51 +9228,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>PREFECTURE DE L'AIN</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>30/12/2022</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>120596</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9861,51 +9519,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
         <v>101706</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne (ATD 89)</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H42" s="1" t="inlineStr">
         <is>
@@ -10176,128 +9834,525 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>15/09/2021</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
+        <v>166660</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : PROJET AU TITRE DE BONIFICATION</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : PROJET AU TITRE DE BONIFICATION</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif&lt;/h3&gt;
+&lt;p&gt; L’aide à l’investissement est une aide apportée aux établissements sociaux et médico-sociaux.&lt;/p&gt;
+&lt;p&gt;Des bonifications peuvent être sollicitées pour les projets présentant des caractéristiques spécifiques.&lt;/p&gt;
+&lt;p&gt;Ce règlement s’inscrit dans la mise en œuvre du schéma des solidarités en vigueur.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Des bonifications supplémentaires pourront être apportées au projet si l’opération intègre :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Un projet de domotisation exemplaire visant à améliorer la qualité de la prise en charge ;&lt;/li&gt;
+&lt;li&gt;Un projet particulièrement innovant (ex : plateforme, prise en charge spécifique, interdispositif permettant une continuité du suivi éducatif et évitant les ruptures de parcours, …) ;&lt;/li&gt;
+&lt;li&gt;Une construction particulièrement innovante, y compris en terme de normes environnementales ;&lt;/li&gt;
+&lt;li&gt;Un projet pluridisciplinaire (santé mentale, handicap, pénal…)&lt;/li&gt;
+&lt;li&gt;Des mutualisations de locaux ou d’espaces extérieurs avec une autre structure pour personnes âgées, handicapées ou enfance ou tout autre opérateur du territoire (crèches, communes) ;&lt;/li&gt;
+&lt;li&gt;Une ouverture de la structure sur l’extérieur :&lt;ul&gt;&lt;li&gt;Par l’installation d’un commerce ou d’une activité paramédicale,&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par l’accueil des personnes âgées, personnes handicapées ou aidants du territoire (repas, animation, soutien)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par le soutien aux professionnels du secteur (plateforme d’appui)&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Par l’intervention structurée de bénévoles.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Les 2 derniers points doivent permettre une rationalisation des surfaces et des usages qui devra être démontrée.&lt;/p&gt;
+&lt;p&gt;Les bonifications présentées ne devront pas données lieu à un financement de la part de l’Agence Régionale de Santé ou d’un autre financeur public.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les projets sans caractère innovant (ne seront pas éligibles par exemple les remplacements de volets roulants)&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Cette aide concerne :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention. &lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt; Les dépenses dépendront du projet proposé &lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Une aide supplémentaire sera apportée de 5 000 € par place autorisée et habilitée à l’aide sociale et occupée par un ressortissant drômois.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;p&gt;– Une description précise du projet,&lt;br /&gt;– L’impact financier sur le budget de fonctionnement de la structure,&lt;br /&gt;– Le planning de mise en œuvre.&lt;/p&gt;
+&lt;h3&gt;Instruction des dossiers – Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Dépôt d’une demande en ligne avant le &lt;strong&gt;1&lt;sup&gt;er&lt;/sup&gt; avril de l’année N-1&lt;/strong&gt; pour permettre l’examen du projet dans le cadre de la programmation pluriannuelle du Département.&lt;br /&gt;Dépôt dématérialisé via la plateforme &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôme Démat’&lt;/a&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;:Solidarité&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : Aide à l’investissement – Projet au titre des bonifications&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Le versement de l’aide se fera en une seule fois sur présentation de justificatifs.&lt;/p&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt;Règlement départemental d’aide à l’investissement pour les établissements accueillant des personnes âgées, des personnes handicapées, des enfants confiés à l’aide sociale à l’enfance, adopté en séance publique le 27 juin 2022.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Des bonifications supplémentaires pourront être apportées au projet si l’opération intègre :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Un projet de domotisation exemplaire visant à améliorer la qualité de la prise en charge ;&lt;/li&gt;
+&lt;li&gt;Un projet particulièrement innovant (ex : plateforme, prise en charge spécifique, interdispositif permettant une continuité du suivi éducatif et évitant les ruptures de parcours, …) ;&lt;/li&gt;
+&lt;li&gt;Une construction particulièrement innovante, y compris en terme de normes environnementales ;&lt;/li&gt;
+&lt;li&gt;Un projet pluridisciplinaire (santé mentale, handicap, pénal…)&lt;/li&gt;
+&lt;li&gt;Des mutualisations de locaux ou d’espaces extérieurs avec une autre structure pour personnes âgées, handicapées ou enfance ou tout autre opérateur du territoire (crèches, communes) ;&lt;/li&gt;
+&lt;li&gt;Une ouverture de la structure sur l’extérieur :&lt;ul&gt;&lt;li&gt;Par l’installation d’un commerce ou d’une activité paramédicale,&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par l’accueil des personnes âgées, personnes handicapées ou aidants du territoire (repas, animation, soutien)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par le soutien aux professionnels du secteur (plateforme d’appui)&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Par l’intervention structurée de bénévoles.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Les 2 derniers points doivent permettre une rationalisation des surfaces et des usages qui devra être démontrée.&lt;/p&gt;
+&lt;p&gt;Les bonifications présentées ne devront pas données lieu à un financement de la part de l’Agence Régionale de Santé ou d’un autre financeur public.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les projets sans caractère innovant (ne seront pas éligibles par exemple les remplacements de volets roulants)&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Cette aide concerne :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/aide-a-linvestissement-pour-les-etablissements-accueillant-des-personnes-agees-aide-a-linvestissement-immobilier/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-investissement-pour-les-etablissements-accueillant-des-personnes-agees-des-personnes-handicapees-des-enfants-confies-a-l-aide-sociale-a-l-enfance-projet-au-titre-de-bonification/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>166661</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : AIDE À L’INVESTISSEMENT IMMOBILIER</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : AIDE À L’INVESTISSEMENT IMMOBILIER</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif&lt;/h3&gt;
+&lt;p&gt;L’aide à l’investissement est une aide apportée aux établissements sociaux et médico-sociaux.&lt;/p&gt;
+&lt;p&gt;Le Conseil départemental soutient les opérations de construction ou de réhabilitation :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Des établissements accueillant des personnes âgées, pour les places habilitées à l’aide sociale, afin de limiter l’impact de ces opérations sur le niveau de participation financière des personnes.&lt;/li&gt;
+&lt;li&gt;Des établissements d’hébergement pour personnes handicapées de compétence départementale, exclusive ou conjointe avec l’ARS, inscrits dans la logique de recomposition globale de l’offre pilotée par le Département et l’ARS, pour les places autorisées et occupées par des ressortissants drômois.&lt;/li&gt;
+&lt;li&gt;Des établissements accueillant des enfants de l’aide sociale à l’enfance pour les places autorisées et occupées par les ressortissants drômois.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Des bonifications pourront être sollicitées pour les projets présentant des caractéristiques spécifiques. Ce règlement s’inscrit dans la mise en œuvre du schéma des solidarités en vigueur.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;de construction, reconstruction totale ou partielle d’un établissement, hors études de faisabilité préalables au projet d’investissement,&lt;/li&gt;
+&lt;li&gt;les travaux de réhabilitation sur site,&lt;/li&gt;
+&lt;li&gt;les travaux d’extension de capacité,&lt;/li&gt;
+&lt;li&gt;les rénovations ou modernisations du système d’information pour les établissements accueillant des enfants.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les travaux d’entretien courant ou de gros entretiens et de mise aux normes (incendie, changement chaudières, toitures, etc.),&lt;/li&gt;
+&lt;li&gt;Les opérations de création de Pôles d’Activités et de Soins Adaptés (PASA) et accueil de jour,&lt;/li&gt;
+&lt;li&gt;Les acquisitions d’équipements mobiliers,&lt;/li&gt;
+&lt;li&gt;Les opérations ayant fait l’objet d’un démarrage des travaux avant la notification de l’aide à l’investissement du Département,&lt;/li&gt;
+&lt;li&gt;Les acquisitions foncières,&lt;/li&gt;
+&lt;li&gt;Les opérations de réhabilitation ou construction à visée d’habitat inclusif.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement. &lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt;Tous travaux, hors exclusions visées ci-dessus.&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Le calcul de cette subvention dépend du coût HT par place ainsi que de la Superficie Dans Œuvre (SDO) par personne accueillie (&lt;sup&gt;1&lt;/sup&gt;) :&lt;/p&gt;
+&lt;figure&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt; &lt;/td&gt;&lt;td&gt;Coût HT inférieur ou égal 120 000 € / place *&lt;/td&gt;&lt;td&gt;Coût HT comprise entre 120 001€ et 138 000€/ place *&lt;/td&gt;&lt;td&gt;Coût HT comprise entre 138 001 et 150 000 € / place&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;SDO &amp;lt; ou &amp;#61; à 55 m² / personne&lt;/td&gt;&lt;td&gt;15 000 € / place&lt;/td&gt;&lt;td&gt;14 000 € / place&lt;/td&gt;&lt;td&gt;13 000 € / place&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;SDO &amp;gt; à 55 m² et &amp;lt; ou &amp;#61; à 60 m² / personne&lt;/td&gt;&lt;td&gt;13 000 € / place&lt;/td&gt;&lt;td&gt;12 000 € / place&lt;/td&gt;&lt;td&gt;11 000 € / place&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;SDO &amp;gt; 60 m² et &amp;lt; ou &amp;#61; à 65 m² / personne&lt;/td&gt;&lt;td&gt;12 000 € / place&lt;/td&gt;&lt;td&gt;11 000 € / place&lt;/td&gt;&lt;td&gt;10 000 € / place&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
+&lt;p&gt;&lt;em&gt;*Par exemple, si le coût de l’opération est inférieur ou égal à 120 000 euros par place alors le Département alloue 15 000€, 13 000€ ou 12 000€ par place selon la SDO du dispositif.&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Les projets ne remplissant pas ces conditions ne peuvent prétendre à une subvention à moins de justifier de contraintes particulières qui seront étudiées spécifiquement.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Une présentation du projet avec rétro-planning,&lt;/li&gt;
+&lt;li&gt;Les plans APD avec un tableau de répartition des superficies du projet,&lt;/li&gt;
+&lt;li&gt;Un état des subventions sollicitées auprès d’autres financeurs et les éventuels retours,&lt;/li&gt;
+&lt;li&gt;Un plan pluriannuel d’investissement avec l’ensemble des pièces réglementaires,&lt;/li&gt;
+&lt;li&gt;Une présentation des 3 derniers bilans de l’établissement,&lt;/li&gt;
+&lt;li&gt;Un budget prévisionnel de fonctionnement à l’ouverture intégrant l’impact des travaux sur le prix de journée à la fin de l’opération.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers – Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Dépôt d’une demande en ligne avant le &lt;strong&gt;1&lt;sup&gt;er&lt;/sup&gt; avril de l’année N-1&lt;/strong&gt; pour permettre l’examen du projet dans le cadre de la programmation pluriannuelle du Département.&lt;br /&gt;Dépôt dématérialisé via la plateforme &lt;a href="https://www.ladrome.fr/demarches_en_ligne/"&gt;Drôme Démat’&lt;/a&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;:Solidarité&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Dispositif &lt;/strong&gt;: Aide à l’investissement – Projet immobilier&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;1er paiement : 30 % au démarrage des travaux sur présentation notamment des ordres de service et des pièces justifiant la communication sur le soutien du Département au projet ;&lt;/li&gt;
+&lt;li&gt;2ème acompte : 60 % lorsque l’avancement des travaux aura atteint 50 % du coût prévisionnel, sur présentation notamment du bordereau récapitulatif des dépenses visé par le maître d’œuvre et certifié par le maître d’ouvrage et le comptable ;&lt;/li&gt;
+&lt;li&gt;Le solde : sur présentation du procès-verbal d’avis favorable de la commission de sécurité et/ou du décompte général et définitif des dépenses visé par le maître d’œuvre, et certifié par le maître d’ouvrage et le comptable, et de la fourniture des plans définitifs du projet des surfaces développées.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt; Règlement départemental d’aide à l’investissement pour les établissements accueillant des personnes âgées, des personnes handicapées, des enfants confiés à l’aide sociale à l’enfance, adopté en séance publique le 27 juin 2022&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;ul&gt;
+&lt;li&gt;de construction, reconstruction totale ou partielle d’un établissement, hors études de faisabilité préalables au projet d’investissement,&lt;/li&gt;
+&lt;li&gt;les travaux de réhabilitation sur site,&lt;/li&gt;
+&lt;li&gt;les travaux d’extension de capacité,&lt;/li&gt;
+&lt;li&gt;les rénovations ou modernisations du système d’information pour les établissements accueillant des enfants.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les travaux d’entretien courant ou de gros entretiens et de mise aux normes (incendie, changement chaudières, toitures, etc.),&lt;/li&gt;
+&lt;li&gt;Les opérations de création de Pôles d’Activités et de Soins Adaptés (PASA) et accueil de jour,&lt;/li&gt;
+&lt;li&gt;Les acquisitions d’équipements mobiliers,&lt;/li&gt;
+&lt;li&gt;Les opérations ayant fait l’objet d’un démarrage des travaux avant la notification de l’aide à l’investissement du Département,&lt;/li&gt;
+&lt;li&gt;Les acquisitions foncières,&lt;/li&gt;
+&lt;li&gt;Les opérations de réhabilitation ou construction à visée d’habitat inclusif.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/aide-a-linvestissement-pour-les-etablissements-accueillant-des-personnes-agees-aide-a-linvestissement-immobilier-2/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-investissement-pour-les-etablissements-accueillant-des-personnes-agees-des-personnes-handicapees-des-enfants-confies-a-l-aide-sociale-a-l-enfance-aide-a-l-investissement-immobilier/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>94676</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -10410,220 +10465,220 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>391</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -10651,983 +10706,983 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W46" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>151701</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>145890</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Accompagner les opérations des collectivités</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Agence départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
  • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
  &lt;br /&gt;
  • Urbanisme (planification et opérationnel).
  &lt;br /&gt;
  • Accompagnement à la passation des marchés publics.
  &lt;br /&gt;
  • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
  &lt;br /&gt;
  • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Sécurisation de carrefour.
  &lt;br /&gt;
  -  Rénovation de voirie existante.
  &lt;br /&gt;
  - Aménagement de pistes cyclables.
  &lt;br /&gt;
  - Aménagement de city-stade.
  &lt;br /&gt;
  - Construction de déchèterie.
  &lt;br /&gt;
  - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
  &lt;br /&gt;
  - Rénovation de salle polyvalente.
  &lt;br /&gt;
  - Construction de centre de loisirs.
  &lt;br /&gt;
  - Rénovation de la mairie.
  &lt;br /&gt;
  - Construction de médiathèque.
  &lt;br /&gt;
  - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
  &lt;br /&gt;
  - Rénovation des réseaux de distribution d&amp;#039;eau potable.
  &lt;br /&gt;
  - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
  &lt;br /&gt;
  - Construction et rénovation de station d&amp;#039;épuration.
  &lt;br /&gt;
  -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
  &lt;br /&gt;
  - Diagnostic des ouvrages d&amp;#039;art
  &lt;br /&gt;
  - Mise en œuvre d&amp;#039;urbanisme opérationnel
  &lt;br /&gt;
  - Révision de PLU
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
  &lt;br /&gt;
  Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>http://agence01.fr/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Yvan Pauget, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  conseil&amp;#64;agence01.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 74 55 49 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>conseil@agence01.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une maison de santé
 Création d’un terrain de football
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>20/07/2023</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>122832</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Ain</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 80</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financer des projets d&amp;#039;investissement des communes et groupements de communes - DSIL
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations éligibles à la DSIL :
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;span&gt;▶&lt;/span&gt; Les projets contribuant aux priorités thématiques suivantes (L 2334-32 du CGCT)
  &lt;br /&gt;
  • la rénovation thermique, la transition écologique, le développement des énergies renouvelables,
  &lt;br /&gt;
  • la mise aux normes et la sécurisation des équipements publics,
  &lt;br /&gt;
  • le développement d&amp;#039;infrastructures en faveur de la mobilité et en faveur de la construction de logements,
  &lt;br /&gt;
  • le développement du numérique et de la téléphonie mobile,
  &lt;br /&gt;
  • la création, la transformation et la rénovation des bâtiments scolaires,
  &lt;br /&gt;
  • la réalisation d&amp;#039;hébergement et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Friche
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre ainsi que les pôles d&amp;#039;équilibre territoriaux (PETR).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La liste des opérations éligibles à la DSIL est disponible sur le site internet :
  &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
   https://www.ain.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DSIL     Ouvre une nouvelle fenêtre
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt du dossier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.ain.gouv.fr</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>corinne.duroux@ain.gouv.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b43c-financer-des-projets-dinvestissement-des-comm/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>PREFECTURE DE L'AIN</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>30/12/2022</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>121762</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF48" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>