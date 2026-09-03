--- v0 (2026-03-09)
+++ v1 (2026-09-03)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH124"/>
+  <dimension ref="A1:AH116"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -298,51 +298,51 @@
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la mise en accessibilité des bâtiments publics et des cimetières.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
@@ -494,447 +494,563 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
+        <v>164724</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Prestation de compensation du handicap (PCH)</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Dossier déclaratif &amp;#8211; Prestation de compensation du handicap (PCH)</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Particulier</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nature de l&amp;#039;aide :Prestation de compensation du handicap (PCH) - Aide humaine
+; Comment bénéficier de l&amp;#039;aide :La commission des droits et de l’autonomie des personnes handicapées vous a attribué un droit à une prise en charge d’aide humaine dans le cadre de la prestation de compensation du handicap (PCH). 
+Le président du conseil départemental de la Manche, en charge du financement de la PCH, vous a adressé une notification du montant de votre droit et de ses modalités de versement. 
+Le dossier déclaratif vous permet de signaler au plus vite tout changement dans votre situation susceptible de modifier le montant de la prestation versée (ex : fin d’intervention d’un service prestataire et recrutement d’un salarié en emploi direct). Seuls les feuillets permettant d’actualiser votre dossier sont à compléter et à adresser à : -  Maison départementale de l’autonomie - 50050 SAINT-LÔ Cedex ou par mail à mda&amp;#64;manche.fr.
+; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/dossier-declaratif-prestation-de-compensation-du-handicap-pch/</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aap-2025-violences-intrafamiliales-cd50</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>'- formulaire de contact : https://www.manche.fr/contacter-le-departement/</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dossier-declaratif-8211-prestation-de-compensation-du-handicap-pch/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>103248</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Aider les structures innovantes dans les domaines du handicap et de la dépendance</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Aide aux structures innovantes dans les domaines du handicap et de la dépendance</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région s&amp;#039;engage à aider les structures innovantes dans les domaines du handicap et de la dépendance pour permettre à chaque individu d&amp;#039;être au centre d&amp;#039;un projet propre et encourager les actions prônant la flexibilité des accueils et des parcours.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, extension, restructuration, étude et/ou équipement et/ou achat de véhicule
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelle est la nature de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;une subvention en investissement.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention régionale est fixée, pour la charge foncière, les études, travaux et honoraires et pour l&amp;#039;équipement, à 50 % maximum de la dépense envisagée, dans la limite d&amp;#039;un montant de subvention fixé à 300 000 € par service ou établissement, d&amp;#039;un montant adapté à la pertinence du projet proposé.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention régionale est fixée, pour les véhicules, à 50 % maximum du coût d&amp;#039;acquisition, dans la limite d&amp;#039;un plafond de subvention établi à 10 000 € par véhicule.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelles démarches ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt du dossier de candidature sur la plateforme des aides régionales (
  &lt;a rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Cohésion sociale et inclusion
 Santé
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Etablissements et services agréés ou autorisés dans le secteur médico-social.
 &lt;/p&gt;
 &lt;p&gt;
  Uniquement pour l&amp;#039;achat de véhicule :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les collectivités locales
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics
  &lt;/li&gt;
  &lt;li&gt;
   Les associations relevant de la loi de 1901
  &lt;/li&gt;
  &lt;li&gt;
   Les fondations
  &lt;/li&gt;
  &lt;li&gt;
   Les groupements de coopération médico-sociale.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-structures-innovantes-dans-les-domaines-du-handicap-et-de-la-dependance</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Délégation handicap
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/066c-aide-aux-structures-innovantes-dans-les-domai/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>25/06/2020</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>18/02/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>161850</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Acquérir et développer des outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels - Fonds d'accessibilité des oeuvres</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Fonds d&amp;apos;accessibilité des oeuvres</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F4" s="1" t="inlineStr">
+      <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Fonds d’accessibilité des œuvres permet l’acquisition et le développement d’outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels. En application de la convention internationale des droits des personnes handicapées signée à New York le 30 mars 2007*, pour favoriser la participation des personnes handicapées à la vie culturelle, le ministère de la Culture soutient l’engagement des structures culturelles dans leur politique d’accessibilité à l’offre culturelle.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que le Fonds d&amp;#039;accessibilité des œuvres ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Depuis 2018, le Fonds accessibilité permet de contribuer à l’effort de développement d’actions et de dispositifs permettant de &lt;strong&gt;lever les freins à la participation à la vie culturelle&lt;/strong&gt;, pour les personnes en situation de handicap, les personnes âgées et à l’ensemble des personnes hébergées ou accompagnées au sein d’établissements médico sociaux.&lt;/p&gt;&lt;p&gt;Les crédits accordés dans ce cadre porteront sur l’acquisition et le&lt;strong&gt; développement d’outils d’accessibilité&lt;/strong&gt; et devront permettre &lt;strong&gt;d’accompagner la politique d’accès à l’offre culturelle pour les personnes en situation de handicap.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette année, une attention particulière sera portée aux projets menés par des structures culturelles qui ne sont pas encore engagées dans une dynamique de mise en accessibilité et qui souhaitent obtenir un soutien dans le cadre du Fonds d&amp;#039;accessibilité pour initier cette démarche. &lt;strong&gt;Par ailleurs, le développement et l’acquisition d’outils mutualisés entre plusieurs opérateurs culturels pourra être encouragé.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;* &lt;em&gt;Notamm&lt;/em&gt;​​​​​​​&lt;em&gt;ent ses articles 1er, 2 et 30 ; décret n° 2010-356 du 1er avril 2010 portant publication de la convention relative aux droits des personnes handicapées (ensemble un protocole facultatif), signée à New York le 30 mars 2007 - JORF n°0079 du 3 avri&lt;/em&gt;&lt;em&gt;l 2010.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de&lt;/strong&gt;&lt;strong&gt; la démarche&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette démarche vise à démocratiser l&amp;#039;accès à la culture, en abordant directement les défis liés à l&amp;#039;accessibilité pour les personnes en situation de handicap. Elle permet d’encourager les structures culturelles non engagées dans des initiatives d&amp;#039;accessibilité à initier cette démarche, et promouvoir le développement d&amp;#039;outils partagés entre plusieurs opérateurs culturels pour améliorer l&amp;#039;accessibilité de manière collaborative.&lt;/p&gt;&lt;p&gt;Le dispositif finance non seulement l&amp;#039;équipement spécialisé, mais aussi les initiatives de formation et les technologies favorisant l&amp;#039;inclusion.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Le Fonds d’accessibilité des œuvres en région : procédure&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour en savoir plus sur les contacts et le calendrier mis en place dans votre région, merci de vous reporter aux onglets ci-dessous.&lt;/p&gt;
     &lt;section&gt;
         &lt;p&gt;
             &lt;/p&gt;&lt;p id="head_accordion_345"&gt;
                 &lt;/p&gt;&lt;h4&gt;&lt;strong&gt;&lt;em&gt;→ Ile-de-France (dépôt jusqu&amp;#039;au 10 avril 2024)
                                             &lt;/em&gt;&lt;/strong&gt;&lt;/h4&gt;
             &lt;p id="collapse_accordion_345"&gt;
                 &lt;/p&gt;&lt;p&gt;
                     &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seules les demandes ayant fait l’objet d’une discussion préalable avec un conseiller de la Drac seront examinées.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le montant des subventions accordés est entre 5000 et 20 000 euros. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d’attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention sera versée au demandeur durant la période du printemps à l&amp;#039;été 2024.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d’évaluation des dossiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;instruction des dossiers prendra en compte :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;inscription dans une démarche d’accessibilité de la structure ;&lt;/li&gt;&lt;li&gt;la pertinence des outils choisis ; &lt;/li&gt;&lt;li&gt;le budget prévisionnel. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Date limite de dépôt des dossiers : 10 avril 2024, 23h59 (heure de Paris)&lt;/strong&gt;. Aucun dossier ne pourra être déposé ou pris en compte après cette date.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Une question ? &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour toute question sur le fonds d&amp;#039;accessibilité aux œuvres en Ile-de-France vous êtes invités à vous adresser à : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aurélie Lesous, &lt;a href="mailto:aurelie.lesous&amp;#64;culture.gouv.fr%C2%A0"&gt;aurelie.lesous&amp;#64;culture.gouv.fr &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;strong&gt;&lt;span&gt;&lt;em&gt;→ Occitanie (dépôt jusqu&amp;#039;au 30 avril 2024)&lt;/em&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/h4&gt;&lt;/section&gt;&lt;section&gt;&lt;p&gt;
             &lt;/p&gt;&lt;p id="collapse_accordion_346"&gt;
                 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Montant de la subvention &lt;/span&gt;&lt;/p&gt;
             &lt;p&gt;
                     &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le montant des subventions accordées ne pourra pas être inférieur à 3.000 euros. Le plafond du taux d&amp;#039;intervention de la DRAC est fixé à 80 % du coût total du projet. Les structures ayant déposé un projet seront informées, par la DRAC, de la suite donnée à leur demande de financement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Modalités d’attribution de la subvention&lt;/span&gt;&lt;/p&gt;
         &lt;p&gt;&lt;span&gt;La subvention sera versée en une seule fois après la tenue de la commission. La subvention sera versée trois mois après la tenue de la commission.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Modalités d’évaluation des dossiers&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L&amp;#039;instruction des dossiers prendra en compte :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;de l’équilibre géographique des porteurs de projets ;&lt;/li&gt;&lt;li&gt;de la représentativité des différentes disciplines et domaines artistiques et culturels ;&lt;/li&gt;&lt;li&gt;du renouvellement des bénéficiaires ;&lt;/li&gt;&lt;li&gt;du taux d&amp;#039;intervention de la structure.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Calendrier&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;ul&gt;&lt;/ul&gt;&lt;li&gt;&lt;strong&gt;Date limite de dépôt des dossiers : 30 avril 2024, 23h59 (heure de Paris).&lt;/strong&gt; Aucun dossier ne pourra être déposé ou pris en compte après cette date.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Une question ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour toute question sur le fonds d&amp;#039;accessibilité aux œuvres en Occitanie vous êtes invités à vous adresser à : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vivien Chabrol, 05 67 73 20 88 ; &lt;a href="mailto:vivien.chabrol&amp;#64;culture.gouv.fr"&gt;vivien.chabrol&amp;#64;culture.gouv.fr&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.demarches-simplifiees.fr/commencer/pol-culturelles_fonds-accessibilite-occitanie" target="_blank" rel="noopener noreferrer"&gt;
         Accéder au formulaire - Occitanie
         &lt;span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;                
     &lt;/section&gt;
     &lt;section&gt;
         &lt;h4&gt;&lt;span&gt;&lt;span&gt;&lt;strong&gt;&lt;em&gt;→ Autres régions&lt;/em&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/h4&gt;&lt;p&gt;&lt;span&gt;Pour plus d&amp;#039;informations sur le Fonds d&amp;#039;accessibilité des œuvres dans votre région, nous vous invitons à contacter la Direction régionale des affaires culturelles (DRAC/DAC) de votre région &lt;/span&gt;&lt;a href="https://www.culture.gouv.fr/Regions" target="_blank"&gt;ici&lt;/a&gt;&lt;span&gt;.  &lt;/span&gt;&lt;/p&gt;
     &lt;/section&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;section&gt;&lt;ul&gt;&lt;li&gt;Associations &lt;/li&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Départements &lt;/li&gt;&lt;li&gt;Entreprises privées &lt;/li&gt;&lt;li&gt;Entreprises publiques locales &lt;/li&gt;&lt;li&gt;EPCI à fiscalité propre &lt;/li&gt;&lt;li&gt;Établissements publics / Services de l&amp;#039;État &lt;/li&gt;&lt;li&gt;Régions&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La nature des projets éligibles est large : outre l’acquisition de matériel spécifique, le Fonds permet également de soutenir des formations et le développement d’outils de communication adaptés mais aussi la mise en œuvre d’audiodescription ou de traduction. Pour tour les projets, les crédits accordés devront permettre d’accompagner la politique d’accès à l’offre culturelle pour les personnes en situation de handicap, les personnes âgées et l’ensemble des personnes hébergées ou accompagnées au sein d’établissements médico-sociaux. &lt;/p&gt;&lt;/section&gt;&lt;section&gt;&lt;p&gt;A titre d’exemple, les actions suivantes sont éligibles : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Boucles magnétiques, dispositifs de sur-titrage ;&lt;/li&gt;&lt;li&gt;Maquettes tactiles ; &lt;/li&gt;&lt;li&gt;Livrets en braille ; &lt;/li&gt;&lt;li&gt;Documents FALC visant à permettre l’accessibilité des œuvres ;&lt;/li&gt;&lt;li&gt;Outils et dispositifs d’accompagnement à la rencontre avec œuvres pour les personnes ayant des troubles autistique ou un handicap mental ; &lt;/li&gt;&lt;li&gt;Signalétique accessible ; &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Formation à la prise en main et à l’utilisation de ces outils…&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/section&gt;&lt;section&gt;Ne sont pas éligibles :&lt;/section&gt;&lt;section&gt;&lt;ul&gt;&lt;li&gt;Les projets d’action culturelle ou d’éducation artistique et culturelle ;&lt;/li&gt;&lt;li&gt;les interventions sur le cadre bâti ;&lt;/li&gt;&lt;li&gt;les projets de formation n’incluant pas la prise en main et l’utilisation de ces outils.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/section&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/fonds-d-accessibilite-des-oeuvres</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service déconcentré du ministère de la Culture territorialement compétent (DRAC)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fonds-daccessibilite-des-oeuvres/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>11/03/2024</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>152366</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Améliorer l’accessibilité touristique à destination des personnes en situation de handicap par l’acquisition d’équipements adaptés dans 100 entreprises touristiques</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>AAP Handicap et Tourisme</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Améliorer l&amp;#039;accessibilité touristique à destination des personnes en situation de handicap par l&amp;#039;acquisition d&amp;#039;équipements adaptés dans 100 entreprises touristiques des Pays de La Loire.
 &lt;/p&gt;
 &lt;p&gt;
  La Région souhaite accompagner les entreprises touristiques du territoire pour l&amp;#039;acquisition d&amp;#039;équipements adaptés. Les objectifs visés sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Susciter l&amp;#039;émergence de projets inclusifs, basés à la fois sur un programme d&amp;#039;accueil et de communication à destination de ces publics,
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir les entreprises touristiques et de loisirs dans leurs investissements relatifs à des acquisitions de matériels adaptés à tous les publics,
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner nos entreprises vers des investissements leur permettant d&amp;#039;augmenter leurs flux de visiteurs et leurs volumes d&amp;#039;affaires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cet appel à projets s&amp;#039;adresse aux entreprises touristiques suivantes : hébergements touristiques classés (hors meublés de tourisme), sites de visite à billetterie, loueurs de vélo, centres nautiques, centres équestres, bateaux à passagers, offices de tourisme, bases de loisirs...).
@@ -951,246 +1067,246 @@
   Pour quels projets ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les catégories de projets suivants seront éligibles à cet AAP :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la création d&amp;#039;un nouveau produit touristique accessible ou d&amp;#039;une nouvelle expérience pour les publics handicapés ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;amélioration significative de prestations touristiques déjà existantes par de petits investissements matériels ;
  &lt;/li&gt;
  &lt;li&gt;
   la diversification de l&amp;#039;activité des entreprises par la proposition de services adaptés aux besoins des publics handicapés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les critères de sélection et le détail des dépenses éligibles sont consultables dans le cahier des charges disponible dans l&amp;#039;onglet « Calendrier et procédure »
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets est ouvert jusqu&amp;#039;au 29/02/2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Commerces et services</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>16/02/2024</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le soutien régional prend la forme d&amp;#039;une subvention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;attribution de la subvention relève de la compétence de la Commission Permanente, le vote des dossiers se concentrera sur deux périodes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un vote lors d&amp;#039;une Commission permanente du deuxième trimestre pour les dossiers reçus avant le 31 mars,
  &lt;/li&gt;
  &lt;li&gt;
   et un vote lors d&amp;#039;une Commission permanente du quatrième trimestre pour les dossiers reçus avant le 31 août.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités de dépôt du dossier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;aide est dématérialisée sur le portail des aides. Le dossier complet de demande d&amp;#039;aide doit être déposé sur ce portail des aides avant l&amp;#039;engagement des dépenses.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_AAP_HANDITOUR/depot/simple</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
  &lt;br /&gt;
  Stéphanie FILLAUDEAU
  &lt;br /&gt;
  &amp;#43;33 2 28 20 51 38
 &lt;/p&gt;
 &lt;p&gt;
  Alice CHANSON
  &lt;br /&gt;
  Gestionnaire (départements 44, 72, 53)
  &lt;br /&gt;
  Alice.CHANSON&amp;#64;paysdelaloire.fr
  &lt;br /&gt;
  02 28 20 51 41
 &lt;/p&gt;
 &lt;p&gt;
  Muriel CHIGNARD
  &lt;br /&gt;
  Gestionnaire (départements 85, 49)
  &lt;br /&gt;
  Muriel.CHIGNARD&amp;#64;paysdelaloire.fr
  &lt;br /&gt;
  02 28 20 59 51
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ff00-aap-handicap-et-tourisme/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>156154</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'obtention ou au renouvellement du label « Tourisme et Handicap »</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>OBTENTION DU LABEL « TOURISME ET HANDICAP »</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner le développement du label « Tourisme &amp;amp; Handicap » en Seine- Maritime. Aider au financement d&amp;#039;aménagements permettant d&amp;#039;obtenir ou de renouveler ce label voire de l&amp;#039;étendre à d&amp;#039;autres pictogrammes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Handicap
 Equipement public
 Accessibilité</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes
  &lt;/li&gt;
  &lt;li&gt;
   Offices de tourisme tous statuts
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -1211,220 +1327,576 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond de dépenses :
  &lt;/strong&gt;
  30.000€ HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le solde de la subvention sera versé après obtention ou renouvellement du label ou obtention des pictogrammes supplémentaires.
  &lt;/li&gt;
  &lt;li&gt;
   Les opérations proposées devront faire l&amp;#039;objet d&amp;#039;une pré-évaluation obligatoire à l&amp;#039;obtention du label pour 2 handicaps a minima.
  &lt;/li&gt;
  &lt;li&gt;
   Les sites de visites doivent être ouverts au public au moins 50 jours dans l&amp;#039;année.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/obtention-du-label-tourisme-et-handicap/</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/43ec-aider-au-classement-et-a-la-preservation-des-/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>103295</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’effectivité des droits culturels des personnes en situation de handicap</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Aide pour l'effectivité des droits culturels des personnes en situation de handicap</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutient l&amp;#039;accès aux droits culturels des personnes en situation de handicap et, en parallèle, la constitution d&amp;#039;un réseau francilien de coopération entre les structures sanitaires et médico-sociales et les structures culturelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les types de projets soutenus concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La mise en réseau des établissements culturels et des établissements sanitaires et médico-sociaux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des actions pour les personnes en situation de handicap, vivant à leur domicile, le but étant de développer l&amp;#039;offre d&amp;#039;accompagnement pour les projets individuels, qu&amp;#039;ils soient pour l&amp;#039;accès à toute proposition culturelle ou pour aider à la création en tant que telle.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Quelle est la nature de l&amp;#039;aide ?
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Il s&amp;#039;agit de subventions en fonctionnement pour des projets spécifiques.
+ &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A noter
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dispositif ouvert en continu
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Procédure dématérialisée sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Handicap
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Qui peut en bénéficier ?
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 de plus d&amp;#039;un an d&amp;#039;existence lors de la demande de subvention et pouvant justifier d&amp;#039;un bilan d&amp;#039;exercice comptable de l&amp;#039;année écoulée,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements d&amp;#039;intérêt public (GIP),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fondations,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements scolaires.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-pour-leffectivite-des-droits-culturels-des-personnes-en-situation-de-handicap</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Délégation handicap
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/21f7-aide-pour-leffectivite-des-droits-culturels-d/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>166663</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>SUBVENTION DE FONCTIONNEMENT en faveur des PERSONNES AGEES/PERSONNES HANDICAPEES</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>SUBVENTION DE FONCTIONNEMENT en faveur des PERSONNES AGEES/PERSONNES HANDICAPEES</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif&lt;/h3&gt;
+&lt;p&gt; Apporter un soutien financier au titre du  fonctionnement de l’organisme en faveur des personnes âgées et personnes financier&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Toute action ou besoin en lien avec l’activité de l’organisme en faveur des personnes âgées et personnes handicapées&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;/&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt; Associations /fédérations/collectivités&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention de fonctionnement&lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt; Toute action ou besoin en lien avec l’activité de l’organisme en faveur des personnes âgées et personnes handicapées&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Définit  par le Département en fonction de la demande&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;&lt;li&gt;RIB&lt;/li&gt;&lt;li&gt;dernière Assemblée générale&lt;/li&gt;&lt;li&gt;Budget prévisionnel&lt;/li&gt;&lt;li&gt;Bilan ou compte de résultat&lt;/li&gt;&lt;li&gt;pouvoir&lt;/li&gt;&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers – Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Par la Maison Départementale de l’Autonomie&lt;br /&gt;Dépôt dématérialisé via la plateforme &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôme Démat’&lt;/a&gt; :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;:Solidarité&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : Fonctionnement des associations Personnes Agées et Personnes Handicapées&lt;/li&gt;&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Un seul versement après passage en Commission Permanente ou après signature d’une convention (suivant  l’article faisant référence au versement de la subvention).&lt;/p&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt; Délibération &lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Toute action ou besoin en lien avec l’activité de l’organisme en faveur des personnes âgées et personnes handicapées&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;/&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt; Associations /fédérations/collectivités&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/subvention-de-fonctionnement-en-faveur-des-personnes-agees-personnes-handicapees/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/subvention-de-fonctionnement-en-faveur-des-personnes-agees-personnes-handicapees/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>104786</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner les apprenants en situation de handicap : le rôle de la démarche d’accueil impulsée par la Région et l’AGEFIPH pour créer un réseau de professionnels à votre service</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Coordination handicap et Ressource Handicap Formation</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les candidats et stagiaires de la formation professionnelle peuvent contacter directement le référent handicap de leur centre ou organisme de formation.
  &lt;br /&gt;
  Le référent handicap s&amp;#039;assure de l&amp;#039;accueil de l&amp;#039;apprenant et du suivi de son parcours.
  &lt;br /&gt;
  Un coordonnateur départemental peut venir en appui sur les parcours de formation des apprenants en situation de handicap en lien avec les partenaires présents sur les territoires.
  &lt;br /&gt;
  En complément, la Ressource Handicap Formation facilite la mobilisation des moyens de compensation en réponse aux différentes situations de handicap tout au long du parcours de formation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2020</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/coordination-handicap-et-ressource-handicap-formation</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
  &lt;/strong&gt;
  &lt;br /&gt;
  Service Décrochage et insertion professionnelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Karine Ragneau
    &lt;br /&gt;
    02 40 92 17 54
    &lt;br /&gt;
    &lt;a href="mailto:Karine.ragneau&amp;#64;ccca-btp.fr"&gt;
     Karine.ragneau&amp;#64;ccca-btp.fr
    &lt;/a&gt;
    &lt;br /&gt;
    BTP CFA Loire-atlantique site de Saint6Herblain
    &lt;br /&gt;
    27 rue de la Rivaudière
    &lt;br /&gt;
    44802 Saint-Herblain
    &lt;br /&gt;
@@ -1495,682 +1967,291 @@
    24 rond-point du Coteau
    &lt;br /&gt;
    85000 La Roche-sur-Yon
    &lt;br /&gt;
    AGEFIPH – Ressource Handicap Formation
    &lt;br /&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Damien Gougeon
    &lt;br /&gt;
    02 40 48 30 66
    &lt;br /&gt;
    &lt;a href="mailto:rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr"&gt;
     rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr
    &lt;/a&gt;
    &lt;br /&gt;
    34, quai Magellan
    &lt;br /&gt;
    44000 Nantes
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dcd5-coordination-handicap-et-ressource-handicap-f/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-[...391 lines deleted...]
-      <c r="A10" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>163042</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F10" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Région académique — Normandie</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le vieillissement de la population, l’exode des jeunes et l’installation massive de nouveaux ménages (couples avec ou sans enfants) dans le Pays d’Auge font émerger de nouveaux besoins qui nécessitent d’adapter les services et les équipements. Pour accompagner les mutations sociodémographiques, faire de l’offre de services un vecteur d’équilibre des territoires et d’égalité pour les habitants au sens des objectifs poursuivis dans le SRADDET, cette fiche-action n°3 de la stratégie locale du Pays d&amp;#039;Auge met l’accent sur la qualité de vie des habitants, le maintien des liens de proximité et le développement de la mixité sociale et générationnelle. Il convient alors de développer, sur l’ensemble du territoire, une offre de services de qualité et accessible à tous. Les effets du changement climatique sur la santé et les inégalités d’accès aux soins décrits dans les synthèses du GIEC normand rendent indispensables des actions dans le domaine de la santé. C’est également dans les domaines de la petite enfance et de l’inclusion des personnes âgées et/ou en situation de handicap que les besoins sont les plus prégnants et nécessitent un accompagnement fort. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Initiatives visant à faciliter l’&lt;strong&gt;installation en zone rurale des professionnels de santé&lt;/strong&gt; et développement des nouveaux modes d’exercice&lt;/li&gt;&lt;li&gt;Création, développement et &lt;strong&gt;animation d’évènements et de lieux dédiés à la culture et aux loisirs&lt;/strong&gt; favorisant la mixité et élargissant l’offre en zone rurale &lt;/li&gt;&lt;li&gt;Services nouveaux sur le territoire et/ou innovants facilitant l’&lt;strong&gt;accueil des jeunes enfants &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Projets innovants permettant le &lt;strong&gt;développement de liens intergénérationnels ou renforçant l’inclusion et l’autonomie&lt;/strong&gt; des personne âgées et publics éloignés&lt;/li&gt;&lt;li&gt;Soutien à la création, à l’expérimentation et au développement de &lt;strong&gt;solutions mobiles et de dispositifs d’aller-vers pour les services publics et de proximité&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Projets visant à favoriser l’a&lt;strong&gt;ccessibilité numérique, l’inclusion numérique et la sobriété numérique&lt;/strong&gt; dont les projets visant à développer le télétravail&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination et la coopération entre les acteurs locaux &lt;/strong&gt;contribuant aux services de proximité &lt;/li&gt;&lt;li&gt;Soutien à l’élaboration de &lt;strong&gt;plans d’actions locaux inter-collectivités &lt;/strong&gt;pour développer de nouveaux services &lt;/li&gt;&lt;li&gt;Actions de promotion et de &lt;strong&gt;valorisation de l’offre de services&lt;/strong&gt; disponible sur le territoire &lt;/li&gt;&lt;li&gt;Projets renforçant l&lt;strong&gt;’inclusion, la mixité et l’accessibilité des lieux publics&lt;/strong&gt; (hors PMR)&lt;/li&gt;&lt;li&gt;Initiatives favorisant le lien social et valorisant l’&lt;strong&gt;engagement bénévole et l’implication citoyenne&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Opérations de &lt;strong&gt;prévention&lt;/strong&gt; auprès du grand public et des entreprises en matière de &lt;strong&gt;transition écologique, de santé publique et de lutte contre les discriminations&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions visant au &lt;strong&gt;réemploi et au tri des déchets&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Commerces et services
 Economie sociale et solidaire
 Equipement public
 Accessibilité
 Lutte contre la précarité
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet d&amp;#039;améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Auge</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>emmanuelle.pruneaud@calvados.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/garantir-la-qualite-et-laccessibilite-des-services-de-proximite-sur-lensemble-du-territoire-du-pays-dauge/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AD10" s="1" t="inlineStr">
+      <c r="AD11" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>08/07/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>143387</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette formation vous permettra de sécuriser les déplacements piétons aux abords de vos chantiers et de maintenir la continuité des itinéraires accessibles. Après des apports théoriques sur les enjeux de la mise en accessibilité des chantiers, le cadre réglementaire et les bonnes pratiques, des études de cas concrets et une sensibilisation sur le terrain seront proposées.
 &lt;/p&gt;
 &lt;p&gt;
  Les cheminements piétons au sein des quartiers en chantier peuvent être difficilement praticables par tous. La mise en place des chantiers urbains est caractérisée à la fois par un espace public où cohabitent de nombreux usagers et de multiples usages, mais aussi par l&amp;#039;intervention d&amp;#039;une multitude d&amp;#039;acteurs. L&amp;#039;articulation entre ces différents intervenants (maîtrise d&amp;#039;œuvre voirie, maîtrise d&amp;#039;œuvre bâti, entreprises et concessionnaires de réseaux) nécessite une surveillance en continu et une formation à cette problématique.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La prise en compte des piétons, lors de chantiers en milieu urbain, doit répondre à deux objectifs essentiels : garantir leur sécurité et leur confort, vis-à-vis des dangers liés aux travaux et à la circulation ; assurer la continuité de la chaîne du déplacement et maintenir son accessibilité.
 &lt;/p&gt;
 &lt;h4&gt;
  Objectifs pédagogiques
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Garantir la sécurité et le confort des déplacements des piétons pendant les chantiers.
  &lt;/li&gt;
  &lt;li&gt;
   Connaître les besoins et les difficultés des personnes à mobilité réduite.
  &lt;/li&gt;
  &lt;li&gt;
   Connaître la réglementation accessibilité et identifier les bonnes pratiques en fonction du chantier.
@@ -2287,174 +2368,174 @@
  Modalités d&amp;#039;évaluation
  &lt;br /&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
 &lt;/p&gt;
 &lt;h3&gt;
  Accessibilité de nos formations aux personnes en situation de handicap
  &lt;br /&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour tout renseignement, merci de contacter le référent handicap
 &lt;/p&gt;
 &lt;h3&gt;
  Délais d&amp;#039;accès
 &lt;/h3&gt;
 &lt;p&gt;
  Délais d&amp;#039;accès à la formation : en moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Sécurité</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-chantiers-urbains-pietons-securiser-deplacements-0</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8936-securiser-les-deplacements-pietons-et-mainten/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>126868</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement des établissements médico-sociaux pour personnes âgées et personnes en situation de handicap</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'investissement en faveur des établissements médico-sociaux pour personnes âgées et personnes en situation de handicap</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 20</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pourront prétendre à une aide à l&amp;#039;investissement du Département de la Charente les opérateurs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les établissements médico-sociaux publics ou privés à but non lucratif autorisés exclusivement ou conjointement par le Conseil départemental de la Charente, accueillant des personnes âgées et habilités à recevoir des bénéficiaires de l&amp;#039;aide sociale départementale à l&amp;#039;issue du projet.
  &lt;/li&gt;
  &lt;li&gt;
   les établissements médico-sociaux publics et privés non lucratifs autorisés exclusivement ou conjointement par le Conseil départemental de la Charente accueillant des personnes en situation de handicap,
  &lt;/li&gt;
  &lt;li&gt;
   les propriétaires publics ou privés non lucratifs louant des bâtiments à un gestionnaire d&amp;#039;établissement social ou médico-social public ou privé à but non lucratif, habilité à recevoir des bénéficiaires de l&amp;#039;aide sociale, les locaux devant être affectés en majorité à l&amp;#039;accueil des personnes âgées ou des personnes handicapées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque le propriétaire n&amp;#039;est pas le gestionnaire, le courrier de demande de subvention sera co-signé par le propriétaire et le gestionnaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -2486,68 +2567,68 @@
  Pour les montants de travaux supérieurs à 5 millions d&amp;#039;euros HT, la subvention est calculée à hauteur de 10 % de la dépense HT
 &lt;/p&gt;
 &lt;p&gt;
  Pour les montants de travaux inférieurs à 5 millions d&amp;#039;euros HT, la subvention est calculée à hauteur de 20 % de la dépense HT
 &lt;/p&gt;
 &lt;p&gt;
  Les établissements conventionnés partiellement à l&amp;#039;aide sociale sont aidés proportionnellement au nombre de places habilitées à l&amp;#039;issue de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Secteur des personnes en situation de handicap :
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Pour les montants de travaux supérieurs à 1 millions d&amp;#039;euros HT, la subvention est calculée à hauteur de 10 % de la dépense HT
 &lt;/p&gt;
 &lt;p&gt;
  Pour les montants de travaux inférieurs à 1 millions d&amp;#039;euros HT, la subvention est calculée à hauteur de 20 % de la dépense HT
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q12" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPERATIONS CONCERNEES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles, les opérations de création, reconstruction, extension, restructuration importante ou rénovation énergétique des établissements pré-cités. Il doit s&amp;#039;agir de travaux lourds des locaux privatifs attribués aux résidents, des locaux collectifs et des espaces extérieurs participant à leur bien-être, ne relevant pas de l&amp;#039;entretien courant et de la maintenance des bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent être viables économiquement, avec notamment un prix de journée applicable aux places habilitées à l&amp;#039;aide sociale validé par les services du Département au travers d&amp;#039;un Plan Pluriannuel d&amp;#039;Investissement (PPI).
 &lt;/p&gt;
 &lt;p&gt;
  Ils doivent également bénéficier de co-financements d&amp;#039;autres partenaires financiers ou de fonds propres de la structure.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets retenus devront impérativement répondre à des critères d&amp;#039;éco-responsabilité et de qualité destinés à favoriser les établissements de nouvelle génération : sentiment d&amp;#039;être chez soi, ouverture sur l&amp;#039;extérieur, qualité de conception, bâtiment basse consommation, énergies renouvelables, matériels bio-sourcés et géo-sourcés, performance environnementale, gestion de l&amp;#039;eau (cf critères détaillés en annexe 1). Ces critères pourront être vérifiés à tout moment par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas éligibles les coûts d&amp;#039;acquisition foncière et immobilière, les travaux d&amp;#039;entretien courant, les équipements matériels et mobiliers, les frais de timbre et de notaire, ainsi que d&amp;#039;autres frais de type publicité, reprographie, consultation, contentieux et mémoire en réclamation.... Les études pouvant être financées par d&amp;#039;autres dispositifs (géothermie...) sont également exclues.
 &lt;/p&gt;
 &lt;p&gt;
  Les différentes phases de travaux ne devront pas être achevées avant l&amp;#039;accord de subvention. Pour les projets déjà débutés, une appréciation plus souple des critères pourra être réalisée.
 &lt;/p&gt;
 &lt;p&gt;
@@ -2638,291 +2719,292 @@
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : Les dossiers déposés seront instruits globalement
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : L&amp;#039;aide financière est accordée sous la forme d&amp;#039;une subvention et fera l&amp;#039;objet d&amp;#039;une convention entre le bénéficiaire et le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Cette subvention donne lieu au versement d&amp;#039;un premier acompte de 20 % à compter de la signature de la convention. 30 % seront versés au début des travaux, le solde versé à l&amp;#039;issue de la réalisation des travaux (attestation de parfait achèvement des travaux).
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : En l&amp;#039;absence de démarrage des travaux 1 an après la signature de la convention, la quotité de subvention versée devra être remboursée.
 &lt;/p&gt;
 &lt;p&gt;
  La fermeture ou cession de l&amp;#039;établissement peut entraîner, sur décision du Conseil départemental, le remboursement de la subvention au prorata de l&amp;#039;amortissement restant à effectuer.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/11-Solidarites_Autonomie/soutien_a_l_investissement_en_faveur_des_ESMS.pdf</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 31/12/2027
 &lt;/p&gt;
 &lt;p&gt;
  Contact : les référents budgétaires de chaque établissement et service
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; portail citoyens &amp;gt; contactez-nous
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/94c1-soutenir-linvestissement-des-etablissements-m/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>19/01/2023</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>104723</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Réaliser la mise en accessibilité des points d'arrêts routiers du transport interurbain identifiés comme prioritaires</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Mise en accessibilité des points d&amp;apos;arrêts routiers du réseau régional</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Mettre en accessibilité les points d&amp;#039;arrêts routiers prioritaires desservis par le réseau régional de transport.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutefois, la Région souhaite également cofinancer, les 15 premiers dossiers de demande de subvention par an, des PAR qui n&amp;#039;auraient pas été identifiés comme prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le montant maximum et le % concerne les PAR prioritaires.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Pour les non prioritaires, le montant maximum passe à 3 500€ et le pourcentage à 35% du montant HT des travaux.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
-[...2 lines deleted...]
-      <c r="N13" s="1" t="inlineStr">
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>23/07/2018</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Eligibilité :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    bénéficiaires sont les collectivités territoriales (Communes et départements) ou leurs groupements gestionnaires de voiries ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    dossier complet comprenant tous les éléments demandés ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    conformité des travaux à la réglementation en matière d&amp;#039;accessibilité et aux préconisations énoncés par le CEREMA dans la dernière version à jour de son « Guide technique de conception des points d&amp;#039;arrêts routiers » ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    PAR identifié comme prioritaire au sein du SD&amp;#039;AP régional ou, pour les arrêts non prioritaires, être dans les 15 premiers dossiers déposés et relever du réseau régional de transport.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus du présent règlement d&amp;#039;intervention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les points d&amp;#039;arrêts facultatifs du réseau de lignes régulières,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les plateformes ou arrêts exclusivement dédiés au transport scolaire,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les arrêts de transport à la demande,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les PAR financés par ailleurs dans le cadre de projets de PEM ou d&amp;#039;appels à projets relatifs au développement de l&amp;#039;attractivité des gares.
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
-[...2 lines deleted...]
-      <c r="U13" s="1" t="inlineStr">
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/mise-en-accessibilite-des-points-darrets-routiers-du-reseau-regional</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports et des mobilités
  &lt;br /&gt;
  Service Gares et infrastructures
  &lt;br /&gt;
  Pôle Gares,aménagements intermodaux et accessibilité
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carole Garry
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="mailto:Carole.Garry&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Carole.Garry&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
  &lt;br /&gt;
  0228205441
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le bénéficiaire sollicitant une aide régionale devra à ce titre présenter un dossier de demande de subvention comprenant tout document utile, et composé à minima :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -2930,331 +3012,89 @@
   &lt;li&gt;
    d&amp;#039;une note descriptive du projet,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan de situation,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan d&amp;#039;aménagement au 1/100ème présentant les situations actuelles et projetées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un planning prévisionnel,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires doivent adresser leurs dossiers aux Services de Transports Routiers de Voyageurs (STRV) présents dans chaque département.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9af7-mise-en-accessibilite-des-points-darrets-routiers/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...241 lines deleted...]
-      </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>25/08/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>138004</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Améliorer le regroupement et l accessibilité des propriétés pour une meilleure répartition entre les terres agricoles, la forêt, les espaces de nature</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Accompagner l aménagement foncier agricole et forestier (AFAF)</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3401,784 +3241,643 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
-        <v>121961</v>
+        <v>120359</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Contribuer aux études préalables d'aide à la décision pour développer des logements locatifs pour personnes âgées ou en situation de handicap</t>
+          <t>Construire des logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées (cœurs de village – cœurs de quartier)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>CONTRIBUTIONS AUX ETUDES PREALABLES D'AIDE A LA DECISION</t>
+          <t>REGLEMENT DEPARTEMENTAL D'AIDE SOCIALE</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>Intercommunalité / Pays</t>
+          <t>Etablissement public dont services de l'Etat
+Particulier
+Association</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>Plafond de 5000€</t>
+          <t>1 700 € par logement ou 1 900 € s'il y a une participation financière de la Commune ou de l'EPCI</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
-        <is>
-[...318 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;objectif est d&amp;#039;aider à la production de logements locatifs sociaux agréés par l&amp;#039;État (en PLAI et/ou en PLUS) et adaptés aux personnes âgées et/ou handicapées.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles sont  les  opérations de construction ou d&amp;#039;acquisition-amélioration de logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées.
   &lt;/li&gt;
   &lt;li&gt;
    Le caractère « cœur de village – cœur de quartier » est apprécié en amont par la Maison Départementale de l&amp;#039;Autonomie (MDA) au vu des éléments qui lui sont fournis par l&amp;#039;opérateur concerné. Sont notamment appréciés : la mixité de l&amp;#039;opération, sa proximité aux  services et sa desserte en transports...
   &lt;/li&gt;
   &lt;li&gt;
    Les bénéficiaires sont les bailleurs sociaux ayant conventionné avec le Département et dont le siège social est situé en Drôme / Ardèche et associations agréées par l&amp;#039;État pour la Maîtrise d&amp;#039;Ouvrage.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MONTANT/TAUX DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Production en PLUS, en neuf, pour les ménages modestes &amp;#61; 2 000 € par logement.
   &lt;/li&gt;
   &lt;li&gt;
    Si en acquisition-amélioration &amp;#61; 5 500 € par logement
   &lt;/li&gt;
   &lt;li&gt;
    Production en PLAI, en neuf, pour les ménages très modestes &amp;#61; 4 000 € par logement.
   &lt;/li&gt;
   &lt;li&gt;
    Si en acquisition-amélioration &amp;#61; 8 000 € par logement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un acompte de 50% peut être versé au démarrage des travaux. Pas d&amp;#039;acompte &amp;lt; à 10 000€ et sur justificatif de l&amp;#039;ordre de service de démarrage des travaux ou attestation d&amp;#039;avancement des travaux si VEFA Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatifs :
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
-Logement et habitat</t>
-[...2 lines deleted...]
-      <c r="O17" s="1" t="inlineStr">
+Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/reglement-departemental-daide-sociale/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;a href="mailto:edelatour&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   Direction des Politiques Territoriales-Service Habitat-Territoires : habitat&amp;#64;ladrome.fr
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nathalie BRUNET – Gestionnaire de subventions – Tél : 04 75 79 26 91
 &lt;/p&gt;
 &lt;p&gt;
  Véronique REYNAUD – Gestionnaire de subventions – Tél : 04 75 79 82 12
 &lt;/p&gt;
 &lt;p&gt;
  Aurélie BONNET – Responsable administratif, budgétaire et  financier –
  &lt;span&gt;
   Tél : 04 75 79 27 68
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c89c-production-de-logements-locatifs-sociaux-adap/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>166660</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : PROJET AU TITRE DE BONIFICATION</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : PROJET AU TITRE DE BONIFICATION</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif&lt;/h3&gt;
+&lt;p&gt; L’aide à l’investissement est une aide apportée aux établissements sociaux et médico-sociaux.&lt;/p&gt;
+&lt;p&gt;Des bonifications peuvent être sollicitées pour les projets présentant des caractéristiques spécifiques.&lt;/p&gt;
+&lt;p&gt;Ce règlement s’inscrit dans la mise en œuvre du schéma des solidarités en vigueur.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Des bonifications supplémentaires pourront être apportées au projet si l’opération intègre :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Un projet de domotisation exemplaire visant à améliorer la qualité de la prise en charge ;&lt;/li&gt;
+&lt;li&gt;Un projet particulièrement innovant (ex : plateforme, prise en charge spécifique, interdispositif permettant une continuité du suivi éducatif et évitant les ruptures de parcours, …) ;&lt;/li&gt;
+&lt;li&gt;Une construction particulièrement innovante, y compris en terme de normes environnementales ;&lt;/li&gt;
+&lt;li&gt;Un projet pluridisciplinaire (santé mentale, handicap, pénal…)&lt;/li&gt;
+&lt;li&gt;Des mutualisations de locaux ou d’espaces extérieurs avec une autre structure pour personnes âgées, handicapées ou enfance ou tout autre opérateur du territoire (crèches, communes) ;&lt;/li&gt;
+&lt;li&gt;Une ouverture de la structure sur l’extérieur :&lt;ul&gt;&lt;li&gt;Par l’installation d’un commerce ou d’une activité paramédicale,&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par l’accueil des personnes âgées, personnes handicapées ou aidants du territoire (repas, animation, soutien)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par le soutien aux professionnels du secteur (plateforme d’appui)&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Par l’intervention structurée de bénévoles.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Les 2 derniers points doivent permettre une rationalisation des surfaces et des usages qui devra être démontrée.&lt;/p&gt;
+&lt;p&gt;Les bonifications présentées ne devront pas données lieu à un financement de la part de l’Agence Régionale de Santé ou d’un autre financeur public.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les projets sans caractère innovant (ne seront pas éligibles par exemple les remplacements de volets roulants)&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Cette aide concerne :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention. &lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt; Les dépenses dépendront du projet proposé &lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Une aide supplémentaire sera apportée de 5 000 € par place autorisée et habilitée à l’aide sociale et occupée par un ressortissant drômois.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;p&gt;– Une description précise du projet,&lt;br /&gt;– L’impact financier sur le budget de fonctionnement de la structure,&lt;br /&gt;– Le planning de mise en œuvre.&lt;/p&gt;
+&lt;h3&gt;Instruction des dossiers – Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Dépôt d’une demande en ligne avant le &lt;strong&gt;1&lt;sup&gt;er&lt;/sup&gt; avril de l’année N-1&lt;/strong&gt; pour permettre l’examen du projet dans le cadre de la programmation pluriannuelle du Département.&lt;br /&gt;Dépôt dématérialisé via la plateforme &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôme Démat’&lt;/a&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;:Solidarité&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : Aide à l’investissement – Projet au titre des bonifications&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Le versement de l’aide se fera en une seule fois sur présentation de justificatifs.&lt;/p&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt;Règlement départemental d’aide à l’investissement pour les établissements accueillant des personnes âgées, des personnes handicapées, des enfants confiés à l’aide sociale à l’enfance, adopté en séance publique le 27 juin 2022.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Handicap
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Des bonifications supplémentaires pourront être apportées au projet si l’opération intègre :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Un projet de domotisation exemplaire visant à améliorer la qualité de la prise en charge ;&lt;/li&gt;
+&lt;li&gt;Un projet particulièrement innovant (ex : plateforme, prise en charge spécifique, interdispositif permettant une continuité du suivi éducatif et évitant les ruptures de parcours, …) ;&lt;/li&gt;
+&lt;li&gt;Une construction particulièrement innovante, y compris en terme de normes environnementales ;&lt;/li&gt;
+&lt;li&gt;Un projet pluridisciplinaire (santé mentale, handicap, pénal…)&lt;/li&gt;
+&lt;li&gt;Des mutualisations de locaux ou d’espaces extérieurs avec une autre structure pour personnes âgées, handicapées ou enfance ou tout autre opérateur du territoire (crèches, communes) ;&lt;/li&gt;
+&lt;li&gt;Une ouverture de la structure sur l’extérieur :&lt;ul&gt;&lt;li&gt;Par l’installation d’un commerce ou d’une activité paramédicale,&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par l’accueil des personnes âgées, personnes handicapées ou aidants du territoire (repas, animation, soutien)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Par le soutien aux professionnels du secteur (plateforme d’appui)&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;
+&lt;li&gt;Par l’intervention structurée de bénévoles.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Les 2 derniers points doivent permettre une rationalisation des surfaces et des usages qui devra être démontrée.&lt;/p&gt;
+&lt;p&gt;Les bonifications présentées ne devront pas données lieu à un financement de la part de l’Agence Régionale de Santé ou d’un autre financeur public.&lt;/p&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Les projets sans caractère innovant (ne seront pas éligibles par exemple les remplacements de volets roulants)&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Cette aide concerne :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/aide-a-linvestissement-pour-les-etablissements-accueillant-des-personnes-agees-aide-a-linvestissement-immobilier/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
       <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z17" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/c89c-production-de-logements-locatifs-sociaux-adap/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-investissement-pour-les-etablissements-accueillant-des-personnes-agees-des-personnes-handicapees-des-enfants-confies-a-l-aide-sociale-a-l-enfance-projet-au-titre-de-bonification/</t>
         </is>
       </c>
       <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>120362</v>
+        <v>166661</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Produire logements locatifs sociaux adaptés aux personnes âgées et/ou handicapées entrant dans la dépendance « expérimentation entre domicile et établissement</t>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : AIDE À L’INVESTISSEMENT IMMOBILIER</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>PRODUCTION DE LOGEMENTS LOCATIFS SOCIAUX FINANCES PAR UN PLUS EN ACQUISITION AMELIORATION</t>
+          <t>AIDE À L’INVESTISSEMENT POUR LES ÉTABLISSEMENTS ACCUEILLANT DES PERSONNES ÂGÉES, DES PERSONNES HANDICAPEES, DES ENFANTS CONFIES A L’AIDE SOCIALE A L’ENFANCE : AIDE À L’INVESTISSEMENT IMMOBILIER</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...11 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;h3&gt;Objectif&lt;/h3&gt;
+&lt;p&gt;L’aide à l’investissement est une aide apportée aux établissements sociaux et médico-sociaux.&lt;/p&gt;
+&lt;p&gt;Le Conseil départemental soutient les opérations de construction ou de réhabilitation :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Des établissements accueillant des personnes âgées, pour les places habilitées à l’aide sociale, afin de limiter l’impact de ces opérations sur le niveau de participation financière des personnes.&lt;/li&gt;
+&lt;li&gt;Des établissements d’hébergement pour personnes handicapées de compétence départementale, exclusive ou conjointe avec l’ARS, inscrits dans la logique de recomposition globale de l’offre pilotée par le Département et l’ARS, pour les places autorisées et occupées par des ressortissants drômois.&lt;/li&gt;
+&lt;li&gt;Des établissements accueillant des enfants de l’aide sociale à l’enfance pour les places autorisées et occupées par les ressortissants drômois.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Des bonifications pourront être sollicitées pour les projets présentant des caractéristiques spécifiques. Ce règlement s’inscrit dans la mise en œuvre du schéma des solidarités en vigueur.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;de construction, reconstruction totale ou partielle d’un établissement, hors études de faisabilité préalables au projet d’investissement,&lt;/li&gt;
+&lt;li&gt;les travaux de réhabilitation sur site,&lt;/li&gt;
+&lt;li&gt;les travaux d’extension de capacité,&lt;/li&gt;
+&lt;li&gt;les rénovations ou modernisations du système d’information pour les établissements accueillant des enfants.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les travaux d’entretien courant ou de gros entretiens et de mise aux normes (incendie, changement chaudières, toitures, etc.),&lt;/li&gt;
+&lt;li&gt;Les opérations de création de Pôles d’Activités et de Soins Adaptés (PASA) et accueil de jour,&lt;/li&gt;
+&lt;li&gt;Les acquisitions d’équipements mobiliers,&lt;/li&gt;
+&lt;li&gt;Les opérations ayant fait l’objet d’un démarrage des travaux avant la notification de l’aide à l’investissement du Département,&lt;/li&gt;
+&lt;li&gt;Les acquisitions foncières,&lt;/li&gt;
+&lt;li&gt;Les opérations de réhabilitation ou construction à visée d’habitat inclusif.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement. &lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt;Tous travaux, hors exclusions visées ci-dessus.&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Le calcul de cette subvention dépend du coût HT par place ainsi que de la Superficie Dans Œuvre (SDO) par personne accueillie (&lt;sup&gt;1&lt;/sup&gt;) :&lt;/p&gt;
+&lt;figure&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt; &lt;/td&gt;&lt;td&gt;Coût HT inférieur ou égal 120 000 € / place *&lt;/td&gt;&lt;td&gt;Coût HT comprise entre 120 001€ et 138 000€/ place *&lt;/td&gt;&lt;td&gt;Coût HT comprise entre 138 001 et 150 000 € / place&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;SDO &amp;lt; ou &amp;#61; à 55 m² / personne&lt;/td&gt;&lt;td&gt;15 000 € / place&lt;/td&gt;&lt;td&gt;14 000 € / place&lt;/td&gt;&lt;td&gt;13 000 € / place&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;SDO &amp;gt; à 55 m² et &amp;lt; ou &amp;#61; à 60 m² / personne&lt;/td&gt;&lt;td&gt;13 000 € / place&lt;/td&gt;&lt;td&gt;12 000 € / place&lt;/td&gt;&lt;td&gt;11 000 € / place&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;SDO &amp;gt; 60 m² et &amp;lt; ou &amp;#61; à 65 m² / personne&lt;/td&gt;&lt;td&gt;12 000 € / place&lt;/td&gt;&lt;td&gt;11 000 € / place&lt;/td&gt;&lt;td&gt;10 000 € / place&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
+&lt;p&gt;&lt;em&gt;*Par exemple, si le coût de l’opération est inférieur ou égal à 120 000 euros par place alors le Département alloue 15 000€, 13 000€ ou 12 000€ par place selon la SDO du dispositif.&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Les projets ne remplissant pas ces conditions ne peuvent prétendre à une subvention à moins de justifier de contraintes particulières qui seront étudiées spécifiquement.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Une présentation du projet avec rétro-planning,&lt;/li&gt;
+&lt;li&gt;Les plans APD avec un tableau de répartition des superficies du projet,&lt;/li&gt;
+&lt;li&gt;Un état des subventions sollicitées auprès d’autres financeurs et les éventuels retours,&lt;/li&gt;
+&lt;li&gt;Un plan pluriannuel d’investissement avec l’ensemble des pièces réglementaires,&lt;/li&gt;
+&lt;li&gt;Une présentation des 3 derniers bilans de l’établissement,&lt;/li&gt;
+&lt;li&gt;Un budget prévisionnel de fonctionnement à l’ouverture intégrant l’impact des travaux sur le prix de journée à la fin de l’opération.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers – Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Dépôt d’une demande en ligne avant le &lt;strong&gt;1&lt;sup&gt;er&lt;/sup&gt; avril de l’année N-1&lt;/strong&gt; pour permettre l’examen du projet dans le cadre de la programmation pluriannuelle du Département.&lt;br /&gt;Dépôt dématérialisé via la plateforme &lt;a href="https://www.ladrome.fr/demarches_en_ligne/"&gt;Drôme Démat’&lt;/a&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;:Solidarité&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Dispositif &lt;/strong&gt;: Aide à l’investissement – Projet immobilier&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;1er paiement : 30 % au démarrage des travaux sur présentation notamment des ordres de service et des pièces justifiant la communication sur le soutien du Département au projet ;&lt;/li&gt;
+&lt;li&gt;2ème acompte : 60 % lorsque l’avancement des travaux aura atteint 50 % du coût prévisionnel, sur présentation notamment du bordereau récapitulatif des dépenses visé par le maître d’œuvre et certifié par le maître d’ouvrage et le comptable ;&lt;/li&gt;
+&lt;li&gt;Le solde : sur présentation du procès-verbal d’avis favorable de la commission de sécurité et/ou du décompte général et définitif des dépenses visé par le maître d’œuvre, et certifié par le maître d’ouvrage et le comptable, et de la fourniture des plans définitifs du projet des surfaces développées.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt; Règlement départemental d’aide à l’investissement pour les établissements accueillant des personnes âgées, des personnes handicapées, des enfants confiés à l’aide sociale à l’enfance, adopté en séance publique le 27 juin 2022&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
       <c r="N18" s="1" t="inlineStr">
         <is>
-          <t>Personnes âgées
+          <t>Jeunesse
+Famille et enfance
 Handicap
-Logement et habitat</t>
+Cohésion sociale et inclusion
+Lutte contre la précarité</t>
         </is>
       </c>
       <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R18" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...59 lines deleted...]
-</t>
+          <t>Opérations éligibles
+&lt;ul&gt;
+&lt;li&gt;de construction, reconstruction totale ou partielle d’un établissement, hors études de faisabilité préalables au projet d’investissement,&lt;/li&gt;
+&lt;li&gt;les travaux de réhabilitation sur site,&lt;/li&gt;
+&lt;li&gt;les travaux d’extension de capacité,&lt;/li&gt;
+&lt;li&gt;les rénovations ou modernisations du système d’information pour les établissements accueillant des enfants.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les travaux d’entretien courant ou de gros entretiens et de mise aux normes (incendie, changement chaudières, toitures, etc.),&lt;/li&gt;
+&lt;li&gt;Les opérations de création de Pôles d’Activités et de Soins Adaptés (PASA) et accueil de jour,&lt;/li&gt;
+&lt;li&gt;Les acquisitions d’équipements mobiliers,&lt;/li&gt;
+&lt;li&gt;Les opérations ayant fait l’objet d’un démarrage des travaux avant la notification de l’aide à l’investissement du Département,&lt;/li&gt;
+&lt;li&gt;Les acquisitions foncières,&lt;/li&gt;
+&lt;li&gt;Les opérations de réhabilitation ou construction à visée d’habitat inclusif.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements pour personnes âgées de compétence départementale, exclusive ou conjointe avec l’ARS, pour les places habilitées à l’aide sociale,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements hébergeant des personnes handicapées, de compétence départementale, exclusive ou conjointe avec l’ARS,&lt;/li&gt;
+&lt;li&gt;Les organismes gestionnaires d’établissements d’aide sociale à l’enfance de compétence départementale, exclusive ou conjointe avec la PJJ pour les places accueillant des enfants drômois,&lt;/li&gt;
+&lt;li&gt;Les propriétaires bailleurs intervenant en qualité de maître d’ouvrage, sous réserve de l’imputation de la subvention en déduction du loyer demandé à l’organisme gestionnaire et pris en charge dans le calcul du prix de journée des établissements.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
         </is>
       </c>
       <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
       <c r="V18" s="1" t="inlineStr">
         <is>
-          <t>https://collectivites.ladrome.fr/aidefinanciere/production-de-logements-locatifs-sociaux-finances-par-un-plus-en-acquisition-amelioration/</t>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/aide-a-linvestissement-pour-les-etablissements-accueillant-des-personnes-agees-aide-a-linvestissement-immobilier-2/</t>
         </is>
       </c>
       <c r="X18" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...23 lines deleted...]
-</t>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
         </is>
       </c>
       <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z18" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/731d-production-de-logements-locatifs-sociaux-adap/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-investissement-pour-les-etablissements-accueillant-des-personnes-agees-des-personnes-handicapees-des-enfants-confies-a-l-aide-sociale-a-l-enfance-aide-a-l-investissement-immobilier/</t>
         </is>
       </c>
       <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>17/08/2026</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>120656</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Mener des actions de coopérations entre le secteur culturel et les milieux de santé</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Culture &amp;amp; Santé, handicap et dépendance</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Agence régionale de santé (ARS) — Occitanie
@@ -4421,89 +4120,248 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
+        <v>166303</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Montagne pour tous</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Montagne pour tous</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En complémentarité avec les aides déjà existantes à la Région, le cadre d’intervention « Montagne pour tous » s’articule autour de 4 axes d’intervention :&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Développement de la labellisation d’offres de loisir ou de destinations accessibles aux personnes en situation de handicap ;&lt;/li&gt; 	&lt;li&gt;Soutien aux formations d’évaluateurs en situation de handicap pour le label « Tourisme et Handicap » ;&lt;/li&gt; 	&lt;li&gt;Soutien à l’équipement pour les personnes en situation de handicap en vue d’une pratique de sport ou d’activité de pleine nature ;&lt;/li&gt; 	&lt;li&gt;Soutien à l’aménagement d’offres touristiques accessibles aux personnes en situation de handicap&lt;/li&gt; &lt;/ol&gt; &lt;p&gt;&lt;strong&gt;Axe 1&lt;/strong&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Collectivité ou EPCI,&lt;/li&gt; 	&lt;li&gt;syndicat mixte,&lt;/li&gt; 	&lt;li&gt;établissement public,&lt;/li&gt; 	&lt;li&gt;association,&lt;/li&gt; 	&lt;li&gt;chambre consulaire&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Axe 2 &lt;/strong&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Association représentante de personnes en situation de handicap&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Axe 3&lt;/strong&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Collectivité ou EPCI,&lt;/li&gt; 	&lt;li&gt;syndicat mixte,&lt;/li&gt; 	&lt;li&gt;établissement public,&lt;/li&gt; 	&lt;li&gt;entreprise&lt;/li&gt; 	&lt;li&gt;et à titre exceptionnel, les associations dans le cadre d’un conventionnement avec des socio-professionnels&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Axe 4 &lt;/strong&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Collectivité ou EPCI,&lt;/li&gt; 	&lt;li&gt;syndicat mixte,&lt;/li&gt; 	&lt;li&gt;association, entreprise&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Axe 1 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etude ou diagnostic visant à définir les points d’amélioration pour rendre des offres de loisir d’un territoire labellisables Handi’Spot ou équivalent (les équipements étant éligibles dans l’axe 4) ; le projet, porté par un collectif, doit inclure un volet de sensibilisation aux socio-professionnels à la labellisation Handi’Spot ou équivalent.&lt;/li&gt; 	&lt;li&gt;Etude prospective visant l’accueil de touristes en situation de handicap sur un territoire (identification de pôles de santé / d’activités, recensement d’hébergement et d’activités, recensement des structures labellisés Tourisme et Handicap, des offres Handi-Spot, diagnostic des offres qui pourraient tendre vers la labellisation Handi’Spot...). Le territoire, avec l’ensemble de ses acteurs socio-professionnels, doit conduire une réflexion de type “parcours client” dans une perspective d’être labellisée “Destination pour tous” (ou équivalent), voir Destination d’excellence.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Priorité aux territoires accueillant des épreuves lors des Jeux olympiques d’hiver 2030.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Axe 2 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formations pour devenir évaluateur du Label « Tourisme et Handicap » pour des stagiaires représentants des personnes en situation de handicap ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Axe 3 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Equipements spécifiques aux clientèles touristiques en situation de handicap pour pratiquer des activités sportives en extérieur ou des activités de pleine nature&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Bonus :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La mise en place de partenariats sur l’usage du matériel est encouragée ;&lt;/li&gt; 	&lt;li&gt;L’achat de matériel rendant le client acteur de son activité est également encouragé ;&lt;/li&gt; 	&lt;li&gt;L’acquisition de matériel d’occasion dans une volonté de réemploi est à privilégier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Axe 4 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Aménagements&lt;/li&gt; 	&lt;li&gt;Signalétiques&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Condition d’éligibilité : l’offre touristique doit répondre aux critères Handi’Spot ou équivalent.&lt;/p&gt; &lt;p&gt;Les dépenses suivantes ne sont pas éligibles pour l’ensemble des axes d’intervention :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets portant uniquement sur de la sensibilisation ;&lt;/li&gt; 	&lt;li&gt;Les équipements pouvant uniquement servir à des personnes valides (ne présentant aucun handicap) ;&lt;/li&gt; 	&lt;li&gt;Tout ce qui relève du réglementaire et par conséquent obligatoire&lt;/li&gt; 	&lt;li&gt;Les évènementiels ;&lt;/li&gt; 	&lt;li&gt;L’accessibilité des équipements privés et publics (rampes d’accès, ascenseurs...).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; La condition d’éligibilité suivante s’applique à tous les axes d’intervention :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les offres ou territoires visés doivent faire partie des Alpes du Sud (croisement du périmètre Massif des Alpes défini par décret et du périmètre régional).&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Axe 1 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etude ou diagnostic visant à définir les points d’amélioration pour rendre des offres de loisir d’un territoire labellisables Handi’Spot ou équivalent (les équipements étant éligibles dans l’axe 4) ; le projet, porté par un collectif, doit inclure un volet de sensibilisation aux socio-professionnels à la labellisation Handi’Spot ou équivalent.&lt;/li&gt; 	&lt;li&gt;Etude prospective visant l’accueil de touristes en situation de handicap sur un territoire (identification de pôles de santé / d’activités, recensement d’hébergement et d’activités, recensement des structures labellisés Tourisme et Handicap, des offres Handi-Spot, diagnostic des offres qui pourraient tendre vers la labellisation Handi’Spot...). Le territoire, avec l’ensemble de ses acteurs socio-professionnels, doit conduire une réflexion de type “parcours client” dans une perspective d’être labellisée “Destination pour tous” (ou équivalent), voir Destination d’excellence.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Priorité aux territoires accueillant des épreuves lors des Jeux olympiques d’hiver 2030.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Axe 2 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formations pour devenir évaluateur du Label « Tourisme et Handicap » pour des stagiaires représentants des personnes en situation de handicap ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Axe 3 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Equipements spécifiques aux clientèles touristiques en situation de handicap pour pratiquer des activités sportives en extérieur ou des activités de pleine nature&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Bonus :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La mise en place de partenariats sur l’usage du matériel est encouragée ;&lt;/li&gt; 	&lt;li&gt;L’achat de matériel rendant le client acteur de son activité est également encouragé ;&lt;/li&gt; 	&lt;li&gt;L’acquisition de matériel d’occasion dans une volonté de réemploi est à privilégier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Axe 4 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Aménagements&lt;/li&gt; 	&lt;li&gt;Signalétiques&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Condition d’éligibilité : l’offre touristique doit répondre aux critères Handi’Spot ou équivalent.&lt;/p&gt; &lt;p&gt;Les porteurs de projet sont invités se rapprocher des contacts ci-dessous pour s&amp;#039;assurer que leur projet rendre dans le cadre de l&amp;#039;appel à projet &amp;#34;Montagne pour tous&amp;#34;. Le formulaire disponible ci-dessous est à compléter et à joindre à sa demande.&lt;br /&gt; En cas d&amp;#039;avis favorable, les contacts des services en charge de l&amp;#039;animation du dispositif adresseront au porteur de projet un lien pour déposer la demande en ligne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/montagne-pour-tous</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le Service tourisme, économie sociale et solidaire, économie de proximité :&lt;/strong&gt;&lt;br /&gt; Julie Tatard : &lt;a href="mailto:jtatard&amp;#64;maregionsud.fr"&gt;jtatard&amp;#64;maregionsud.fr &lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Le Service Montagne et Massif Alpin :&lt;/strong&gt;&lt;br /&gt; Nathalie Canut : &lt;a href="mailto:ncanut&amp;#64;maregionsud.fr"&gt;ncanut&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/montagne-pour-tous/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>142706</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Rendre accessibles vos bâtiments, espaces publics et transports</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Assurer l&amp;#039;accessibilité de la chaîne des déplacements renforce l&amp;#039;attractivité du territoire et répond à une exigence sociale croissante.
 &lt;/p&gt;
 &lt;p&gt;
  La prise en compte de la diversité des publics et leurs besoins évolutifs (pour construire des réponses adaptées) constitue un vecteur majeur d&amp;#039;inclusion.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema, fort de son expertise technique et de sa capacité à développer des approches innovantes et intégrées, vous accompagne dans vos stratégies et projets liés à l&amp;#039;accessibilité, qu&amp;#039;ils concernent la voirie et les espaces publics, les bâtiments ou les transports.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment prendre en compte l&amp;#039;ensemble des besoins spécifiques de chaque population (vieillissement, handicaps) ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment assurer la continuité de la chaîne du déplacement et traiter les interfaces ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment assurer un cheminement accessible, confortable et sécurisé pour tous ? et permettre à chacun de se repérer et s&amp;#039;orienter ?
@@ -4531,1575 +4389,1931 @@
   Conseil pour l&amp;#039;élaboration et la mise en œuvre de stratégies d&amp;#039;accessibilité (en amont, programmation de l&amp;#039;accessibilité, à une échelle territoriale ou patrimoniale...)
  &lt;/li&gt;
  &lt;li&gt;
   Expertise intégrée sur des projets liés à l&amp;#039;accessibilité (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - bonne connaissance de la réglementation et des besoins des usagers
 &lt;/p&gt;
 &lt;p&gt;
  - capacité à mobiliser d&amp;#039;autres partenaires (acteurs de la &amp;#34;mise en œuvre&amp;#34;, développeurs de solutions)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
  &lt;/li&gt;
  &lt;li&gt;
   Animation de réseaux, d&amp;#039;ateliers techniques (démarches participatives)
  &lt;/li&gt;
  &lt;li&gt;
   Formation / sensibilisation : montage ou support au montage de formations sur-mesure (en présentiel, à distance, ou mixtes)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ville de Paris
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Expérimentations sur le guidage en traversée piétonne avec la ville de Paris
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Solidéo, société de livraison des ouvrages olympiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Accompagnement de la solidéo pour la livraison de logements accessibles et adaptés au vieillissement sur l&amp;#039;opération &amp;#34;Cluster Média&amp;#34; des JOP Paris 2024
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lorient Agglomération
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mission d&amp;#039;évaluation du niveau d&amp;#039;accessibilité des transports pour le compte de Lorient Agglomération
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Accès aux services
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité pour tous
 Sécurité</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/rendre-accessibles-vos-batiments-espaces-publics-transports</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3fb-rendre-accessibles-vos-batiments-espaces-publ/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>117155</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de sécurité routière, aménagements de voirie et modes actifs</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la définition des contraintes et de solutions techniques et financières  pour la sécurisation et l&amp;#039;aménagement de la voirie communale, de cheminements piétons, cycles et PMR et d&amp;#039;aires de covoiturage, de même que la sécurisation et la mise en accessibilité des points d&amp;#039;arrêt transports en commun.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Sensibilisation sur les règles de voirie et de la sécurité routière. Conseils pour l&amp;#039;établissement d&amp;#039;un diagnostic de sécurité routière, sur la définition des orientations d&amp;#039;aménagement, la méthodologie, les interlocuteurs et les types de solutions tant pour la voirie, que les cheminements modes actifs et points d&amp;#039;arrêts.
  &lt;/li&gt;
  &lt;li&gt;
   Conseil pour l&amp;#039;élaboration de schéma directeur de déplacements modes actifs.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils sur la répartition des responsabilités sur le domaine public et prise en compte dans les projets d&amp;#039;aménagements.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils sur l&amp;#039;établissement d&amp;#039;un plan de financement et recherche de financements extérieurs suivant les types d&amp;#039;aménagements
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Risques naturels
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7b34-conseiller-les-collectivites-en-matiere-de-se/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>163236</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Oeuvrer pour un territoire de proximité, solidaire et inclusif</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 2</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Ploërmel - Cœur de Bretagne (PETR)</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Min : 1 Max : 80</t>
         </is>
       </c>
-      <c r="J22" s="1" t="inlineStr">
+      <c r="J23" s="1" t="inlineStr">
         <is>
           <t>Plancher de subvention à 8000€ et plafond à 75 000€</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les modes de vie, les aspirations, les besoins de mobilité et d’habitat des habitants du territoire ont évolué ces dernières années sans qu’il n’y ait de changements dans la manière d’aménager les espaces urbains et ruraux. Les différentes crises et mutations sociétales invitent à repenser les espaces afin de prendre en compte les préoccupations et les besoins des citoyens du territoire.&lt;/p&gt;&lt;p&gt;L’offre de services et d’infrastructures doit répondre à la diversité des besoins de ses habitants.&lt;/p&gt;&lt;p&gt;A travers sa candidature, le GAL du PETR Pays de Ploërmel – Coeur de Bretagne souhaite développer des environnements physiques, numériques et sociaux réfléchis et accessibles pour toutes et tous.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La programmation viendra apporter son soutien aux projets favorisant une société solidaire et inclusive à travers divers enjeux :&lt;/li&gt;&lt;li&gt;La mobilité&lt;/li&gt;&lt;li&gt;L’accès au numérique, la création d’espace de coopération&lt;/li&gt;&lt;li&gt;L’habitat&lt;/li&gt;&lt;li&gt; L’aménagement du territoire et inclusion&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;De façon transversale, le PETR viendra soutenir l’expérimentation et l’innovation des projet. Il s’agira de travailler sur les questions d’accessibilité (physique, numérique, …), de lien (social, intergénérationnel), d’égalité (femme/homme) et de participation (démocratie participative) répondant à un objectif de développement durable et de cohésion sociale.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de mobilité multimodale ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation et d’incitation des entreprises sur les alternatives au transport individuel ;&lt;/li&gt;&lt;li&gt;Aménagements en faveur des mobilités douces ;&lt;/li&gt;&lt;li&gt;Dispositifs de mobilités physiques alternatives ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions de moblités ;&lt;/li&gt;&lt;li&gt;Installation d’équipements permettant d’encourager la continuité des mobilités douces entre les arrêts de transports en commun et le domicile ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accessibilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions permettant l’accessibilité numérique à tous les publics ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité des personnes porteuses de handicap aux services ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité physique des services ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions d’accessibilité ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cohésion sociale :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, aménagement et équipement de locaux mutualisés ;&lt;/li&gt;&lt;li&gt;Rénovation ou création, aménagement et équipement de lieux favorisant le lien social ou intergénérationnel ;&lt;/li&gt;&lt;li&gt;Actions de démocratie participative ;&lt;/li&gt;&lt;li&gt;Dispositif visant à réduire les inégalités homme-femme ;&lt;/li&gt;&lt;li&gt;Action de sensibilisation et d’information sur l’égalité homme-femme ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux besoins de la population ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Habitat :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions favorisant l’émergence de nouveaux modes d’habitat ;&lt;/li&gt;&lt;li&gt;Actions en faveur des habitats inclusifs et habitats partagés ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions pour l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositif d’auto-partage ;&lt;/li&gt;&lt;li&gt;Plan piéton ;&lt;/li&gt;&lt;li&gt;Carte des aménagements cyclables ;&lt;/li&gt;&lt;li&gt;Guide des mobilités douces ;&lt;/li&gt;&lt;li&gt;Formation à la pratique du vélo ;&lt;/li&gt;&lt;li&gt;Parking à vélo ;&lt;/li&gt;&lt;li&gt;Totem de réparation de vélo ;&lt;/li&gt;&lt;li&gt;Sites internet accessibles à tous ;&lt;/li&gt;&lt;li&gt;Transcription en braille d’une exposition pour le public malvoyant ;&lt;/li&gt;&lt;li&gt;Dispositif de transcription de la parole en direct pour le public sourd et malentendant ;&lt;/li&gt;&lt;li&gt;Guide sur l’égalité professionnelle homme-femme ;&lt;/li&gt;&lt;li&gt;Animation d’une concertation citoyenne pour l’élaboration d’une polique publique ;&lt;/li&gt;&lt;li&gt;Mise en place d’une convention citoyenne sur l’avenir du territoire ;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Attractivité économique
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mobilité fluviale
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>27/02/2023</t>
         </is>
       </c>
-      <c r="Q22" s="1" t="inlineStr">
+      <c r="Q23" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Chaque projet devra faire l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Cette grille se compose de quatre critères qui donnent une note globale, laquelle définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus des critères complémentaires sont à prendre en compte pour les projets de&lt;span&gt; création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-ploermel.fr/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>leader@pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/oeuvrer-pour-un-territoire-de-proximite-solidaire-et-inclusif/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
         </is>
       </c>
-      <c r="AD22" s="1" t="inlineStr">
+      <c r="AD23" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>09/09/2024</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>104586</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Favoriser les projets d'aménagement des pôles d'échanges multimodaux</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Participation financière de la Région aux projets de réalisation des pôles d&amp;apos;échanges multimodaux</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La participation financière concerne les seules gares où convergent de nombreux modes de transports et plusieurs réseaux de transport (régional et/ou départemental et/ou urbain). Le niveau d&amp;#039;intervention maximum de la Région en terme de participation financière aux projets de réalisation des pôles d&amp;#039;échanges multimodaux (en % du montant des travaux HT hors foncier) et à la mise en accessibilité des gares pour les personnes handicapées et à mobilité réduite est défini selon le statut de la gare :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Gare grandes lignes : 15% PEM - 20% accessibilité
  &lt;/li&gt;
  &lt;li&gt;
   Gare régionale : 20% PEM - 30% accessibilité
  &lt;/li&gt;
  &lt;li&gt;
   Gare extrarégionale  : 10% PEM - 10% accessibilité
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le montant indiqué vaut pour les gares régionales et les gares grandes lignes.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les gares extra-régionales, le montant est plafonné à 3 000 000€.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La participation de la région au titre de la réalisation des pôles d&amp;#039;échanges multimodaux hors Contrat Territorial Unique, concerne les seuls aménagements de nature à renforcer l&amp;#039;intermodalité. Dans ce cadre, les aménagements urbains dont la réalisation n&amp;#039;a pas d&amp;#039;effet sur le fonctionnement direct du PEM, tel que par exemple les aménagements de voirie, dès lors que ceux-ci ne participent pas à améliorer les conditions d&amp;#039;accès à la gare et à garantir une bonne fluidité des trafics générés par l&amp;#039;activité du PEM ne sont pas éligibles au financement régional.
  &lt;br /&gt;
  Les acquisitions foncières nécessaires à la réalisation du PEM ne sont pas éligibles à la participation financière de la région.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P24" s="1" t="inlineStr">
         <is>
           <t>03/04/2019</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Le montant indiqué vaut pour les gares régionales et les gares grandes lignes.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les gares extra-régionales, le montant est plafonné à 3 000 000€.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La participation de la région au titre de la réalisation des pôles d&amp;#039;échanges multimodaux hors Contrat Territorial Unique, concerne les seuls aménagements de nature à renforcer l&amp;#039;intermodalité. Dans ce cadre, les aménagements urbains dont la réalisation n&amp;#039;a pas d&amp;#039;effet sur le fonctionnement direct du PEM, tel que par exemple les aménagements de voirie, dès lors que ceux-ci ne participent pas à améliorer les conditions d&amp;#039;accès à la gare et à garantir une bonne fluidité des trafics générés par l&amp;#039;activité du PEM ne sont pas éligibles au financement régional.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les acquisitions foncières nécessaires à la réalisation du PEM ne sont pas éligibles à la participation financière de la région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/participation-financiere-de-la-region-aux-projets-de-realisation-des-poles-dechanges-multimodaux</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Transports et des Mobilités
 &lt;/p&gt;
 &lt;p&gt;
  Carole Garry
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  0228205441
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  carole.garry&amp;#64;paysdelaloire.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/543a-participation-financiere-de-la-region-aux-projets-poles-echanges-multimodaux/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>112052</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'innovation, de manifestations sportives, parasportives et de promotion du parasport</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Partageons nos sports : soutien aux projets d’innovations, projets de manifestations parasportives et promotion du parasport</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Doubs</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien aux projets d&amp;#039;innovation sociale des personnes en situation de handicap dans la pratique d&amp;#039;activités sportives.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Initiative permettant d&amp;#039;apporter des réponses nouvelles aux besoins rencontrés par les personnes en situation de handicap pour pratiquer des activités physiques.
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets et initiatives pourront tout aussi bien concerner les domaines de l&amp;#039;emploi, la formation, la technologie, le transport, le numérique, la culture, le tourisme, la santé et auront, pour finalité, d&amp;#039;accompagner les personnes en situation de handicap dans la pratique d&amp;#039;activités physiques.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets innovants ou existant au niveau national devront être appliqués sur le territoire doubien.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide ne sera pas renouvelable, elle sera valide pour toute la durée du projet. Seules les associations pourront être éligibles. Toutefois un portage commun avec différentes structures est possible.
 &lt;/p&gt;
 &lt;p&gt;
  Soutien aux projets de manifestations sportives ou d&amp;#039;autres types d&amp;#039;évènements pour la promotion du parasport et/ou des valeurs de l&amp;#039;olympisme
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Evénements et manifestations sportives pour l&amp;#039;inclusion des personnes en situation de handicap par le sport et l&amp;#039;activité physique.
   &lt;/li&gt;
   &lt;li&gt;
    Evénements et manifestations pour la promotion des valeurs de l&amp;#039;olympisme.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les projets devront avoir lieu sur le territoire du Doubs ou à défaut concerner des acteurs doubiens.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent être portés par des associations, des collectivités et des établissements publics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Handicap</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Doubs</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://mademat.doubs.fr/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Sport Culture Education Populaire
 &lt;/p&gt;
 &lt;p&gt;
  ☏ : 03.81.25.83.99
 &lt;/p&gt;
 &lt;p&gt;
  ✉ :
  &lt;a href="mailto:desc&amp;#64;doubs.fr" rel="noopener" target="_blank"&gt;
   desc&amp;#64;doubs.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>aide.mademat@doubs.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2888-soutenir-les-projets-dinnovations-projets-de-/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Département du Doubs</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>03/02/2022</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>56129</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Aménager des carrefours routiers avec une signalisation lumineuse</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J25" s="1" t="inlineStr">
+      <c r="J26" s="1" t="inlineStr">
         <is>
           <t>Aide globale plafonnée jusqu'à 10 000€ par carrefour</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les  installations  de  signalisation  lumineuse  des  carrefours  doivent  répondre  à  des  exigences  de  sécurité  particulièrement  importantes.  La  qualité  des  contrats  de  maintenance, la mise aux normes des installations et le règlement spécifique de la loi handicap, sont des priorités proposées par le SDEC ÉNERGIE.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux financés concernent la création, le renouvellement (équipement en LED), les études de comptage, la mise aux normes PMR par exemple.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Handicap
 Equipement public
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes demandeuses doivent être adhérentes au syndicat et doivent lui avoir transféré leur compétence &amp;#34;signalisation lumineuse&amp;#34;.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail : eclairage&amp;#64;sdec-energie.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 31 06 61 65
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7725-raccorder-de-nouveaux-services-au-reseau-decl/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>05/08/2020</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>156134</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Jeunesse
 Handicap
 Accessibilité</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Toutes dépenses d&amp;#039;investissement dédiées au projet :
  achat des équipements (ex : balançoires adaptées, jeux sensoriels...), prestation de montage, travaux d&amp;#039;aménagements, signalétique..
  &lt;/li&gt;
  &lt;li&gt;
   Le projet devra proposer au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences (moteur / auditif / visuel / mental). Le sol de l&amp;#039;espace devra être adapté aux fauteuils roulants et poussettes.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses concomitantes à ces opérations et notamment les travaux aux abords immédiats pour favoriser l&amp;#039;accessibilité. Les travaux de mise en accessibilité seront inclus dans la dépense éligible.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Dépenses exclues :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilier urbain
  &lt;/li&gt;
  &lt;li&gt;
   Projets au sein de cours d&amp;#039;écoles fermées
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses subventionnables : 8.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses subventionnables : 70.000€ HT pour les constructions - 50.000€ HT pour les réhabilitations
  &lt;/li&gt;
 &lt;/ul&gt;
 NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/amenagement-et-equipement-des-aires-de-jeux-inclusives/</t>
         </is>
       </c>
-      <c r="W26" s="1" t="inlineStr">
+      <c r="W27" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04a0-modele/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>95257</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'accès aux structures d'accueil polyvalent du public</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
-[...2 lines deleted...]
-Caisse d'assurance retraite et de la santé au travail Languedoc-Roussillon (CARSAT)
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Caisse d'assurance retraite et de la santé au travail Languedoc-Roussillon (CARSAT)
+Conseil départemental de l'Aude
 Mutualité sociale agricole (MSA)
 Caisse d'allocations familiales de l'Aude</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
         <is>
           <t>Une subvention forfaitaire annuelle de fonctionnement de 5000€ sera apportée</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A travers le schéma départemental d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public, le Département s&amp;#039;est engagé dans un programme d&amp;#039;actions pour les années 2016 à 2022 afin de favoriser l&amp;#039;accès des services au public pour tous les usagers.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux services publics étant un enjeu majeur d&amp;#039;égalité de cohésion sociale.
 &lt;/p&gt;
 &lt;p&gt;
  Il est donc proposé de mettre en œuvre un dispositif d&amp;#039;aide au fonctionnement des structures d&amp;#039;accueil polyvalent du public, qui regroupe les MSAP et MFS.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Accès aux services
 Cohésion sociale et inclusion</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  structures porteuses de ces lieux d&amp;#039;accueil polyvalent du public à savoir les communautés d&amp;#039;agglomérations, communautés de communes et associations qui ont obtenu la labellisation MSAP ou MFS.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Non éligibles :
  &lt;/strong&gt;
  Les structures portées par les bureaux de poste ou la MSA sont exclues de ce dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Afin de bénéficier de ce dispositif, la structure doit :
  &lt;/li&gt;
  &lt;li&gt;
   Obtenir le
  label MFS ou MSAP
  &lt;/li&gt;
  &lt;li&gt;
   Etre un espace mutualisé d&amp;#039;accès aux services visant à faciliter les démarches des usagers et améliorer la proximité des services publics dans les territoires ruraux, urbains ou péri-urbains en situation de déficit
  &lt;/li&gt;
  &lt;li&gt;
   Assurer une information de premier niveau, orienter vers les services et accompagner l&amp;#039;usager dans ses démarches administratives concernant les différents dispositifs d&amp;#039;intervention départementaux
  &lt;/li&gt;
  &lt;li&gt;
   Participer au réseau partenarial départemental
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Concernant les EPCI porteurs d&amp;#039;une structure, le dispositif de contractualisation solidaire pourra être un critère d&amp;#039;éligibilité afin de bénéficier de l&amp;#039;attribution de l&amp;#039;aide au fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles :
  &lt;/strong&gt;
  Ce dispositif permet d&amp;#039;apporter une aide au fonctionnement de la structure dans la mise en œuvre de ses actions d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public. A travers ce dispositif peut également être financée l&amp;#039;acquisition de petits matériels (équipement informatiques, mobilier de bureau ...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Assistant de Direction / Comptable - Maeva Homs
 &lt;/p&gt;
 &lt;p&gt;
  Mail : maeva.homs&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2ef1-modifier-lattribution-de-subvention-aux-struc/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
-        <v>21131</v>
+        <v>105330</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Améliorer et rénover des logements de communes à vocation sociale</t>
+          <t>Accompagner et soutenir la mise en valeur des sentiers de découverte</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - sentiers de découverte</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Occitanie</t>
+          <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre en valeur les Itinéraires de randonnées inscrits au Plan Départemental des itinéraires de Promenade et de Randonnée (PDIPR)
+&lt;/p&gt;
+&lt;p&gt;
+ Développer à l&amp;#039;échelle du territoire départemental une politique efficace de sensibilisation au patrimoine naturel, culturel et paysager, à destination du grand public et des publics scolaires du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre à disposition du visiteur des outils de découverte originaux et interactifs
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude : 45% du montant HT du coût de l&amp;#039;étude, plafonné à 10.000 € &amp;#43; 5 % pour un projet réalisé avec la participation d&amp;#039;un ou plusieurs groupes scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux : 35% du montant HT du coût des travaux, plafonné à 30.000 € &amp;#43; 5 % pour la réalisation des travaux par une entreprise d&amp;#039;insertion &amp;#43; 10% pour la mise en place d&amp;#039;une accessibilité aux personnes handicapées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conception du sentier de découverte : étude réalisée par un prestataire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères de décision :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - vérification de l&amp;#039;état et de la nature des chemins supports de l&amp;#039;aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ - identification d&amp;#039;un thème en lien avec le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - nature originale et pédagogique du projet
+&lt;/p&gt;
+&lt;p&gt;
+ - méthodologie
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères optionnels :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - participation d&amp;#039;un ou plusieurs groupes scolaires
+&lt;/p&gt;
+&lt;p&gt;
+ - concertation avec les acteurs et partenaires locaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Exécution des travaux d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères de décision :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - chemins inscrits au PDIPR et accessibles au public (propriété publique, servitudes ou conventions dûment signées)
+&lt;/p&gt;
+&lt;p&gt;
+ - supports d&amp;#039;interprétation et de découverte variés, interactifs, et originaux
+&lt;/p&gt;
+&lt;p&gt;
+ - volonté pédagogique, accessible à tout public
+&lt;/p&gt;
+&lt;p&gt;
+ - thème comportant un fil conducteur, intégrant une valorisation des richesses locales (naturelles, patrimoniales, culturelles...)
+&lt;/p&gt;
+&lt;p&gt;
+ - matériaux pouvant s&amp;#039;intégrer dans le contexte paysager, et respectueux de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères optionnels :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - accessibilité des sentiers à tout public, y compris en situation de handicap
+&lt;/p&gt;
+&lt;p&gt;
+ - sentier compris entre 2 et 5 kilomètres
+&lt;/p&gt;
+&lt;p&gt;
+ - réalisation des travaux par une entreprise d&amp;#039;insertion
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Partie étude :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la nature de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  la carte des chemins utilisés en précisant leur nature juridique
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement prévu comprenant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Partie travaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la nature de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement prévu comprenant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;étude réalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les collectivités territoriales et EPCI :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les associations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : maximum de deux acomptes proportionnels au montant de l&amp;#039;opération réalisée, et jusqu&amp;#039;à 80% du montant de la subvention ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive (4 ans si phase étude préalable à l&amp;#039;aménagement)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/sentiers_de_decouverte.pdf</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 98
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/941f-accompagner-et-soutenir-la-mise-en-valeur-des/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>66417</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Aménager et équiper les points d'arrêt routiers de la région</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région entend, en ce qu&amp;#039;ils constituent un maillon crucial dans la continuité de la chaîne de déplacement, participer financièrement à l&amp;#039;aménagement des points d&amp;#039;arrêt supportant le Réseau de Transports Routiers interurbain dont elle est Autorité Organisatrice afin d&amp;#039;apporter à ses usagers les meilleures conditions de sécurité, de confort et d&amp;#039;accessibilité possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif régional en la matière se décline selon 3 fiches actions, ayant chacune une finalité spécifique :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiche action 1 : Assurer la sécurité des usagers aux Points d&amp;#039;Arrêt,
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiche action 2 : Améliorer les conditions d&amp;#039;attente des usagers aux Points d&amp;#039;Arrêt,
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiche action 3 : Garantir l&amp;#039;accessibilité des Points d&amp;#039;Arrêt desservis par les lignes commerciales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/amenagement-et-equipement-des-points-darret-routiers</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Transports Publics Routiers
+&lt;/p&gt;
+&lt;p&gt;
+ 02 31 06 98 37 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d3f-amenager-et-equiper-les-points-darret-routier/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>21131</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et rénover des logements de communes à vocation sociale</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer au financement d&amp;#039;opérations d&amp;#039;amélioration et de rénovation de logements communaux locatifs à vocation sociale
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer et requalifier l&amp;#039;offre en logements communaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité
  &lt;/li&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
  &lt;/li&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -6135,553 +6349,553 @@
 &lt;/ul&gt;
 &lt;h3&gt;
  Logement social conventionné :
 &lt;/h3&gt;
 &lt;p&gt;
  Une bonification de 2 000 € (par logement) sera accordée si le logement fait l&amp;#039;objet d&amp;#039;un conventionnement avec l&amp;#039;État (logement PLAI, PLUS, PLS, PALULOS, PAM ou équivalent)
 &lt;/p&gt;
 &lt;h3&gt;
  Valorisation patrimoniale :
 &lt;/h3&gt;
 &lt;p&gt;
  Une bonification sera accordée en cas de travaux spécifiques liés aux caractéristiques architecturales et/ou patrimoniales des bâtiments  représentatifs d&amp;#039;une architecture traditionnelle (édifice ancien qui présente des caractères architecturaux typiques du lieu de son implantation, au niveau de ses façades, toitures, ouvertures, etc...).
  25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
 &lt;/p&gt;
 &lt;h3&gt;
  Accessibilité :
 &lt;/h3&gt;
 &lt;p&gt;
  Une bonification sera accordée pour les travaux de mise en accessibilité des logements, et ce dans le respect de la règlementation en vigueur (largeur des circulations et des portes, organisation des espaces, équipements...).
  25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif
 &lt;/p&gt;
 &lt;p&gt;
  Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
 &lt;/p&gt;
 &lt;p&gt;
  Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
  &lt;/li&gt;
  &lt;li&gt;
   Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4ae2-dispositif-de-soutien-a-lamelioration-et-a-la/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF29" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>08/01/2020</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>18/02/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>140760</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de rénovation batîmentaire</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménager le patrimoine bâti des collectivités
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - gérer, optimiser les usages
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - améliorer les performances énergétiques
 &lt;/p&gt;
 &lt;p&gt;
  - mettre en accessibilité
 &lt;/p&gt;
 &lt;p&gt;
  - maîtriser les coûts de fonctionnement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   dper&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  03 84 47 04 12
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fcdf-realiser-des-travaux-de-renovation-batimentai/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>140759</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux d'aménagement sur du bâti existant</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménager et développer le patrimoine bâti des collectivités
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - gérer, optimiser les usages
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - améliorer les performances énergétiques
 &lt;/p&gt;
 &lt;p&gt;
  - mettre en accessibilité
 &lt;/p&gt;
 &lt;p&gt;
  - maîtriser les coûts de fonctionnement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   dper&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  03 84 47 04 12
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6924-realiser-des-travaux-damenagement-sur-du-bati/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>97597</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Faire des travaux sur la route départementale en traverse d'agglomération</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I32" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude propose de financer les travaux des routes départementales avec pour objectifs :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La rénovation ou le renforcement de la chaussée en traverse d&amp;#039;agglomération
  &lt;/li&gt;
  &lt;li&gt;
   La mise en accessibilité et la sécurisation de l&amp;#039;ensemble des modes de déplacement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires sont les communes de moins de 15 000 habitants ainsi que les groupements de communes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   études préalables et études de maîtrise d&amp;#039;œuvre
  &lt;/li&gt;
  &lt;li&gt;
   terrassements liés à la chaussée
  &lt;/li&gt;
  &lt;li&gt;
   stationnement longitudinal en bord de chaussée
  &lt;/li&gt;
  &lt;li&gt;
   signalisation horizontale et verticale
  &lt;/li&gt;
  &lt;li&gt;
   réalisation de trottoirs
@@ -6704,2219 +6918,1774 @@
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   études de comptage (prestation exécutée par le CD)
  &lt;/li&gt;
  &lt;li&gt;
   études de structure de chaussée et réfection de la couche de roulement (prestation exécutée par le CD, hors dispositifs particuliers : pavés, enrobés colorés...)
  &lt;/li&gt;
  &lt;li&gt;
   éclairage public (cf. SYADEN)
  &lt;/li&gt;
  &lt;li&gt;
   le mobilier urbain
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements paysagers
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : les demandes de prise en charge des travaux de couches de roulement doivent être adressées à la Direction des Routes avant le 31 octobre de l&amp;#039;année N-1.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/voirie-travaux-sur-route-departementale-en-traverse-dagglomeration-notice</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : voirie, cœurs de village, services de proximité, équipements touristiques (hébergement et pleine nature), déneigement, intempéries – Ghislaine Cabrol-Hutin
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.67.36
 &lt;/p&gt;
 &lt;p&gt;
  Mail : ghislaine.cabrol&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Divisions territoriales :
 &lt;/p&gt;
 &lt;p&gt;
  - Carcassonnais : 04.68.11.29.60
 &lt;/p&gt;
 &lt;p&gt;
  - Lauragais : 04.68.23.02.85
 &lt;/p&gt;
 &lt;p&gt;
  - Narbonnaise : 04.68.91.85.48
 &lt;/p&gt;
 &lt;p&gt;
  - Haute-Vallée de l&amp;#039;Aude : 04.68.69.79.75
 &lt;/p&gt;
 &lt;p&gt;
  - Corbières Minervois : 04.68.43.29.06
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5a1c-aider-aux-travaux-sur-la-route-departementale/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>117408</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour l’aménagement des pôles gare</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner la commune / EPCI dans l&amp;#039;élaboration et le suivi d&amp;#039;un projet d&amp;#039;aménagement de pôle gare : améliorer l&amp;#039;accessibilité à la gare pour l&amp;#039;ensemble des modes de déplacements, aménager les espaces publics, la voirie et les équipements d&amp;#039;intermodalités adaptés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Information sur les modalités de mise en œuvre d&amp;#039;une démarche de pôles gares, sur les partenaires (Ile-de-France Mobilités, transporteurs, collectivités) et les financements des études et des travaux. Accompagnement de la collectivité dans ses démarches auprès de ces partenaires le cas échéant.
  &lt;/li&gt;
  &lt;li&gt;
   Conseil sur l&amp;#039;opportunité d&amp;#039;engager une démarche de pôle gare et sur la réalisation d&amp;#039;un pré diagnostic préalable à la sélection d&amp;#039;un prestataire en charge de l&amp;#039;étude de pôle : conditions d&amp;#039;accès et de stationnement des véhicules particuliers et des transports collectifs à la gare, stationnement sauvages, conflits de flux éventuels, cheminements piétons, itinéraires et stationnements cyclables.
  &lt;/li&gt;
  &lt;li&gt;
   Aide à l&amp;#039;élaboration d&amp;#039;un cahier des charges d&amp;#039;études : relecture d&amp;#039;un cahier des charges réalisé par la commune / EPCI pour sélectionner un bureau d&amp;#039;études,
  &lt;/li&gt;
  &lt;li&gt;
   Participation active à l&amp;#039;étude et à la définition du projet de pôle :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - envoi de notes, observations et avis sur les aménagements proposés en tenant compte de l&amp;#039;ensemble des modes, des problématiques d&amp;#039;accessibilité et de sécurité, de l&amp;#039;environnement urbain et paysagé,
 &lt;/p&gt;
 &lt;p&gt;
  - présence aux COTECH et COPIL réunions techniques
 &lt;/p&gt;
 &lt;p&gt;
  - interface avec les autres directions du département concernées, Ile de France Mobilités, SNCF, RATP...
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide au montage financier des projets
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1562-accompagner-les-collectivites-pour-lamenageme/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>143361</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’efficacité et la sécurité des bus à haut niveau de service</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;évaluation de votre projet de bus à haut niveau de service (BHNS) par un organisme expert est importante pour garantir son bon fonctionnement. Si elle n&amp;#039;est pas obligatoire, tous les retours d&amp;#039;expériences montrent les bénéfices qu&amp;#039;elle amène.
+&lt;/p&gt;
+&lt;p&gt;
+ Compétent en matière d&amp;#039;aménagements incluant tous types d&amp;#039;usagers (dont les personnes à mobilité réduite), le Cerema vous accompagne à chaque étape de votre démarche, de la conception à l&amp;#039;optimisation de votre ligne BHNS.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous avez un projet de création ou d&amp;#039;extension de ligne de BHNS ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez garantir un haut niveau de service et de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous ambitionnez un meilleur partage de l&amp;#039;espace avec les modes actifs ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous envisagez des modifications pour optimiser une ligne existante ? Vous voulez évaluer sa qualité d&amp;#039;usage ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour renforcer l&amp;#039;efficacité et la sécurité des bus à haut niveau de service.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NOS ATOUTS :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un organisme qualifié agréé par l&amp;#039;État (OQA) dans le domaine de l&amp;#039;insertion urbaine des tramways
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une équipe de spécialistes expérimentés (techniciens et cadres de haut niveau) sur les champs aménagement de la voirie, sécurité et insertion urbaine des transports en commun (TC), modes actifs et accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau territorialisé au plus près de vos besoins
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des collaborations pérennes auprès des collectivités locales et exploitants de TC
+ &lt;/li&gt;
+ &lt;li&gt;
+  La participation active à l&amp;#039;édition de normes, réglementations et référentiels techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Déployer votre projet de création ou d&amp;#039;extension de ligne BHNS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A chaque étape de votre projet (des études préliminaires jusqu&amp;#039;à la mise en service commerciale), élaboration d&amp;#039;un rapport d&amp;#039;expertise couvrant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration dans le système de mobilité (intermodalité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Partage de l&amp;#039;espace (notamment avec les modes actifs : piétons, vélos)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception des aménagements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fonctionnement des carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pertinence et implantation de la signalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte de l&amp;#039;accessibilité pour les personnes à mobilité réduite (PMR)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modifier ou optimiser les lignes BHNS en service
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Evaluation de la performance et du niveau de service de la ligne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de l&amp;#039;usage de la ligne (profils des usagers)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil sur les choix d&amp;#039;optimisation pour un meilleur niveau de service, en intégrant tous les usagers (PMR y compris)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sécurité des modifications d&amp;#039;aménagements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audits ou expertises ponctuelles (analyse de configurations accidentogènes, proposition d&amp;#039;actions correctives)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ILS NOUS FONT CONFIANCE :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Syndicat mixte des transports urbains du Grand Nouméa
+   - TSCP Grand Nouméa : expertise sécurité (en phase projet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saint Brieuc Armor agglomération
+   - BHNS de Saint-Brieuc (TEO) : missions d&amp;#039;évaluations du projet de BHNS à Saint-Brieuc
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ile-de-France mobilités
+   - BHNS Massy-Saclay : Partenariat lDFMCerema pour un audit de sécurité de la ligne exploitée (audit sur l&amp;#039;infrastructure et sur les comportements)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nantes métropole
+   - Lignes Chronobus à Nantes : évaluation de la qualité d&amp;#039;usage des lignes Chronobus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ile-de-France mobilités &amp;amp; EPA Sénart
+   - TZen1 en Ile-de-France : diagnostic de sécurité de la ligne en exploitation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Cohésion sociale et inclusion
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/renforcer-efficacite-securite-bus-haut-niveau-service</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06b7-renforcer-lefficacite-et-la-securite-des-bus-/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>103353</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Construire, rénover ou étendre les piscines</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Plan régional piscines et patinoires</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région entend réduire les carences en équipements aquatiques conformes aux besoins de la pratique. Et développer la pratique sportive, notamment des publics féminins et des personnes en situation de handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets présentés peuvent être des réhabilitations simples, des réhabilitations avec extension ou des constructions et doivent satisfaire au respect de la règlementation concernant l&amp;#039;accessibilité de l&amp;#039;équipement pour les personnes en situation de handicap.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent être réalisés sous maîtrise d&amp;#039;ouvrage publique ou sous maîtrise d&amp;#039;ouvrage déléguée (SEM, SPL ou tout autre type d&amp;#039;opérateur) ou dans le cadre d&amp;#039;une concession.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La personne publique demeure toutefois attributaire de l&amp;#039;aide.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quels bénéficiaires ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les collectivités territoriales,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les syndicats mixtes,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les EPCI.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le bénéficiaire peut être propriétaire, simple occupant ou locataire du terrain d&amp;#039;assiette ou des locaux objets du subventionnement régional. En tout état de cause, le bénéficiaire s&amp;#039;engage à maintenir le bien subventionné dans sa destination pendant une durée fixée dans la convention de subventionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les taux de subvention sont fixés à :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 15% du montant de travaux plafonné à 3.000.000€ HT pour les réhabilitations sans extension,
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 10% du montant de travaux plafonné à 8.000.000€ HT pour les réhabilitations-extensions (extension d&amp;#039;un bassin sportif normé ou extension d&amp;#039;un bassin d&amp;#039;apprentissage de 125 m2 minimum, ou création d&amp;#039;un bassin sportif normé ou d&amp;#039;apprentissage supplémentaire) et les constructions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les communes qui justifieront de l&amp;#039;absence d&amp;#039;équipement sportif sur leur territoire, l&amp;#039;aide régionale sera renforcée par le doublement du taux maximal de subvention, et du montant plafond de la subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Si justification de la mise en œuvre d&amp;#039;une politique sportive dédiée aux personnes en situation de handicap, notamment par la désignation d&amp;#039;un club résident accueillant ce public, dans cet équipement, le taux de subvention appliqué pour le calcul de l&amp;#039;aide est majoré de 10%.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier doit notamment comprendre les éléments suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Un dossier de niveau APS du projet comprenant le détail estimatif des travaux et les plans correspondants
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un plan de financement prévisionnel
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un planning prévisionnel comportant une date de démarrage et de fin de travaux
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Dépôt du dossier de candidature sur la plateforme des aides régionales
+ &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr.
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-regional-piscines-et-patinoires</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Sports, des Loisirs et de la Citoyenneté
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Service des Sport
+&lt;/p&gt;
+&lt;p&gt;
+ Bénédicte CHAIGNON
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:benedicte.chaignon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  benedicte.chaignon&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 63 43
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/44c4-plan-piscines-regional/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>127476</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création d'hôtellerie de plein air</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>AIDE À L’HÔTELLERIE DE PLEIN AIR, AUX VILLAGES DE VACANCES, AUX RÉSIDENCES DE TOURISME ET AUX HÉBERGEMENTS INSOLITES</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 35</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En vue de développer la capacité et la qualité de l&amp;#039;hébergement touristique sur le territoire haut-marnais, le conseil départemental apporte son soutien financier aux maîtres d&amp;#039;ouvrage dans le cadre de leurs investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement aux investissements suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ I - viabilisation de terrains destinés à accueillir un camping-caravaning, une aire de camping-cars, un village de vacances, une résidence de tourisme, des hébergements insolites,
+&lt;/p&gt;
+&lt;p&gt;
+ II - implantation d&amp;#039;unités d&amp;#039;hébergement telles que chalets, mobile-homes, hébergements en dur, hébergements insolites (roulottes, cabanes, yourtes, etc.),
+&lt;/p&gt;
+&lt;p&gt;
+ III - mise en place d&amp;#039;équipements structurants en annexe ou à proximité de structures d&amp;#039;hébergement touristique existantes ou en phase d&amp;#039;être créées.
+&lt;/p&gt;
+&lt;p&gt;
+ Sous réserve que la structure réponde, à la fin de travaux, conformément à la législation en vigueur, aux normes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   sécurité incendie
+  &lt;/li&gt;
+  &lt;li&gt;
+   accessibilité pour les personnes handicapées
+  &lt;/li&gt;
+  &lt;li&gt;
+   thermiques
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Maîtres d&amp;#039;ouvrage éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   communes
+  &lt;/li&gt;
+  &lt;li&gt;
+   établissements publics de coopération intercommunale (EPCI) à fiscalité propre
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2021/10/tourisme/Aide%20a%20lhotellerie%20de%20plein%20air.pdf</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:direction.amenagement.territoire&amp;#64;haute-marne.fr" target="_self"&gt;
+  direction.amenagement.territoire&amp;#64;haute-marne.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>oceane.faipoux@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6186-accompagner-la-creation-dhotellerie-de-plein-/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>12476</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui technique de proximité à la mise en œuvre des politiques publiques prioritaires</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Lozère</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La direction départementale des Territoires de la Lozère est l&amp;#039;interlocuteur de proximité des élus qui souhaitent être accompagnés et soutenus dans la mise en œuvre de projets relevant des politiques publiques prioritaires suivantes : aménagement de bourgs, transition énergétique, publicité, sécurité routière, bâtiment durable et accessibilité, risques, urbanisme.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau. Suivant le besoin identifié, elle peut revêtir différentes formes : pré-diagnostic ou diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, étude de faisabilité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Exemples de projets réalisés grâce à cette aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aménagements d&amp;#039;espaces publics ;
  &lt;/li&gt;
  &lt;li&gt;
   rénovation thermique ;
  &lt;/li&gt;
  &lt;li&gt;
   agendas d&amp;#039;accessibilité programmée ;
  &lt;/li&gt;
  &lt;li&gt;
   diagnostics publicité ;
  &lt;/li&gt;
  &lt;li&gt;
   diagnostics de sécurité routière ;
  &lt;/li&gt;
  &lt;li&gt;
   aires d&amp;#039;accueil des gens du voyage ;
  &lt;/li&gt;
  &lt;li&gt;
   plans communaux de sauvegarde.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Risques naturels
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P34" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Lozère</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction départementale des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Délégué à l&amp;#039;action territoriale
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ddt-action-territoriale.direction&amp;#64;lozere.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>sylvie.pascal@lozere.gouv.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4d2f-appui-technique-de-proximite-a-la-mise-en-uvr/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>28/11/2019</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>19/02/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E35" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>163027</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Fiche Action n°2 : Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Développer une offre touristique durable en cohérence avec les ressources du territoire et les aspirations des touristes&lt;/h2&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Développer une itinérance touristique responsable&lt;/h3&gt;&lt;h4&gt;Adaptation des aménités touristiques du territoire au tourisme itinérant&lt;/h4&gt;&lt;p&gt;Les aménités de l&amp;#039;espace rural (paysages, sites, forêts, cours d’eau, produits locaux, exploitations agricoles, patrimoines…) constituent de forts facteurs d’attractivité mais aussi la « scène » d’une activité en plein essor, l’itinérance. Les demandes de pratiques d’itinérance pédestre, cyclo, équestre et fluviale permettent de constituer une offre touristique de découvertes, des expériences de rencontres très recherchées par les clientèles. Cette offre d’itinérance est pleinement durable car constituée de mobilités douces appréciée et utilisée par les habitants (y compris parfois pour des déplacements « domicile-travail »). Toutefois cela reste une offre à améliorer : jalonnements sentiers, circuits, offre d’interprétation, cohérences des circuits, signalétique, présence de services (pour les vélos par exemple) …&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Développement de services proposant des séjours touristiques décarbonés (ou à faible impact)&lt;/h4&gt;&lt;p&gt;Pour répondre aux enjeux climatiques et énergétiques et aux attentes des clientèles de plus en plus sensibles sur ces sujets, les gestionnaires du tourisme et les professionnels doivent construire des offres de séjours touristiques décarbonés et peu consommateurs d’énergie. Des projets innovants peuvent émerger pour améliorer l’intermodalité, les recours mobilités douces, les éco-hébergements, les activités avec une faible empreinte écologique. Des calculateurs sont disponibles (Good Planet, Green Tripper) pour expérimenter des initiatives de mesures locales&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Valoriser les atouts culturel, patrimoniaux et les savoir-faire du territoire&lt;/h3&gt;&lt;h4&gt;Valorisation de la présence de l’eau et amélioration de son accessibilité&lt;/h4&gt;&lt;p&gt;L’eau est fortement présente sur le territoire de la CASE. S’il existe déjà des offres touristiques et de loisirs (croisière promenade à la découverte des moulins et impressionnistes / musée de la Batellerie, parc de Léry-Poses et ses plages…), l’itinérance fluviale, les activités nautiques, la baignade, la pêche sont autant de domaines dans lesquels le territoire est déjà engagé mais qui restent porteurs d’un fort potentiel de développement en coopération avec les territoires voisins.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Amélioration de la visibilité des patrimoines et des savoir-faire&lt;/h4&gt;&lt;p&gt;Le territoire est riche de ses patrimoines et savoir-faire mais ils peuvent gagner en visibilité, en mise en cohérence et en mise en tourisme. Le développement de circuits, l’amélioration de la médiation et de l’interprétation, la mise en réseau des acteurs sont autant de leviers qui pourront être soutenus par le GAL.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Renforcement du lien culture-tourisme&lt;/h4&gt;&lt;p&gt;L’offre culturelle sur le territoire est une offre conséquente et présente sur l’ensemble du territoire tant en milieu urbain que rural (lecture publique, enseignement musical spectacle vivant, patrimoine, musique, arts plastiques, cinéma, etc.). La culture doit donc pouvoir constituer une offre touristique majeure pour le territoire. Les Patrimoines (avec approche ludique et numérique via l’application « Seine Eure s’imagine », les évènements (festivals, expositions…), les musées et sites, les résidences d’artistes, les créations sont autant d’opportunités pour ouvrir encore plus la culture vers les habitants et les touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement de l’évènementiel dans sa dimension éco-responsable&lt;/h4&gt;&lt;p&gt;Modestes ou conséquents de nombreux évènements remplissent l’agenda du territoire et constituent des facteurs d’attractivité importants pour la destination. Mais le champ de l’évènementiel est grandement améliorable dans ses impacts ; gestion des déchets, modalités d’accessibilité, consommation énergétique, protection des milieux, accessibilité sociale et inclusive… Autant de sujets qui peuvent donner lieu à des projets inventifs.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Renforcer, diversifier et accompagner la qualification et la diversification des offres touristiques&lt;/h3&gt;&lt;h4&gt;Développement d’une offre de restauration et d’hébergement durable&lt;/h4&gt;&lt;p&gt;Pour une offre touristique durable il est impératif de chercher à améliorer l’offre de restauration et d’hébergements. Cela peut passer par le renforcement des circuits courts et la valorisation des produits locaux (en lien avec l’alimentation – axe 1 mais aussi produits artisanaux et écoconstruction pour les hébergements). Les professionnels doivent être sensibilisés, formés et accompagnés sur les potentiels d’utilisation des produits locaux, sur des pratiques plus économes en énergie, sur la gestion des déchets et de l’eau, sur les offres liées aux mobilités douces pour leurs clients.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Adaptation des offres aux différents publics&lt;/h4&gt;&lt;p&gt;Un tourisme véritablement durable doit adapter son offre à la diversité des publics et porter une attention particulière aux publics en situation de handicap et aux publics en situation de précarité. Cet objectif doit s’articuler avec la démarche en cours de diagnostic sur l’accessibilité Handicap mené par la CASE en partenariat avec les acteurs institutionnels et associatifs concernés. De vraies marges de progrès existent pour améliorer l’accessibilité, en particulier de l’offre patrimoniale, mais aussi sur l’itinérance, pour les publics en situation de handicap et pour les familles (présence seniors et enfants), par exemple. Enfin, la question de l’accessibilité tarifaire doit, autant que possible, être prise en compte pour que certaines activités soient ouvertes à plus de touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des opérateurs dans les démarches de qualification et d’optimisation de leurs services&lt;/h4&gt;&lt;p&gt;De nombreux labels existent (culturels et patrimoniaux/ l’accueil, la qualité et le bien-être / alimentaires / environnementaux…) qui jouent un rôle de certification de qualité, de reconnaissance pour le client. Mais les professionnels ont besoin d’être informés et accompagnés pour choisir les labels qui sont les plus pertinents et efficaces au regard de leurs activités et spécificités. Le GAL doit faciliter ces démarches d’engagement mais en privilégiant les labels cohérents avec la stratégie locale de développement (écolabels, accueil vélo, tourisme et handicap…).&lt;/p&gt;&lt;h4&gt;Amélioration de la communication et de la promotion pour la rendre plus efficiente&lt;/h4&gt;&lt;p&gt;Les actions de communication et de promotion doivent gagner en lisibilité, en cohérence et en efficience. C’est par un travail partenarial, par des gouvernances innovantes que la progression pourra se mettre en œuvre. Le GAL peut jouer un rôle important de facilitateur et d’initiateur de projets qui y contribueront.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=Le%20programme%20LEADER%20(Liaisons%20Entre,est%20%C3%A0%20sa%20sixi%C3%A8me%20programmation.</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>flavien.andre@seine-eure.com</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-structurer-une-offre-touristique-rurale-diversifiee-innovante-et-decarbonee/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Seine-Eure</t>
+        </is>
+      </c>
+      <c r="AD40" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2024</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>162908</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les carences en équipements sportifs et favoriser la pratique sportive des Franciliens</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Soutien régional à la création et à la réhabilitation d'équipements sportifs franciliens</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;span&gt;&lt;/span&gt;&lt;span&gt;La Région entend, à travers cette aide, réduire les carences en équipements sportifs&lt;/span&gt;&lt;span&gt; et favoriser la pratique sportive des Franciliens, avec une attention particulière portée &lt;/span&gt;&lt;span&gt;au public féminin, aux personnes en situation de handicap &lt;/span&gt;&lt;span&gt;et aux lycéens.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2024</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les personnes morales de droit public (collectivités territoriales, EPCI, EPT, syndicats mixtes...) ou les sociétés d’aménagement qui agissent pour leur compte,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les fédérations sportives agréées et leurs structures déconcentrées franciliennes (comités/ligues/clubs),&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les sociétés sportives au sens du code du sport ou affiliées à une fédération sportive agréée,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les établissements et services médico-sociaux ayant intégré le sport dans leur projet d’établissement,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les personnes morales de droit privé pour les projets d’équipement structurant d’intérêt régional ou les centres équestres ou les golfs. &lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les projets peuvent être réalisés sous maîtrise d’ouvrage public ou sous maîtrise d’ouvrage déléguée (SEM, SPL ou tout autre type d’opérateur) ou dans le cadre d’une délégation de service public. La personne publique demeure attributaire de l’aide.&lt;/span&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt; &lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;L’aide régionale varie en fonction notamment de la nature de 
+l’équipement, des usages prévus, des publics accueillis et de la carence
+ du territoire en équipements sportifs.&lt;/p&gt;&lt;p&gt;Le règlement d’intervention 
+téléchargeable ci-après présente les différents plafonds et taux maximum
+ de subventionnement régional. &lt;/p&gt;Cette aide est cumulable avec les subventions régionales proposées au titre de la Stratégie régionale énergie-climat.&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Les projets éligibles concernent la construction, la transformation ou la réhabilitation d’équipements sportifs et Esportifs, destinés à tout type de pratique (compétition et/ou loisirs et/ou accès libre) :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Équipement sportif extérieur (piste d’athlétisme, terrain de grands jeux…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement sportif couvert (complexe sportif, gymnase, tennis…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Salle spécialisée (dojo, salle de boxe, centre équestre…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement en accès-libre (city stade, aire de jeux sportifs connectés, street workout, playground basket 3x3…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement structurant d’intérêt régional,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Couverture d’équipement ou construction de structure semi-couverte,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou modernisation des systèmes d’éclairage,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Réhabilitation ou construction de vestiaires (dont construction modulaire).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Dépôt du dossier de candidature sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;mesdemarches.iledefrance.fr.&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;Celui-ci se compose notamment des éléments suivants :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Une note de présentation, de niveau APS au minimum, comportant un volet technique (avec plans) et un volet fonctionnel (avec étude du besoin) du projet,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Le détail estimatif des travaux,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Un plan de financement prévisionnel,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Un planning prévisionnel comportant une date de démarrage et de fin de travaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-regional-la-creation-et-la-rehabilitation-dequipements-sportifs-franciliens</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Direction des Sports, des Loisirs et de la Citoyenneté&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Service des sports&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Victor Carriere / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:victor.carriere&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;victor.carriere&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 60 52&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sébastien Chiss / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:sebastien.chiss&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;sebastien.chiss&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 70 91&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Mathieu Léopold / &lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;a href="mailto:mathieu.leopold&amp;#64;iledefrance.fr"&gt;&lt;span&gt;mathieu.leopold&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; / 01 53 85 61 33 &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Didier Pereira / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:didier.pereira&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;didier.pereira&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 56 53&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-la-creation-et-a-la-rehabilitation-dequipements-sportifs-franciliens/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>143378</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les bailleurs publics dans l’amélioration de la conformité réglementaire de leurs logements</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ En tant que bailleur public, vous gérez un nombre important de logements et vous souhaitez :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une assistance réglementaire et/ou une expertise lors de vos opérations de construction ou de réhabilitation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  être accompagné(e) dans la réception de vos acquisitions en VEFA,
+ &lt;/li&gt;
+ &lt;li&gt;
+  former vos collaborateurs aux exigences réglementaires de la construction de logements.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dans le cadre des réglementations thermique, acoustique, sécurité incendie, accessibilité aux personnes handicapées et ventilation, le Cerema, fort de son expérience dans le contrôle des règles de construction, vous propose :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &amp;gt;  De vous accompagner dans vos opérations de construction ou de réhabilitation
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse sur dossiers et plans de la conformité réglementaire des projets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et avis sur les opérations de réhabilitation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertises de conformité aux règles de construction des opérations achevées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; De vous assister dans la réception de vos acquisitions en vente en l&amp;#039;état futur d&amp;#039;achèvement (VEFA)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit de conformité préalable à la réception de l&amp;#039;opération (analyse des plans et des DOE, visite et mesures sur site).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Des formations courtes à l&amp;#039;adresse de vos chargés d&amp;#039;opération sur les exigences réglementaires du Code de la Construction et de l&amp;#039;Habitation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-bailleurs-publics-amelioration-conformite</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3516-accompagner-les-bailleurs-publics-dans-lameli/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>127475</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création de gîtes de groupes labellisés</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>AIDE AUX GÎTES DE GROUPE LABELLISÉS</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 35</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En vue de développer la capacité et la qualité de l&amp;#039;hébergement touristique sur le territoire haut-marnais, le conseil départemental apporte son soutien financier aux maîtres d&amp;#039;ouvrage dans le cadre de leurs investissements.
 &lt;/p&gt;
 &lt;p&gt;
- Accompagnement aux investissements suivants :
-[...11 lines deleted...]
- Sous réserve que la structure réponde, à la fin de travaux, conformément à la législation en vigueur, aux normes :
+ Le gîte de groupe accueille des randonneurs (pédestres, équestres, cyclistes...) qui souhaitent faire une courte halte avant de continuer leur itinéraire ; il est souvent situé à proximité d&amp;#039;un sentier de randonnée. Le gîte de groupe est prévu pour recevoir des familles ou des groupes en toute occasion : week-ends, vacances, classes de découverte, réceptions, séminaires, stages sportifs, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement :
+&lt;/p&gt;
+&lt;p&gt;
+ - à la création
+&lt;/p&gt;
+&lt;p&gt;
+ - à la réhabilitation de logements visant à la création d&amp;#039;un gîte de groupe d&amp;#039;une capacité d&amp;#039;accueil minimale de 15 personnes.
+&lt;/p&gt;
+&lt;p&gt;
+ - à l&amp;#039;implantation d&amp;#039;équipements de loisirs sous réserve que le gîte de groupe réponde, à la fin des travaux, conformément à la législation en vigueur, aux normes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    sécurité incendie
   &lt;/li&gt;
   &lt;li&gt;
    accessibilité pour les personnes handicapées
   &lt;/li&gt;
   &lt;li&gt;
    thermiques
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O35" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Maîtres d&amp;#039;ouvrage éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    communes
   &lt;/li&gt;
   &lt;li&gt;
    établissements publics de coopération intercommunale (EPCI) à fiscalité propre
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X35" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2021/10/tourisme/Aide%20aux%20gites%20de%20groupe%20labellises%202018.pdf</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:direction.amenagement.territoire&amp;#64;haute-marne.fr" target="_self"&gt;
   direction.amenagement.territoire&amp;#64;haute-marne.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>oceane.faipoux@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1eb4-accompagner-la-creation-de-gites-de-groupes-l/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>24/01/2023</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1568 lines deleted...]
-      </c>
       <c r="AH43" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
         <v>121337</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Fonds "Thématiques"</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9053,51 +8822,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
         <v>92586</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -9305,397 +9074,235 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
-        <v>111660</v>
+        <v>66411</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Développer un projet touristique en Essonne</t>
-[...4 lines deleted...]
-          <t>Tourisme : Développement touristique de l'Essonne</t>
+          <t>Moderniser les espaces gares</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Entreprise privée</t>
         </is>
       </c>
       <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I46" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Développement touristique de l&amp;#039;Essonne : aide à la réalisation de projet touristique en cohérence avec le shéma départemental du tourisme.
-[...8 lines deleted...]
- Délibération n°2018-02-0020 (AD du 19/11/2018)
+ - améliorer les conditions d&amp;#039;accueil et d&amp;#039;accessibilité dans les espaces voyageurs du domaine ferroviaire (bâtiment voyageurs, quais, traversées de voies, ...),
+&lt;/p&gt;
+&lt;p&gt;
+ - aménager et équiper les espaces gares dans une logique d&amp;#039;optimisation de la chaîne globale de déplacements des voyageurs à l&amp;#039;échelle du quartier halte/gare.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N46" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...8 lines deleted...]
-Mobilité pour tous</t>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
       <c r="O46" s="1" t="inlineStr">
         <is>
-          <t>Récurrente</t>
+          <t>Ponctuelle</t>
         </is>
       </c>
       <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...4 lines deleted...]
-</t>
+ Natures des opérations éligibles en investissement :
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement, et travaux liés au confort, à l&amp;#039;information, à l&amp;#039;accueil, à la sécurité et à l&amp;#039;accessibilité des voyageurs.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Dépenses subventionnables : études, acquisitions foncières éventuelles, équipements et travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ - Les dépenses liées à la création ou au déplacement de halte/gare feront l&amp;#039;objet d&amp;#039;une étude d&amp;#039;éligibilité au cas par cas notamment au regard des besoins de desserte et de la cohérence au plan de transport régional et local. Si le projet est considéré éligible, la participation régionale pourrait être ajustée en fonction des besoins spécifiques de l&amp;#039;opération.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S46" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U46" s="1" t="inlineStr">
         <is>
-          <t>Essonne</t>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/modernisation-des-espaces-gares</t>
         </is>
       </c>
       <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Délegation tourisme
-[...2 lines deleted...]
- Téléphone : 01 60 91 26 12
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICES INFRASTRUCTURES ET ETUDES
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.41 (secrétariat)
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y46" s="1" t="inlineStr">
         <is>
-          <t>mpiegut@cd-essonne.fr</t>
+          <t>blandine.halle@normandie.fr</t>
         </is>
       </c>
       <c r="Z46" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/d012-developper-un-projet-touristique-en-essonne/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc6d-moderniser-les-espaces-gares/</t>
         </is>
       </c>
       <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC46" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Région Normandie</t>
         </is>
       </c>
       <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG46" s="1" t="inlineStr">
         <is>
-          <t>10/12/2021</t>
+          <t>22/10/2020</t>
         </is>
       </c>
       <c r="AH46" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
-        <v>66411</v>
+        <v>102581</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Moderniser les espaces gares</t>
+          <t>Soutenir les acteurs œuvrant dans le domaine social</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux acteurs œuvrant dans le domaine social</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Normandie</t>
-[...4 lines deleted...]
-          <t>Conseil régional de Normandie</t>
+          <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
-        <is>
-[...141 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département reconnaît le rôle primordial des acteurs sociaux en Charente, favorisant le développement des territoires, encourageant le maintien du lien social et l&amp;#039;apprentissage de la citoyenneté.
 &lt;/p&gt;
 &lt;p&gt;
  Plus particulièrement, la vie associative, fondée sur l&amp;#039;engagement individuel et collectif, la solidarité et l&amp;#039;altruisme, doit ainsi être encouragée et soutenue dans son développement. Au cœur de l&amp;#039;association, l&amp;#039;engagement bénévole doit être soutenu et accompagné dans ses initiatives.
 &lt;/p&gt;
 &lt;p&gt;
  Afin de structurer, de pérenniser et de développer les activités sociales et médico-sociales complémentaires à son action, le Département est susceptible d&amp;#039;accorder son soutien aux porteurs d&amp;#039;un projet dans les secteurs d&amp;#039;activité suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Personnes âgées et handicapées
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  S&amp;#039;agissant du schéma pour l&amp;#039;autonomie et la citoyenneté, il sera tenu compte du respect de ses objectifs et orientations. Les actions financées doivent ainsi permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -9781,66 +9388,66 @@
  Subvention de fonctionnement :
 &lt;/p&gt;
 &lt;p&gt;
  Le montant sera établi à partir de critères tels que le nombre d&amp;#039;adhérents et/ou de bénévoles, la nature de l&amp;#039;action sociale et/ou caritative, les projets, l&amp;#039;organisation d&amp;#039;animations ou d&amp;#039;actions sur le territoire départemental, la prise en compte de l&amp;#039;agenda 21 départemental, la réalisation des projets de l&amp;#039;année précédente...
 &lt;/p&gt;
 &lt;p&gt;
  Subvention de fonctionnement affecté à une action :
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de subvention départementale ne pourra être supérieur à 70% du montant total prévisionnel de l&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement :
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de subvention départementale ne pourra être supérieur à 70% du montant total prévisionnel de l&amp;#039;opération. Il est plafonné à 10.000 euros.
 &lt;/p&gt;
 &lt;p&gt;
  Plafond des subventions publiques :
 &lt;/p&gt;
 &lt;p&gt;
  La subvention départementale éventuellement accordée peut faire l&amp;#039;objet d&amp;#039;un cumul avec d&amp;#039;autres aides publiques (Europe, Etat, Région, intercommunalités, communes...) de telle sorte que le total des subventions accordées pour une même action ne soit pas supérieur à 80% du coût global de l&amp;#039;opération. Cela implique donc un financement propre de l&amp;#039;organisme demandeur d&amp;#039;au moins 20% de l&amp;#039;opération.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Famille et enfance
 Handicap
 Egalité des chances
 Cohésion sociale et inclusion
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour être éligibles à une subvention, les projets devront s&amp;#039;inscrire dans le champ d&amp;#039;un des trois domaines précités : personnes âgées et handicapées, enfance et famille, action sociale. Les projets devront s&amp;#039;inscrire dans le cadre des programmes ou schémas départementaux afférents à ces politiques.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets financés doivent concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le fonctionnement annuel d&amp;#039;une association
  &lt;/li&gt;
  &lt;li&gt;
   des actions, en fonctionnement
  &lt;/li&gt;
  &lt;li&gt;
   des projets expérimentaux, en fonctionnement. En ce cas, il est à noter que le soutien du Département ne vise qu&amp;#039;à rendre possible l&amp;#039;expérimentation et n&amp;#039;engage en aucun cas celui-ci sur la reconduction de son financement
  &lt;/li&gt;
  &lt;li&gt;
   des investissements dans le cas où la demande n&amp;#039;est éligible à aucun autre règlement du Département.
  &lt;/li&gt;
@@ -9983,79 +9590,79 @@
   subvention sans convention :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - versement de 50% du montant total de la subvention à compter de la décision favorable de l&amp;#039;Assemblée délibérante ;
 &lt;/p&gt;
 &lt;p&gt;
  - versement du solde en une seule fois dès production des justificatifs/factures acquittées.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   subvention avec convention : versement au regard des dispositions définies dans la convention
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Caducité :
 &lt;/p&gt;
 &lt;p&gt;
  Fonctionnement et fonctionnement affecté : 1 an à compter de la date de notification de la décision attributive
 &lt;/p&gt;
 &lt;p&gt;
  Investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/06-Insertion_et_action_sociale/soutien_acteurs_domaine_social.pdf</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subvention d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement
  &lt;/li&gt;
@@ -10093,219 +9700,641 @@
  Pour rappel, l&amp;#039;organisme de droit privé bénéficiaire d&amp;#039;une subvention de fonctionnement affectée doit produire un compte rendu financier qui atteste de la conformité des dépenses effectuées au regard de l&amp;#039;objet de la subvention. Le compte rendu financier est déposé auprès du Département dans les six mois suivant la fin de l&amp;#039;exercice pour lequel la subvention a été attribuée.
 &lt;/p&gt;
 &lt;p&gt;
  Contacts
 &lt;/p&gt;
 &lt;p&gt;
  Personnes âgées et personnes handicapées : 05 16 09 76 32
 &lt;/p&gt;
 &lt;p&gt;
  Enfance et famille : 05 16 09 69 24
 &lt;/p&gt;
 &lt;p&gt;
  Action sociale : 05 16 09 69 54 ou 69 69
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; portail citoyens &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d33e-soutenir-les-acteurs-uvrant-dans-le-domaine-s/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>92580</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Participer à la construction, l’extension ou la réhabilitation de locaux à usage de bibliothèques / médiathèques</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participer à la construction, l&amp;#039;extension ou la réhabilitation de locaux à usage de bibliothèques / médiathèques pour les communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.) relevant du réseau du Service Livre et Lecture.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention : 
+15 % du coût HT du projet et plafonné à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  20 000 € par projet pour les communes ≤ 5 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  25 000 € par projet pour les communes entre 5 000 et 15 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.) relevant du réseau du Service Livre et Lecture.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets répondant aux critères :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bibliothèque sous statut municipal ou intercommunal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Local dédié et géré par la bibliothèque/médiathèque ou local « mixte » mais dédié à 85 % minimum à la bibliothèque/médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Surface de 0,07 m2 / habitant et au moins 100 m2 - Accessibilité aux personnes handicapées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 15000 habitants</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
       <c r="Y48" s="1" t="inlineStr">
         <is>
-          <t>subventions16@lacharente.fr</t>
+          <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
       <c r="Z48" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/d33e-soutenir-les-acteurs-uvrant-dans-le-domaine-s/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c6c-participer-a-la-construction-lextension-ou-la/</t>
         </is>
       </c>
       <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB48" s="1" t="inlineStr">
         <is>
-          <t>Création d’une crèche</t>
+          <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AC48" s="1" t="inlineStr">
         <is>
-          <t>Département de la Charente</t>
+          <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG48" s="1" t="inlineStr">
         <is>
-          <t>12/10/2021</t>
+          <t>03/05/2021</t>
         </is>
       </c>
       <c r="AH48" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
+        <v>143296</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Prendre en compte les enjeux et exigences de la RE 2020 dans ses projets de construction neuve (Formation)</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le respect des engagements de la France pris dans la lutte contre le changement climatique, récemment réaffirmés dans la loi Energie-Climat, suppose que la France atteigne la neutralité carbone en 2050. Dans cette optique, la RE 2020 remplace la RT 2012 à compter du 1er juillet 2021 pour un certain nombre de bâtiments. Les évolutions sont majeures et ont pour objectif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La baisse des consommations énergétiques des bâtiments neufs avec des évolutions importantes dans le calcul thermique réglementaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La diminution de l&amp;#039;impact sur le climat grâce à la prise en compte des émissions de gaz à effet de serre sur l&amp;#039;ensemble du cycle de vie des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;adaptation aux changements climatiques avec une meilleure prise en compte du confort d&amp;#039;été
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;ajout d&amp;#039;un calcul d&amp;#039;analyse en cycle de vie est une nouveauté majeure qui nécessite pour les acteurs actuels le développement de nouvelles compétences.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de cette formation est de pouvoir prendre en compte les enjeux et les exigences de la RE 2020 dans ses projets de construction neuve :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Être sensibilisé aux fondamentaux de la performance énergétique et environnementale (ACV)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comprendre l&amp;#039;origine et le contexte de la réglementation environnementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les évolutions de la RE2020 par rapport à la RT 2012 : énergie carbone et confort d&amp;#039;été
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître et comprendre les nouveaux indicateurs clés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avoir des ordres de grandeur RE 2020.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matin (9h30-12h30)
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30 - Contexte, enjeux et présentation générale de la RE 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ 10h15 - Méthodes et exigences sur la performance énergétique et le confort d&amp;#039;été, et leviers d&amp;#039;amélioration.
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30 - Méthode et exigences sur la performance environnementale et l&amp;#039;analyse de cycle de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ 12h30 Déjeuner
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi (14h-17h30)
+&lt;/p&gt;
+&lt;p&gt;
+ 14h00 - Retours d&amp;#039;expérience et enseignements
+&lt;/p&gt;
+&lt;p&gt;
+ 15h15 - Eléments pratiques pour mener à bien un projet à haute performance environnementale
+&lt;/p&gt;
+&lt;p&gt;
+ 17h00 - Echanges et évaluation
+&lt;/p&gt;
+&lt;p&gt;
+ 17h30 - Fin de la journée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séquences participatives.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité de nos formations aux personnes en situation de handicap
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations. Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Délais d&amp;#039;accès
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500€ HT par stagiaire (TVA à 0%)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner inclus
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Public : L&amp;#039;offre de formation s&amp;#039;adresse aux maîtres d&amp;#039;ouvrage, constructeurs et promoteurs, architectes, économistes du bâtiment et bureaux d&amp;#039;études, souhaitant s&amp;#039;acculturer avec les fondamentaux de la RE 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ Aucun pré-requis nécessaire pour cette formation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-reglementation-environnementale-2020</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2add-prendre-en-compte-les-enjeux-et-exigences-de-/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>121339</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Fonds national d'aménagement et de développement du territoire</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Préfecture de région — Hauts-de-France</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I49" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L49" s="1" t="inlineStr">
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espaces verts
 Accès aux services
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Equipement public
 Bâtiments et construction
 Emploi
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les champs d&amp;#039;intervention privilégiés du FNADT sont :
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
  &lt;br /&gt;
  développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions présentant un caractère innovant ou expérimental dans le domaine de
  &lt;br /&gt;
  l&amp;#039;aménagement et du développement durable.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
  &lt;br /&gt;
  &lt;br /&gt;
  Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mme Anne-Laure FERRY : 03 44 06 12 63 /
@@ -10393,993 +10422,331 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Boite fonctionnelle :
  &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
   sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>lucille.dechaize@oise.gouv.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Gestion d'une base nautique
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...135 lines deleted...]
-      </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
-        <v>143296</v>
+        <v>117172</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Prendre en compte les enjeux et exigences de la RE 2020 dans ses projets de construction neuve (Formation)</t>
+          <t>Soutenir les investissements des communes rurales (FAL)</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...5 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H51" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 50</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
       <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L51" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...274 lines deleted...]
-        <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E53" s="1" t="inlineStr">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>142700</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Développer l’intermodalité sur votre territoire par l’aménagement de Pôles d’Echanges Multimodaux (PEM)</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
-[...257 lines deleted...]
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Organiser la multimodalité au cœur des villes ou diversifier l&amp;#039;offre de mobilité des territoires peu denses nécessite l&amp;#039;aménagement de Pôles d&amp;#039;Échanges Multimodaux (PEM), dont le rôle est de mieux connecter les différentes offres de mobilité.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour développer cet outil-clé des politiques d&amp;#039;intermodalité et d&amp;#039;urbanisme.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous souhaitez définir une politique de développement ou de remise à niveau de PEM ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous projetez de créer ou d&amp;#039;adapter un PEM ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous avez besoin d&amp;#039;une expertise (en matière de rabattements, usages, aménagements), ou d&amp;#039;une assistance à l&amp;#039;expérimentation ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous ambitionnez une montée en compétences de vos équipes sur les PEM et l&amp;#039;intermodalité ?
@@ -11447,4227 +10814,3539 @@
 &lt;/p&gt;
 &lt;p&gt;
  Evaluation d&amp;#039;expérimentations
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Concevoir des aménagements détaillés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pôles connectés aux autoroutes
 &lt;/p&gt;
 &lt;p&gt;
  Expertises thématiques : sécurité des déplacements, parkings relais et gares routières, accessibilité PMR, signalétique
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Monter en compétences
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Formations sur-mesures incluant apports méthodologiques, retours d&amp;#039;expériences, visites de sites, ateliers d&amp;#039;échanges, mises en situation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saint Brieuc Agglomération : Définition des usages et besoins en signalétique d&amp;#039;un PEM (à partir d&amp;#039;observations usagers, entretiens, focus groupes et parcours commentés)
  &lt;/li&gt;
  &lt;li&gt;
   Syndicat Mixte de Transports de l&amp;#039;Aire Métropolitaine Lyonnaise : Production d&amp;#039;un « état de l&amp;#039;art » des politiques territoriales de Parcs Relais et d&amp;#039;amélioration des rabattements sur les gares
  &lt;/li&gt;
  &lt;li&gt;
   Métropole d&amp;#039;Aix Marseille Provence : Assistance à l&amp;#039;élaboration du programme des PEM, et réalisation des études de conception de stations sur autoroutes.
  &lt;/li&gt;
  &lt;li&gt;
   SNCF – Direction des Gares Île-de-France : Formalisation d&amp;#039;un diagnostic exploratoire et identification d&amp;#039;actions innovantes pour améliorer l&amp;#039;insertion urbaine et l&amp;#039;ancrage territorial de la gare de Fontainebleau Avon.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Accessibilité
 Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Sécurité</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/developper-intermodalite-votre-territoire-amenagement-poles</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ac41-developper-lintermodalite-sur-votre-territoir/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-[...39 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>143379</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Evaluer la sécurité des aménagements pour l'insertion urbaine des tramways</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Participer au travers de la répartition du produit des amendes de police (article R2334-12 du code général des collectivités territoriales) à l&amp;#039;aménagement des équipements améliorant la sécurité des usagers des transports en commun et des voiries communales.
-[...14 lines deleted...]
-  40 % pour les communes de 5 001 à 10 000 habitants (pop. DGF)
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2003, la réglementation impose aux Autorités Organisatrices de la Mobilité (AOM) de faire évaluer leurs projets de tramways (et autres transports guidés) par un Organisme Qualifié Agréé (OQA) indépendant.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En qualité d&amp;#039;OQA insertion urbaine, le Cerema est en mesure d&amp;#039;évaluer la sécurité des personnes transportées (passagers, conducteurs...) et des tiers (usagers de l&amp;#039;espace public) en interface avec la circulation du tramway.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous avez un projet de création ou d&amp;#039;extension de ligne de tramway ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous cherchez un OQA pour évaluer la sécurité des aménagements de voirie et des espaces publics ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez réaliser un aménagement qui va impacter une ligne existante (modification substantielle ou non) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous rencontrez des problématiques de sécurité sur votre réseau ?
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...12 lines deleted...]
-Dans le cadre de cette bonification, les bénéficiaires doivent présenter un dossier technique et financier individualisé.
+ Le Cerema vous accompagne pour évaluer la sécurité des aménagements pour l&amp;#039;insertion urbaine des tramways et autres transports guidés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un organisme qualifié agréé par l&amp;#039;Etat (OQA) dans le domaine de l&amp;#039;insertion urbaine des tramways
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une équipe de spécialistes expérimentés (techniciens et cadres de haut niveau) sur les champs aménagement de la voirie, sécurité et insertion urbaine des transports en commun (TC), modes actifs et accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau territorialisé au plus près de vos besoins
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des collaborations pérennes auprès des collectivités locales et exploitants de TC
+ &lt;/li&gt;
+ &lt;li&gt;
+  La participation active à l&amp;#039;édition de normes, réglementations et référentiels techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Cas de créations ou extensions de ligne
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Évaluation de la sécurité des aménagements de voirie et espaces publics, pour l&amp;#039;insertion urbaine du tramway depuis les études préliminaires jusqu&amp;#039;à la mise en service commerciale. Par phase réglementaire, élaboration d&amp;#039;un rapport d&amp;#039;évaluation couvrant :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conception de l&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  fonctionnement des carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  pertinence et implantation de la signalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  partage de l&amp;#039;espace (notamment avec les modes actifs : piétons, vélos)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prise en compte de l&amp;#039;accessibilité pour les personnes à mobilité réduite (PMR).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Cas de lignes de tramway en service
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Évaluation des modifications ou optimisations
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  rapports d&amp;#039;expertise dans le cadre de modifications substantielles
+ &lt;/li&gt;
+ &lt;li&gt;
+  avis dans le cadre de modifications non substantielles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Réalisation de diagnostics ou d&amp;#039;expertises ponctuelles
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  analyse de configurations accidentogènes
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposition d&amp;#039;actions pour améliorer le niveau de sécurité ou de service.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
-   Pour les transports en commun :
+   Saint-Etienne métropole
   &lt;/strong&gt;
- &lt;/li&gt;
-[...32 lines deleted...]
-  Travaux commandés par les exigences de la sécurité routière
+  : Prolongement de la troisième ligne de tramway de Saint-Etienne entre la gare de Châteaucreux et la rue Bergson avec desserte du stade Geoffroy Guichard
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Nice Côte d&amp;#039;Azu
+  &lt;/strong&gt;
+  r : Création de la troisième ligne du tramway de Nice entre la Digue des Français et le terminus Saint-Isidore
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   CGL aménagement
+  &lt;/strong&gt;
+  : Modification de deux carrefours à feux situés sur la deuxième ligne du tramway de Montpellier
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   STRMTG
+  &lt;/strong&gt;
+  : Etude de sécurité, avant et après aménagement, sur 10 carrefours accidentogènes situés sur des réseaux de tramways de plusieurs villes françaises
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Grand Lyon, Keolis &amp;amp; Sytral
+  &lt;/strong&gt;
+  : Expertise Cerema pour les manoeuvres problématiques de tourne-à-gauche VL / tramways gérées par feux R24 ou R14 sur l&amp;#039;avenue Berthelot à Lyon.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
-[...8 lines deleted...]
-      <c r="O55" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-securite-amenagements-insertion-urbaine-tramways</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...48 lines deleted...]
-      <c r="AA55" s="1" t="inlineStr">
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a72c-evaluer-la-securite-des-amenagements-pour-lin/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>103290</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Soutenir les modes de garde innovants pour la petite enfance</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Soutien aux modes de garde innovants pour la petite enfance</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I54" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La région Ile-de-France soutient des projets de création de structures d&amp;#039;accueil innovantes de la petite enfance (crèches à horaires décalés, structures itinérantes, accueil des enfants en situation de handicap, MAM, RAP). Cette aide permet également de financer des projets de soutien à la parentalité et des formations pour les professionnels de la petite enfance afin que les structures soient mieux remplies et mieux gérées.
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets permettant l&amp;#039;accueil et le développement des enfants de leur naissance à leur 4 ème anniversaire, non scolarisés, ou des enfants porteurs de handicap jusqu&amp;#039;à 6 ans, ainsi que les projets favorisant la professionnalisation des personnels de la petite enfance et la parentalité, entendue comme le renforcement des compétences parentales et l&amp;#039;amélioration du lien parents-enfants.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Subvention en investissement et fonctionnement :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La subvention régionale en fonctionnement s&amp;#039;élève à 50% maximum de la dépense subventionnable (total des dépenses éligibles), dans la limite d&amp;#039;un montant de 50 000€.
  &lt;/li&gt;
  &lt;li&gt;
   La subvention régionale en investissement s&amp;#039;élève à 50% maximum de la dépense subventionnable dans une limite plafond de 300 000 €.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les subventions sont subordonnées aux conditions d&amp;#039;une convention liant la Région Ile-de-France et le porteur de projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Cohésion sociale et inclusion
 Santé</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etre une Associations loi 1901, collectivités territoriales et leurs groupements, entreprises publiques locales, établissements publics, fondations, GIP, mutuelles privées non lucratives, organismes sanitaires et sociaux, SCI, caisses de retraite publiques et privées non lucratives, offices publics, entreprises privées.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-modes-de-garde-innovants-pour-la-petite-enfance</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service Action sociale, santé, famille :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;a href="mailto:solidarites&amp;#64;iledefrance.fr"&gt;
    solidarites&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/887c-soutien-aux-modes-de-garde-innovants-pour-la-/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>92605</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Participer à la sécurité des usagers des transports en commun et des voiries communales au travers de la répartition du produit des amendes de police</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>Montant maximum de la dépense subventionnable : 35 000 € HT</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participer au travers de la répartition du produit des amendes de police (article R2334-12 du code général des collectivités territoriales) à l&amp;#039;aménagement des équipements améliorant la sécurité des usagers des transports en commun et des voiries communales.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux maximum de la subvention départementale  applicable à un montant plafond de dépenses fixé à 35 000 € HT :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  70 % pour les communes de moins de 2 000 habitants (pop. DGF)
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 % pour les communes de 2 001 à 5 000 habitants (pop. DGF)
+ &lt;/li&gt;
+ &lt;li&gt;
+  40 % pour les communes de 5 001 à 10 000 habitants (pop. DGF)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bonification des modalités d&amp;#039;intervention en soutien aux travaux d&amp;#039;aménagement de la voirie permettant l&amp;#039;accessibilité des personnes handicapées, selon les taux de subvention départementale suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  80 % pour les communes de moins de 2 000 habitants (pop. DGF)
+ &lt;/li&gt;
+ &lt;li&gt;
+  60 % pour les communes de 2 001 à 5 000 habitants (pop. DGF)
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 % pour les communes de 5 001 à 10 000 habitants (pop. DGF)
+Dans le cadre de cette bonification, les bénéficiaires doivent présenter un dossier technique et financier individualisé.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les transports en commun :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements et équipements améliorant la sécurité des usagers, l&amp;#039;accueil du public, l&amp;#039;accès aux réseaux, les liaisons entre réseaux et avec les autres modes de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de voiries, équipements destinés à une meilleure exploitation des réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements assurant l&amp;#039;information des usagers, l&amp;#039;évaluation du trafic et le contrôle des titres de transport
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour la circulation routière :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude et mise en œuvre de plans de circulation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de parcs de stationnement et d&amp;#039;aires de co-voiturage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et développement de signaux lumineux et de la signalisation horizontale et verticale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Différenciation du trafic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux commandés par les exigences de la sécurité routière
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Equipement public
+Réhabilitation
+Logistique urbaine
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10 000 habitants (Pop. DGF)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de communes de moins de 10 000 habitants (Pop. DGF)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 10000 habitants</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires/les-autres-aides-aux-collectivites-locales-et-organismes-publics-2689.html</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ebb-participer-au-travers-de-la-repartition-du-pr/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>92601</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mise en œuvre d’actions innovantes en matière d’usages et de services numériques</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions (y compris études préalables) relatives aux réponses à améliorer en matière de services offerts aux habitants grâce à des services et outils numériques en lien avec les compétences et les politiques publiques départementales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions financées devront s&amp;#039;inscrire dans les grands enjeux des Schémas départementaux, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets participant directement ou indirectement à une aide à une entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets ne rentrant pas dans les domaines de compétence soutenables par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de location de locaux et/ou de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le renouvellement d&amp;#039;un soutien d&amp;#039;une action déjà subventionnée par le Département
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
       <c r="Y56" s="1" t="inlineStr">
         <is>
-          <t>guidedesaides@iledefrance.fr</t>
+          <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
       <c r="Z56" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/887c-soutien-aux-modes-de-garde-innovants-pour-la-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5aca-soutenir-la-mise-en-uvre-dactions-innovantes-/</t>
         </is>
       </c>
       <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Création d’une crèche</t>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF56" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG56" s="1" t="inlineStr">
         <is>
-          <t>05/05/2021</t>
+          <t>03/05/2021</t>
         </is>
       </c>
       <c r="AH56" s="1" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:34" customHeight="0">
       <c r="A57" s="1">
-        <v>127472</v>
+        <v>143357</v>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Favoriser la culture pour tous</t>
+          <t>Se former aux diagnostics de sécurité sur les passages à niveau - Formation en présentiel</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Culture - projet &amp;#34;culture pour tous&amp;#34;</t>
+          <t>Diagnostics de sécurité sur les passages à niveau - Formation en présentiel</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les passages à niveaux (PN) sont les points de rencontre entre une voie ferrée et une route dont la gestion relève de mode très différents et représentent en conséquence des zones à forts risques.
+&lt;/p&gt;
+&lt;p&gt;
+ La circulaire du 11 juillet 2008 relative à la sécurité des PN a permis le lancement d&amp;#039;une campagne de diagnostics de sécurité dans le but d&amp;#039;évaluer les risques et d&amp;#039;étudier des pistes d&amp;#039;amélioration pour la sécurité au niveau des passages à niveau.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3 mai 2019 un plan d&amp;#039;action national de la sécurisation des passages à niveau a été émis par la Ministre des transports (plan Borne).
+&lt;/p&gt;
+&lt;p&gt;
+ Le 24 décembre 2019, la LOM (loi d&amp;#039;orientation des mobilités) impose la réalisation par le gestionnaire de voirie, en coordination avec le gestionnaire ferroviaire, du diagnostic de sécurité routière des passages à niveau. Pour compléter ces changements, dans le but de répondre à la demande indiquée dans le plan d&amp;#039;action national, le document de diagnostic et sa méthodologie ont été mis en place à travers le décret du 6 avril 2021 puis de l&amp;#039;arrêté du 3 mai 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renseigner le document de diagnostic de sécurité des PN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître et évaluer les informations liées à la sécurité routière au niveau du PN (visibilité, lisibilité, prises en compte des modes actifs, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouvoir émettre des propositions de pistes d&amp;#039;actions en réponse aux défauts constatés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PROGRAMME :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Jour 1
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  9h00. Accueil, présentation des participants et programme de la formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  9h20  Eléments de cadrage, enjeux et problématique
+ &lt;/li&gt;
+ &lt;li&gt;
+  10h20 Présentation de la grille de diagnostic et des textes réglementaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  12h00. Etude de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  12h30  Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14h00  Inspection d&amp;#039;un PN (déplacement sous la responsabilité du stagiaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  15h30  Retour en salle et restitution
+ &lt;/li&gt;
+ &lt;li&gt;
+  17h30  Fin de la journée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Jour 2
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  9h00  Accueil
+ &lt;/li&gt;
+ &lt;li&gt;
+  9h15  Introduction aux pistes d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  12h00 Bilan de la formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H30  Fin de la formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PUBLIC :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre de formation s&amp;#039;adresse aux auditeurs chargés d&amp;#039;effectuer des diagnostics de sécurité au niveau des passages à niveau. Il peut s&amp;#039;agir des gestionnaires de voiries au niveau des collectivités ou agglomérations mais aussi des bureaux d&amp;#039;études pouvant effectuer ces diagnostics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU PRÉ-REQUIS :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Connaissances ou expériences routières au niveau de la règlementation, de la géométrie, de la signalisation, de la sécurité routière...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OUTILS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en situation par la réalisation d&amp;#039;une inspection à travers une visite terrain
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS D&amp;#039;ÉVALUATION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attesttation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCESSIBILITÉ DE NOS FORMATIONS AUX PERSONNES EN SITUATION DE HANDICAP :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLAIS D&amp;#039;ACCÈS :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-diagnostics-securite-passages-niveau-presentiel</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/530b-formation-diagnostics-de-securite-sur-les-pas/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>143314</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir les fondamentaux de la sécurité routière (Formation)</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La sécurité routière est un enjeu incontournable pour les décideurs et gestionnaires routiers des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;amélioration de la prise en compte de la sécurité routière dans les services nécessite des connaissances larges ainsi qu&amp;#039;une réflexion et un regard critique dans le quotidien des agents œuvrant dans les différents métiers en lien avec la sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation, basée sur les fondamentaux de la SR, permet une approche systémique et balaye ainsi différentes thématiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contexte général (accident, enjeux, acteurs, culture SR)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Thématiques particulières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements de la route.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appréhender les fondamentaux de la SR au travers de ses nombreuses composantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter une vision élargie et critique sur tous les aspects de la SR
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les différentes démarches de sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir intégrer la SR dans son quotidien et prendre en compte tous les usagers, tant dans les démarches de sécurité, d&amp;#039;accidentologie ou de conception, entretien et exploitation de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la réglementation et les règles de mise en œuvre des équipements de la route
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Jour 1
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Introduction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les données accident
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accident – les facteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les enjeux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts de l&amp;#039;insécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acteurs de sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Culture sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Politique locale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 2
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les 7 critères de sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démarches sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSPR - Audits
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bilans de sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inspection ISRI, Démarche SURE, Etude Enjeux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic d&amp;#039;itinéraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse d&amp;#039;accidents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lecture PV
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 3
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Thématiques particulières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obstacles latéraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Supports à sécurité passive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contresens
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 RM, Usagers vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Passages à niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echanges et Retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guides et références, sites utiles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 4
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conception Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Usagers vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  ARP-ACI
+ &lt;/li&gt;
+ &lt;li&gt;
+  VSA - VRTC
+ &lt;/li&gt;
+ &lt;li&gt;
+  Carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visibilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Code de la rue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;Action Mobilités Actives (PAMA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements Urbains
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 5
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equipements de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs de retenue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisations horizontale/verticale de police
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisation directionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Temporaire et Dynamique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les autres équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Illustrations vidéo et/ou photos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentations d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours et échanges d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges entre stagiaires et formateurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attesttation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité de nos formations aux personnes en situation de handicap :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Délais d&amp;#039;accès :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités locales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chefs de service, chefs de projet, chargés d&amp;#039;études, agents des services sécurité routière, services aménagement, conception, entretien et exploitation, agents en charge de la sécurité routière et des équipements de la route
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acteurs de la sécurité routière et des aménagements routiers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant d&amp;#039;une formation initiale, aucun prérequis n&amp;#039;est nécessaire.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-acquerir-fondamentaux-securite-routiere</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/253b-acquerir-les-fondamentaux-de-la-securite-rout/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>163029</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement de collaborations culturelles et d'actions de médiation sur l'ensemble du territoire</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°4</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="N57" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J59" s="1" t="inlineStr">
+        <is>
+          <t>Plancher 3 000 euros / Plafond : 10 000 euros</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Accompagner l’émergence de nouvelles de service accessibles et adaptées aux usagers du territoire&lt;/h2&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Développer une culture accessible pour tous&lt;/h3&gt;&lt;h4&gt;Soutien à une offre culturelle itinérante&lt;/h4&gt;&lt;p&gt;L’offre culturelle est fortement concentrée sur les communes principales de l’agglomération même s’il existe des lieux de création et de pratiques en milieu rural ainsi qu’un tissu associatif qui irrigue l’ensemble du territoire. Cette situation doit conduire à favoriser une plus grande diffusion culturelle, en particulier en milieu rural. Il s’agira de favoriser l’émergence de projets innovants portés par des associations et/ou acteurs culturels. De nombreuses expériences sur le territoire national, soutenues par Leader et par le réseau rural, ont été mises en œuvre dans ce domaine et pourront être une source d’inspiration pour des actions locales. La promotion de chantiers-écoles et la présence de résidences d’artistes impliquant le tissu local et les publics constituent des opportunités pour développer des actions nomades et diffuser la culture&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Développement des réseaux d’acteurs culturels et les projets de coopération &lt;/h4&gt;&lt;p&gt;Si de nombreux acteurs culturels présents sur le territoire se connaissent, et si des partenariats existent déjà, il n’existe pas, de façon organisée et animée, un réseau des acteurs culturels. Permettre, quantitativement et qualitativement, une accessibilité plus grande à la culture passe par une meilleure coordination des acteurs et par plus de coopérations entre eux. La forte diversité des domaines culturels présents doit conduire à plus d’interconnaissance et d’interrelations pour valoriser cette offre culturelle. Les sujets et potentiels de coopérations sont nombreux.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des projets en faveur de la médiation – diffusion culturelle vers tous les publics &lt;/h4&gt;&lt;p&gt;L’amélioration de l’accessibilité à la culture passe par le développement de la médiation en direction de celles et ceux qui sont éloignés de l’offre et des pratiques culturelles (éloignement physique, isolement, déficit d’information, frein psychologique, frein social…). Les acteurs culturels en ont conscience mais les réponses passent souvent par des actions mutualisées, par des coopérations et aussi par l’acquisition/mobilisation des compétences adéquates. A l’exemple du GAL d’Uzès qui a mise en place un véhicule itinérant de médiation culturelle et de nombreuses autres initiatives, le GAL pourra faire naitre des projets qui favoriseront la médiation et donc l’accessibilité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
-[...75 lines deleted...]
-      <c r="S57" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q59" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
-[...61 lines deleted...]
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=C'est%20un%20programme%20d%C3%A9di%C3%A9,'%C3%A9chelle%20nationale%20et%20europ%C3%A9enne).</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>flavien.andre@seine-eure.com</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contribuer-au-developpement-de-collaborations-culturelles-et-dactions-de-mediation-sur-lensemble-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Seine-Eure</t>
+        </is>
+      </c>
+      <c r="AD59" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2024</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-[...136 lines deleted...]
-      <c r="A59" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>121466</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Participer au Projet Alimentaire Territorial</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>PAT 2023-2024</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PAT des Baronnies provençales est reconnu de niveau I: il est en phase d&amp;#039;élaboration (élaboration d&amp;#039;un diagnostic partagé, définition d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;actions).
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de valoriser et d&amp;#039;accompagner l&amp;#039;émergence de projets qui répondent à l&amp;#039;un des 4 axes suivants:
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    une production locale de qualité
   &lt;/li&gt;
   &lt;li&gt;
    la mise en place de circuits de distribution localisés et sécurisés
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;accessibilité de tous à une alimentation de qualité
   &lt;/li&gt;
   &lt;li&gt;
    sensibilisation à des comportements alimentaires choisis
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Organisation d&amp;#039;un ciné-débat sur l&amp;#039;alimentation, réalisation d&amp;#039;études, développement de l&amp;#039;usage des circuits courts pour la restauration collective...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  -se situer dans l&amp;#039;une des communes classée du Parc ou dans une de ses villes-portes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.baronnies-provencales.fr/le-parc/le-parc-naturel-regional/</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sophie RAYNAUD
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de projet alimentation
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.58.17.37.59
 &lt;/p&gt;
 &lt;p&gt;
  Mail : sraynaud&amp;#64;baronnies-provencales.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>eruin@baronnies-provencales.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a598-projet-alimentaire-territorial/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des Baronnies provençales</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>11/12/2022</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>66415</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Recueillir les pratiques de mobilité des habitants sur les grandes aires urbaines normandes</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="F60" s="1" t="inlineStr">
+      <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Recueillir les pratiques de mobilité des habitants sur les grandes aires urbaines normandes,
 &lt;/p&gt;
 &lt;p&gt;
  - Fournir aux autorités organisatrices des transports les éléments pour décider des modifications à apporter aux transports collectifs et aux infrastructures de transport,
 &lt;/p&gt;
 &lt;p&gt;
  - Constituer une base régionale pour être en mesure de coordonner les politiques de mobilité durable à l&amp;#039;échelle régionale,
 &lt;/p&gt;
 &lt;p&gt;
  - Disposer de données pour étudier l&amp;#039;accessibilité aux infrastructures nationales de transport.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nature des opérations éligibles en fonctionnement :
 &lt;/p&gt;
 &lt;p&gt;
  - Respect de la méthode standardisée nationale permettant de garantir la bonne représentativité statistique de l&amp;#039;enquête
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Prise en considération du mode ferroviaire et du transport routier interurbain dans les questionnaires
 &lt;/p&gt;
 &lt;p&gt;
  - Périodicité de l&amp;#039;enquête supérieure ou égale à 8 ans
 &lt;/p&gt;
 &lt;p&gt;
  - Mise à disposition de la Région des données d&amp;#039;enquêtes et de leur analyse
 &lt;/p&gt;
 &lt;p&gt;
  - Cohérence de l&amp;#039;enquête avec celles menées sur les territoires adjacents pour disposer, après redressement et récolement, d&amp;#039;une base de données agglomérée permettant d&amp;#039;établir un large diagnostic territorial​
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Normandie</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://aides.normandie.fr/enquete-menages-deplacements-enquete-deplacements-ville-moyenne</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
 &lt;/p&gt;
 &lt;p&gt;
  02.35.52.56.06 (secrétariat)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>blandine.halle@normandie.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1581-recueillir-les-pratiques-de-mobilite-des-habi/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Région Normandie</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G61" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>117377</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;espace public en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Approche pluridisciplinaire des paysagistes concepteurs conseils et de l&amp;#039;arboriste-forestier du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du Département)
+ &lt;br /&gt;
+ Le conseil du CAUE vise à intégrer dans le projet une approche :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qualitative (paysage),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Environnementale et soutenable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil peut comprendre notamment :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La définition des enjeux (rôle de l&amp;#039;espace public vis à vis de la localisation dans la commune) et des objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des schémas d&amp;#039;intentions permettant d&amp;#039;illustrer graphiquement le(s) réflexions et projets envisagés et retenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des « métiers » à mobiliser et la définition de la procédure à mettre en œuvre (y compris déclinaison clause sociale des marchés publics) (méthodologie du projet),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au choix des prestataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation des réunions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apport de références,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CAUE77 peut par ailleurs vous assister :
+ &lt;br /&gt;
+ -    dans la procédure administrative récupération bien vacant sans maître,
+ &lt;br /&gt;
+ -    dans l&amp;#039;évaluation de la procédure d&amp;#039;archéologie préventive,
+ &lt;br /&gt;
+ -    dans la mise en place de chantiers d&amp;#039;insertion,
+ &lt;br /&gt;
+ -    (...)
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité ; Financement spécifique chantiers Ateliers d&amp;#039;insertion
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2516-conseiller-les-collectivites-programme-concep/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>166016</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>S’engager dans les contrats stations 2030</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Contrats stations 2030 : un cap d'avance"</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...2 lines deleted...]
-Entreprise privée
+Région
+Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
-[...44 lines deleted...]
-      <c r="Q61" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Au travers de l&amp;#039;appel à manifestation d’intérêt “Contrat Stations 2030” (AMI), l&amp;#039;ambition de la Région Sud est triple :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Poursuivre activement son accompagnement à l’investissement des stations au regard des expertises apportées par l’étude prospective et en tenant compte des spécificités de chaque territoire de projet. Le soutien régional sera prioritairement en faveur du maintien de la pratique des sports d’hiver, de la diversification des activités touristiques et de l’innovation environnementale.&lt;/li&gt; 	&lt;li&gt;Accompagner les domaines skiables afin qu’ils puissent atteindre la neutralité carbone dès 2030 avec zéro émission de CO2.&lt;/li&gt; 	&lt;li&gt;Donner l’opportunité aux acteurs du tourisme des Alpes du Sud de présenter leurs démarches d&amp;#039;évolution du modèle de développement économique et touristique des stations de montagne intégrée dans leur écosystème valléen à l’horizon 2030-2050.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités locales et leurs regroupements&lt;/li&gt; 	&lt;li&gt;Etablissements Publics de Coopération Intercommunale&lt;/li&gt; 	&lt;li&gt;Parcs Naturels Régionaux&lt;/li&gt; 	&lt;li&gt;Syndicats Mixtes&lt;/li&gt; 	&lt;li&gt;Sociétés d’Economie Mixte&lt;/li&gt; 	&lt;li&gt;Sociétés Publics Locales&lt;/li&gt; 	&lt;li&gt;Structures gestionnaires des domaines skiables dont régie personnalisée&lt;/li&gt; 	&lt;li&gt;Sociétés et opérateurs privés&lt;/li&gt; 	&lt;li&gt;Associations&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les candidatures devront démontrer leur capacité à atténuer les impacts du changement climatique et à la prise en compte de la performance économique, énergétique et de la sobriété d’utilisation des ressources naturelles. Une attention particulière sera portée aux projets favorisant l’accessibilité des sites et équipements touristiques, aux publics en situation de handicap.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q63" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
-[...682 lines deleted...]
-          <t>Permanente</t>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité présentés ci-dessous doivent permettre d’aiguiller les bénéficiaires sur le contenu des projets attendus. Les projets doivent avoir été priorisés lors du Comité de Pilotage et répondre à la stratégie définie par le porteur de la candidature.&lt;br /&gt; &lt;br /&gt; 1) Les projets devront démontrer leur capacité à atténuer les impacts du changement&lt;br /&gt; climatique et à la prise en compte de la performance économique, énergétique et de la sobriété&lt;br /&gt; d’utilisation des ressources naturelles.&lt;br /&gt; &lt;br /&gt; 2) Pour les projets de construction ou de réhabilitation de bâtiments ou d’équipement public&lt;br /&gt; les critères d’éligibilité spécifiques suivants s’appliquent :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;dans le cas d’une construction neuve, la performance énergétique du bâtiment doit être supérieure ou égale à la Règlementation Thermique 2012 (RT) -20 % hors production photovoltaïque. Pour la future Règlementation Environnementale (RE), il s’agira d’atteindre à minima la CEP – 20 % du niveau E1.&lt;/li&gt; 	&lt;li&gt;dans le cas d’une rénovation/réhabilitation, la performance énergétique du bâtiment doit être supérieure au BBC Rénovation hors production d’énergie locale. Dans le cas où le niveau BBC rénovation ne pourrait être atteint, l’obtention du label Effinergie Patrimoine sera recommandée.&lt;br /&gt; 	Dans les deux cas, ces bâtiments doivent Favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ; Intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’Eau Chaude Sanitaire (ECS) ; Comporter des éco matériaux et des matériaux biosourcés, notamment labélisés «bois des Alpes ; (le polystyrène en isolant de façade étant proscrit sauf en pied de façade) ; Prendre en compte les questions d’énergies renouvelables (réseau de chaleur chaud/ froid notamment), la prévention, la gestion et le traitement des déchets, la nature en ville et la transition vers une mobilité décarbonée (stations de ravitaillement vélos, scooters et voitures en carburant propre, stationnements vélo sécurisés en pied d’immeuble, services d’autopartage, nombre de stationnements réduits et potentiellement mutualisés).&lt;/li&gt; 	&lt;li&gt;Le recours à des entreprises labellisées RGE sera à privilégier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;3) Une attention particulière sera portée aux projets favorisant l’accessibilité des sites et&lt;br /&gt; équipements touristiques, aux publics en situation de handicap.&lt;/p&gt; &lt;p&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-&lt;br /&gt; Côte d’Azur. La demande doit être déposée &lt;strong&gt;au moins trois mois avant la date prévisionnelle du début de réalisation du projet&lt;/strong&gt; concerné par la demande.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U63" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="V63" s="1" t="inlineStr">
         <is>
-          <t>https://www.cerema.fr/fr/activites/services/formation-diagnostics-securite-passages-niveau-presentiel</t>
+          <t>https://www.maregionsud.fr/vos-aides/detail/contrats-stations-2030-un-cap-davance</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_STATIONS/depot/simple</t>
         </is>
       </c>
       <c r="X63" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Valerie CONTE -&lt;br /&gt; vconte&amp;#64;maregionsud.fr&lt;br /&gt; 04.92.53.26.23.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y63" s="1" t="inlineStr">
         <is>
-          <t>partenariats@cerema.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z63" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/530b-formation-diagnostics-de-securite-sur-les-pas/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrats-stations-2030-un-cap-d-avance/</t>
         </is>
       </c>
       <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE63" s="1" t="inlineStr">
         <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF63" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG63" s="1" t="inlineStr">
         <is>
-          <t>14/06/2023</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH63" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:34" customHeight="0">
       <c r="A64" s="1">
-        <v>10500</v>
+        <v>163579</v>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dotation Départementale Rurale (DDR)</t>
+          <t>Aider les propriétaires occupants à s'adapter à la perte d'autonomie</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>AIDES PROPRIETAIRES OCCUPANTS: ADAPTATION A LA PERTE D’AUTONOMIE (Aides Nîmes Métropole et ANAH)</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Gers</t>
+          <t>Communauté d'Agglomération de Nîmes Métropole</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
-        <is>
-[...485 lines deleted...]
-      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Particulier</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;MaPrimeAdapt’ est l&amp;#039;aide unique pour les travaux d’adaptation des logements, avec une ambition : permettre à chacun de vivre chez soi confortablement en prévenant les premières chutes et situations de fragilités dans le logement, pour les personnes âgées et les personnes en situation de handicap.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Eligibilité: - Dès 70, sans condition de GIR - 60-69 ans sans conditions de GIR - Personnes en situation de handicap (taux d&amp;#039;incapacité 50% ou bénéficiaire PCH) - Conditions de ressources (TMO/MO)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Vous pouvez demander à bénéficier
 de MaPrimeAdapt’ pour financer :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- l’adaptation
 de vos sanitaires,&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- mise
 en place d’un lavabo adapté,&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- installation
 d’une douche de plain-pied en remplacement d’une baignoire,&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- rehausse
 des toilettes,&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- poses
 de barre d’appui et mains courantes,&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- pose
 de revêtement antidérapant… ;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- des
 travaux d’accessibilité dans et à l’extérieur de votre logement, exemples :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- création
 d’une rampe d’accès, amélioration de la circulation intérieure,&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- élargissement
 de passages,&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- installation
 d’un monte escalier,&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- installation
 de meubles pour personnes à mobilité réduite,&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- élargissement
 ou aménagement d’un parking…&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Eligibilité: &lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Dès 70, sans condition de GIR &lt;/span&gt;&lt;br /&gt;&lt;span&gt;- 60-69 ans sans conditions de GIR &lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Personnes en situation de handicap (taux d&amp;#039;incapacité 50% ou bénéficiaire PCH) &lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Conditions de ressources (TMO/MO)&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plafond de travaux subventionnables et taux de subventions :&lt;/p&gt;&lt;table cellpadding="0" cellspacing="0" width="664"&gt;
  &lt;colgroup&gt;&lt;col width="212" span="2" /&gt;
  &lt;col width="80" span="3" /&gt;
  &lt;/colgroup&gt;&lt;tbody&gt;&lt;tr height="20"&gt;
   &lt;td height="20" width="212"&gt; &lt;table cellpadding="0" cellspacing="0" width="664"&gt;
  &lt;colgroup&gt;&lt;col width="212" span="2" /&gt;
  &lt;col width="80" span="3" /&gt;
  &lt;/colgroup&gt;&lt;tbody&gt;&lt;tr height="20"&gt;
   &lt;td height="20" width="212"&gt; &lt;/td&gt;
   &lt;td width="212"&gt;Plafond de
   travaux subventionnés &lt;/td&gt;
   &lt;td width="80"&gt;ANAH&lt;/td&gt;
   &lt;td width="80"&gt;NIMES METROPOLE&lt;/td&gt;
   &lt;td width="80"&gt; &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr height="20"&gt;
   &lt;td height="20"&gt; &lt;/td&gt;
   &lt;td&gt;(sur la base de la
   dépense HT)&lt;/td&gt;
   &lt;td&gt; &lt;/td&gt;
   &lt;td&gt;PIG&lt;/td&gt;
   &lt;td&gt;OPAH&lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr height="20"&gt;
   &lt;td height="20"&gt;Propriétaires
   très modestes&lt;/td&gt;
   &lt;td&gt;22 000 €&lt;/td&gt;
   &lt;td&gt;70%&lt;/td&gt;
   &lt;td&gt;10%&lt;/td&gt;
   &lt;td&gt;15%&lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr height="20"&gt;
   &lt;td height="20"&gt;Propriétaires
   modeste&lt;/td&gt;
   &lt;td&gt;22 000 €&lt;/td&gt;
   &lt;td&gt;50%&lt;/td&gt;
   &lt;td&gt;10%&lt;/td&gt;
   &lt;td&gt;15%&lt;/td&gt;
  &lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/td&gt;&lt;td width="212"&gt;&lt;/td&gt;&lt;td width="80"&gt;&lt;/td&gt;&lt;td width="80"&gt;&lt;/td&gt;&lt;td width="80"&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>CA de Nîmes Métropole</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.nimes-metropole.fr/quotidien/habitat/politique-communautaire-de-lhabitat/programme-dinteret-general-habiter-mieux.html</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Permanences téléphoniques et physiques :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;&lt;a target="_blank"&gt;aidesparcprive&amp;#64;nimes-metropole.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Nimes Métropole 3rue du Colisée 30900 NIMES&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Tél : 04 66 02 54 14&lt;/p&gt;&lt;p&gt;mardi 10h-12h / 14h-17h&lt;/p&gt;&lt;p&gt;&lt;span&gt;jeudi et vendredi 10h-13h&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>yanik.zabotto@nimes-metropole.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aides-proprietaires-occupants-adaptation-a-la-perte-dautonomie/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Communauté d'Agglomération de Nîmes Métropole</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>07/10/2024</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>121340</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements structurants ("Fonds des projets innovants ou exceptionnels")</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Fonds des projets innovants ou exceptionnels</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J67" s="1" t="inlineStr">
+      <c r="J65" s="1" t="inlineStr">
         <is>
           <t>Taux d’aide adaptable selon le projet</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires
 dans leurs projets innovants et d’envergure
 participant à l’attractivité et au rayonnement du territoire, ainsi que leurs projets exceptionnels qui résultent
 d’aléas liés à des événements imprévus ou des contraintes particulières imposés
 au niveau national ou régional.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra
 respecter les exigences et les normes règlementaires et techniques
 (accessibilité des personnes à mobilité réduite aux espaces et équipements
 publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilités douces,&lt;/li&gt;&lt;li&gt;Environnement (biodiversité, forêts…),&lt;/li&gt;&lt;li&gt;Développement économique local et départemental,&lt;/li&gt;&lt;li&gt;Projets spécifiques et innovants&lt;/li&gt;&lt;li&gt;Caractère exceptionnel : évènements imprévus, contexte national, régional ou départemental…&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépenses éligibles HT
  &lt;/strong&gt;
  : 200 000 €
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :&lt;/strong&gt; communes et EPCI.&lt;/p&gt;&lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des
 dossiers sera assuré par la commission organique compétente, en se basant sur des
 critères objectifs permettant d’évaluer la capacité, la faisabilité et
 l’opportunité du projet. Elle sera compétente pour apprécier si un soutien
 financier du Département est pertinent et souhaitable sur le projet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W65" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5620-soutenir-les-investissements-structurants-des/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>104796</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Contribuer au premier équipement des jeunes en lycées professionnels, technologiques et agricoles</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Crédit premier équipement professionnel</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser l&amp;#039;égalité des chances en matière d&amp;#039;éducation et de formation, en accordant un soutien particulier aux élèves de l&amp;#039;enseignement professionnel et technologique pour l&amp;#039;achat le leur premier équipement professionnel
 &lt;/p&gt;
 &lt;p&gt;
  les formations éligibles accueillent
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des élèves de lycées professionnels, technologiques et agricoles,
  &lt;/li&gt;
  &lt;li&gt;
   les étudiants de niveau III (BTS), en formation dans les lycées technologiques et agricoles,
  &lt;/li&gt;
  &lt;li&gt;
   les élèves des établissements de formation sanitaire de niveau V.
  &lt;/li&gt;
  &lt;li&gt;
   les jeunes en situation de handicap scolarisés en classes ULIS.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Revitalisation</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P68" s="1" t="inlineStr">
+      <c r="P66" s="1" t="inlineStr">
         <is>
           <t>01/01/2007</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/credit-premier-equipement-professionnel</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des lycées
  &lt;br /&gt;
  Service Action éducative et civisme
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Fabienne Rigoli
    &lt;br /&gt;
    02 28 20 58 76
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c8cb-credit-premier-equipement-professionnel/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF68" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-[...248 lines deleted...]
-      <c r="E70" s="1" t="inlineStr">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>164210</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Aménager et moderniser les stations de ski</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Massifs : Aménagement et modernisation des stations de ski</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="F70" s="1" t="inlineStr">
-[...300 lines deleted...]
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménagement des stations:&lt;/p&gt;&lt;p&gt;Faciliter l&amp;#039;accès aux services touristiques des coeurs de stations tout au long de l&amp;#039;année, en favorisant une gestion raisonnée des espaces urbains et des déplacements, dans un souci d&amp;#039;amélioration du confort et de l&amp;#039;accessibilité, afin de définir un modèle économique prenant en compte l&amp;#039;adaptation aux effets du changement climatique.&lt;/p&gt;&lt;p&gt;Modernisation des domaines skiables :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Maintenir la qualité et les conditions d&amp;#039;exploitation tout au long de l&amp;#039;année, et intégrer l&amp;#039;activité touristique liée à la pratique d&amp;#039;activités de loisirs 4 saisons.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Aménagement des stations :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Aménagement des pieds de pistes amenant à la diversification d&amp;#039;activités (est exclu tout projet de remontée de front de neige).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mise en tourisme des espaces publics permettant de favoriser les circulations douces et d&amp;#039;améliorer la signalétique et l&amp;#039;information client.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements et installations garantissant l&amp;#039;accessibilité y compris numérique du plus grand nombre aux équipements et services.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etudes préalables (traitements piétonniers et paysagers, analyse de l&amp;#039;impact  du développement du trafic et de la fréquentation).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Modernisation des domaines skiables :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Remodelage des pistes en lien avec une intégration paysagère et environnementale dans une logique 4 saisons.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Création de pistes thématiques et/ou réservées à une catégorie de pratiquants spécifiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Création et modernisation d&amp;#039;équipements liées à la diversification estivale et hivernale de l&amp;#039;offre touristique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;aménagement de voiries.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de réseaux d&amp;#039;assainissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de création ou de renouvellement des remontées mécaniques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de remontée du front de neige.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux liés à la neige de culture.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maîtres d&amp;#039;ouvrage publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Les projets devront s&amp;#039;intégrer dans un schéma global d&amp;#039;aménagement (urbanisme, domaine skiable, hébergement) et tenir compte de la préservation et de la valorisation des sites environnementaux.&lt;/p&gt;&lt;p&gt;Une étude préalable validant les opérations envisagées sera nécessaire avant tout investissement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le porteur de projet s&amp;#039;engage à intégrer une démarche de progrès en matière environnementale et sociétale.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/massifs-amenagement-et-modernisation-des-stations-de-ski</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet avant tout dépôt de demande de subvention.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/massifs-amenagement-et-modernisation-des-stations-de-ski/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF71" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>26/01/2025</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>8198</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Protéger les captages - Indemniser les servitudes prescrites par les DUP des captages</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;objectif est d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans des démarches visant à maintenir ou à reconquérir la qualité des eaux brutes des captages d&amp;#039;alimentation en eau potable, il convient de diminuer les pressions et les impacts des pollutions ponctuelles et diffuses sur les aires d&amp;#039;alimentation de captages (AAC) de manière pérenne.</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P68" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q68" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité communes à toutes les actions s’appliquent
+ici (voir modalités du § D.1.).&lt;/p&gt;&lt;p&gt;Les indemnisations sont éligibles si elles sont prescrites par l’arrêté
+de DUP.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les travaux prescrits par arrêté de DUP (hors travaux de sécurisation et
+d’accessibilité du périmètre de protection immédiate – PPI – et hors travaux
+finançables par d’autres modalités du présent programme) sont éligibles s’ils
+sont engagés dans les cinq ans à compter de la signature de l’arrêté de DUP.
+Par exception, les travaux de sécurisation et d’accessibilité du PPI défini par
+l’hydrogéologue agréé sont éligibles avant la parution de l’arrêté de DUP et
+doivent dans tous les cas être engagés dans les cinq ans suivant la signature
+de l’arrêté de DUP.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1a0a-proteger-les-captages-indemnisation-des-servi/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>143405</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Former sur les diagnostics de sécurité des passages à niveau - en distanciel (Formation)</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les passages à niveaux (PN) sont les points de rencontre entre une voie ferrée et une route dont la gestion relève de mode très différents et représentent en conséquence des zones à forts risques.
+&lt;/p&gt;
+&lt;p&gt;
+ La circulaire du 11 juillet 2008 relative à la sécurité des PN a permis le lancement d&amp;#039;une campagne de diagnostics de sécurité dans le but d&amp;#039;évaluer les risques et d&amp;#039;étudier des pistes d&amp;#039;amélioration pour la sécurité au niveau des passages à niveau.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3 mai 2019 un plan d&amp;#039;action national de la sécurisation des passages à niveau a été émis par la Ministre des transports (plan Borne).
+&lt;/p&gt;
+&lt;p&gt;
+ Le 24 décembre 2019, la LOM (loi d&amp;#039;orientation des mobilités) impose la réalisation par le gestionnaire de voirie, en coordination avec le gestionnaire ferroviaire, du diagnostic de sécurité routière des passages à niveau.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour compléter ces changements, dans le but de répondre à la demande indiquée dans le plan d&amp;#039;action national, le document de diagnostic et sa méthodologie ont été mis en place à travers le décret du 6 avril 2021 puis de l&amp;#039;arrêté du 3 mai 2021.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renseigner le document de diagnostic de sécurité des PN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître et évaluer les informations liées à la sécurité routière au niveau du PN (visibilité, lisibilité, prises en compte des modes actifs, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouvoir émettre des propositions de pistes d&amp;#039;actions en réponse aux défauts constatés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+&lt;/h4&gt;
+&lt;h3&gt;
+ Jour 1
+&lt;/h3&gt;
+&lt;p&gt;
+ 9h00. Accueil, présentation des participants et programme de la formation
+&lt;/p&gt;
+&lt;p&gt;
+ 9h20. Eléments de cadrage, enjeux et problématique
+&lt;/p&gt;
+&lt;p&gt;
+ 10h15. Pause
+&lt;/p&gt;
+&lt;p&gt;
+ 10h20. Présentation de la grille de diagnostic
+&lt;/p&gt;
+&lt;p&gt;
+ 12h00. Fin première session
+&lt;/p&gt;
+&lt;h3&gt;
+ Jour 2
+&lt;/h3&gt;
+&lt;p&gt;
+ 9h00. Présentation virtuelle d&amp;#039;un PN (PN 9 : Aix les Milles) vidéo, image
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30. Echanges sur l&amp;#039;inspection PN
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00. Pause
+&lt;/p&gt;
+&lt;p&gt;
+ 10h05. Restitution du diagnostic PN
+&lt;/p&gt;
+&lt;p&gt;
+ 12h00. Fin seconde session
+&lt;/p&gt;
+&lt;h3&gt;
+ Jour 3
+&lt;/h3&gt;
+&lt;p&gt;
+ 9h00. Introduction aux pistes d&amp;#039;actions
+&lt;/p&gt;
+&lt;p&gt;
+ 10h15. Pause
+&lt;/p&gt;
+&lt;p&gt;
+ 10h20. Introduction aux pistes d&amp;#039;actions (suite)
+&lt;/p&gt;
+&lt;p&gt;
+ 10h40 Exemple spécifique sur le PN inspecté virtuellement
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30. Bilan de la formation
+&lt;/p&gt;
+&lt;p&gt;
+ 12h00. Fin de la formation
+&lt;/p&gt;
+&lt;h3&gt;
+ PUBLIC
+&lt;/h3&gt;
+&lt;p&gt;
+ Auditeurs chargés d&amp;#039;effectuer des diagnostics de sécurité au niveau des passages à niveau. Il peut s&amp;#039;agir des gestionnaires de voiries au niveau des collectivités ou agglomérations mais aussi des bureaux d&amp;#039;études pouvant effectuer ces diagnostics.
+&lt;/p&gt;
+&lt;h3&gt;
+ Niveau pré-requis
+&lt;/h3&gt;
+&lt;p&gt;
+ Connaissances ou expériences routières au niveau de la règlementation, de la géométrie, de la signalisation, de la sécurité routière...
+&lt;/p&gt;
+&lt;h3&gt;
+ Outils pédagogiques
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inspection virtuelle d&amp;#039;un PN
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Modalités d&amp;#039;évaluation
+&lt;/h3&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+&lt;/h3&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h3&gt;
+ Délais d&amp;#039;accès
+&lt;/h3&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Education et renforcement des compétences
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-diagnostics-securite-passages-niveau-distanciel</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d3f-former-sur-les-diagnostics-de-securite-des-pa/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>117148</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
-[...451 lines deleted...]
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -15728,3020 +14407,3013 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W70" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>97329</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Soutenir les aménagements de sentiers pédestres labellisés par le Département de la Vendée</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I75" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Schéma départemental de développement touristique 2022 - 2028
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Plan Départemental des Itinéraires de Promenades et de Randonnées (P.D.I.P.R.) est l&amp;#039;outil juridique permettant la préservation des chemins ruraux qui relève de la compétence des Départements. A ce jour, 3 600 km de sentiers constituent ce plan en Vendée.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du schéma départemental de développement touristique 2022-2028, le Département entend développer les activités de pleine nature notamment la randonnée pédestre dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   poursuivre la qualification de l&amp;#039;offre de randonnée pédestre pour l&amp;#039;octroi du label départemental à certains sentiers ;
  &lt;/li&gt;
  &lt;li&gt;
   équiper les sentiers labellisés pour répondre au mieux au besoin des randonneurs ;
  &lt;/li&gt;
  &lt;li&gt;
   promouvoir une offre de randonnée structurée et de qualité sur l&amp;#039;ensemble du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le dispositif vise à renforcer l&amp;#039;attractivité touristique du département par la création ou l&amp;#039;amélioration d&amp;#039;aménagements destinés à l&amp;#039;accueil de randonneurs pédestres sur les sentiers labellisés.
 &lt;/p&gt;
 &lt;p&gt;
  Plancher de dépenses subventionnables : 2000€
 &lt;/p&gt;
 &lt;p&gt;
  Plafonds de dépenses subventionnables : 1000€ HT/km dans la limite de 20km par sentier pour les travaux de création, amélioration, sécurisation d&amp;#039;un sentier, l&amp;#039;équipement d&amp;#039;accueil et le mobilier d&amp;#039;interprétation (auxquels peuvent s&amp;#039;ajouter 20 000€ HT pour la pose de passerelles et/ou platelage);
 &lt;/p&gt;
 &lt;p&gt;
  5000€ HT par sentier pour les travaux d&amp;#039;accessibilité aux personnes en situation de handicap
 &lt;/p&gt;
 &lt;p&gt;
  Taux de subvention de 60% en cas de travaux réalisés par une entreprise d&amp;#039;insertion et/ou d&amp;#039;aménagements réalisés avec des matériaux répondant à des normes environnementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Travaux de débroussaillage à l&amp;#039;ouverture d&amp;#039;un sentier
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;amélioration et de sécurisation d&amp;#039;un cheminement
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire de la faune, tables d&amp;#039;orientation, panneau d&amp;#039;interprétation
  &lt;/li&gt;
  &lt;li&gt;
   Mobilier d&amp;#039;accueil
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Plantation d&amp;#039;arbres
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;accessibilité du sentier aux personnes en situation de Handicap
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espaces verts
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes ou Groupements de communes ayant la compétence randonnée pédestre
  &lt;/li&gt;
  &lt;li&gt;
   Office National des Forêts
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles les opérations d&amp;#039;aménagements liées à la création, à l&amp;#039;amélioration et à la sécurisation des sentiers (aménagements spécifiques liés à un sentier thématique ou à la mise en valeur d&amp;#039;un patrimoine ; aménagements spécifiques liés à l&amp;#039;accessibilité d&amp;#039;un sentier) ainsi que les aménagements et équipements d&amp;#039;accueil pour les randonneurs aux abords du sentier et de son point de départ (aménagements et travaux paysagers, mobilier d&amp;#039;accueil du public).
 &lt;/p&gt;
 &lt;p&gt;
  D&amp;#039;une manière générale, les aménagements réalisés devront s&amp;#039;intégrer au site et à son environnement, être adaptés à sa fréquentation ; prendre en compte la proximité d&amp;#039;aires de service vélo et de grands itinéraires pédestres.
 &lt;/p&gt;
 &lt;p&gt;
  Les sentiers qui pourront bénéficier de la subvention devront répondre aux critères qualité du label départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire s&amp;#039;engage à déposer une demande de labellisation avant la demande de subvention dans le but de s&amp;#039;assurer de l&amp;#039;éligibilité du sentier au label départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas éligibles les études, les acquisitions foncières, les aménagements de parkings et la construction ou rénovation de bâtiments, les équipements touristiques et de loisirs, les dépenses de fonctionnement et d&amp;#039;entretien, la signalétique directionnelle, le balisage et les actions de promotion et éditions de supports de communication.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.vendee.fr/Territoire-et-environnement/Environnement/29844-Les-sentiers-de-randonnee-pedestre-en-Vendee/Les-sentiers-pedestres-labellises-par-le-Departement-de-la-Vendee</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 28 85 85 29
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:amenagement-tourisme&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   mission.tourisme&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>mission.tourisme@vendee.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f585-soutenir-les-amenagements-de-sentiers-pedestr/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT VENDEE</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-[...522 lines deleted...]
-      <c r="G78" s="1" t="inlineStr">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>104963</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des bibliothèques</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Plan de développement de la lecture publique - soutien en investissement aux bibliothèques</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I78" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 40</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
-[...2 lines deleted...]
- Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI n&amp;#039;ayant pas conclu de contrat d&amp;#039;investissement avec le Département
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutenir les bibliothèques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  constituant des lieux vivants de culture, de sociabilité, de convivialité, et en capacité de s&amp;#039;adapter à l&amp;#039;évolution des techniques et des usages
+ &lt;/li&gt;
+ &lt;li&gt;
+  accessibles à tous sur les plans géographiques (répartition équilibrée) et social
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  taux : 20 à 40 % en fonction du rayonnement de l&amp;#039;équipement, de son projet culturel, du fonctionnement en réseau avec les équipements proches pour élargir l&amp;#039;offre...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  plancher de dépenses subventionnables :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - 12 000 € pour une création
+&lt;/p&gt;
+&lt;p&gt;
+ - 6 000 € pour les autres projets
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  plafond de subvention : 125 000 €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Possibilité de deux tranches sur deux exercices pour les projets d&amp;#039;ampleur.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
-[...86 lines deleted...]
-      <c r="R78" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  &lt;span&gt;
-[...19 lines deleted...]
-  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables : projets de création, extension réaménagement intégrant la haute qualité environnementale, équipements, y compris équipement visant à enrichir l&amp;#039;offre de services (développement de ressources numériques...)
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères :
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra être défini en amont avec le Service Départemental de la Lecture
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le local, dédié à l&amp;#039;usage exclusif de bibliothèque doit être d&amp;#039;une surface habitable de 4 m2 pour 100 habitants avec un minimum de 80 m2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  conformément aux recommandations de l&amp;#039;UNESCO, le bâtiment doit garantir un accès aisé à tous les usagers, en particulier aux personnes souffrant de handicaps physiques et sensoriels. A ce titre, l&amp;#039;accès au bâtiment, le local à usage de bibliothèque ainsi que le mobilier doivent être conformes aux normes de sécurité et d&amp;#039;accessibilité aux personnes handicapées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...17 lines deleted...]
-  la rénovation de structure des ouvrages d&amp;#039;art.
+ L&amp;#039;aménagement intérieur doit permettre une circulation aisée des publics, garantir l&amp;#039;accessibilité aux personnes handicapées ainsi qu&amp;#039;une mise en valeur des collections.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  présence d&amp;#039;un salarié qualifié minimum
+ &lt;/li&gt;
+ &lt;li&gt;
+  12 heures minimum d&amp;#039;ouverture hebdomadaire au public hors accueil de groupes
+ &lt;/li&gt;
+ &lt;li&gt;
+  présentation d&amp;#039;un projet culturel (acquisitions documentaires, offre de services, animations) et d&amp;#039;un budget adapté (prévision sur 5 ans)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
- &lt;/strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ - le plan de financement prévu incluant la subvention sollicitée auprès du Département
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la notice explicative (finalités du projet, calendrier de réalisation, moyens humains et financiers)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptifs et estimatifs de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction :pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : possibilité d&amp;#039;acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T78" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X78" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/01-Action_culturelle/soutien_en_investissement_bibliotheque.pdf</t>
+        </is>
+      </c>
+      <c r="W72" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail :
-[...1 lines deleted...]
-  subventions.dmit&amp;#64;gers.fr
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
- &lt;br /&gt;
-[...2 lines deleted...]
- Téléphone : 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service départemental de la lecture ; Tél. : 05 16 09 66 22
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdd9-soutenir-linvestissement-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB78" s="1" t="inlineStr">
-[...36 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2021</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G79" s="1" t="inlineStr">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>128966</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Rendre accessibles les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;une aide à la décision pour les travaux
+d&amp;#039;accessibilité des établissements recevant du public
+(ERP)
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de l&amp;#039;accompagnement :
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement préalable intégrant :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la visite diagnostic des bâtiments et ERP à expertiser
+ &lt;/li&gt;
+ &lt;li&gt;
+  les propositions de travaux simples pour les rendre
+accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  les préconisations de travaux plus complexes à
+réaliser pour les rendre accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la rédaction du cahier des charges pour
+la consultation d&amp;#039;un bureau d&amp;#039;étude spécialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  sensibilisation et information des acteurs concernés,
+les élus et les personnels des services techniques
+des collectivités locales sur les mises aux normes des
+différents types d&amp;#039;établissements
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Remise d&amp;#039;un rapport d&amp;#039;étude de faisabilité, guide sur
+l&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration du cahier des charges de consultation d&amp;#039;un
+bureau d&amp;#039;études spécialisé
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture de documents techniques relatifs au projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0387-rendre-accessibles-les-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>74896</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Aider le gardiennage des estives par des éleveurs gardiens</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Le Conseil Départemental apporte une aide au gardiennage des estives par des éleveurs gardiens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires sont les éleveurs gardiens, les bergers stagiaires, les Groupements Pastoraux, les Associations Foncières Pastorales et les Collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;aide en faveur du gardiennage par un éleveur gardien varie de 762 € à  1 220 € par poste selon le nombre d&amp;#039;éleveurs, le nombre d&amp;#039;animaux gardés, la durée, la taille, le relief, et l&amp;#039;accessibilité des estives.
+&lt;/p&gt;
+&lt;p&gt;
+ Le paiement de l&amp;#039;aide sera effectué à la fin de saison d&amp;#039;estives après contrôle de la présence de l&amp;#039;éleveur gardien et de la durée du gardiennage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les frais de gardiennage des troupeaux constituent la dépense éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande d&amp;#039;aide comprend un courrier de demande de subvention, le coût du gardiennage et le tableau des éleveurs avec le détail du cheptel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jocelyne SASSERE
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 05.62.56.78.33
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : jocelyne.sassere&amp;#64;ha-py.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8689-aider-le-gardiennage-des-estives-par-des-elev/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>44633</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Développer un projet ou une politique culturelle</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui  la mise en place d&amp;#039;un projet culturel de territoire ou projet d&amp;#039;action culturelle des collectivités s&amp;#039;inscrivant dans les orientations de la politique culturelle du Conseil départemental :
+&lt;/p&gt;
+&lt;p&gt;
+ -	encourager la mixité culturelle et l&amp;#039;accessibilité aux pratiques culturelles pour le plus grand nombre
+&lt;/p&gt;
+&lt;p&gt;
+ -	soutien à la structuration et au développement d&amp;#039;actions et équipements culturels
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 90 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participation à la conception d&amp;#039;une nouvelle salle polyvalente à dominante spectacle
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;un espace de vie culturel autour d&amp;#039;une Micro-Folie
+&lt;/p&gt;
+&lt;p&gt;
+ Prise de compétence Enseignement et éducation artistique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/23e2-developper-un-projet-ou-une-politique-culture/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>155119</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des centres de vacances</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Centres de vacances (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Tout projet visant à la création, rénovation, extension d&amp;#039;équipements :
-[...1 lines deleted...]
-&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les centres de vacances (ou colonies de vacances) sont des accueils collectifs avec hébergement pour tous les jeunes âgés de 4 à 17 ans lors de leurs congés scolaires, professionnels ou de leurs loisirs. Les groupes accueillis sont composés d&amp;#039;au minimum 12 enfants et/ou adolescents pour une durée supérieure à 5 nuits.
+&lt;/p&gt;
+&lt;p&gt;
+ Les organisateurs, qui proposent de tels accueils sont tenus de les déclarer auprès des services déconcentrés du ministère concerné
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoire de la PMI (si accueil enfants -6ans)
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Jeunesse
+Famille et enfance
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+ &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Les crèches collectives, les crèches familiales sont des établissements d&amp;#039;accueil des enfants de moins de 6 ans confiés par leurs parents. Ces structures sont régies par les articles R2324-16 et suivants du code de la santé publique. Dans le cadre d&amp;#039;un projet d&amp;#039;établissement et règlement de fonctionnement, ces établissements d&amp;#039;accueil non permanent veillent à la santé, à la sécurité, au bien-être et au développement des enfants qui leur sont confiés. Dans le respect de l&amp;#039;autorité parentale, ils contribuent à leur éducation et apportent leur aide aux parents pour favoriser la conciliation de leur vie professionnelle et de leur vie familiale. Ils concourent à l&amp;#039;intégration des enfants présentant un handicap ou atteints d&amp;#039;une maladie chronique qu&amp;#039;ils accueillent. L&amp;#039;accueil peut être régulier, occasionnel ou mixte
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
   &lt;/li&gt;
-  &lt;li&gt;
-[...49 lines deleted...]
- &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
   &lt;/li&gt;
   &lt;li&gt;
    A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
 &lt;/p&gt;
 &lt;p&gt;
  Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Exemples de démarches en lien avec la transition écologique : Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
   &lt;/li&gt;
   &lt;li&gt;
-   Exemples de démarches en lien avec la transition inclusive :Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
   &lt;/li&gt;
   &lt;li&gt;
-   Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
   &lt;/li&gt;
   &lt;li&gt;
-   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
   &lt;/li&gt;
   &lt;li&gt;
-   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W79" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/centres-de-vacances-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W76" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02 33 05 97 75
+ Téléphone : 02.33.05.99.61
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/257a-centres-de-vacances-politique-territoriale-22/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>10500</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Dotation Départementale Rurale (DDR)</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="J77" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des micro-projets, dont le montant est situé entre 5 000€ HT et 100 000€ HT, portés par les communes et leurs groupements, hors EPCI à fiscalité propre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;enveloppe annuelle fait l&amp;#039;objet de 2 programmations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fin juin (dossiers reçus avant le 1er avril)
+ &lt;/li&gt;
+ &lt;li&gt;
+  et fin d&amp;#039;année (dossiers reçus avant le 1er octobre)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Alimentation
+Economie sociale et solidaire
+Biodiversité
+Réhabilitation
+Logement et habitat
+Paysage
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P77" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q77" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/971b-dotation-departementale-rurale-ddr/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>166654</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>AIDE A L'ACQUISITION DE MATERIEL SPORTS NATURE</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>AIDE A L'ACQUISITION DE MATERIEL SPORTS NATURE</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif&lt;/h3&gt;
+&lt;p&gt;Aider les comités départementaux, associations et collectivités à s’équiper en matériel nécessaire à la pratique des sports de nature.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;&lt;strong&gt;Sont éligibles les typologies de matériels suivants :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;• Les matériels « lourds » permettant la pratique : aviron, canoë, avion (ULM, planeur), vélos…&lt;/p&gt;
+&lt;p&gt;• Remorques de transport de matériel sports de nature : vélo, canoë, aviron…&lt;/p&gt;
+&lt;p&gt;• Matériel adapté permettant l’accès au milieu naturel aux personnes en situation de handicap&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;NB&lt;/strong&gt; : le matériel d’occasion, issu du réemploi ou reconditionné, est éligible.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Le matériel doit indispensablement être en lien avec l’un des deux projets &lt;/strong&gt;:&lt;/p&gt;
+&lt;p&gt;– le projet associatif du comité sports de nature référent de l’activité&lt;/p&gt;
+&lt;p&gt;– le schéma intercommunal des sports de nature&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les matériels financés devront obligatoirement s’intégrer dans une ou plu&lt;/strong&gt;sieurs des catégories suivantes :&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Matériel à visée pédagogique&lt;/strong&gt;, permettant l’apprentissage des savoirs sportifs et techniques essentiels à la pratique de la discipline&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Matériels mutualisés : &lt;/strong&gt;une rationalisation des achats qui peut se faire à l’échelle du comité ou de plusieurs clubs sur l’ensemble des matériels éligibles&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Matériel sport handicap &lt;/strong&gt;: tout matériel permettant la pratique sports de nature des personnes en situation de handicap&lt;/p&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;p&gt;&lt;strong&gt;Ne sont pas éligibles les typologies de matériels suivants &lt;/strong&gt;:&lt;/p&gt;
+&lt;p&gt;• Les matériaux textiles : vêtements type combinaison, gilets de sauvetage, etc.&lt;/p&gt;
+&lt;p&gt;• Les petits consommables&lt;/p&gt;
+&lt;p&gt;• Les véhicules&lt;/p&gt;
+&lt;p&gt;• Les « consommables » des activités : mousquetons, ancrages, cordes, baudriers, chasubles&lt;/p&gt;
+&lt;p&gt;• Les machines : perceuses, visseuses, etc.&lt;/p&gt;
+&lt;p&gt;• Les éléments d’entretien : parachutes de secours, …&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Associations, comités sportifs départementaux, collectivités et syndicats mixtes.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement.&lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt;– Coût TTC pour les associations, coût HT pour les collectivités.&lt;/p&gt;
+&lt;p&gt;Les dépenses éligibles sont fixées à 2 500 € minimum et à 40 000 € maximum.&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;40 % dans la limite de 80 % d’aides publiques maximum.&lt;/p&gt;
+&lt;p&gt;– En cas de revente avant la durée d’amortissement du matériel, une partie de la subvention départementale sera rendue par le bénéficiaire au Département au prorata de la durée&lt;/p&gt;
+&lt;p&gt;– « Le Département, premier partenaire des territoires » : Le bénéficiaire devra se conformer aux obligations du bénéficiaire de subventions départementales en matière de communication : stickers sur le matériel, photos, etc…&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;p&gt;– Demande écrite sollicitant la subvention adressée à la Présidente du Conseil Départemental&lt;/p&gt;
+&lt;p&gt;– Descriptif technique de l’usage du matériel indiquant le lien avec l’un des 3 priorités d’achats et les modalités de gestion pour le matériel mutualisé.&lt;/p&gt;
+&lt;p&gt;– Documents justifiant que le matériel est reconditionné/issu du réemploi dans le cas d’un matériel d’occasion&lt;/p&gt;
+&lt;p&gt;– Devis du matériel&lt;/p&gt;
+&lt;p&gt;– Plan de financement avec cofinancements sollicités.&lt;/p&gt;
+&lt;h3&gt;Instruction des dossiers_Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt; &lt;strong&gt;Dépôt via la plateforme &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;TELESERVICE&lt;/strong&gt;: Sport et sport de nature&lt;br /&gt; &lt;strong&gt;DISPOSITIF &lt;/strong&gt;: &lt;strong&gt;Aide acquisition matériel sports nature&lt;/strong&gt;&lt;/p&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;– Copies des factures acquittées de l’opération&lt;/p&gt;
+&lt;p&gt;– Photos justifiant le respect des obligations de communication du bénéficiaire des subventions départementales.&lt;/p&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt;Commission permanente du 11 décembre 2023.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;&lt;strong&gt;Sont éligibles les typologies de matériels suivants :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;• Les matériels « lourds » permettant la pratique : aviron, canoë, avion (ULM, planeur), vélos…&lt;/p&gt;
+&lt;p&gt;• Remorques de transport de matériel sports de nature : vélo, canoë, aviron…&lt;/p&gt;
+&lt;p&gt;• Matériel adapté permettant l’accès au milieu naturel aux personnes en situation de handicap&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;NB&lt;/strong&gt; : le matériel d’occasion, issu du réemploi ou reconditionné, est éligible.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Le matériel doit indispensablement être en lien avec l’un des deux projets &lt;/strong&gt;:&lt;/p&gt;
+&lt;p&gt;– le projet associatif du comité sports de nature référent de l’activité&lt;/p&gt;
+&lt;p&gt;– le schéma intercommunal des sports de nature&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les matériels financés devront obligatoirement s’intégrer dans une ou plu&lt;/strong&gt;sieurs des catégories suivantes :&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Matériel à visée pédagogique&lt;/strong&gt;, permettant l’apprentissage des savoirs sportifs et techniques essentiels à la pratique de la discipline&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Matériels mutualisés : &lt;/strong&gt;une rationalisation des achats qui peut se faire à l’échelle du comité ou de plusieurs clubs sur l’ensemble des matériels éligibles&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Matériel sport handicap &lt;/strong&gt;: tout matériel permettant la pratique sports de nature des personnes en situation de handicap&lt;/p&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;p&gt;&lt;strong&gt;Ne sont pas éligibles les typologies de matériels suivants &lt;/strong&gt;:&lt;/p&gt;
+&lt;p&gt;• Les matériaux textiles : vêtements type combinaison, gilets de sauvetage, etc.&lt;/p&gt;
+&lt;p&gt;• Les petits consommables&lt;/p&gt;
+&lt;p&gt;• Les véhicules&lt;/p&gt;
+&lt;p&gt;• Les « consommables » des activités : mousquetons, ancrages, cordes, baudriers, chasubles&lt;/p&gt;
+&lt;p&gt;• Les machines : perceuses, visseuses, etc.&lt;/p&gt;
+&lt;p&gt;• Les éléments d’entretien : parachutes de secours, …&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Associations, comités sportifs départementaux, collectivités et syndicats mixtes.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/materiel-sportif-et-travaux-dans-les-locaux-sportifs-associatifs/</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-acquisition-de-materiel-sports-nature/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>143389</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Développer un projet MaaS : pour un accès unique aux services de mobilité du territoire (Formation)</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le MaaS (pour Mobility-as-a-Service) vise un accès unique à l&amp;#039;ensemble de l&amp;#039;offre de mobilité. Il se développe fortement en France, grâce aux avancées technologiques et réglementaires. Face aux attentes des usagers, les collectivités se doivent de faire évoluer leurs systèmes pour tendre vers le MaaS. Mais le sujet est complexe, à la fois au niveau technique que de gouvernance. Les collectivités doivent maîtriser cette complexité pour mener à bien leur projet de MaaS, et en faire un outil au service de leurs politiques publiques. Quant aux acteurs privés, ils sont généralement positionnés sur un sous-domaine du MaaS (calcul d&amp;#039;itinéraires, ticket mobile, paiement, application) et doivent étendre leurs compétences pour répondre au mieux aux attentes des collectivités ou des employeurs. La gestion de la donnée et des échanges entre partenaires est essentielle à la réussite de ces projets.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, le stagiaire doit être en capacité de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identifier les modalités possibles du développement de la mobilité servicielle sur un territoire et leur contribution aux politiques de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les différents modèles économiques du MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les enjeux du développement du MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir trouver les ressources documentaires essentielles sur le MaaS et les projets emblématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;em&gt;
+   1er jour :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  9h – 9h30 : accueil des participants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tour de table et recueil des attentes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  9h30 – 10h30 : L&amp;#039;apport du numérique sur les services de mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le big-bang numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opportunités et freins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  10h45 – 12h : Les données de mobilités pour piloter les politiques publiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Panorama des données de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enjeux de la gestion de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  14h – 15h30 : L&amp;#039;émergence du concept de Mobility-as-a-service
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définitions, état de l&amp;#039;art, LOM, données du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  15h45 – 17h : MaaS et politiques publiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilité inclusive, économie territoriale, promotion du report modal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Incitatifs, évaluation des effets du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2ème jour :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  9h – 10h30 : Benchmark de dispositifs MaaS urbains opérationnels
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fonctionnalités, Gouvernance, Tarifications, Architecture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  10h45 – 12h : Les différentes échelles de MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Longue distance, MaaS régional, MaaS urbain, MaaS rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;écosystème des acteurs du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  14h – 15h30 : Cas pratique sur le partage de données du MaaS (jeu de rôles)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Chaque stagiaire reçoit un rôle précis avec le contexte de l&amp;#039;acteur qu&amp;#039;il représente,    ainsi qu&amp;#039;un objectif à atteindre. Les acteurs sont réunis pour concevoir un MaaS...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  15h45 – 16h30 : Les modèles économiques du MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les différents modèles d&amp;#039;affaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  16h30 – 17h00 : bilan de la formation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Public
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Consultants des bureaux d&amp;#039;études en Mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens et ingénieurs des collectivités (moyennes et grandes agglos &amp;#43; Régions)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens et ingénieurs des opérateurs de transport,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études des entreprises du numérique et de l&amp;#039;industrie du transport
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Niveau pré-requis
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Cette formation ne nécessite aucun prérequis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Outils pédagogiques
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Modalités d&amp;#039;évaluation
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+&lt;/h4&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h4&gt;
+ Délais d&amp;#039;accès
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-developper-projet-maas-acces-unique-aux-services</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y79" s="1" t="inlineStr">
         <is>
-          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+          <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z79" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/472c-structures-daccueil-petite-enfance-enfance-fa/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb7b-developper-un-projet-maas-formation-pour-un-a/</t>
         </is>
       </c>
       <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Création d’une crèche</t>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="AE79" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF79" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG79" s="1" t="inlineStr">
         <is>
-          <t>26/11/2023</t>
+          <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH79" s="1" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:34" customHeight="0">
       <c r="A80" s="1">
-        <v>155122</v>
+        <v>143360</v>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil jeunesse</t>
+          <t>Apprendre à réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Structures d’accueil jeunesse (politique territoriale 22-28)</t>
+          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Manche</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
-        <is>
-[...301 lines deleted...]
-      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les enquêtes ménages-déplacements alimentent les politiques publiques depuis la fin des années 1970.
+ &lt;br /&gt;
+ Initialement conçues pour les zones denses des grandes agglomérations (EMD), les enquêtes ont été déclinées dans les villes moyennes (Enquête Déplacements Villes Moyennes – EDVM) et les couronnes périurbaines (Enquête Déplacements Grands Territoires – EDGT).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Aujourd&amp;#039;hui, ces méthodes ont été harmonisées pour n&amp;#039;en former qu&amp;#039;une seule : l&amp;#039;enquête mobilité certifiée Cerema (EMC2).
+Avec sa méthodologie modulable, elle s&amp;#039;adapte aux besoins des territoires et étend ses champs de construction de la connaissance.
+Elle continue d&amp;#039;être largement réalisée par les collectivités qui ont besoin de mettre à jour leurs indicateurs de planification et/ou leur modèle multimodaux de prévision de trafic.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, les stagiaires doivent être en capacité de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déterminer les cas pour lesquels il est judicieux de réaliser une EMC2 et à quoi elles servent
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décrire les étapes d&amp;#039;une enquête pour en planifier une.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Citer les grands principes méthodologiques des EMC et leurs justifications 2 : champs temporel, géographique, stratification territoriale, population concernée, taux de sondage, processus de recueil téléphone et/ou face à face, contenu du questionnaire du cœur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utiliser les exploitations standards.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PROGRAMME :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Première journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  10h00 – 10h30 : Accueil des participant·e·s : Présentation de la formation, Tour de table des participant·e·s et de leurs attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10h30 – 11h15 :   Introduction à la Mobilité : Pourquoi recueille-t-on de la donnée de mobilité et définitions utiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h15 – 12h30 : Les EMC2 dans le paysage des enquêtes de déplacements : Panorama des enquêtes de mobilité ; Données numériques pour la mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H30 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 17H30 : La méthodologie des EMC2 : Processus d&amp;#039;une EMC2 ; Principes méthodologiques : calendrier, plan de sondage, questionnaire, temporalité ; Le déplacement : unité et variables recueillies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Deuxième journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  8h30 – 9H00 :Accueil des participant·e·s : retours sur la journée de la veille, questions éventuelles, présentation de la journée
+ &lt;/li&gt;
+ &lt;li&gt;
+  9h00 – 10H45 : La donnée c&amp;#039;est pas donné ! Les erreurs et biais de l&amp;#039;enquête et comment le Cerema intervient pour les minimiser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10H45 – 11H00 : Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  11H00 – 11h45 : Une EMC2 à quoi ça ressemble : Fichier brut, dictionnaire des variables, outils d&amp;#039;exploitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h45 – 12h45 : Une EMC2 à quoi ça ressemble : l&amp;#039;exploitation standard ; Présentation de l&amp;#039;exploitation standard et comment l&amp;#039;utiliser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H45 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 15H30  : Les EMC2 : leurs limites et au-delà. Avantages et faiblesses des EMC2 Comment les options y répondent
+ &lt;/li&gt;
+ &lt;li&gt;
+  15H30-16H30 : Evaluation ; Conclusion de la formation, premiers retours.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PUBLIC :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cette formation vise, à la fois, toute personne en charge de la conception, du suivi d&amp;#039;une EMC2, mais également les personnes en charge de traitements et analyses des données issues des EMC2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens, chargés d&amp;#039;études des services mobilités des services de l&amp;#039;Etat et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études en agence d&amp;#039;urbanisme ou bureaux d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chercheurs en mobilité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NIVEAU PRÉ-REQUIS : Aucun
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OUTILS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés méthodologiques et apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exercices / études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quiz
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS D&amp;#039;ÉVALUATION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCESSIBILITÉ DE NOS FORMATIONS AUX PERSONNES EN SITUATION DE HANDICAP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLAIS D&amp;#039;ACCÈS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-realiser-enquete-mobilite-certifiee-cerema-emc2</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa26-formation-realiser-une-enquete-mobilite-certi/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>143293</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Apprendre à utiliser les fichiers fonciers (Formation)</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H81" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K81" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L81" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Accompagner les Villes et Pays d&amp;#039;Art et d&amp;#039;Histoire dans la valorisation et l&amp;#039;animation du patrimoine, au plus près des citoyens, grâce à leurs programmes annuels d&amp;#039;actions de sensibilisation, de médiation et d&amp;#039;éducation au patrimoine et à l&amp;#039;architecture.
-[...5 lines deleted...]
-          <t>&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Date limite de dépôt du dossier : 1er avril de chaque année&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Coût du personnel gérant le label VPAH&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prestations extérieures (techniques, intellectuelles, cachets artistiques)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communication sur les actions VPAH&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Location/achat de matériel pour réaliser les actions&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Expositions, outils de médiation du patrimoine, valises pédagogiques, outils numériques d&amp;#039;aide à la visite.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Modalités de calcul de la subvention régionale &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Maximum de 20% du coût des dépenses éligibles avec une aide plafonnée à 15 000 € / an.&lt;/p&gt;&lt;p&gt;Une bonification de 10% sera appliquée pour les territoires en situation de vulnérabilité socio-économique relative (Cf. carte EPCI en annexe).&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2009, le Cerema retraite, géolocalise et enrichit les Fichiers fonciers de la Direction Générale des Finances Publiques (Dgfip, données MAJIC) pour le compte du Ministère en charge de l&amp;#039;Ecologie et du Logement, afin de permettre aux acteurs pblics de réaliser facilement des analyses fines et comparables sur leur territoire national. Les Fichiers fonciers décrivent de manière détaillée l&amp;#039;occupation du sol fiscale, les locaux ainsi que les différents droits de propriété qui leur sont liés. Ils sont aujourd&amp;#039;hui devenus essentiels pour à une meilleure connaissance du foncier dans de nombreuses politiques publiques telles que l&amp;#039;occupation du sol, l&amp;#039;aménagement, le logement, la gestion du risque et l&amp;#039;énergie. Le Cerema vous propose de découvrir le contenu et les usages des Fichiers fonciers à travers une prise en main opérationnelle des données. La formation apporte des notions thématiques sur les données et leur utilisation, et des notions techniques pour la manipulation des données
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comprendre le contenu des Fichiers fonciers et les usages des données, savoir apprécier la fiabilité des variables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir des outils adaptés aux ambitions des politiques publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir manipuler les principales variables des Fichiers fonciers au travers de requêtes SQL (langage de requête structurée).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Journée 1
+&lt;/p&gt;
+&lt;p&gt;
+ 9h00 - 12h00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de la matrice cadastrale MAJIC aux Fichiers fonciers retraités par le Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  principes de retraitement : géolocalisation, classification des propriétaires, champs métier
+ &lt;/li&gt;
+ &lt;li&gt;
+  contenu des Fichiers fonciers : les produits tables principales et tables agrégées
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 14h00 - 17h00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  cours progressifs en SQL : affichage des colonnes, sélection des lignes renvoyées, tri des résultats, calcul de premières statistiques agrégées
+ &lt;/li&gt;
+ &lt;li&gt;
+  exercices simples et appliquées pour différents usages : occupation du sol, logement et habitat, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  visualisation des données dans le logiciel QGis.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Journée 2
+&lt;/p&gt;
+&lt;p&gt;
+ 9h00 - 12h00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  approche thématique : compréhension des notions présentes dans les Fichiers fonciers et contenu des variables
+ &lt;/li&gt;
+ &lt;li&gt;
+  des notions fiscales aux usages concrets : savoir apprécier le périmètre de fiabilité des variables
+ &lt;/li&gt;
+ &lt;li&gt;
+  diaporama des usages classiques des Fichiers fonciers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 14h00 - 17h00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  suite des exercices SQL : calcul de statistiques sur groupements à la commune ou autre périmètre, jointure entre tables, création de nouvelles tables
+ &lt;/li&gt;
+ &lt;li&gt;
+  cas d&amp;#039;usage concrets : repérage des droits de propriété, recherche du foncier d&amp;#039;une personne morale, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Journée 3
+&lt;/p&gt;
+&lt;p&gt;
+ 9h00 - 12h00 : matinée technique
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  jointure géographique et mini cas d&amp;#039;usage
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de colonnes d&amp;#039;indicateurs à façon, filtres SQL avancés
+ &lt;/li&gt;
+ &lt;li&gt;
+  retour sur les notions importantes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 14h00 - 17h00 : approfondissement au choix
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  notions géomatiques ou thématiques à la demande : exercices de prise en main avancés
+ &lt;/li&gt;
+ &lt;li&gt;
+  approfondissement sur les variables disponibles et leurs cas d&amp;#039;usage
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en pratique sur un court cas d&amp;#039;usage classique : occupation du sol, évaluation des enjeux en zones à risque, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en pratique autour de cas concrets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support de présentation
+ &lt;/li&gt;
+ &lt;li&gt;
+  La formation se déroule en présentiel. 8 postes informatiques dotés de Qgis et serveur PostgreSQL/client PgAdmin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attesttation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité de nos formations aux personnes en situation de handicap
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Délais d&amp;#039;accès
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1500€ HT (TVA à 0 % s&amp;#039;agissant de formation)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuners inclus
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N81" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-Culture et identité collective</t>
+          <t>Foncier</t>
         </is>
       </c>
       <c r="O81" s="1" t="inlineStr">
         <is>
-          <t>Récurrente</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="R81" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les gestionnaires du label (collectivités territoriales ou associations) des :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Villes d&amp;#039;art et d&amp;#039;histoire de moins de 50 000 habitants&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pays d&amp;#039;art et d&amp;#039;histoire de moins de 150 000 habitants&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Programme d&amp;#039;actions équilibrées sur les publics touristiques, habitants et jeunes publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Convention de labellisation VPAH avec le Ministère de la Culture&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Équipe de valorisation du patrimoine professionnelle.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Critères de priorisation&lt;/p&gt;&lt;p&gt;Parmi les dossiers éligibles, seront considérés comme prioritaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les VPAH situés en territoires ruraux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les VPAH mettant en œuvre des actions innovantes et importantes en direction du public jeune et scolaire, notamment dans le cadre de Parcours d&amp;#039;Éducation Artistique et Culturelle en partenariat avec l&amp;#039;Éducation Nationale, ou intégrant d’autres approches patrimoniales comme le patrimoine culturel immatériel&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La valorisation des données de l&amp;#039;Inventaire Général du patrimoine culturel in situ&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les actions en faveur des publics en situation précaire et des publics en situation de handicap (accessibilité des contenus culturels, partenariats avec des structures gérant ces publics…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes bénéficiaires des Fichiers fonciers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics de l&amp;#039;État
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agences d&amp;#039;urbanisme, EPF, SAFER, ADIL, OLAP, SCoT, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bureaux d&amp;#039;études
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau prérequis
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aucun prérequis n&amp;#039;est nécessaire. La formation propose une initiation complète au SQL (langage de requête structuré), via le client PgAdmin de l&amp;#039;outil libre PostgreSQL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une connaissance basique d&amp;#039;un logiciel bureautique SIG (Système d&amp;#039;Information Géographique) tel que Qgis est souhaitable.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U81" s="1" t="inlineStr">
         <is>
-          <t>Nouvelle-Aquitaine</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V81" s="1" t="inlineStr">
         <is>
-          <t>https://les-aides.nouvelle-aquitaine.fr/culture/villes-et-pays-dart-et-dhistoire</t>
+          <t>https://www.cerema.fr/fr/activites/services/formation-savoir-utiliser-fichiers-fonciers-0</t>
+        </is>
+      </c>
+      <c r="W81" s="1" t="inlineStr">
+        <is>
+          <t>https://datafoncier.cerema.fr/donnees/fichiers-fonciers/contact</t>
         </is>
       </c>
       <c r="X81" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?
-&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Toutes les demandes devront faire l&amp;#039;objet d&amp;#039;une prise de contact via l&amp;#039;e-mail de contact ci-dessous, merci de préciser votre département.&lt;/p&gt;&lt;p&gt;Les demandes pendront en compte la programmation des projets &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Programmation annuelle avec une date limite de dépôt des dossiers le 1er avril de chaque année.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets éligibles seront programmés en fonction de l&amp;#039;enveloppe budgétaire annuelle dévolue à ce dispositif.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pièces justificatives à fournir :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Lettre saisine motivant la demande&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Budget prévisionnel (en € HT) et décision (délibération de la collectivité, acte du conseil d’administration ou autre acte décisionnel)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Programme prévisionnel d&amp;#039;actions détaillé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Fiche d&amp;#039;identité Siren&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Patrimoine et Inventaire - Unité Politiques Publiques et Budget&lt;/p&gt;&lt;p&gt;Direction de la Culture et du Patrimoine&lt;/p&gt;&lt;p&gt;15, rue de l’Ancienne Comédie&lt;/p&gt;&lt;p&gt;86021 Poitiers CS 70575&lt;/p&gt;&lt;p&gt;05 49 36 30 05&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y81" s="1" t="inlineStr">
         <is>
-          <t>newsroom@nouvelle-aquitaine.fr</t>
+          <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z81" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/villes-et-pays-dart-et-dhistoire/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46b5-savoir-utiliser-les-fichiers-fonciers-formati/</t>
         </is>
       </c>
       <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>organizational</t>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="AE81" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF81" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG81" s="1" t="inlineStr">
         <is>
-          <t>11/10/2024</t>
+          <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH81" s="1" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:34" customHeight="0">
       <c r="A82" s="1">
-        <v>44633</v>
+        <v>162977</v>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Développer un projet ou une politique culturelle</t>
+          <t>Améliorer le bien-être et le cadre de vie des Coëvronnais</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Tarn</t>
+          <t>GAL des Coëvrons</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
-        <is>
-[...945 lines deleted...]
-      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I87" s="1" t="inlineStr">
+      <c r="I82" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;La population des Coëvrons est en diminution, plutôt vieillissante, et rencontre des fragilités sociales. L’offre de soin est insuffisante. L’enjeu est d’adapter et de développer des soins et des services pour la population à toutes les étapes de la vie, de favoriser le vivre ensemble et l’échange entre les générations.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Faciliter les démarches partenariales pour améliorer la prévention et l&amp;#039;offre de soins sur le territoire&lt;/li&gt;&lt;li&gt;Favoriser l’inclusion sociale, l’insertion et les échanges entre les générations&lt;/li&gt;&lt;li&gt;Prévenir la rupture sociale&lt;/li&gt;&lt;li&gt;Développer l’offre petite enfance et enfance jeunesse&lt;/li&gt;&lt;li&gt;Soutenir l’offre de loisirs et sportive pour tous&lt;/li&gt;&lt;li&gt;Soutenir la vie associative&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Amélioration de la prévention et de l&amp;#039;offre de soins :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions innovantes telles que la télémédecine et unité mobile de soin&lt;/li&gt;&lt;li&gt;Actions d’aide à l’installation des professionnels de santé&lt;/li&gt;&lt;li&gt;Actions de prévention, d’information, de communication et de formation&lt;/li&gt;&lt;li&gt;Mise en réseau des professionnels de santé et des acteurs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Renforcement de l’inclusion sociale et des échanges entre les générations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur de l’inclusion sociale et de l’insertion&lt;/li&gt;&lt;li&gt;Services innovants en faveur des jeunes, de l’intergénérationnel et des personnes âgées (ex : habitats partagés, structures EHPAD/crèche, système de parrainage)&lt;/li&gt;&lt;li&gt;Actions en faveur du handicap et de la santé mentale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Développement de l’offre petite enfance et enfance jeunesse :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets en lien avec l’accueil des enfants en situations de handicap (ex : structure de type Loisirs Pluriel), évènements et actions inclusives&lt;/li&gt;&lt;li&gt;Actions d’amélioration de l’offre actuelle&lt;/li&gt;&lt;li&gt;Nouveaux services et équipements&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Soutien d’une pratique sportive et de loisirs pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositifs et actions pour soutenir les pratiques amateurs&lt;/li&gt;&lt;li&gt;Actions en faveur de l’intergénérationnel&lt;/li&gt;&lt;li&gt;Acquisition d&amp;#039;équipements pour permettre une pratique inclusive&lt;/li&gt;&lt;li&gt;Développement d’offres de loisirs et sportives innovantes&lt;/li&gt;&lt;li&gt;Actions liées au développement de synergie entre les acteurs de la culture et des loisirs&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P87" s="1" t="inlineStr">
+      <c r="P82" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q87" s="1" t="inlineStr">
+      <c r="Q82" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD87" s="1" t="inlineStr">
+      <c r="AD82" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>162974</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Obtenir un appui pour faire émerger vos projets de territoires</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>DDT de l'Aube</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les
 services spécialisés de la Direction Départementale des
 Territoires de l’Aube, selon le domaine concerné, sont les
 interlocuteurs de proximité des élus qui souhaitent être
 accompagnés et soutenus dans la mise en œuvre de leurs projets
 relevant des  domaines suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Urbanisme
 	et aménagement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
 	des dispositifs Petites Villes de Demain, Action Cœur de Ville,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
 	à l’élaboration de schémas directeurs d’accessibilité,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;instruction
 	des actes d’urbanisme et conseil aux services instructeurs des
 	collectivités,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
 	et expertise pour l’élaboration des documents de planification,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;aide
 	à la mise en accessibilité des bâtiments et espaces publics,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
 	aux collectivités dans la mise en œuvre de l’ingénierie sur
 	mesure proposée par l’ANCT, ...&lt;/p&gt;
 	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Agriculture,
 	nature et environnement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
 	et instruction des procédures environnementales des projets,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
@@ -18777,3435 +17449,1644 @@
 	douces,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
 	sur les aménagements de sécurité routière, ... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Sécurité&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;aide
 	à la réalisation des plans communaux de sauvegarde,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;accompagnement
 	des collectivités pour la prise d’arrêtés de mise en sécurité,
 	... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Développement
 économique et commercial&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
 	et accompagnement pour la réalisation de projets économiques ou
 	industriels, ... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Ingénierie
 financière&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;appui
 	à la recherche de financements publics (outil aides territoires),
 	... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 – Action
 Cœur de Ville, Opérations de Revitalisation des Territoires (ORT),
 Petites Villes de Demain (PVD) ;&lt;/p&gt;
 &lt;p&gt;– Pacte
 Territorial de Réussite de la Transition Écologique (PTRTE) ;&lt;/p&gt;
 &lt;p&gt;– Aménagements
 d’espaces publics ;&lt;/p&gt;
 &lt;p&gt;– Renouvellement
 urbain, écoquartiers ;&lt;/p&gt;
 &lt;p&gt;– Rénovation
 thermique de bâtiments publics, production d&amp;#039;EnR ; 
 &lt;/p&gt;
 &lt;p&gt;– Agendas
 d’accessibilité programmée ;&lt;/p&gt;
 &lt;p&gt;– Diagnostics
 de sécurité routière ;&lt;/p&gt;
 &lt;p&gt;– Aires
 d’accueil des gens du voyage ;&lt;/p&gt;
 &lt;p&gt;– Plans
 communaux de sauvegarde ;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;– &lt;/span&gt;Projets
 liés aux énergies renouvelables ;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;– &lt;/span&gt;&lt;span&gt;R&lt;/span&gt;&lt;span&gt;ena&lt;/span&gt;turation
 de friches artisanales et industrielles ;&lt;/p&gt;
 &lt;p&gt;– Planification
 territoriale… .&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Prévention des risques
 Mobilité pour tous
 Connaissance de la mobilité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://intra.ddt.aube.rie.gouv.fr/spip.php?page=sommaire</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction
 Départementale des Territoires de l’Aube.&lt;/p&gt;
 &lt;p&gt;Email : &lt;a href="mailto:ddt-direction&amp;#64;aube.gouv.fr" target="_self"&gt;ddt-direction&amp;#64;aube.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>jean-michel.barrois@aube.gouv.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/obtenir-un-appui-pour-faire-emerger-vos-projets-de-territoires/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>DDT 10</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E89" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>165874</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Développer des infrastructures cyclables de façon massive</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Le Sud à vélo : Aménagements pour desserte d’équipements</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif est de développer des infrastructures cyclables de façon massive pour qu’une plus grande part des trajets du quotidien s’effectuent à vélo. Le dispositif consiste pour la Région à apporter un soutien financier aux porteurs de projets qui développent des aménagements cyclables autour d’établissements et de pôles qu’elle considère prioritaires et pour lesquels l’accessibilité à vélo doit être encouragée et facilitée. Il s’agit :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;des gares (ferroviaires et routières du réseau Zou !) ;&lt;/li&gt; 	&lt;li&gt;des établissements d’enseignement et de formation régionaux ;&lt;/li&gt; 	&lt;li&gt;des équipements et pôles dits structurants pour un territoire (définis dans les Contrats opérationnels de Mobilité).&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P84" s="1" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les Départements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les communes et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les syndicats d’aménagement ou intercommunaux et autres organismes publics (société publique locale d’aménagement, établissement public)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critère 1 :&lt;br /&gt; appartenir à un itinéraire de schéma vélo ou Plan de Mobilité ou Plan de mobilité simplifié ou document équivalent figurant des itinéraires cyclables . Un rabattement entre un itinéraire vélo et l’équipement à desservir constitue également un projet éligible.&lt;br /&gt; &lt;br /&gt; Critère 2 :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;desservir une gare (ferroviaire et routière) ou un établissement scolaire sous compétence régionale (sans obligatoirement figurer au Contrat opérationnel de mobilité).&lt;/li&gt; 	&lt;li&gt;desservir des équipements identifiés dans le cadre des Contrats opérationnels de mobilité – COM : pôle touristique, zone d&amp;#039;emploi, pôle sportif, hôpital, groupe scolaire, collège ...&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Eligibilité cumulative aux critères 1 et 2 et respect des recommandations techniques (CEREMA, Code de la Route, ISSR ...)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/amenagements-cyclables-le-sud-a-velo</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_SUDVELO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Allo Région Sud&lt;/strong&gt;&lt;br /&gt; Tel : &lt;a href="tel:0491575757"&gt;04 91 57 57 57&lt;/a&gt;&lt;br /&gt; Mail : &lt;a href="mailto:contact&amp;#64;alloregionsud.fr"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/le-sud-a-velo-amenagements-pour-desserte-d-equipements/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>165854</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Développer les manifestations nautiques inclusives</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Manifestations nautiques inclusives</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
-Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="O89" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;‘La Mer’ constitue un facteur avéré d’inclusion et permet à des personnes mentalement ou physiquement défaillantes de découvrir un monde auquel elles ne pensaient jamais avoir accès.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;De nombreuses structures de la région pratiquent des activités “handi” et l’organisation de manifestations, journées Portes ouvertes ou toute autre forme d’opération visant à développer l’accès aux sports nautiques pour tous bénéficie d’un accompagnement de la collectivité.&lt;/p&gt; &lt;p&gt;Associations; communes; fédérations; organisant des manifestations destinées aux personnes en situation de handicap.&lt;/p&gt; &lt;p&gt;Manifestations se déroulant sur le littoral de la Région Sud ou concernant des publics issus de la région&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Santé</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P89" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="S89" s="1" t="inlineStr">
+      <c r="P85" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/manifestations-nautiques-inclusives</t>
+        </is>
+      </c>
+      <c r="W85" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_MANIFNAU/depot/simple</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Virginie MICHEL : &lt;a href="mailto:VMICHEL&amp;#64;maregionsud.fr"&gt;VMICHEL&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AF89" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/manifestations-nautiques-inclusives-1/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG89" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-[...29 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J86" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le MaaS (pour Mobility-as-a-Service) vise un accès unique à l&amp;#039;ensemble de l&amp;#039;offre de mobilité. Il se développe fortement en France, grâce aux avancées technologiques et réglementaires. Face aux attentes des usagers, les collectivités se doivent de faire évoluer leurs systèmes pour tendre vers le MaaS. Mais le sujet est complexe, à la fois au niveau technique que de gouvernance. Les collectivités doivent maîtriser cette complexité pour mener à bien leur projet de MaaS, et en faire un outil au service de leurs politiques publiques. Quant aux acteurs privés, ils sont généralement positionnés sur un sous-domaine du MaaS (calcul d&amp;#039;itinéraires, ticket mobile, paiement, application) et doivent étendre leurs compétences pour répondre au mieux aux attentes des collectivités ou des employeurs. La gestion de la donnée et des échanges entre partenaires est essentielle à la réussite de ces projets.
-[...214 lines deleted...]
- &lt;br /&gt;
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
-[...623 lines deleted...]
-Animation et mise en réseau
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
-Modes actifs : vélo, marche et aménagements associés</t>
-[...14 lines deleted...]
-      <c r="T92" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P86" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q86" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X92" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E93" s="1" t="inlineStr">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q87" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>155121</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil petite enfance / enfance / familles</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Structures d’accueil petite enfance / enfance / familles  (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Tout projet visant à la création, rénovation, extension d&amp;#039;immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère).
-[...20 lines deleted...]
- &lt;/strong&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   avis de la compagnie consulaire concernée (intérêt de l&amp;#039;opération, viabilité économique du projet, concurrence...)
+   Les crèches collectives, les crèches familiales sont des établissements d&amp;#039;accueil des enfants de moins de 6 ans confiés par leurs parents. Ces structures sont régies par les articles R2324-16 et suivants du code de la santé publique. Dans le cadre d&amp;#039;un projet d&amp;#039;établissement et règlement de fonctionnement, ces établissements d&amp;#039;accueil non permanent veillent à la santé, à la sécurité, au bien-être et au développement des enfants qui leur sont confiés. Dans le respect de l&amp;#039;autorité parentale, ils contribuent à leur éducation et apportent leur aide aux parents pour favoriser la conciliation de leur vie professionnelle et de leur vie familiale. Ils concourent à l&amp;#039;intégration des enfants présentant un handicap ou atteints d&amp;#039;une maladie chronique qu&amp;#039;ils accueillent. L&amp;#039;accueil peut être régulier, occasionnel ou mixte
   &lt;/li&gt;
   &lt;li&gt;
-   identité du futur exploitant
+   Une maison d&amp;#039;assistant(e)s maternel(le)s est un établissement loué à des assistantes maternelles agréées. Un à six assistants maternels peuvent y exercer, mais uniquement 4 en simultané. C&amp;#039;est la loi n° 2010-625 du 9 juin 2010 qui en est le fondement juridique. Le service de la Protection Maternelle et Infantile (PMI) doit vérifier que les conditions d&amp;#039;accueil de la maison garantissent la sécurité et la santé des enfants accueillis. Les assistant(e)s maternel(le)s qui exercent dans une MAM sont employés par les parents qui leur confient leurs enfants. Ils sont soumis à la même réglementation que ceux qui travaillent à leur domicile (code de l&amp;#039;action sociale et des familles). La seule différence réside dans la possibilité de délégation entre eux de l&amp;#039;accueil des enfants.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le relais petite enfance a pour mission de créer un environnement favorable aux conditions et à la qualité de l&amp;#039;accueil individuel. Ce n&amp;#039;est ni un lieu de garde d&amp;#039;enfants, ni un employeur d&amp;#039;assistant(e)s maternel(le)s. Il n&amp;#039;est pas réglementé comme le sont les établissements et services d&amp;#039;accueil mais est défini par des circulaires de la Caisse Nationale d&amp;#039;Allocations Familiales, à l&amp;#039;origine de leur création. Le RPE assure différentes missions et services auprès des parents, des professionnels de l&amp;#039;accueil à domicile (assistant(e)s maternel(le)s, candidats à l&amp;#039;agrément garde d&amp;#039;enfants à domicile), et des acteurs de la petite enfance, sur un territoire défini. C&amp;#039;est un lieu d&amp;#039;écoute, d&amp;#039;information et d&amp;#039;animation.
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;
-[...35 lines deleted...]
-Commerces et services
+</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra respecter l&amp;#039;avis des services compétents (Etat, PMI, Service départemental d&amp;#039;incendie et de secours (SDIS...). A noter cependant que pour le RPE, la PMI n&amp;#039;a pas d&amp;#039;avis à donner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la création et l&amp;#039;extension, un diagnostic local sur les besoins d&amp;#039;implantation ou de rénovation d&amp;#039;une structure d&amp;#039;accueil petite enfance, enfance et famille devra être établi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions générales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+&lt;/p&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
-  &lt;li&gt;
-[...1 lines deleted...]
-  &lt;/li&gt;
   &lt;li&gt;
    Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
   &lt;/li&gt;
   &lt;li&gt;
    A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
   &lt;/li&gt;
   &lt;li&gt;
-   Bouquet de deux types de travaux énergétiques obligatoire si nécessaire d&amp;#039;entreprendre ce type de travaux.
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Exemples de démarches en lien avec la transition écologique : Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
   &lt;/li&gt;
   &lt;li&gt;
-   Pour les derniers commerces, la commune devra avoir identifié un futur exploitant
-[...2 lines deleted...]
-   Pour les boutiques éphémères, la commune devra présenter le projet d&amp;#039;occupation-animation du lieu
+   Exemples de démarches en lien avec la transition inclusive :Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
-[...10 lines deleted...]
- Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   &lt;strong&gt;
-[...19 lines deleted...]
-   Les études préalables en lien direct avec le projet : étude d marché, études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
   &lt;/li&gt;
   &lt;li&gt;
-   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
   &lt;/li&gt;
   &lt;li&gt;
-   Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet
   &lt;/li&gt;
   &lt;li&gt;
-   Toutes dépenses inhérentes à l&amp;#039;obtention de la bonification.
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Les frais d&amp;#039;acquisition de terrain ;
+   Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
-   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
-   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
-   Les frais de publicité, de reproduction des dossiers ;
+   Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
-   Les travaux réalisés régie ;
+   Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
-   Les travaux d&amp;#039;assainissement non-collectif.
+   Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W93" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-daccueil-petite-enfance-enfance-familles-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02.33.05.97.41
+ Téléphone : 02 33 05 97 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/472c-structures-daccueil-petite-enfance-enfance-fa/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="AF93" s="1" t="inlineStr">
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E94" s="1" t="inlineStr">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>155122</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil jeunesse</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Structures d’accueil jeunesse (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  NATURE DES PROJETS ÉLIGIBLES :
-[...10 lines deleted...]
-  MODALITÉS FINANCIÈRES :
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Les accueils collectifs de mineurs sans hébergement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure pouvant accueillir de 7 à 300 mineurs, en dehors de leur famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une année sur le temps extrascolaire ou périscolaire pour une durée minimale de 2 heures par journée de fonctionnement. L&amp;#039;équipement se caractérise par une fréquentation régulière des mineurs inscrits auxquels est offerte une diversité d&amp;#039;animations et d&amp;#039;activités.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accueil de jeunes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure pouvant accueillir de 7 à 40 mineurs, âgés de 14 ans ou plus, en dehors d&amp;#039;une famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une même année et répondant à un besoin social particulier explicité dans le projet éducatif de l&amp;#039;organisateur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accueil de loisirs espace jeunes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure ouverte aux jeunes âgés de 11 à 17 ans inclus offrant un accueil libre ainsi que de nombreuses activités et sorties.
+&lt;/p&gt;
+&lt;p&gt;
+ À noter que ces trois types de structure peuvent s&amp;#039;intégrer dans un pôle enfance, jeunesse.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  PIÈCES À FOURNIR :
-[...9 lines deleted...]
- Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoire de la PMI (si accueil enfants -6ans)
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
- Pièces justifiant de la bonification si sollicitation
+ Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
-Famille et enfance
-Education et renforcement des compétences
+Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
-[...11 lines deleted...]
-  Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
+  → Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas unique des accueils collectifs de mineurs sans hébergement, une école devra être présente sur la commune d&amp;#039;implantation de l&amp;#039;équipement et/ou que la commune soit membre d&amp;#039;un regroupement pédagogique intercommunale (RPI).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Bâtiment
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...8 lines deleted...]
-  Obligation d&amp;#039;attribution de subvention de la part de l&amp;#039;Etat.
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Conditions spécifiques aux projets périscolaires
-[...4 lines deleted...]
-  Présence obligatoire d&amp;#039;une école sur la commune d&amp;#039;implantation du projet.
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  CONDITIONS DE BONIFICATION
-[...43 lines deleted...]
- &lt;strong&gt;
   Sont exclus des dépenses éligibles :
-  &lt;br /&gt;
-[...19 lines deleted...]
-  Les travaux d&amp;#039;assainissement non collectif.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W94" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-daccueil-jeunesse-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02 33 05 96 79
+ Téléphone : 02.33.05.99.61
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/87ab-structures-daccueil-jeunesse-politique-territ/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="AF94" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-[...25 lines deleted...]
-      <c r="H95" s="1" t="inlineStr">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I95" s="1" t="inlineStr">
-[...1450 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
  &lt;/li&gt;
  &lt;li&gt;
   les modes doux,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation du patrimoine ligérien (naturel et bâti protégé),
  &lt;/li&gt;
  &lt;li&gt;
   le développement touristique local,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de proximité,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements d&amp;#039;espaces publics (traversées de bourg...),
  &lt;/li&gt;
  &lt;li&gt;
   les études.
  &lt;/li&gt;
 &lt;/ul&gt;
 Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -22218,539 +19099,1001 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W101" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB101" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-      <c r="A102" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>126132</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé en amont d'un projet de construction, d'aménagement, d'architecture et paysage</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Architectes Conseils</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Prestation gratuite, sur RDV :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous avez un projet de construction :
   &lt;/strong&gt;
   Des architectes-conseils, missionnés par le Département, vous aident dans le choix de l&amp;#039;implantation de votre construction, sa conception, l&amp;#039;aménagement extérieur, l&amp;#039;utilisation des énergies renouvelables, les démarches administratives...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous souhaitez réhabiliter un bâtiment :
   &lt;/strong&gt;
   Les architectes-conseil vous orientent pour aménager un espace de vie, réaliser une extension, créer une nouvelle ouverture, rénover une toiture, une façade... Ils peuvent également vous informer sur les techniques d&amp;#039;isolation efficaces, le choix des matériaux, les normes accessibilité et sécurité, la réglementation thermique, ...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous désirez être orienté dans vos démarches :
   &lt;/strong&gt;
   Les architectes-conseil vous guident dans les démarches administratives (planification, des droits des sols, commande publique...), sur les étapes et les acteurs d&amp;#039;un projet de construction.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M102" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Domaine de l&amp;#039;architecture :
  &lt;/strong&gt;
  logements, écoles, cantines, équipements petites enfances, bibliothèques, pôles sportifs, églises, maisons séniors et habitat adapté...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme :
  &lt;/strong&gt;
  aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers),  valorisation des centres bourgs, stationnements...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1313816/l-assistance-architecturale-pour-les-collectivites</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule Ingénierie et Animation territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 77 12 52 26
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f6f-etre-conseille-en-amont-dun-projet-de-constru/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>50276</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou acquérir des logements sociaux avec le prêt Locatif à Usage Social</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Locatif à Usage Social (PLUS) : financer les opérations de production et construction de logements</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...18 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Département de l&amp;#039;Aude propose d&amp;#039;aider les communes et leurs groupements à construire ou à aménager
-[...4 lines deleted...]
-      <c r="M103" s="1" t="inlineStr">
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires finance vos projets de construction et d&amp;#039;acquisition de logements locatifs sociaux avec ou sans travaux d&amp;#039;amélioration avec son offre de prêt PLUS.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt PLUS permet le financement de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de logements sociaux à usage locatif ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de logements avec ou sans travaux d&amp;#039;amélioration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de locaux en vue de leur transformation en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition par la formule de vente en état futur d&amp;#039;achèvement (VEFA) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;opérations de logements en structure collective destinés à des personnes âgées, des personnes handicapées, des étudiants et des jeunes actifs.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Handicap
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-plus?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ope_prod_plus_psat</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Gymnase ou salle spécialisée, aire aménagée, plaine de jeux, plateau d&amp;#039;éducation physique, stade, piscine...
-[...9 lines deleted...]
-      <c r="O103" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d74-trouver-une-offre-de-pret-dediee-au-financeme/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>544</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets immobiliers pour des populations spécifiques</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PHARE : financer des projets d’habitat en faveur des personnes fragilisées</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer un projet immobilier pour des populations spécifiques (construction, acquisition, réhabilitation, ...) ?
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose un financement en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts avec son offre de prêts PHARE.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets immobiliers peuvent être :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des établissements et services médico-sociaux destinés aux personnes handicapées ou âgées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des logements en structure collective pour jeunes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des institutions pour l&amp;#039;aide sociale à l&amp;#039;enfance et la protection judiciaire de la jeunesse,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des aires permanentes d&amp;#039;accueil et des terrains familiaux locatifs pour les gens du voyage.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phare?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phare_populations_specifiques_psat</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...).
-[...14 lines deleted...]
-  Plantations
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f17f-pret-habitat-amelioration-restructuration-ext/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2019</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>165986</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Investissements dans les réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations d’investissement sur les Réserves naturelles régionales peuvent être très variées. Aussi, la priorisation des &lt;strong&gt;travaux, équipements, matériels (etc.) &lt;/strong&gt;que soutiendra la Région, chaque année, en fonction de son budget, s’effectuera après connaissance et examen de la maturité des projets sur chaque Réserve naturelle régionale.&lt;/p&gt;
+&lt;p&gt;Les objectifs visés par la mise en œuvre de ces actions d’investissement sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Amélioration de la fonctionnalité des milieux et des habitats&lt;/li&gt; 	&lt;li&gt;Amélioration de l’état de conservation des milieux et espèces&lt;/li&gt; 	&lt;li&gt;Réduction des impacts sur la Réserve&lt;/li&gt; 	&lt;li&gt;Meilleure compatibilité des pratiques anthropiques autorisées sur la Réserve&lt;/li&gt; 	&lt;li&gt;Amélioration de la maîtrise de la fréquentation, de l’accessibilité et de la circulation&lt;/li&gt; 	&lt;li&gt; Amélioration des conditions de gestion de la Réserve&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P94" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gestionnaires de réserves naturelles régionales.&lt;/p&gt;&lt;p&gt;Tout investissement (études préalable à travaux, travaux, matériels, équipements…) répondant aux objectifs détaillés dans la présentation du dispositif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...43 lines deleted...]
-      <c r="AA103" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/investissements-dans-les-reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMNGT_RNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:ebouvier&amp;#64;maregionsud.fr"&gt;ebouvier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investissements-dans-les-reserves-naturelles-regionales-1/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
-[...29 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>163591</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les Villes et Pays d'Art et d'Histoire</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Villes et Pays d’Art et d’Histoire</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les Villes et Pays d&amp;#039;Art et d&amp;#039;Histoire dans la valorisation et l&amp;#039;animation du patrimoine, au plus près des citoyens, grâce à leurs programmes annuels d&amp;#039;actions de sensibilisation, de médiation et d&amp;#039;éducation au patrimoine et à l&amp;#039;architecture.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La Région Nouvelle-Aquitaine reconnaît que le patrimoine culturel est un facteur essentiel de développement de ses territoires et qu’il reste, pour certains d’entre eux, la principale ressource disponible.&lt;/p&gt;&lt;p&gt;Dans une région caractérisée par sa grande superficie, la valorisation du patrimoine permet donc de promouvoir l’idée d’un aménagement raisonné de tous ses territoires. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Date limite de dépôt du dossier : 1er avril de chaque année&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Coût du personnel gérant le label VPAH&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prestations extérieures (techniques, intellectuelles, cachets artistiques)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communication sur les actions VPAH&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Location/achat de matériel pour réaliser les actions&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Expositions, outils de médiation du patrimoine, valises pédagogiques, outils numériques d&amp;#039;aide à la visite.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Modalités de calcul de la subvention régionale &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Maximum de 20% du coût des dépenses éligibles avec une aide plafonnée à 15 000 € / an.&lt;/p&gt;&lt;p&gt;Une bonification de 10% sera appliquée pour les territoires en situation de vulnérabilité socio-économique relative (Cf. carte EPCI en annexe).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les gestionnaires du label (collectivités territoriales ou associations) des :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Villes d&amp;#039;art et d&amp;#039;histoire de moins de 50 000 habitants&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pays d&amp;#039;art et d&amp;#039;histoire de moins de 150 000 habitants&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Programme d&amp;#039;actions équilibrées sur les publics touristiques, habitants et jeunes publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Convention de labellisation VPAH avec le Ministère de la Culture&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Équipe de valorisation du patrimoine professionnelle.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Critères de priorisation&lt;/p&gt;&lt;p&gt;Parmi les dossiers éligibles, seront considérés comme prioritaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les VPAH situés en territoires ruraux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les VPAH mettant en œuvre des actions innovantes et importantes en direction du public jeune et scolaire, notamment dans le cadre de Parcours d&amp;#039;Éducation Artistique et Culturelle en partenariat avec l&amp;#039;Éducation Nationale, ou intégrant d’autres approches patrimoniales comme le patrimoine culturel immatériel&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La valorisation des données de l&amp;#039;Inventaire Général du patrimoine culturel in situ&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les actions en faveur des publics en situation précaire et des publics en situation de handicap (accessibilité des contenus culturels, partenariats avec des structures gérant ces publics…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/culture/villes-et-pays-dart-et-dhistoire</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?
+&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Toutes les demandes devront faire l&amp;#039;objet d&amp;#039;une prise de contact via l&amp;#039;e-mail de contact ci-dessous, merci de préciser votre département.&lt;/p&gt;&lt;p&gt;Les demandes pendront en compte la programmation des projets &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Programmation annuelle avec une date limite de dépôt des dossiers le 1er avril de chaque année.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets éligibles seront programmés en fonction de l&amp;#039;enveloppe budgétaire annuelle dévolue à ce dispositif.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pièces justificatives à fournir :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Lettre saisine motivant la demande&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Budget prévisionnel (en € HT) et décision (délibération de la collectivité, acte du conseil d’administration ou autre acte décisionnel)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Programme prévisionnel d&amp;#039;actions détaillé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Fiche d&amp;#039;identité Siren&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Patrimoine et Inventaire - Unité Politiques Publiques et Budget&lt;/p&gt;&lt;p&gt;Direction de la Culture et du Patrimoine&lt;/p&gt;&lt;p&gt;15, rue de l’Ancienne Comédie&lt;/p&gt;&lt;p&gt;86021 Poitiers CS 70575&lt;/p&gt;&lt;p&gt;05 49 36 30 05&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/villes-et-pays-dart-et-dhistoire/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD95" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>22827</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Financer la production de logements sociaux</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J104" s="1" t="inlineStr">
+      <c r="J96" s="1" t="inlineStr">
         <is>
           <t>Aide régionale totale plafonnée à 250 000 € par opération.</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer au financement d&amp;#039;opérations de création de logements sociaux locatifs familiaux, conventionnés avec l&amp;#039;État ou les collectivités locales délégataires des aides à la pierre (ou le cas échéant l&amp;#039;ANRU) répondant aux critères de loyer et de conditions de revenu des logements de type PLUS (prêt locatif à usage social) et PLAI (prêt locatif aidé d&amp;#039;intégration) ou produits équivalent agréés par l&amp;#039;ANRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développer une offre accessible sur l&amp;#039;ensemble du territoire régional et adaptée aux spécificités territoriales et aux types de bénéficiaires
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage, dans le cadre des règles d&amp;#039;éco-conditionnalités de la Région :
  &lt;/li&gt;
  &lt;ul&gt;
   &lt;li&gt;
    à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
   &lt;/li&gt;
   &lt;li&gt;
@@ -22779,4696 +20122,4707 @@
 &lt;p&gt;
  Des bonifications et aides complémentaires sont mises en place afin de répondre aux enjeux territoriaux, énergétiques et d&amp;#039;accessibilité aux personnes en situation de handicap :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Logements situés en communes SRU :
  &lt;/strong&gt;
  1 000 €/logt PLAI - 500 €/logt PLUS Cette bonification sera accordée sous réserve d&amp;#039;une contrepartie de la commune d&amp;#039;implantation du projet à hauteur à minima de la bonification régionale (subvention et/ou cession foncière gratuite ou minorée).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition énergétique (bâtiments à énergie positive) :
  &lt;/strong&gt;
  1 500 €/logt en 2018 ; 1 000 €/logt en 2019 Cette majoration sera accordée, sous réserve au moment du dépôt du dossier de la synthèse de l&amp;#039;étude thermique réalisée par un bureau d&amp;#039;études, et de l&amp;#039;attribution du label à l&amp;#039;issue de la réalisation de l&amp;#039;opération. Aide non cumulable avec toute autre aide régionale à caractère environnemental.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité des logements :
  &lt;/strong&gt;
  Aide, lorsque la réglementation ne l&amp;#039;exige pas, à l&amp;#039;installation d&amp;#039;ascenseurs et d&amp;#039;équipements (portes d&amp;#039;entrée motorisées) permettant des circulations autonomes dans les accès et parties communes des Bâtiments d&amp;#039;Habitat Collectif (BHC) : 20% des dépenses subventionnables plafonnés à 5 000 € par opération. Par ailleurs, pour inciter à dépasser l&amp;#039;obligation règlementaire de logements accessibles par opération, une bonification forfaitaire de 1 000 € sera accordée pour chaque logement accessible au-delà de cette obligation.
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Cohésion sociale et inclusion
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations agréées par l&amp;#039;État (le cas échéant par ses délégataires ou l&amp;#039;ANRU) à partir de 2016 et non démarrées au moment de la demande
   &lt;/li&gt;
   &lt;li&gt;
    Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes). En cas de financement inférieur à celui de la collectivité régionale, cette dernière plafonnera son aide sur la base des contreparties locales (hors bonifications)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-a-la-production-de-logements-sociaux</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    04 67 22 93 96 (Départements 09 - 11 – 12 - 34)
   &lt;/li&gt;
   &lt;li&gt;
    04 67 22 98 33 (Départements 46 - 66 - 81 – 82 - 65)
   &lt;/li&gt;
   &lt;li&gt;
    04 67 22 93 80 (Départements 31 - 48)
   &lt;/li&gt;
   &lt;li&gt;
    04 67 22 98 73 (Départements 30 - 32)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c372-aide-a-la-production-de-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF104" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>18/01/2020</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>18/02/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E105" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>166053</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Rémunérer les stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Rémunération des stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes en recherche d&amp;#039;emploi non indemnisé par France Travail et vous souhaitez suivre une formation pour élever vos compétences ?&lt;br /&gt; Avec la Rémunération des stagiaires de la formation professionnelle, la Région Sud contribue à l’égalité des chances en vous accompagnant à concrétiser votre projet professionnel dans des conditions sécurisantes.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles &lt;/span&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les personnes en recherche d’emploi de plus de 16 ans non indemnisés par France Travail&lt;/li&gt; 	&lt;li&gt;Les personnes étrangères à l’Union Européenne, à l’Espace Économique Européen (EEE) ou à la Confédération suisse en possession d’un titre de séjour permettant de suivre une formation professionnelle&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires du RSA (Revenu de Solidarité Active), de l’ASS (Allocation de Solidarité Spécifique) et DE l’ATA (Allocation Temporaire d’Attente)&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires de l&amp;#039;allocation aux adultes handicapés et de la prestation de compensation&lt;/li&gt; 	&lt;li&gt;Les stagiaires reconnus handicapés en centres et établissements et services de réadaptation professionnelle, centres de pré-orientation et unités d’évaluation, de réentraînement et d’orientation sociale et professionnelle&lt;/li&gt; 	&lt;li&gt;Les personnes placées sous main de justice (détenus, condamnés ou prévenus) en formation en milieu ouvert ou fermé&lt;/li&gt; 	&lt;li&gt;Les personnes salariées et non salariées cumulant travail et formations&lt;/li&gt; 	&lt;li&gt;Les étudiants ayant interrompu leur parcours de formation initiale depuis plus de 14 mois entrant en formation d’aide-soignant, d&amp;#039;auxiliaire de puériculture et d&amp;#039;ambulancier&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P97" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2019</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 1&lt;/strong&gt;&lt;br /&gt; Selon votre situation, contactez l’un des organismes en charge du &lt;a href="https://mon-cep.org/"&gt;Conseil en Évolution Professionnelle&lt;/a&gt; (CEP) qui vous accompagnera à élaborer votre projet professionnel :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Missions locales&lt;/li&gt; 	&lt;li&gt;France Travail&lt;/li&gt; 	&lt;li&gt;CAP emploi&lt;/li&gt; 	&lt;li&gt;Association pour l’emploi des cadres (APEC)&lt;/li&gt; 	&lt;li&gt;Réseau des centres interinstitutionnels de bilan de compétences (CIBC)&lt;/li&gt; 	&lt;li&gt;Conseils départementaux pour les bénéficiaires du Revenu de solidarité active (RSA)&lt;/li&gt; 	&lt;li&gt;Plans locaux pluriannuels pour l’insertion et l’emploi (PLIE)&lt;/li&gt; 	&lt;li&gt;La maison régionale de la performance pour les sportifs de haut niveau&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;ÉTAPE 2&lt;/strong&gt;&lt;br /&gt; Élaborez votre projet avec un conseiller des réseaux d&amp;#039;accompagnement du CEP. Votre projet sera alors soumis à une validation préalable de ce dernier avant toute demande de prise en charge sur la base de la cohérence et de l’adéquation de votre projet post-formation dans le cadre du &lt;a href="https://www.francetravail.fr/candidat/pole-emploi-et-vous/le-projet-personnalise-dacces-a.html"&gt;Projet Personnalisé d’Accès à l’Emploi&lt;/a&gt; (PPAE).&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 3&lt;/strong&gt;&lt;br /&gt; Après validation, chaque dossier de demande devra être déposé, au plus tard à la date de fin de la formation, auprès d&amp;#039;un organisme de formation chargé de la complétude des demandes, de votre accompagnement et de la saisie de votre dossier dans l’application SUDREMU mise en place par la Région Sud.&lt;br /&gt; &lt;br /&gt; À l&amp;#039;issue, la rémunération professionnelle sera elle versée directement aux bénéficiaires par Docaposte en charge de l&amp;#039;instruction et le versement des aides aux stagiaires de la formation professionnelle pour le compte de la Région.&lt;br /&gt; &lt;br /&gt; Pour toute difficulté sur la plateforme régionale, Docaposte assure une permanence téléphonique du lundi au vendredi de 9h00 à 12h00 et de 13h30 à 17h00 au 03 87 18 36 15 ou à l&amp;#039;adresse &lt;a href="mailto:assistance.maregionsud&amp;#64;docaposte.fr"&gt;assistance.maregionsud&amp;#64;docaposte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/remuneration-des-stagiaires-de-la-formation-professionnelle</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://remu.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers&lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/remuneration-des-stagiaires-de-la-formation-professionnelle-1/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>122830</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser l'omnipréssence de l'eau et de la nature (LEADER /Fiche action 5)</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser l'omnipréssence de l'eau et de la nature</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Nord Haute-Marne (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention maximale de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>Les objectifs sont multiples et visent à
+ :
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  permettre la découverte du territoire à travers les canaux, les cours d&amp;#039;eau et les circuits de randonnée
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir la mise en réseau des sites et des acteurs à travers l&amp;#039;itinérance
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  renforcer la destination touristique du territoire et du Lac du Der
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposer des itinéraires de découvertes et des déclinaisons locales à pied, en vélo, à cheval, en lien et en complémentarité avec le réseau des voies vertes et de canaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer les services et les activités atour de l&amp;#039;eau et de la nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer l&amp;#039;accessibilité des plans d&amp;#039;eau, canaux et rivières
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le développement touristique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  fédérer et inscrire les acteurs du territoire autour de la démarche touristique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seront soutenues les actions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;études, de diagnostics pour la création ou le développement/modernisation de voies douces, d&amp;#039;itinéraires de découverte, d&amp;#039;équipements et de sites de loisirs et enfin de nouveaux produits touristiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et aménagement d&amp;#039;hébergements insolites, atypiques ou thématisés dans la limite de 2 hébergements insolites ou atypiques sur la durée du programme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de parcours accrobranche, via ferrata, escalade en pleine nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et réhabilitation d&amp;#039;équipements pour rendre les sites de loisirs et touristiques proches de l&amp;#039;eau accessible au public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception, aménagement, réhabilitation et équipement (signalétique) de circuits thématiques et des sentiers de voies douces et de randonnée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception et mise en place de nouveaux produits touristiques sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place et promotion des modes de déplacements touristiques doux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de communication, de sensibilisation et de promotion permettant la mise en valeur et le développement du tourisme et des activités de pleine nature à tous les publics : animations, événement, participation à des salons
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation pour les activités nouvelles et expérimentales (n&amp;#039;existant pas encore sur le territoire) renvoyant au tourisme mais aussi pour la communication et la promotion touristique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sessions de sensibilisation et d&amp;#039;information à destination des acteurs en charge de la promotion du territoire (agents et élus) sur les thématiques de la promotion touristique dans un sens large
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de sensibilisation et de communication touristiques : création de supports, outils de diffusion et de matériels renvoyant au numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires seront prioritairement localisés dans le périmètre du GAL, mais pourront également être localisés en dehors du GAL, tout comme les opérations réalisées, à condition que l&amp;#039;impact sur le territoire du GAL puisse être démontré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention sera comprise entre 3 000 € minimum et 50 000 € maximum
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE DU NORD HAUTE MARNE</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe technique du GAL Saint-Dizier, Der et Marne est à votre disposition et vous pouvez nous contacter par mail ou par téléphone :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  leader&amp;#64;syndicatnord52.fr - tel 03.25.06.65.15
+ &lt;/li&gt;
+ &lt;li&gt;
+  secretariat&amp;#64;syndicatnord52.fr - tel 03.25.55.28.23
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>leader@syndicatnord52.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c06-federer-les-acteurs-locaux-autour-dune-demarc/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte du nord Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AD98" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>155114</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Identifier et réaliser des travaux de restauration et de valorisation du petit patrimoine non protégé au titre des monuments historiques</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Petit patrimoine non protégé (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Tout projet immobilier visant à aménager des espaces de téléconsultation permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins sur les territoires. La charte partenariale régionale d&amp;#039;accès aux soins (2021-2025) prévoit la possibilité d&amp;#039;impulser et/ou soutenir dans chaque territoire toutes les initiatives de qualité en faveur de l&amp;#039;amélioration de l&amp;#039;accès aux soins, comme la télémédecine. Ces initiatives devront :
+ Identification et travaux de restauration et de valorisation du petit patrimoine non protégé au titre des monuments historiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  patrimoine matériel : bâti non protégé et visible depuis la voie publique (littoral, balnéaire, équestre, industriel, vestiges de la seconde guerre mondiale, ensembles urbains ou ruraux de la reconstruction, bâti en terre...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  patrimoine immatériel : traditions orales enrichissant la connaissance d&amp;#039;un territoire (témoignages, contes, chants, techniques et savoir-faire, us et coutumes...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet identification :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les CTM, CPU et CPS : 50% du coût du poste de chargé de mission ou du coût de l&amp;#039;étude – aide plafonnée à 15 000 €.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Versement de la subvention conditionné à la transmission des données numériques et d&amp;#039;une synthèse pédagogique au Conseil départemental.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet travaux de restauration et/ou valorisation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet identification :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CV du chargé de mission recruté réponse à la consultation de la prestation de service
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet travaux de restauration et/ou valorisation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Avis éventuels d&amp;#039;un architecte du CAUE ou de l&amp;#039;architecte des bâtiments de France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces justifiant la bonification si sollicitée.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Espace public
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet identification :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recrutement par le maitre d&amp;#039;ouvrage d&amp;#039;un chargé de mission qualifié, validé par le Conseil départemental ou réalisation d&amp;#039;une étude de pré-inventaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conventionnement avec le Conseil départemental approuvant la lettre de mission ou le cahier des charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travail normalisé du recensement selon l&amp;#039;outil méthodologique élaboré et fourni par le Conseil départemental ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restitution au maitre d&amp;#039;ouvrage et au Conseil département des données collectées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;outils de valorisation (panneaux, outil numérique...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet travaux de restauration et/ou valorisation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect des critères de préservation durable des édifices anciens de propriété publique (techniques et matériaux dans le respect des règles de l&amp;#039;art).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, recours à des artisans RGE, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet identification
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le coût du poste de chargé de mission ou de l&amp;#039;étude pour les CTM, CPU et CPS.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de restauration et mise en valeur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le coût du poste de chargé de mission ou de l&amp;#039;étude pour les FIR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/petit-patrimoine-non-protege-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W99" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.06.69.39
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c38-petit-patrimoine-non-protege-politique-territ/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>155120</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre l'immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère)</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Dernier commerce de sa spécialité – boutique éphémère (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère).
+&lt;/p&gt;
+&lt;p&gt;
+ Une boutique éphémère, comme son nom l&amp;#039;indique, est un concept de point de vente temporaire qui &amp;#34;apparaît&amp;#34; pendant une courte période, de quelques heures à plusieurs mois, puis disparaît. L&amp;#039;entreprise devra signer un bail d&amp;#039;occupation précaire ou une convention d&amp;#039;occupation précaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 % ; déduction faite des loyers représentant de façon forfaitaire 20% du montant HT des travaux. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le dernier commerce :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   être basées sur un projet de santé partagé par l&amp;#039;ensemble des acteurs de territoire,
+   avis de la compagnie consulaire concernée (intérêt de l&amp;#039;opération, viabilité économique du projet, concurrence...)
   &lt;/li&gt;
   &lt;li&gt;
-   obtenir la validation du comité opérationnel départemental (COD) - instance décisionnelle de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
+   identité du futur exploitant
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- Par ailleurs, les projets de santé ayant obtenu un avis favorable de la part du COD pourront être éligibles à un financement (hors politique territoriale) pour couvrir une partie des frais d&amp;#039;investissement non immobilier, notamment l&amp;#039;acquisition d&amp;#039;équipements liés à la réalisation des actes de télémédecine.
-[...12 lines deleted...]
-  PIÈCES À FOURNIR
+ &lt;strong&gt;
+  Pour la boutique éphémère :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Projet de santé validé en COD
+   Projet communal d&amp;#039;animation-occupation de la boutique
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les deux types de projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   projet de bail ;
   &lt;/li&gt;
   &lt;li&gt;
    Pour les rénovations, document de diagnostic énergétique
   &lt;/li&gt;
   &lt;li&gt;
-   Pièces justifiant la bonification si sollicitation
+   pièces justifiant la bonification
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
-[...6 lines deleted...]
-Equipement public
+&lt;p&gt;
+ Le service instructeur se réserve le droit de demander toute pièce complémentaire qu&amp;#039;il jugerait utile pour la bonne compréhension et l&amp;#039;analyse du projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Commerces et services
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
   &lt;/li&gt;
   &lt;li&gt;
    Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
   &lt;/li&gt;
   &lt;li&gt;
-   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
   &lt;/li&gt;
   &lt;li&gt;
-   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessaire d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les derniers commerces, la commune devra avoir identifié un futur exploitant
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les boutiques éphémères, la commune devra présenter le projet d&amp;#039;occupation-animation du lieu
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...10 lines deleted...]
- 3 – Le projet immobilier devra être présenté dans le cadre des instances de la charte régionale partenariale régionale d&amp;#039;accès aux soins.
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
 &lt;/p&gt;
 &lt;p&gt;
  Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
-   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+   réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobilier de réemploi issu de ressources locales...
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
-   Environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+   environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), mise en place d&amp;#039;une offre de livraison à domicile, horaires d&amp;#039;ouverture élargis, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+   Les études préalables en lien direct avec le projet : étude d marché, études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
   &lt;/li&gt;
   &lt;li&gt;
-   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+   Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
   &lt;/li&gt;
   &lt;li&gt;
-   et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+   Toutes dépenses inhérentes à l&amp;#039;obtention de la bonification.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Les frais d&amp;#039;acquisition de terrain
+   Les frais d&amp;#039;acquisition de terrain ;
   &lt;/li&gt;
   &lt;li&gt;
-   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
   &lt;/li&gt;
   &lt;li&gt;
-   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
   &lt;/li&gt;
   &lt;li&gt;
-   Les frais de publicité, de reproduction des dossiers
+   Les frais de publicité, de reproduction des dossiers ;
   &lt;/li&gt;
   &lt;li&gt;
-   Les travaux réalisés en régie
+   Les travaux réalisés régie ;
   &lt;/li&gt;
   &lt;li&gt;
-   Les travaux d&amp;#039;assainissement non collectif
+   Les travaux d&amp;#039;assainissement non-collectif.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W105" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/dernier-commerce-de-sa-specialite-boutique-ephemere-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W100" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02.33.05.96.17
+ Téléphone : 02.33.05.97.41
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1245-dernier-commerce-de-sa-specialite-boutique-ep/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF105" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G106" s="1" t="inlineStr">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>155127</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...7 lines deleted...]
-      <c r="H106" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J106" s="1" t="inlineStr">
-[...16 lines deleted...]
-  permettre la découverte du territoire à travers les canaux, les cours d&amp;#039;eau et les circuits de randonnée
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant de la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
- &lt;/li&gt;
-[...1 lines deleted...]
-  soutenir la mise en réseau des sites et des acteurs à travers l&amp;#039;itinérance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets scolaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Examen au cas par cas des projets situés sur des sites scolaires de 4 classes ou moins, en fonction de la dynamique territoriale ; par définition ces sites n&amp;#039;offrent pas l&amp;#039;ensemble du cycle scolaire primaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligation d&amp;#039;attribution de subvention de la part de l&amp;#039;Etat.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets périscolaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présence obligatoire d&amp;#039;une école sur la commune d&amp;#039;implantation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobilier de réemploi issu de ressources locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
   &lt;br /&gt;
- &lt;/li&gt;
-[...19 lines deleted...]
-  fédérer et inscrire les acteurs du territoire autour de la démarche touristique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
-[...213 lines deleted...]
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
-[...260 lines deleted...]
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W108" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W101" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF108" s="1" t="inlineStr">
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G109" s="1" t="inlineStr">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>155124</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des espaces de diffusion et de pratiques artistiques et culturelles</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Espaces de création, de diffusion et de pratiques artistiques et culturelles (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I109" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Doter les bibliothèques/médiathèques de matériel informatique et/ou de lecture à même de lutter contre la fracture numérique, et encourager en leur sein le développement de pratiques numériques.
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;espaces de diffusion et de pratiques artistiques et culturelles : cinémas, théâtres, salles de concert, salles culturelles, résidences d&amp;#039;artistes, établissements d&amp;#039;enseignement de musique, de danse, du théâtre, des arts du cirque et des arts visuels...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Note d&amp;#039;opportunité développant le projet culturel ou le projet d&amp;#039;établissement, le budget de fonctionnement prévisionnel pluriannuel et le partenariat développé sur le territoire avec les acteurs culturels, éducatifs, sociaux, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M109" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Bâtiments et construction
+Réhabilitation
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Acquisitions de bornes Wifi, postes informatiques dédiés, tablettes, liseuses etc.
-[...166 lines deleted...]
-      <c r="S110" s="1" t="inlineStr">
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la politique du Conseil départemental de soutien aux enseignements artistiques et aux pratiques artistiques amateurs : nécessité d&amp;#039;une réflexion à l&amp;#039;échelle communautaire pour travail en réseau, justification de l&amp;#039;équipement au regard du maillage d&amp;#039;équipements culturels et des activités proposées sur le territoire, avis technique possible dans le cadre d&amp;#039;un aménagement de salle culturelle...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressources locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : étude de faisabilité, études de conception, études environnementales, études techniques, études acoustiques, études paysagères, études énergétiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, études de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagement extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition ou renouvellement des matériels scéniques (équipements sons et lumières, gradins, praticables...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non-collectif.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="AF110" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/espaces-de-creation-de-diffusion-et-de-pratiques-artistiques-et-culturelles-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W102" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.99.42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e2b5-espaces-de-creation-de-diffusion-et-de-pratiq/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG110" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="111" spans="1:34" customHeight="0">
-      <c r="A111" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>155125</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover ou étendre de lieux d'accueils de proximité de type France services, M@nche services, centres sociaux ou espaces de vie sociale</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Lieux d’accueil de proximité :  France Services, Manche Services, centre social, espace de vie social, (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création (si équipement similaire non présent sur la commune ou équipement obsolète ne pouvant pas être réhabilité), rénovation ou extension de lieux d&amp;#039;accueils de proximité de type France services, M&amp;#64;nche services, centres sociaux ou espaces de vie sociale
+&lt;/p&gt;
+&lt;p&gt;
+ Possibilité de financement de postes pour les agents d&amp;#039;accueil dans le cadre exclusivement des France services et M&amp;#64;nche services et selon les cahiers de charges de ces deux dispositifs.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble de ces structures sont définis comme étant des lieux d&amp;#039;accueil, d&amp;#039;information et d&amp;#039;orientation à destination des usagers de services publics. Elles peuvent également proposer des animations de proximité et des loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ Conçues pour faciliter et animer la vie quotidienne des habitants usagers, comme des espaces de rencontre ouverts à tous, ces lieux ont pour vocation de développer une logique de services de proximité. La démarche est notamment orientée par la question de l&amp;#039;accès aux droits et par la participation des usagers au développement de la qualité des services publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  France services
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nouveau modèle d&amp;#039;accès aux services publics de proximité proposé par l&amp;#039;Etat. Ces espaces visent à permettre à chaque citoyen d&amp;#039;accéder aux services publics et d&amp;#039;être accueilli dans un lieu unique, par des personnes formées et disponibles, pour effectuer ses démarches du quotidien et être accompagné sur le numérique. Neuf partenaires nationaux y sont regroupés auxquels peuvent s&amp;#039;ajouter des partenaires locaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pôle emploi,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assurance-maladie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les allocations familiales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mutualité sociale agricole,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assurance-retraite,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Poste,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère de l&amp;#039;intérieur (agence nationale des titres sécurisés),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère des finances, et
+ &lt;/li&gt;
+ &lt;li&gt;
+  le ministère de la justice.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaque France services dispose d&amp;#039;un visio-accueil fournit par le Département pour permettre la mise en relation à distance avec certains partenaires (CAF, CARSAT, CPAM, MSA
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  M&amp;#64;nche services
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En complément du maillage de l&amp;#039;Etat, les M&amp;#64;nche services sont des lieux d&amp;#039;accueil de proximité situés potentiellement dans les 67 communes identifiées comme éligibles au CPS, et ayant pour vocation d&amp;#039;accueillir, d&amp;#039;informer, d&amp;#039;orienter et d&amp;#039;accompagner les usagers sur les portails internet et sur des démarches simples en lien avec les cinq partenaires, que sont la CAF, la CARSAT, la CPAM, la MSA et Pôle emploi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Centre sociaux et espaces de vie sociale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lieux de proximité à vocation globale, familiale et intergénérationnelle, qui accueillent toute la population en veillant à la mixité sociale. Ouverts à l&amp;#039;ensemble de la population, ils offrent aux usagers un accueil, des activités et des services. Ils sont également en capacité de déceler les besoins et les attentes des usagers et des habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Lieux d&amp;#039;animation de la vie sociale permettant aux habitants d&amp;#039;exprimer, de concevoir et de réaliser leurs projets : ils prennent en compte l&amp;#039;expression des demandes et des initiatives des usagers et des habitants, et favorisent la vie sociale et la vie associative.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d&amp;#039;une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l&amp;#039;opération (coût du poste chargé)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les rénovations, document de diagnostic énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces justifiant de la bonification si sollicitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Poste :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fiche de poste
+ &lt;/li&gt;
+ &lt;li&gt;
+  CV du candidat retenu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les France services et M&amp;#64;nche services respect du cahier des charges de ces deux dispositifs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit ici du financement des postes d&amp;#039;agents d&amp;#039;accueil des France services et M&amp;#64;nche services, uniquement dans le cadre d&amp;#039;une création de poste ou pour les M&amp;#64;nche services d&amp;#039;une augmentation du temps de travail d&amp;#039;un poste existant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), accessibilité à l&amp;#039;information et à la communication (documentation simplifiée...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de matériel informatiques nécessaire à l&amp;#039;offre de service ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fonctionnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre des France services et de M&amp;#64;nche services, au regard des cahier des charges de ces deux dispositifs, il est possible de financer la création de postes d&amp;#039;agents d&amp;#039;accueil ou l&amp;#039;augmentation d&amp;#039;un temps de travail d&amp;#039;un poste déjà existant, sur une durée maximale de trois ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/lieux-daccueil-de-proximite-france-services-manche-services-centre-social-espace-de-vie-social-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W103" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/74ab-lieux-daccueil-de-proximite-france-services-m/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>92578</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Aide à la Structuration de projets de Territoires (ASPT)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Volet spécifique « Petites Villes de Demain » (PVD)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
+L&amp;#039;aide est plafonnée à 5 000 € par étude.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une charte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une stratégie territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Emploi
+International
+Attractivité économique
+Artisanat
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcs Naturels Régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>163590</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Réaliser des projets et programmations de médiation du patrimoine</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Projets et programmations de médiation du patrimoine</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dispositif pour la réalisation de projets et programmations de médiation du patrimoine.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Soutenir les initiatives novatrices de mise en valeur du patrimoine via la création artistique sous différentes esthétiques, le développement du numérique, l’innovation pédagogique, des expositions temporaires,...&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Contribuer à une meilleure compréhension et appropriation du patrimoine régional, notamment en direction du public jeune et scolaire.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Améliorer l&amp;#039;accueil des publics éloignés de l&amp;#039;offre culturelle, en précarité économique ou en situation de handicap sur les sites patrimoniaux afin de permettre au patrimoine de jouer pleinement son rôle de lien social et d&amp;#039;outil au service du désenclavement des territoires.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Encourager le travail des structures patrimoniales avec des partenaires différents, notamment des acteurs culturels et touristiques, afin de toucher de nouveaux publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
+      <c r="M105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Programmation annuelle avec une date limite de dépôt des dossiers le 1er mars de chaque année.&lt;/p&gt;&lt;p&gt;Les projets éligibles seront programmés en fonction de l&amp;#039;enveloppe budgétaire annuelle dévolue à ce dispositif.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Maximum de 20 % du coût des dépenses éligibles, avec une aide plafonnée à 10 000 € / an.&lt;/p&gt;&lt;p&gt;Une bonification de 10 % sera appliquée pour les territoires en situation de vulnérabilité socio-économique relative (cf. carte EPCI en annexe).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements Publics de Coopération Intercommunale (communautés de communes, communautés d&amp;#039;agglomérations, Syndicats mixtes, Parcs Naturels Régionaux…)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;SCOP et autres entreprises sociales et solidaires.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Projet porté par une structure professionnelle ayant une maîtrise scientifique du patrimoine.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Projet structurant pour le territoire qui l&amp;#039;accueille (inscription dans le projet touristique et culturel du territoire).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Projet de dimension expérimentale avérée ou programmation d’au moins 2 mois.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Seules les programmations de plus de 6 dates, étendues sur au moins deux mois sont éligibles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet/ la programmation doit être clairement lié(e) à la thématique patrimoniale du site et doit être basé(e) sur des connaissances scientifiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Actions de médiation sous des formes innovantes pour un large public.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dossiers présentant un budget supérieur à 5 000 €.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Chaque structure ne peut présenter qu&amp;#039;un seul projet par an.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de priorisation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Parmi les dossiers éligibles, seront considérés comme prioritaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les projets d&amp;#039;envergure régionale ou nationale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets en adéquation avec les compétences du porteur de projet et de ses partenaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets se déroulant sur les territoires vulnérables&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets ciblant particulièrement le public jeune et/ou scolaire&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets faisant intervenir plusieurs structures en partenariat dans l&amp;#039;objectif de toucher des publics éloignés de l&amp;#039;offre culturelle et patrimoniale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets démontrant leur capacité à générer des ressources (autofinancement, financement participatif, mécénat, …) et à s&amp;#039;appuyer en priorité sur l&amp;#039;économie locale pour la mise en œuvre des actions&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets prenant en compte une approche environnementale pour l’accueil du public avec par exemple un encouragement aux déplacements doux et actifs, l&amp;#039;usage de matériaux et de produits locaux…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Prestations extérieures nécessaires pour la mise en œuvre du projet ou de la programmation concerné(e) (prestations techniques, intellectuelles, cachets artistiques)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communication sur les actions soutenues&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achat de matériel pour la réalisation d&amp;#039;expositions, d&amp;#039;outils de médiation du patrimoine, de valises pédagogiques, d&amp;#039;outils numériques…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coût du personnel dédié à l&amp;#039;action proprement dite (le bénévolat ne peut pas être valorisé dans les dépenses éligibles)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les publications scientifiques (bulletins, recherches universitaires, …), les opérations d&amp;#039;inventaire, les expositions temporaires ou permanentes qui relèvent de la programmation habituelle d&amp;#039;un musée, les dépenses de fonctionnement de la structure ne relevant pas clairement du projet/programmation, les dépenses relatives aux frais d&amp;#039;équipement de la structure (salle de médiation, espace d&amp;#039;interprétation, ordinateur, appareil photo, vidéoprojecteur...), les sons et lumières, les fêtes ponctuelles et autres événements isolés.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/projets-et-programmations-de-mediation-du-patrimoine</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Pièces nécessaires au dépôt du dossier&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Lettre saisine motivant la demande&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Budget prévisionnel (en € HT) et décision (délibération de la collectivité, acte du conseil d’administration ou autre acte décisionnel)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Programme prévisionnel d&amp;#039;actions détaillé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Extrait KBIS ou fiche d&amp;#039;identité Siren&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour toute prise de contact via le formulaire de contact ci-dessous, merci de préciser dans l&amp;#039;objet, votre département&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projets-et-programmations-de-mediation-du-patrimoine/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF111" s="1" t="inlineStr">
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AG105" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-[...1202 lines deleted...]
-      <c r="G117" s="1" t="inlineStr">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>95205</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Financer le projet de vie sociale et partagée des habitants qui font le choix de vivre dans un habitat inclusif (aide à la vie partagée)</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Conseils départementaux</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...13 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- _________________________________________________________________
-[...14 lines deleted...]
- Le prêt PAM offre de nombreux avantages en garantissant des caractéristiques financières identiques quelle que soit l&amp;#039;opération financée ou en vous donnant la possibilité d&amp;#039;ajuster votre prêt selon vos besoins. Dans certains cas, vous pouvez également compléter votre emprunt par un PAM à Taux Fixe.
+ L&amp;#039;aide à la vie partagée est destinée aux personnes en situation de handicap et aux personnes âgées de plus de 65 ans qui font le choix de vivre dans un habitat inclusif. Cette aide a vocation à financer leur projet de vie sociale et partagée et, ainsi, les fonctions liées au « partage de vie », au « vivre ensemble » à l&amp;#039;intérieur comme à l&amp;#039;extérieur de l&amp;#039;habitat :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;animation du projet de vie sociale et des temps partagés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la participation sociale des habitants, le développement de la citoyenneté et du pouvoir d&amp;#039;agir ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la facilitation des liens d&amp;#039;une part entre les habitants et d&amp;#039;autre part entre les habitants et l&amp;#039;environnement proche ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la coordination des intervenants permanents et ponctuels au sein de l&amp;#039;habitat ou à l&amp;#039;extérieur (hors coordination médico-sociale) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;interface technique et logistique des logements avec le propriétaire, le bailleur.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Elle n&amp;#039;a pas vocation à financer l&amp;#039;accompagnement social ou médico-social individuel de la personne pour le soutien à l&amp;#039;autonomie, ni le suivi des parcours individuels ou la coordination des interventions médico-sociales.
+ &lt;br /&gt;
+ Elle n&amp;#039;est pas cumulable, pour un même projet, avec le forfait habitat inclusif.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;aide à la vie partagée (AVP) est une aide individuelle, versée par le Conseil départemental aux porteurs de projet d&amp;#039;habitats inclusifs conventionnés avec le département, pour financer le projet de vie sociale et partagée des habitants vivant dans un habitat inclusif.
+ &lt;br /&gt;
+ Le montant de l&amp;#039;aide (jusqu&amp;#039;à 10 000€ par an et par habitant) varie en fonction du contenu du projet de vie partagée élaboré par ou avec les habitants et de l&amp;#039;intensité de l&amp;#039;aide apportée aux habitants. Cette aide ne peut pas se cumuler avec le forfait habitat inclusif.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le déploiement de l&amp;#039;aide à la vie partagée débute en 2021 sur les territoires. Pour les projets, existants ou nouveaux, identifiés par les Départements en 2021 et 2022, les Conseils départementaux pourront bénéficier d&amp;#039;un soutien financier de la CNSA jusqu&amp;#039;à 8000€ par an et par habitant. Pour cela, un accord pour l&amp;#039;habitat inclusif doit être conclu entre le département, l&amp;#039;Etat et la CNSA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="O117" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Handicap
+Cohésion sociale et inclusion
+Revitalisation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;AVP est destinée :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aux personnes en situation de handicap (bénéficiant de droits ouverts à la MDPH ou d&amp;#039;une pension d&amp;#039;invalidité délivrée par la CPAM) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux personnes âgées de plus de 65 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Elle est versée par le Conseil départemental directement au porteur de projet de l&amp;#039;habitat inclusif responsable de la mise en oeuvre du projet de vie sociale et partagée, sur la base d&amp;#039;un conventionnement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T117" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnsa.fr/grands-chantiers/habitat-inclusif</t>
+        </is>
+      </c>
+      <c r="W106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnsa.fr/budget-et-financement/financement-de-lhabitat-inclusif</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher du Conseil départemental où se situe l&amp;#039;habitat inclusif.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e85-financer-le-projet-de-vie-sociale-et-partagee/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2021</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>97606</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou aménager des espaces réservés au sport</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I107" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude propose d&amp;#039;aider les communes et leurs groupements à construire ou à aménager
+ des équipements sportifs de plein air ou couverts.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gymnase ou salle spécialisée, aire aménagée, plaine de jeux, plateau d&amp;#039;éducation physique, stade, piscine...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de mobilier et d&amp;#039;entretien courant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Eclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantations
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/equipements-sportifs</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/774a-construire-ou-amenager-des-espaces-reserves-a/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>143406</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Former pour elaborer le zonage pluvial, un outil essentiel pour votre territoire (Formation)</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;urbanisation et l&amp;#039;imperméabilisation croissante des sols engendrent et accentuent les phénomènes d&amp;#039;inondations et de pollutions des milieux aquatiques. Le changement climatique renforce les risques liés à ces phénomènes.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La collectivité compétente doit définir la politique de gestion des eaux pluviales qu&amp;#039;elle souhaite porter, afin que l&amp;#039;urbanisation (actuelle et future) ait un impact le plus faible possible sur le cycle naturel de l&amp;#039;eau, l&amp;#039;environnement au sens large et indirectement sur les finances de la collectivité .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;article L.2224-10 du code général des collectivités territoriales prévoit que les communes (ou leurs groupements compétents) délimitent un zonage pluvial adapté à leur territoire en répondant aux enjeux actuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la collectivité compétente, l&amp;#039;élaboration du zonage pluvial constitue une obligation pour les territoires à enjeu qui s&amp;#039;inscrit dans une politique plus globale d&amp;#039;amélioration du cadre de vie et de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Une démarche propre à chaque territoire doit être élaborée, cette formation proposera une méthodologie décomposée en plusieurs étapes pour l&amp;#039;élaboration du document.
+&lt;/p&gt;
+&lt;p&gt;
+ En référence, un guide méthodologique a été publié par le Cerema pour aider et accompagner les acteurs dans cette démarche, en s&amp;#039;appuyant sur des exemples de mise en en place et de mise en œuvre d&amp;#039;un zonage pluvial.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation s&amp;#039;appuie sur les préconisations du guide zonage pluvial et du P&amp;#039;tit Essentiel associé.
+&lt;/p&gt;
+&lt;h3&gt;
+ Objectifs pédagogiques
+&lt;/h3&gt;
+&lt;p&gt;
+ A l&amp;#039;issue de la formation, le stagiaire sera en capacité de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  s&amp;#039;approprier les objectifs du zonage pluvial dans son ensemble et son contenu,
+ &lt;/li&gt;
+ &lt;li&gt;
+  découvrir les phases d&amp;#039;élaboration du zonage pluvial et les acteurs à associer.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ PROGRAMME
+&lt;/h3&gt;
+&lt;h4&gt;
+ JOUR 1 MATIN
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Accueil des participants
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Présentation du zonage pluvial : contexte réglementaire, enjeux et objectifs auxquels le zonage pluvial peut répondre, articulation avec d&amp;#039;autres démarches (PPRI, schémas directeurs d&amp;#039;assainissement...)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Pause
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Présentation de la méthodologie générale pour élaborer un zonage : description des différentes étapes &amp;#34;techniques&amp;#34;, organisation de la démarche (management du projet, acteurs à mobiliser, temps et moyens à mettre en oeuvre ...)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Pause déjeuner 12H30 / 13H30
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ JOUR 1 APRÈS-MIDI
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;état des lieux et du diagnostic territorial : identification des principaux enjeux du territoire et des secteurs concernés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;état des lieux et du diagnostic territorial : méthodes employées et exemples d&amp;#039;applications
+ &lt;/li&gt;
+ &lt;li&gt;
+  17h00 - Fin de la première journée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ JOUR 2 MATIN
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le zonage pluvial, un outil au service d&amp;#039;une stratégie politique en matière de gestion des eaux pluviales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction de la cartographie des zones à enjeux et définition des mesures répondant aux enjeux de l&amp;#039;état des lieux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ JOUR 2 APRÈS-MIDI
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déroulement des étapes conduisant à approuver le zonage pluvial et donner une portée juridique aux prescriptions qu&amp;#039;il prévoit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en œuvre et déploiement du zonage pluvial : sensibilisation des acteurs, prise en compte du zonage (urbanisme, assainissement...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pause
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suivi et évaluation du zonage pour la prochaine révision
+ &lt;/li&gt;
+ &lt;li&gt;
+  Témoignages d&amp;#039;établissements publics sur le contenu de leurs zonages, la démarche menée et leurs retours d&amp;#039;expériences, discussions autour des difficultés et des réussites
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des acquis et clôture de la formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Public
+&lt;/h4&gt;
+&lt;p&gt;
+ Cette formation cible en particulier les ingénieurs et techniciens des collectivités locales, des services de l&amp;#039;Etat, des établissements publics, des bureaux d&amp;#039;études et les intervenants dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;urbanisme ou de l&amp;#039;aménagement
+&lt;/p&gt;
+&lt;h4&gt;
+ Niveau pré-requis
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaissance générale de la gestion intégrée des eaux pluviales (gestion à la source, infiltration, solutions durables, désimperméabilisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtrise des fondamentaux du cycle de l&amp;#039;eau (bassins versants, petit/grand cycle de l&amp;#039;eau)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Outils pédagogiques
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers participatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exploitation de retours d&amp;#039;études et d&amp;#039;expérience du Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  eVisionnage de témoignages d&amp;#039;acteurs du métier et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Modalités d&amp;#039;évaluation
+&lt;/h4&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+&lt;/h4&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap : naima.ait-el-hadj&amp;#64;cerema.fr
+&lt;/p&gt;
+&lt;h4&gt;
+ Délais d&amp;#039;accès
+&lt;/h4&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Education et renforcement des compétences
+Risques naturels
+Biodiversité
+Appui méthodologique
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X117" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-elaborer-zonage-pluvial-outil-essentiel-votre</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
  &lt;br /&gt;
-&lt;/p&gt;
-[...19 lines deleted...]
-      <c r="AA117" s="1" t="inlineStr">
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/71ec-former-pour-elaborer-le-zonage-pluvial-un-out/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC117" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="118" spans="1:34" customHeight="0">
-[...168 lines deleted...]
-      <c r="A119" s="1">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
         <v>164168</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Soutenir la dynamique agricole et valoriser l’alimentation locale</t>
         </is>
       </c>
-      <c r="C119" s="1" t="inlineStr">
+      <c r="C109" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
+      <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Agriculture et Alimentation : Fiche-action 1 du programme LEADER</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I119" s="1" t="inlineStr">
+      <c r="I109" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J119" s="1" t="inlineStr">
+      <c r="J109" s="1" t="inlineStr">
         <is>
           <t>70 000 € d'aide maxi</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;/strong&gt;&lt;br /&gt;Le
 territoire du GAL Forêt d&amp;#039;Orléans-Loire-Sologne présente une diversité de productions agricoles, à préserver et
 valoriser dans un contexte de dérèglement climatique. Consommer local, de
 saison, de qualité est à développer en agissant de manière cohérente et
 inclusive sur toute la chaîne du producteur au consommateur.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;&lt;br /&gt;- Conserver et valoriser la diversité des productions
 agricoles et alimentaires du territoire&lt;br /&gt;- Développer les circuits courts alimentaires de
 proximité&lt;br /&gt;- Renforcer l’accessibilité sociale à une alimentation
 de qualité et les actions locales de santé/alimentation&lt;br /&gt;- Accompagner les acteurs locaux aux enjeux de
 transitions agricoles et alimentaires&lt;br /&gt;- Fédérer les maillons de la chaîne alimentaire autour
 de projets communs coordonnés à l’échelle du PETR&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Actions de préservation du foncier agricole :
 étude, sensibilisation…&lt;br /&gt;- Actions d’appui à l’installation et à la transmission
 des exploitations agricoles&lt;br /&gt;- Actions visant à faciliter la mobilité et l’hébergement
 des travailleurs agricoles saisonniers&lt;br /&gt;&lt;br /&gt;- Réalisation d’études, actions d’animation, de
 sensibilisation et de communication sur l’alimentation locale et durable et
 les changements de pratique : produits locaux, de saison, de qualité, équilibre
 nutritionnel, limitation du gaspillage, zéro déchets…&lt;br /&gt;- Actions de sensibilisation des habitants aux
 productions agricoles locales&lt;br /&gt;- Réalisation d’études, d’expérimentations ; actions
 d’animation, de sensibilisation et de communication sur l’adaptation de
 l’agriculture au changement climatique&lt;br /&gt;&lt;br /&gt;- Actions en faveur de l’accessibilité sociale à une
 alimentation de qualité : création/développement d’épiceries sociales, jardins
 partagés, approvisionnement en produits locaux de l’aide alimentaire, services
 itinérants…&lt;br /&gt;- Soutien aux outils logistiques et de distribution de
 produits agricoles, de la chasse, de la pêche&lt;br /&gt;- Appui aux démarches d’approvisionnement local de la
 restauration et du commerce&lt;br /&gt;- Soutien aux projets collectifs de vente de produits
 agricoles et alimentaires hors commercialisation à la ferme&lt;br /&gt;- Soutien aux actions collectives de valorisation des
 biodéchets (restauration collective, exploitations agricoles…)&lt;br /&gt;- Réalisation d’études ; actions d’animation, de
 communication et d’évaluation relatives au Projet Alimentaire Territorial ;
 mise en réseau des acteurs locaux de l’agriculture et de l’alimentation&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q119" s="1" t="inlineStr">
+      <c r="Q109" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R119" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations doivent se
 dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la
 mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir
 fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout
 commencement d’exécution d’une dépense avant l’accusé de réception de la
 demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements, matériels, mobiliers, panneaux,
 signalétique, achat de véhicule&lt;br /&gt;- Dépenses de construction, d’aménagement de locaux&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Aménagement et acquisition d&amp;#039;équipements de
 valorisation des biodéchets : travaux de construction de plate-forme,
 équipement de broyage, de manutention, de stockage, de compost&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
 d’animation&lt;br /&gt;- Dépenses de communication : création, impression
 et diffusion de documents et de supports papiers, multimédias, outils
 numériques&lt;br /&gt;- Acquisition ou développement de logiciels
 informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
 commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
 traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
 notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
 personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T109" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>GAL Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>leader@petrforetorleans.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-dynamique-agricole-et-valoriser-lalimentation-locale/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC119" s="1" t="inlineStr">
+      <c r="AC109" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="AD119" s="1" t="inlineStr">
+      <c r="AD109" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE119" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G120" s="1" t="inlineStr">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>155105</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des espaces de téléconsultation</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Espaces de téléconsultation (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;urbanisation et l&amp;#039;imperméabilisation croissante des sols engendrent et accentuent les phénomènes d&amp;#039;inondations et de pollutions des milieux aquatiques. Le changement climatique renforce les risques liés à ces phénomènes.
-[...220 lines deleted...]
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet immobilier visant à aménager des espaces de téléconsultation permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins sur les territoires. La charte partenariale régionale d&amp;#039;accès aux soins (2021-2025) prévoit la possibilité d&amp;#039;impulser et/ou soutenir dans chaque territoire toutes les initiatives de qualité en faveur de l&amp;#039;amélioration de l&amp;#039;accès aux soins, comme la télémédecine. Ces initiatives devront :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   être basées sur un projet de santé partagé par l&amp;#039;ensemble des acteurs de territoire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   obtenir la validation du comité opérationnel départemental (COD) - instance décisionnelle de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Par ailleurs, les projets de santé ayant obtenu un avis favorable de la part du COD pourront être éligibles à un financement (hors politique territoriale) pour couvrir une partie des frais d&amp;#039;investissement non immobilier, notamment l&amp;#039;acquisition d&amp;#039;équipements liés à la réalisation des actes de télémédecine.
  &lt;br /&gt;
-&lt;/p&gt;</t>
-[...116 lines deleted...]
- Equipements sportifs reconnus comme étant à usage communal ou communautaire, permettant la pratique d&amp;#039;une discipline sportive principale de plein air ou couverte : les aires de jeux engazonnées ou synthétiques dédiées aux sports collectifs (football, rugby, baseball...), pour l&amp;#039;entraînement et la compétition, les terrains de basket 3x3, les terrains de foot 5x5, les terrains de tennis et de padel, les boulodromes, les salles d&amp;#039;arts martiaux et dojo, les salles de tennis de table, les salles de gymnastique, les pistes d&amp;#039;athlétisme (équipement extérieur non couvert), les patinoires, les complexes aquatiques...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Pour tous les équipements sauf les plateaux sportifs, avis de la DDCS
-[...11 lines deleted...]
-          <t>Sports et loisirs
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Projet de santé validé en COD
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les rénovations, document de diagnostic énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pièces justifiant la bonification si sollicitation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
- &lt;/strong&gt;
-[...20 lines deleted...]
-  → Bâtiment
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
   &lt;/li&gt;
   &lt;li&gt;
    Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
   &lt;/li&gt;
   &lt;li&gt;
-   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Equipement de plein air
-[...15 lines deleted...]
- NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+  Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 – Le projet devra impliquer les collectivités locales et les professionnels de santé afin de proposer une offre de soins cohérente avec les besoins et attentes de la population et répond aux priorités de la charte d&amp;#039;accès aux soins (2021-2025) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 – Les porteurs du projet devront rédiger un projet de santé présenté et validé dans le cadre des instances de la charte régionale partenariale d&amp;#039;accès aux soins (2021-2025) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 3 – Le projet immobilier devra être présenté dans le cadre des instances de la charte régionale partenariale régionale d&amp;#039;accès aux soins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
 &lt;/p&gt;
 &lt;p&gt;
  Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
-&lt;/p&gt;
-[...3 lines deleted...]
- &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
-    Bâtiment :
+    Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
    Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
-    Equipements de plein air :
+    Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
-   Présence d&amp;#039;un écologue pour la conception et la réalisation du projet, projet de renaturation d&amp;#039;un espace public (opération pour restaurer le bon état écologique des sites pour favoriser le cycle de l&amp;#039;eau en réduisant le ruissellement, favoriser la biodiversité ...), installation d&amp;#039;équipements relatifs aux mobilités douces (bornes de recharges, casiers, abri-vélos couverts, station de gonflage, abri-piétons, points d&amp;#039;eau, ...), utilisation de matériaux durables (bois locaux , masse, ...) pour la réalisation des équipements présents sur l&amp;#039;espace publics, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, , mise en place d&amp;#039;un système d&amp;#039;éclairage public adapté aux usages et contraintes locales.....), réemploi de matériaux et/ou mobiliers, insertion de clauses environnementales dans les marchés publics
+   Environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Exemples de démarches en lien avec la transition inclusive :
-  &lt;br /&gt;
+  DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   &lt;strong&gt;
-[...13 lines deleted...]
-   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement, aménagements paysagers (parterres, plantations...) directement liés au projet ;
   &lt;/li&gt;
   &lt;li&gt;
-   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+   et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W121" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/espaces-de-teleconsultation-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W110" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02.33.05.99.97
+ Téléphone : 02.33.05.96.17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d0ae-espaces-de-teleconsultation-politique-territo/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB121" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="AF121" s="1" t="inlineStr">
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG121" s="1" t="inlineStr">
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH121" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E122" s="1" t="inlineStr">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>117554</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Financer les travaux de rénovation de votre parc de logements</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Le Prêt PAM : financez vos travaux de réhabilitation</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes une collectivité territoriale, un établissement public ou un organisme de logement social ? Vous portez un projet de réhabilitation de votre parc de logements afin d&amp;#039;améliorer la vie quotidienne des habitants, mettre vos habitats aux normes d&amp;#039;accessibilité ou effectuer une rénovation énergétique ? La Banque des territoires vous propose son prêt PAM pour accompagner vos besoins de financement concernant des travaux d&amp;#039;amélioration, de résidentialisation et de réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt PAM offre de nombreux avantages en garantissant des caractéristiques financières identiques quelle que soit l&amp;#039;opération financée ou en vous donnant la possibilité d&amp;#039;ajuster votre prêt selon vos besoins. Dans certains cas, vous pouvez également compléter votre emprunt par un PAM à Taux Fixe.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pam?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pam_psat</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/41d2-financer-la-rehabilitation-des-logements-soci/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>117553</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction et l'acquisition de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PLS</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre de prêts PLS (Prêt Locatif Social) de la Banque des Territoires permet de financer les projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construire des logements locatifs sociaux, et ce, avec ou sans acquisition du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des logements avec ou sans travaux d&amp;#039;amélioration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations de logements collectifs pour les personnes handicapées, les personnes âgées, les jeunes actifs et les étudiants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les prêts PLS sont des prêts sur fonds d&amp;#039;épargne de la Caisse des Dépôts. Leur montant doit représenter a minima la moitié du prix de revient de l&amp;#039;opération. Un prêt complémentaire au PLS peut être accordé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Handicap
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=locatif_social_psat</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5880-financer-la-construction-et-lacquisition-de-l/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>155126</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover ou étendre une salle de convivialité ou un espace de vie associatif dont la gestion est publique</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Salles de convivialité et espaces de vie associative (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G122" s="1" t="inlineStr">
+      <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
+      <c r="H113" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Nature des projets éligibles :
-[...10 lines deleted...]
-  L&amp;#039;aménagement d&amp;#039;un espace de télétravail au sein d&amp;#039;un équipement public : Le télétravail est le fait de travailler à distance en ayant à sa disposition tous les outils modernes liées à la communication. Ainsi, un simple espace plutôt organisé sous forme d&amp;#039;espace de coworking (quelques tables, un coin détente) ou de bureaux individuels loués à la journée ou demi-journée peut répondre aux besoins des télétravailleurs sous condition de connexions internet et de téléphonie satisfaisantes. Il a pour objectif premier d&amp;#039;éviter aux salariés des déplacements pendulaires.
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet proposé visant à la création (si équipement similaire non présent sur la commune ou équipement obsolète ne pouvant être réhabilité), la rénovation ou l&amp;#039;extension d&amp;#039;une salle de convivialité ou d&amp;#039;un espace de vie associatif dont la gestion est publique.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les salles de convivialité sont des équipements d&amp;#039;accueil du public composé d&amp;#039;une salle principale et d&amp;#039;annexes (cuisines, vestiaires, sanitaires...), dédié aux associations locales et aux privés pour l&amp;#039;organisation de diverses manifestations.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les espaces de vie associative sont des équipements composés d&amp;#039;espaces spécifiques et/ou communs dédiés à des associations locales pour la pratique de leurs diverses activités régulières auprès de leurs adhérents On peut aussi les dénommer maisons des associations.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Modalités financières :
-[...6 lines deleted...]
- &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas des salles de convivialité, avant calcul de la subvention départementale, une déduction des recettes théoriques générées par l&amp;#039;équipement sera prise en compte pour déterminer la base éligible. Cette déduction sera forfaitairement de 20% du montant HT des travaux éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les rénovations, document de diagnostic énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pièces justifiant de la bonification si sollicitation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
-[...231 lines deleted...]
-      <c r="S122" s="1" t="inlineStr">
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U122" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W122" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/salles-de-convivialite-et-espaces-de-vie-associative-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W113" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
- &lt;a href="mailto:https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/997c-salles-de-convivialite-et-espaces-de-vie-asso/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF122" s="1" t="inlineStr">
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG122" s="1" t="inlineStr">
+      <c r="AG113" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH122" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="123" spans="1:34" customHeight="0">
-      <c r="A123" s="1">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
         <v>163087</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Bien vieillir en Sud Gironde</t>
         </is>
       </c>
-      <c r="C123" s="1" t="inlineStr">
+      <c r="C114" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Fiche action 2 - Bien vieillir en Sud Gironde</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>GAL Sud Gironde</t>
         </is>
       </c>
-      <c r="F123" s="1" t="inlineStr">
+      <c r="F114" s="1" t="inlineStr">
         <is>
           <t>Région académique — Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G123" s="1" t="inlineStr">
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H114" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I123" s="1" t="inlineStr">
+      <c r="I114" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J123" s="1" t="inlineStr">
+      <c r="J114" s="1" t="inlineStr">
         <is>
           <t>Plancher 25 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La problématique d’accompagnement de la population vieillissante sur le Sud Gironde est un enjeu majeur du territoire. Le territoire souhaite favoriser l’économie et l’expérimentation territoriale et / ou organisationnelle autour de l’enjeu du vieillissement de la population. Il s’agit d’aider à la structuration et au soutien d’une filière qui répond aux besoins liés à l’avancée en âge. Cette fiche action permettra ainsi de soutenir des projets innovants et territoriaux dans le cadre d’une sécurisation des différents parcours d’accompagnement des personnes âgées et / ou en situation de handicap. La stratégie territoriale visera à mettre en musique et accompagner ces acteurs pour proposer une réponse innovante aux besoins des séniors. La filière du « Bien Vieillir » en Sud Gironde est encadré au niveau territorial par deux dispositifs : Le Contrat Local de Santé Sud Gironde et la démarche « Sud Gironde, Ami des Ainés ».&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M123" s="1" t="inlineStr">
+      <c r="M114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage ; Conception et développement d&amp;#039;outils d&amp;#039;animation et de communication ; Offre de services favorisant l&amp;#039;inclusion sociale de tous les publics en particuliers les séniors&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N114" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Cohésion sociale et inclusion
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P123" s="1" t="inlineStr">
+      <c r="P114" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q123" s="1" t="inlineStr">
+      <c r="Q114" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel, agriculteur dans le cadre de leur activité agricole &lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S114" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T114" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U114" s="1" t="inlineStr">
         <is>
           <t>GAL Sud Gironde</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V114" s="1" t="inlineStr">
         <is>
           <t>https://gal-sud-gironde.webador.fr/</t>
         </is>
       </c>
-      <c r="W123" s="1" t="inlineStr">
+      <c r="W114" s="1" t="inlineStr">
         <is>
           <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
         <is>
           <t>leader@polesudgironde.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z114" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bien-vieillir-en-sud-gironde-2/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC123" s="1" t="inlineStr">
+      <c r="AC114" s="1" t="inlineStr">
         <is>
           <t>GAL Sud Gironde</t>
         </is>
       </c>
-      <c r="AD123" s="1" t="inlineStr">
+      <c r="AD114" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE123" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG123" s="1" t="inlineStr">
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
         <is>
           <t>19/07/2024</t>
         </is>
       </c>
-      <c r="AH123" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="124" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G124" s="1" t="inlineStr">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>92584</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Aider le développement de pratiques numériques dans les bibliothèques/médiathèques</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H115" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J115" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à 20 % du coût total d’investissement</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...40 lines deleted...]
-      <c r="M124" s="1" t="inlineStr">
+ Doter les bibliothèques/médiathèques de matériel informatique et/ou de lecture à même de lutter contre la fracture numérique, et encourager en leur sein le développement de pratiques numériques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...22 lines deleted...]
-      <c r="O124" s="1" t="inlineStr">
+ Acquisitions de bornes Wifi, postes informatiques dédiés, tablettes, liseuses etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Les frais de câblage, de maintenance et d&amp;#039;abonnement à Internet ne sont pas pris en charge.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...103 lines deleted...]
-      <c r="S124" s="1" t="inlineStr">
+ Bénéficiaires :
+ Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;ateliers de découverte, de sensibilisation et de pratique numérique, conjointement avec les enjeux du Schéma Départemental d&amp;#039;Amélioration d&amp;#039;Accessibilité des Services au Public (S.D.A.A.S.P.) et du Schéma Directeur Territorial d&amp;#039;Aménagement Numérique (S.D.T.A.N.) au sein de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet présenté s&amp;#039;appliquera à détailler les modalités de mise en oeuvre, en lien avec les schémas précités, et le fonctionnement de la bibliothèque.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 15000 habitants</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6b6-aider-le-developpement-de-pratiques-numerique/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>166678</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>SOUTIEN AUX OPERATIONS D'HABITAT GROUPE ADAPTE COMPORTANT UN ESPACE PARTAGE</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>SOUTIEN AUX OPERATIONS D'HABITAT GROUPE ADAPTE COMPORTANT UN ESPACE PARTAGE</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;p&gt;Aider les opérations groupées de logements locatifs conventionnés dédiés aux personnes âgées ou en situation de handicap, selon les dispositifs « Veille Bienveillante » ou « Habitat Inclusif » en lien avec le schéma départemental de l’autonomie, et nécessitant la réalisation d’un espace partagé.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Opérations groupées de construction ou d’acquisition-amélioration de logements locatifs conventionnés adaptés aux besoins spécifiques d’une personne en situation de perte d’autonomie, âgée et/ou handicapée, financées avec un PLAi ou un PLUS agréés par l’État, incluant la réalisation d’un espace partagé permettant de déployer le dispositif Veille Bienveillante ou d’un projet social éligible à l’appel à projet départemental « habitat inclusif » Opérations validées par la MDA.&lt;/li&gt;
+&lt;li&gt;Le projet doit s’inscrire dans une vision élargie des besoins dans le territoire et doit justifier de l’opportunité de la localisation dans la commune (niveau d’équipement et services).&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Opération non conforme au cahier des charges de la MDA pour la Veille Bienveillante ou l’habitat inclusif (cahiers des charges annexés : &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/&lt;/a&gt;).&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Associations agréées par l’État pour la maîtrise d’ouvrage ou bailleurs sociaux, dont la programmation ou le conventionnement des logements a été agréé par l’État.&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement.&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Forfait de 2 500€ supplémentaires par logement créé (déjà financés dans le cadre de la perte d’autonomie : cf fiche 17) pour inclure la réalisation d’un espace partagé.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Note de présentation du projet : adresse des travaux, plan de situation, description du projet social, positionnement du projet dans la vision du développement intercommunal en faveur des personnes âgées et des personnes en situation de handicap.&lt;/li&gt;
+&lt;li&gt;Calendrier prévisionnel de démarrage et fin de travaux.&lt;/li&gt;
+&lt;li&gt;Notification de la labellisation du projet par la MDA.&lt;/li&gt;
+&lt;li&gt;« Décision de Financement » de l’Etat.&lt;/li&gt;
+&lt;li&gt;Plan de financement prévisionnel mentionnant le montant des travaux HT.&lt;/li&gt;
+&lt;li&gt;RIB.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;NB :&lt;/strong&gt; en cas de financement multiple sur un même logement « forfait logement social adapté à la perte d’autonomie » et « forfait espace partagé », l’opérateur devra déposer une demande unique.&lt;/p&gt;
+&lt;h3&gt;Instruction des dossiers/ Demande dématérialisée &lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Instruction du dossier par le Service Habitat-Territoires, concomitante de l’instruction des aides à la création de logements adaptés à la perte d’autonomie (cf règlement :&lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/&lt;/a&gt;)&lt;/li&gt;
+&lt;li&gt;Délibération de la Commission permanente.&lt;/li&gt;
+&lt;li&gt;Les demandes de subvention s’effectuent sur la plate-forme dématérialisée en se connectant à &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat&lt;/a&gt;&lt;br /&gt;&lt;strong&gt;Téléservice&lt;/strong&gt; : Habitat (entité : Association entreprise)&lt;br /&gt;&lt;strong&gt;Dispositif &lt;/strong&gt;: Offre nouvelle PLAI PLUS (aide territorialisée)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Un acompte de 50% peut être versé au démarrage des travaux, et sur justificatif d’un ordre de service de démarrage des travaux ou attestation d’avancement des travaux en VEFA.&lt;/p&gt;
+&lt;p&gt;Pas d’’acompte &amp;lt; à 10 000€ &lt;/p&gt;
+&lt;p&gt;Le solde (50%) sera versé à l’achèvement des travaux, sur justificatif :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Attestation de mise en service certifiant une réalisation conforme de l’opération subventionnée ou à titre exceptionnel une attestation de logement construit établie par le Maître d’Ouvrage,&lt;/li&gt;
+&lt;li&gt;Attestation de l’inscription du ou des logements sur la base de données ADALOGIS&lt;/li&gt;
+&lt;li&gt;Un état de la dépense totale payée, montant HT et TTC, signé en original par le Maître d’Ouvrage.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt; Règlement financier du Département en vigueur. &lt;/li&gt;
+&lt;li&gt;Délibération « &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;Dispositif départemental d’intervention en faveur de l’habitat&lt;/a&gt; » du 21 novembre 2022.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;ul&gt;
+&lt;li&gt;Opérations groupées de construction ou d’acquisition-amélioration de logements locatifs conventionnés adaptés aux besoins spécifiques d’une personne en situation de perte d’autonomie, âgée et/ou handicapée, financées avec un PLAi ou un PLUS agréés par l’État, incluant la réalisation d’un espace partagé permettant de déployer le dispositif Veille Bienveillante ou d’un projet social éligible à l’appel à projet départemental « habitat inclusif » Opérations validées par la MDA.&lt;/li&gt;
+&lt;li&gt;Le projet doit s’inscrire dans une vision élargie des besoins dans le territoire et doit justifier de l’opportunité de la localisation dans la commune (niveau d’équipement et services).&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions &lt;/h3&gt;
+&lt;p&gt;Opération non conforme au cahier des charges de la MDA pour la Veille Bienveillante ou l’habitat inclusif (cahiers des charges annexés : &lt;a href="https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/"&gt;https://collectivites.ladrome.fr/le-nouveau-dispositif-departemental-dintervention-en-faveur-de-lhabitat-adopte/&lt;/a&gt;).&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Associations agréées par l’État pour la maîtrise d’ouvrage ou bailleurs sociaux, dont la programmation ou le conventionnement des logements a été agréé par l’État.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...46 lines deleted...]
-      <c r="AA124" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/etudes-et-diagnostics-habitat/</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-operations-d-habitat-groupe-adapte-comportant-un-espace-partage/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB124" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF124" s="1" t="inlineStr">
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG124" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>