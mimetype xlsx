--- v0 (2025-12-04)
+++ v1 (2026-04-12)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA423"/>
+  <dimension ref="A1:AH67"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,97 +225,2395 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>165344</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Prévenir des risques d'inondation et gérer les milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Prévention des risques d'inondation et gestion des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prévention des risques d&amp;#039;inondation et gestion des milieux aquatiques [ N° C22 ]&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif est d&amp;#039;apporter une animation technique aux collectivités maîtres d&amp;#039;ouvrage sur la prise en compte et la gestion des risques d&amp;#039;inondation par débordement et ruissellement, la restauration des milieux aquatiques et de la continuité écologique et l&amp;#039;accompagnement à l&amp;#039;élaboration des PICS.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation de prédiagnostic du risque d&amp;#039;inondation par ruissellement ou débordement sur les territoires communaux&lt;/li&gt;&lt;li&gt;Facilitation de l&amp;#039;émergence des études de bassin versant et accompagnement technique des maîtres d&amp;#039;ouvrage pour la réalisation de ces études (établissement du cahier des charges, aides aux démarches administratives, juridiques, financières, suivi des études et participation aux choix des travaux à entreprendre)&lt;/li&gt;&lt;li&gt;Accompagnement administratif des Communes dans les actions d’identification et de préservation des milieux humides afin de préserver les zones naturelles d’expansion des crues&lt;/li&gt;&lt;li&gt;Assistance aux collectivités pour la réalisation d&amp;#039;opération d&amp;#039;investissement de rétablissement de la continuité écologique et de renaturation des cours d&amp;#039;eau : aide au maître d&amp;#039;ouvrage pour le choix d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage (établissement du programme de la mission, aide à la rédaction de marché, aide au choix du prestataire)&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration de PICS : mise en relation avec les acteurs compétents, accompagnement au lancement de la démarche, proposition d&amp;#039;une méthodologie, suivi du projet et relecture des documents.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Risques naturels
+Appui méthodologique
+Animation et mise en réseau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Communes de Seine-et-Marne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://eau.seine-et-marne.fr</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie, Directrice ID77&lt;/p&gt;&lt;p&gt;id77&amp;#64;departement77.fr&lt;/p&gt;&lt;p&gt;01 64 14 73 56&lt;/p&gt;&lt;p&gt;Prévention des risques d&amp;#039;inondation et gestion des milieux aquatiques [ N° C22 ]&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-des-risques-dinondation-et-gerer-les-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>163876</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Aménager le territoire avec et pour l'eau</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Politique territoriale</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette délibération présente les principes d’intervention et les
+objectifs de l’Agence en matière de politiques territoriales : restaurer l’état
+ou le potentiel des masses d’eau de surface à travers un contrat territorial
+dénommé « contrat de masse d’eau », soutenir le travail réalisé par les
+commissions locales de l’eau et les structures porteuses des schémas
+d’aménagement et de gestion des eaux (SAGE) et intégrer les enjeux de l’eau
+dans les politiques d’urbanisme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’élaboration et la mise en œuvre des contrats
+de masse d’eau&lt;/li&gt;&lt;li&gt;La mise en œuvre des pactes de gouvernance
+qu’elle a conclus avec les schémas d’aménagement et de gestion des eaux (SAGE)&lt;/li&gt;&lt;li&gt;Les études liées à la révision ou la mise en
+œuvre des plans d’action des SAGE (études juridiques, dossiers réglementaires,
+dispositif de consultation du public…)&lt;/li&gt;&lt;li&gt;Elaboration des documents d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Risques naturels
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité et
+plus particulièrement les conditions particulières et l’éligibilité des coûts 
+sont précisées plus en détail dans la délibération :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contrats de masse d’eau&lt;/li&gt;&lt;li&gt;Pacte de gouvernance avec les schémas d’aménagement et de gestion des eaux (SAGE)&lt;/li&gt;&lt;li&gt;Intégration des enjeux de l’eau dans les
+politiques de planification territoriale et d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
+&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-le-territoire-avec-et-pour-leau/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>163143</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques naturels majeurs  - Fonds de Prévention des Risques Naturels Majeurs (FPRNM)</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Barnier</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>DDT de l'Ardèche</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le fonds de prévention des risques naturels majeurs (FPRNM), dit fonds Barnier, permet de soutenir des mesures de prévention et de protection des personnes et des biens exposés aux risques naturels majeurs.&lt;/p&gt;&lt;p&gt;Ce fonds peut être mobilisé par les collectivités territoriales, les petites entreprises, les particuliers et les services de l&amp;#039;État afin de garantir la préservation des vies humaines et de mettre en place des démarches de prévention des dommages selon le cadre fixé par la loi.&lt;/p&gt;&lt;p&gt;Face à des catastrophes toujours plus fréquentes et intenses, le fonds Barnier est aujourd&amp;#039;hui un levier indispensable pour l&amp;#039;adaptation des territoires au changement climatique.&lt;/p&gt;&lt;p&gt;Dans le cadre du projet de loi de finances 2021, le Gouvernement proposera au Parlement de fixer les moyens du fonds à 205M€ pour la prévention des risques naturels dans le contexte du changement climatique.&lt;/p&gt;&lt;p&gt;Le fonds Barnier peut être mobilisé pour des dépenses d&amp;#039;investissement afin de réaliser des études, des travaux ou des équipements de prévention ou de protection contre les risques naturels. Il est aussi mobilisable pour les actions d&amp;#039;information préventive sur les risques majeurs qui contribuent à développer la conscience du risque.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Les communes d&amp;#039;Ardèche couvertes par un PPRN ou
+    un PEP/PAPI, et leurs groupements.&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information, voir le guide FPRNM sur le site du ministère
+    : &lt;a href="https://www.ecologie.gouv.fr/politiques-publiques/financement-prevention-risques-naturels-hydrauliques"&gt;https://www.ecologie.gouv.fr/politiques-publiques/financement-prevention-risques-naturels-hydrauliques&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Ardèche</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/politiques-publiques/financement-prevention-risques-naturels-hydrauliques</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/ddt07-collectivites-demande-de-subvention-du-fonds</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p id="bureau"&gt;DDT07&lt;/p&gt;&lt;p&gt;Service Urbanisme et
+          Territoires/Service Prévention des risques &lt;br /&gt;&lt;/p&gt;
+        &lt;p&gt;
+          &lt;span id="nom-rue"&gt;2 place Simone
+            Veil - BP 613&lt;/span&gt;&lt;span id="code-postal"&gt; -
+            07006 Privas Cedex&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:ddt-sut-pr&amp;#64;ardeche.gouv.fr"&gt;ddt-sut-pr&amp;#64;ardeche.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>alice.perret@ardeche.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/demander-une-subvention-sur-le-fonds-de-prevention-des-risques-naturels-majeurs-fprnm-ou-fonds-barnier/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>DDT07</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>31/07/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>161802</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Limiter le « risque inondation » et la pollution des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Limiter le « risque inondation » et la pollution des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) destinée à assurer le suivi de la bonne exécution des études de vos systèmes pluviaux jusqu’à son rendu final, ainsi qu’une assistance à la gestion des marchés.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/limiter-le-risque-inondation-et-la-pollution-des-milieux-aquatiques-1/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>161801</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Limiter le « risque inondation » et la pollution des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Limiter le « risque inondation » et la pollution des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un accompagnement général (administratif, juridique, règlementaire, technique) pour améliorer votre gestion des eaux pluviales.&lt;br /&gt;Une AMO visant à recruter un prestataire spécialisé pour formaliser vos projets d’urbanisation ou études diverses (zonage pluvial, gestion intégrée des eaux pluviales, …) jusqu’à la réunion de lancement.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/limiter-le-risque-inondation-et-la-pollution-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>153407</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les inondations</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre les inondations</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DE L&amp;#039;AIDE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes et travaux liés à la création, au renouvellement ou au déplacement de portes à flots, travaux de techniques douces de lutte contre les inondations (par ralentissement dynamique du flux) et l&amp;#039;érosion (hors plantations de haies), études liées à la lutte contre les inondations à l&amp;#039;échelle de bassins ou sous-bassins versants, acquisitions foncières par les collectivités territoriales pour la réalisation de travaux de lutte contre les inondations, achat et pose d&amp;#039;équipements liés à la lutte contre les inondations (instruments de mesure et repères de crues).
+&lt;/p&gt;
+&lt;p&gt;
+ La politique d&amp;#039;aide du conseil départemental de lutte contre les inondations se décline de la façon suivante :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etudes et travaux liés aux portes à flots : 20% du montant HT de l&amp;#039;opération dans la limite de 30.000€ de subvention par opération,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de techniques douces de lutte contre les inondations : 20% du montant HT des travaux plafonné à 20.000€ de subvention/maitre d&amp;#039;ouvrage/opération et par an,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etudes liées à la lutte contre les inondations : 20% du montant HT de l&amp;#039;étude plafonné à 15.000€ de subvention,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Acquisitions foncières par les collectivités territoriales pour la réalisation de travaux de lutte contre les inondations : 50% du montant de l&amp;#039;acquisition (hors frais notariés et bornage) plafonné à 30 cts d&amp;#039;€ du m2 (versements sur justificatifs et production d&amp;#039;un cahier des charges d&amp;#039;utilisation du foncier concerné par la zone d&amp;#039;expansion des crues),
+  &lt;/li&gt;
+  &lt;li&gt;
+   Achat et pose d&amp;#039;équipements liés à la lutte contre les inondations : 20% du montant HT des investissements plafonné à 5000€ de subvention/maitre d&amp;#039;ouvrage/opération.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   MODALITÉS FINANCIÈRES
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Pièces à fournir relatives au financement du projet :
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    Le plan de financement prévisionnel du projet intégrant les dépenses connexes, précisant l&amp;#039;origine et le montant des moyens financiers (apport personnel, emprunts, subventions y compris l&amp;#039;aide sollicitée) ainsi que, s&amp;#039;il y a lieu, un échéancier indicatif des dépenses prévues.
+   &lt;/li&gt;
+   &lt;li&gt;
+    Pour les aides déjà obtenues, la copie des décisions (ou notifications) et l&amp;#039;indication des aides publiques indirectes s&amp;#039;il y a lieu.
+   &lt;/li&gt;
+   &lt;li&gt;
+    Une lettre du porteur de projet certifiant que le projet pour lequel la subvention est demandée n&amp;#039;a reçu aucun commencement d&amp;#039;exécution du projet avant que le dossier ne soit déclaré ou réputé complet, éventuellement, une demande d&amp;#039;autorisation d&amp;#039;engager le projet par anticipation.
+   &lt;/li&gt;
+   &lt;li&gt;
+    Les coordonnées du payeur (RIB).
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   PIÈCES À FOURNIR
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    La demande signée du porteur de projet ou de son représentant légal, avec nom (raison sociale), adresse, et autres coordonnées, numéro SIRET, énumérant l&amp;#039;objet du projet, son coût prévisionnel global, sa durée et le montant de la subvention sollicitée, la procédure au titre de laquelle celle-ci est demandée et les noms et coordonnées du responsable du projet.
+   &lt;/li&gt;
+   &lt;li&gt;
+    La délibération de l&amp;#039;organe compétant de la collectivité territoire ou de l&amp;#039;organisme public approuvant le projet d&amp;#039;investissement et le plan de financement prévisionnel précisant l&amp;#039;origine et le montant des moyens financiers.
+   &lt;/li&gt;
+   &lt;li&gt;
+    Une notice explicative indiquant de façon précise : son objet, les objectifs poursuivis et les résultats attendus et son insertion dans la stratégie de développement local, sa durée et son calendrier (sauf s&amp;#039;ils sont suffisamment détaillés dans la demande), dans le cas d&amp;#039;un investissement physique, l&amp;#039;estimation de son coût de fonctionnement éventuel après mise en service, s&amp;#039;il y a lieu, ses conditions particulières de réalisation et la justification de son caractère fonctionnel ; s&amp;#039;il s&amp;#039;agit d&amp;#039;une tranche ou d&amp;#039;une phase, leur intégration dans le projet global avec indication du déroulement de celui-ci.
+   &lt;/li&gt;
+   &lt;li&gt;
+    Un état de coût prévisionnel détaillé par nature de dépense ; le cas échéant, les devis (ceux-ci ne sont pas produits, en particulier dans le cas ou le montant de la subvention est forfaitaire du fait de l&amp;#039;application d&amp;#039;un barème).
+   &lt;/li&gt;
+   &lt;li&gt;
+    Les autorisations préalables requises par la réglementation en vigueur et nécessaires à l&amp;#039;instruction du dossier.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Seules les opérations raisonnées à l&amp;#039;échelle de bassins versants ou de sous bassins versants peuvent bénéficier des aides du département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avis technique pouvant être sollicité par le conseil départemental auprès de la CATER - Cellule d&amp;#039;Animation Technique pour l&amp;#039;Eau et les Rivières - de Basse-Normandie,
+&lt;/p&gt;
+&lt;p&gt;
+ Respect de la réglementation existante,
+&lt;/p&gt;
+&lt;p&gt;
+ Aide conditionnée à la réalisation d&amp;#039;un diagnostic préalable à l&amp;#039;échelle d&amp;#039;un bassin ou sous bassin-versant (en dehors des portes à flots) et ne prenant pas en compte les origines anthropiques des inondations (gestion du pluvial par exemple). Engagement du bénéficiaire de maintenir les aménagements réalisés durant 15 ans minimum.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Assiette maximum de 500.000€ de travaux éligibles par opération
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/lutte-contre-les-inondations/</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 97 41
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d06a-lutte-contre-les-inondations/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>143292</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Appréhender les phénomènes hydrauliques dans les milieux maritimes ou fluviaux (via Modélisation numérique)</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez mieux appréhender les phénomènes hydrauliques dans les milieux maritimes ou fluviaux et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue pour représenter schématiquement un site ou un phénomène dans le but de comprendre et d&amp;#039;expliquer son fonctionnement mais également de prévoir son comportement comme par exemple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaître les courants (champs de vitesse) des voies navigables à différents niveaux de débits (étiage, moyen, crue) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les courants en amont immédiat d&amp;#039;ouvrages hydrauliques transversaux des voies navigables (barrages, seuils...) à différents niveaux de débits (étiage, moyen, crue) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les conditions de navigation sur une voie navigable (simulateur trajectographie) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître l&amp;#039;agitation (états de mer), les vitesses de courants et le niveau marin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la dynamique de la propagation d&amp;#039;une crue ou d&amp;#039;une submersion marine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les champs d&amp;#039;expansion des crues ou de submersion marine (interaction niveau d&amp;#039;eau et Modèle numérique de terrain) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;un outil de prévision des inondations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la modélisation numérique des phénomènes hydrauliques en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La récupération des différentes données de terrains et hydrauliques existantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;analyse et la construction du modèle numérique spécifique à la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le calage du modèle en fonction d&amp;#039;éléments ou d&amp;#039;événements connus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les sorties graphiques d&amp;#039;études et rapports d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  La formation potentielle des futurs utilisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude qualitative et quantitative de l&amp;#039;aléa inondation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Appui méthodologique
+Valorisation d'actions
+Mers et océans
+Mobilité fluviale
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/modelisation-numerique-hydraulique-maritime-fluviale</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c2a-apprehender-les-phenomenes-hydrauliques-dans-/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>143279</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un appui technique aux gestionnaires d’ouvrages de protection contre les inondations</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La sécurité et la fonctionnalité des ouvrages hydrauliques de protection contre les inondations sont au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue en mesure de vous accompagner par le biais de visites techniques, diagnostics et études réglementaires (études de danger...) sur l&amp;#039;organisation de la maintenance et des travaux d&amp;#039;entretien et l&amp;#039;assistance aux travaux de reconstruction ou réhabilitation des digues et écluses.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema dispose de l&amp;#039;ensemble des compétences techniques et réglementaires lui permettant d&amp;#039;intervenir et d&amp;#039;apporter un appui aux collectivités à tous les niveaux et sur l&amp;#039;ensemble des problématiques associées à la gestion des ouvrages de protection contre les inondations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la définition des systèmes de protection et des sollicitations hydrauliques ou mécaniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites techniques approfondies et diagnostics techniques de l&amp;#039;état des ouvrages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la définition de politiques d&amp;#039;entretien et de surveillance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertises et définition de solutions de confortement ou de travaux lourds
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études réglementaires : Études de danger, dossiers d&amp;#039;autorisation loi sur l&amp;#039;eau...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils et AMO pour les études et travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des personnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de partenariat de recherche et d&amp;#039;innovation sur le suivi, l&amp;#039;entretien et les travaux sur les ouvrages hydrauliques.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Risques naturels
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/apporter-appui-technique-aux-gestionnaires-ouvrages</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/18cd-apporter-un-appui-technique-aux-gestionnaires/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>143406</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Former pour elaborer le zonage pluvial, un outil essentiel pour votre territoire (Formation)</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;urbanisation et l&amp;#039;imperméabilisation croissante des sols engendrent et accentuent les phénomènes d&amp;#039;inondations et de pollutions des milieux aquatiques. Le changement climatique renforce les risques liés à ces phénomènes.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La collectivité compétente doit définir la politique de gestion des eaux pluviales qu&amp;#039;elle souhaite porter, afin que l&amp;#039;urbanisation (actuelle et future) ait un impact le plus faible possible sur le cycle naturel de l&amp;#039;eau, l&amp;#039;environnement au sens large et indirectement sur les finances de la collectivité .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;article L.2224-10 du code général des collectivités territoriales prévoit que les communes (ou leurs groupements compétents) délimitent un zonage pluvial adapté à leur territoire en répondant aux enjeux actuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la collectivité compétente, l&amp;#039;élaboration du zonage pluvial constitue une obligation pour les territoires à enjeu qui s&amp;#039;inscrit dans une politique plus globale d&amp;#039;amélioration du cadre de vie et de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Une démarche propre à chaque territoire doit être élaborée, cette formation proposera une méthodologie décomposée en plusieurs étapes pour l&amp;#039;élaboration du document.
+&lt;/p&gt;
+&lt;p&gt;
+ En référence, un guide méthodologique a été publié par le Cerema pour aider et accompagner les acteurs dans cette démarche, en s&amp;#039;appuyant sur des exemples de mise en en place et de mise en œuvre d&amp;#039;un zonage pluvial.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation s&amp;#039;appuie sur les préconisations du guide zonage pluvial et du P&amp;#039;tit Essentiel associé.
+&lt;/p&gt;
+&lt;h3&gt;
+ Objectifs pédagogiques
+&lt;/h3&gt;
+&lt;p&gt;
+ A l&amp;#039;issue de la formation, le stagiaire sera en capacité de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  s&amp;#039;approprier les objectifs du zonage pluvial dans son ensemble et son contenu,
+ &lt;/li&gt;
+ &lt;li&gt;
+  découvrir les phases d&amp;#039;élaboration du zonage pluvial et les acteurs à associer.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ PROGRAMME
+&lt;/h3&gt;
+&lt;h4&gt;
+ JOUR 1 MATIN
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Accueil des participants
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Présentation du zonage pluvial : contexte réglementaire, enjeux et objectifs auxquels le zonage pluvial peut répondre, articulation avec d&amp;#039;autres démarches (PPRI, schémas directeurs d&amp;#039;assainissement...)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Pause
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Présentation de la méthodologie générale pour élaborer un zonage : description des différentes étapes &amp;#34;techniques&amp;#34;, organisation de la démarche (management du projet, acteurs à mobiliser, temps et moyens à mettre en oeuvre ...)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Pause déjeuner 12H30 / 13H30
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ JOUR 1 APRÈS-MIDI
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;état des lieux et du diagnostic territorial : identification des principaux enjeux du territoire et des secteurs concernés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;état des lieux et du diagnostic territorial : méthodes employées et exemples d&amp;#039;applications
+ &lt;/li&gt;
+ &lt;li&gt;
+  17h00 - Fin de la première journée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ JOUR 2 MATIN
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le zonage pluvial, un outil au service d&amp;#039;une stratégie politique en matière de gestion des eaux pluviales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction de la cartographie des zones à enjeux et définition des mesures répondant aux enjeux de l&amp;#039;état des lieux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ JOUR 2 APRÈS-MIDI
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déroulement des étapes conduisant à approuver le zonage pluvial et donner une portée juridique aux prescriptions qu&amp;#039;il prévoit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en œuvre et déploiement du zonage pluvial : sensibilisation des acteurs, prise en compte du zonage (urbanisme, assainissement...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pause
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suivi et évaluation du zonage pour la prochaine révision
+ &lt;/li&gt;
+ &lt;li&gt;
+  Témoignages d&amp;#039;établissements publics sur le contenu de leurs zonages, la démarche menée et leurs retours d&amp;#039;expériences, discussions autour des difficultés et des réussites
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des acquis et clôture de la formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Public
+&lt;/h4&gt;
+&lt;p&gt;
+ Cette formation cible en particulier les ingénieurs et techniciens des collectivités locales, des services de l&amp;#039;Etat, des établissements publics, des bureaux d&amp;#039;études et les intervenants dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;urbanisme ou de l&amp;#039;aménagement
+&lt;/p&gt;
+&lt;h4&gt;
+ Niveau pré-requis
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaissance générale de la gestion intégrée des eaux pluviales (gestion à la source, infiltration, solutions durables, désimperméabilisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtrise des fondamentaux du cycle de l&amp;#039;eau (bassins versants, petit/grand cycle de l&amp;#039;eau)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Outils pédagogiques
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers participatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exploitation de retours d&amp;#039;études et d&amp;#039;expérience du Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  eVisionnage de témoignages d&amp;#039;acteurs du métier et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Modalités d&amp;#039;évaluation
+&lt;/h4&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+&lt;/h4&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap : naima.ait-el-hadj&amp;#64;cerema.fr
+&lt;/p&gt;
+&lt;h4&gt;
+ Délais d&amp;#039;accès
+&lt;/h4&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Education et renforcement des compétences
+Risques naturels
+Biodiversité
+Appui méthodologique
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-elaborer-zonage-pluvial-outil-essentiel-votre</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/71ec-former-pour-elaborer-le-zonage-pluvial-un-out/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>143356</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport : Vers une gestion intégrée des patrimoines d’infrastructures de transports</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes gestionnaire d&amp;#039;un patrimoine d&amp;#039;infrastructures de transport et vous souhaitez optimiser vos investissements, notamment sur les activités d&amp;#039;exploitation, d&amp;#039;entretien et de maintenance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez présenter une stratégie d&amp;#039;investissement dans la préservation de votre patrimoine, qui sera comprise par les usagers et par les financeurs afin d&amp;#039;entrer dans le cercle vertueux de l&amp;#039;entretien préventif.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez coupler des stratégies d&amp;#039;action pour un réseau plus résilient avec une gestion innovante et adaptée de votre patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes à la recherche d&amp;#039;une méthode et d&amp;#039;une stratégie, permettant de répondre à la fois aux besoins d&amp;#039;investissements de court et de long termes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a développé une démarche innovante de gestion de patrimoine intégrée utilisant une approche systémique de votre réseau de transport.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche permet de mettre en place une stratégie d&amp;#039;investissement tenant compte de l&amp;#039;ensemble des contraintes d&amp;#039;exploitation, d&amp;#039;entretien et de vieillissement de votre réseau au cours de sa vie, afin qu&amp;#039;il remplisse son usage au regard des contraintes actuelles et des évolutions possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous vous proposons des solutions pour que votre réseau puisse s&amp;#039;adapter à une détérioration imprévue, aux dégradations chroniques et aux évolutions de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche, mise en œuvre par nos experts, adaptée à chaque réseau et à chaque territoire, permet de hiérarchiser les investissements et les actions sur les infrastructures pour une gestion moins coûteuse.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle intègre les problématiques environnementales, de sobriété en ressources naturelles et énergétiques, les considérations techniques liées à la durabilité des matériaux ou de l&amp;#039;infrastructure dans son ensemble et les aspects socio-économiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Analyse des vulnérabilités
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aléas climatiques (crues, inondations, sécheresse, chute de blocs, glissements de terrain, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aléas industriels (zones Seveso, pollutions majeures, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les éventuels autres aléas.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Définition des indicateurs pertinents
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  État d&amp;#039;endommagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin financier (dépréciation de patrimoine) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vulnérabilité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  →
+  &lt;strong&gt;
+   AMO – Gestion de Patrimoine Intégrée
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des vulnérabilités ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des indicateurs de gestion pertinents, selon la réalité du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;adoption d&amp;#039;une stratégie, visant l&amp;#039;efficacité des investissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la passation de marchés de gestion de patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation à la gestion de patrimoine intégrée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NOS RÉFÉRENCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert incontournable et reconnu, le Cerema accompagne depuis de nombreuses années les collectivités territoriales dans la gestion de leurs réseaux de transport, que ce soit en apportant des méthodologies reconnues ou une expertise adaptée à chacun.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gestion-integree-patrimoines-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c13f-ameliorer-la-resilience-de-vos-infrastructure/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>133056</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire des friches</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Introduit par la loi Climat et résilience du 22 août 2021, l&amp;#039;objectif de Zéro artificialisation nette (ZAN) vise à réduire au maximum l&amp;#039;étalement urbain en limitant, d&amp;#039;une part les constructions sur des espaces naturels, agricoles ou forestiers et en compensant d&amp;#039;autre part, l&amp;#039;urbanisation par une plus grande place accordée à la nature dans les espaces urbanisés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les friches sont perçues aujourd&amp;#039;hui comme une opportunité pour atteindre les objectifs du ZAN, encore faut-il savoir les repérer et connaitre leurs caractéristiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Au regard de leurs caractéristiques, de leur localisation, du contexte et des dynamiques dans lesquels elles s&amp;#039;inscrivent, il peut aussi bien être préférable de privilégier des opérations de renouvellement urbain (habitat, industrie, data center, bureaux...), ou au contraire de les désimperméabiliser et de les renaturer afin de répondre à des enjeux environnementaux (carence en espaces verts, inondations, îlots de chaleur urbains...), de préserver celles qui se sont réensauvagées et constituent désormais des réservoirs de biodiversité, ou encore de remettre en état des espaces agricoles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise conséquente dans l&amp;#039;identification des friches et leur potentialité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les agences d&amp;#039;urbanisme lorraines (AGURAM, Agape et Scalen) ont construit un observatoire des friches pour les 4 départements – Moselle, Meurthe-et-Moselle, Meuse, Vosges. La base de données constituée dans le cadre de l&amp;#039;observatoire regroupe les friches militaires, industrielles, commerciales, administratives et touristiques recensées entre 2015 et 2018 sur le périmètre de l&amp;#039;ancienne Région Lorraine.
+  &lt;a href="http://www.epfge.fr/website_operations/FRICHE_WEB/carto/frichesfOrigine.html" target="_self"&gt;
+   Consulter la cartographie intéractive
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a créé un observatoire des friches franciliennes.
+  &lt;a href="https://www.institutparisregion.fr/amenagement-et-territoires/observatoire-des-friches-franciliennes/" target="_self"&gt;
+   Consulter l&amp;#039;Observatoire
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b05-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>122577</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de résorption des dépôts sauvages d’importance régionale ou liés à des situations exceptionnelles</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Résorption des dépôts sauvages de déchets d'importance régionale et situations exceptionnelles</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le fonds propreté permet de soutenir les projets de résorption des dépôts sauvages d&amp;#039;importance régionale ou liés à des situations exceptionnelles, dont le traitement nécessite un financement partenarial.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
+  budget participatif écologique de la Région Île-de-France.
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités territoriales ainsi que leurs groupements et établissements (établissements publics territoriaux, établissements publics de coopération intercommunale, SIVU, SIVOM...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gestionnaires d&amp;#039;espaces, publics ou privés :
+  &lt;br /&gt;
+  o Parcs naturels régionaux,
+  &lt;br /&gt;
+  o Sociétés d&amp;#039;aménagement,
+  &lt;br /&gt;
+  o Associations,
+  &lt;br /&gt;
+  o Sociétés d&amp;#039;économie mixte,
+  &lt;br /&gt;
+  o Établissements publics dont ceux de l&amp;#039;État...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Fonctionnement
+  &lt;/strong&gt;
+  : jusqu&amp;#039;à 50% des dépenses éligibles (subvention max : 100 000€).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Investissement
+  &lt;/strong&gt;
+  : jusqu&amp;#039;à 50% des dépenses éligibles (subvention max : 200 000€).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernent la résorption de dépôts sauvages d&amp;#039;importance régionale de par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Leur taille et leur visibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Leur atteinte au paysage et au cadre de vie,Leur risque d&amp;#039;incidence sur la santé humaine et sur le milieu naturel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La résorption de dépôts importants de déchets liés à des situations exceptionnelles, notamment en cas d&amp;#039;inondations sont éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il est indispensable de créer un comité de pilotage réunissant notamment l&amp;#039;État, le Département et la Région et de concevoir un projet de réaménagement du site à l&amp;#039;issue de l&amp;#039;enlèvement des dépôts sauvages.
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat doit prendre contact avec le service économie circulaire et déchets de la Région au moins 4 semaines avant la date butoir de dépôt afin de préciser son projet et de s&amp;#039;assurer de son éligibilité (via votre interlocuteur habituel ou zerodechet&amp;#64;iledefrance.fr).
+&lt;/p&gt;
+&lt;p&gt;
+ Il pourra ensuite déposer son dossier en ligne sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr,
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ en sélectionnant l&amp;#039;aide concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée par la Commission permanente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/resorption-des-depots-sauvages-de-dechets-dimportance-regionale-et-situations-exceptionnelles#:~:text=R%C3%A9sorption%20des%20d%C3%A9p%C3%B4ts%20sauvages%20de%20d%C3%A9chets%20d'importance%20r%C3%A9gionale%20et%20situations%20ex</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/aides/#/cridfprd/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:plansdechets&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ zerodechet&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1740-resorption-des-depots-sauvages-de-dechets-dim/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>25/12/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>115161</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux connexes aux aménagements fonciers ruraux</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Travaux connexes aux aménagements fonciers ruraux</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Association</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
+      <c r="J14" s="1" t="inlineStr">
         <is>
           <t>20% du montant des travaux éligibles plafonnés</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Travaux connexes réalisés dans le cadre d&amp;#039;un premier aménagement foncier soumis à l&amp;#039;enquête publique du projet et présentant un caractère d&amp;#039;intérêt général dans les domaines suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux liés à la sécurité, empierrement des sorties sur les routes nationales et départementales, empierrement des chemins latéraux aux routes nationales et départementales, terrassement visant à améliorer la visibilité (non compris les enduits, enrobé et béton de chaussée) ;
   &lt;/li&gt;
   &lt;li&gt;
    aménagements liés à la protection et la recharge des nappes, bassins de décantation, de rétention et d&amp;#039;infiltrations des eaux superficielles, tous aménagements améliorant l&amp;#039;infiltration des eaux de ruissellement ;
   &lt;/li&gt;
   &lt;li&gt;
    plantations excédentaires liées à l&amp;#039;amélioration du paysage ;
   &lt;/li&gt;
   &lt;li&gt;
    travaux liés à la lutte contre l&amp;#039;érosion et les inondations.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Dépenses retenues :
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
@@ -366,255 +2664,456 @@
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     la base de calcul de l&amp;#039;aide du Département est égale à la charge résiduelle de la collectivité demandeuse,
    &lt;/li&gt;
    &lt;li&gt;
     ou que cette base subventionnable est plafonnée,
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;p&gt;
   il y a lieu, dans l&amp;#039;un et l&amp;#039;autre cas, de diminuer la base subventionnable du montant de la DGE (Dotation globale d&amp;#039;équipement) auquel la collectivité peut prétendre.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Majoration des taux de subvention en fonction de l&amp;#039;effort fiscal des communes
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Les taux de base de subvention peuvent être majorés de 5% à 20 % en fonction de l&amp;#039;effort fiscal de la commune. Cette éventuelle majoration est calculée en comparaison avec l&amp;#039;effort fiscal moyen des communes de population équivalente.
  &lt;/p&gt;
  &lt;p&gt;
   Elle ne s&amp;#039;applique pas aux opérations réalisées par des groupements de communes pour leur propre compte ou en maîtrise d&amp;#039;ouvrage déléguée.
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le dossier de demande de subvention doit comporter :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1. la délibération du Conseil municipal (ou du Comité syndical) qui
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    adopte le projet et son financement,
   &lt;/li&gt;
   &lt;li&gt;
    sollicite le concours financier du Département
   &lt;/li&gt;
   &lt;li&gt;
    la demande au Département l&amp;#039;autorisation de commencer les travaux sans attendre l&amp;#039;attribution de l&amp;#039;aide sollicitée
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  2. les plans et les devis estimatifs
 &lt;/p&gt;
 &lt;p&gt;
  3. le plan de financement et, lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;une opération en plusieurs tranches, l&amp;#039;échéancier de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  4. l&amp;#039;autorisation préfectorale de commencer les travaux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dossier de demande de subvention doit être adressé, en 1 exemplaire, au Président du Conseil départemental.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.aube.fr/Aide/40/18-travaux-connexes-aux-amenagements-fonciers-ruraux.htm</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   departement&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c4a2-realiser-des-travaux-connexes-aux-amenagement/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-      <c r="A3" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165818</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les inondations</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans un objectif d’adaptation au changement climatique, &lt;strong&gt;le Fonds vert contribue à mieux protéger les territoires face aux inondations afin de préserver des vies humaines et de réduire les dommages causés aux biens&lt;/strong&gt;. Cette mesure du Fonds vert intervient en &lt;strong&gt;complément &lt;/strong&gt;du fonds de prévention des risques naturels majeurs (FPRNM, dit &amp;#34;Fonds Barnier&amp;#34;) &lt;strong&gt;car elle finance les actions inéligibles au Fonds Barnier&lt;/strong&gt;, que ce soit dans les communes éligibles au Fonds Barnier ou celles qui ne le sont pas.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Hautes-Alpes, Provence-Alpes-Côte d’Azur – subvention de 99 000€ octroyée en 2024. 
+Des travaux de restauration du lit d&amp;#039;un torrent Rabioux permettront de réduire le risque 
+d’inondation dans cette zone exposée aux crues torrentielles. Le projet vise à s’appuyer sur le 
+fonctionnement naturel du cours d’eau pour gérer les crues et éviter la reconstruction de 
+digues.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Bâtiments et construction
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les bénéficiaires sont les collectivités territoriales ou leurs groupements, notamment ceux exerçant la compétence de gestion des milieux aquatiques et de prévention des inondations (GEMAPI), ainsi que ceux assurant la maîtrise d&amp;#039;ouvrages des études et actions de prévention des inondations. &lt;/p&gt;&lt;p&gt;S&amp;#039;agissant des collectivités exerçant la compétence GEMAPI, les porteurs de projet peuvent être : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les EPCI à fiscalité propre qui exercent directement la mission « défense contre les inondations et contre la mer » de la GEMAPI ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes agissant par transfert de compétence d’EPCI à fiscalité propre ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes de type EPAGE ou EPTB agissant par délégation de compétence d’EPCI à fiscalité propre. &lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les projets soutenus doivent améliorer la prévention des inondations. Les projets éligibles au Fonds vert sont ceux qui ne sont pas éligibles au fonds de prévention des risques naturels majeurs (&amp;#34;Fonds Barnier&amp;#34;).&lt;/strong&gt; Une attention particulière doit être portée au recours aux solutions fondées sur la nature dans la conception et la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;Ces projets peuvent concerner : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;amélioration de la connaissance, en particulier des phénomènes de ruissellement ;&lt;/li&gt;&lt;li&gt;les diagnostics de vulnérabilité et les travaux de réduction de la vulnérabilité des bâtiments publics en complément ou en alternative possible aux ouvrages de protection ou de ralentissement dynamique, en particulier lorsque ces ouvrages ne sont pas rentables en termes d’investissement public, au regard d’un faible nombre d’enjeux ; &lt;/li&gt;&lt;li&gt;la création de zones d’expansion de crue, de démarches de reméandrage et toutes solutions fondées sur la nature ;&lt;/li&gt;&lt;li&gt;les travaux de réhabilitation ou de renforcement d’un « système d’endiguement », éventuellement pour adapter le niveau de protection au regard du changement climatique ; &lt;/li&gt;&lt;li&gt;les travaux de neutralisation des anciennes digues ;&lt;/li&gt;&lt;li&gt;les éventuels rachats d’habitations à la suite de la neutralisation d’une digue existante (car non intégrée dans un système d’endiguement) ou du retrait du système d’endiguement dans le cas d’un accord avec les propriétaires ;&lt;/li&gt;&lt;li&gt;les actions de coordination à l’échelle d’un bassin pertinent, de l’action des collectivités ayant la compétence GEMAPI.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Inondations.pdf</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-inondations</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-les-inondations-2/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>95044</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Prévenir et gérer les inondations</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Prévenir et gérer les inondations</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Min : 5 Max : 20</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Axes d&amp;#039;intervention ( Etudes et travaux )
   &lt;/li&gt;
   &lt;li&gt;
    Taux maximal d&amp;#039;intervention
 Amélioration de la connaissance et de la conscience du risque
 10% du montant éligible
   &lt;/li&gt;
   &lt;li&gt;
    Surveillance, prévision des crues et des inondations
 5 % du montant éligible
   &lt;/li&gt;
   &lt;li&gt;
    Prise en compte du risque inondation dans l&amp;#039;urbanisme
 10 % du montant éligible
 Actions de réduction de la vulnérabilité des biens et des personnes
 20 % du montant éligible
   &lt;/li&gt;
   &lt;li&gt;
    Ralentissement des écoulements
 20 % du montant éligible
   &lt;/li&gt;
   &lt;li&gt;
    Ouvrages hydrauliques de protection
 10 % du montant éligible
   &lt;/li&gt;
   &lt;li&gt;
    Plafond : 80% d&amp;#039;aides publiques (déplafonnement possible lorsque le projet est inclus dans un CPIER) – hors autofinancement.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Risques naturels
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>06/07/2017</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
   de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Communes et groupement de communes, établissements publics territoriaux de bassin (EPTB), syndicats mixtes ouverts et fermés auxquels la compétence Inondation a été transférée, établissements publics.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   de l&amp;#039;action
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Habitants en zones inondables, usagers de réseaux de transports impactés, acteurs économiques (entreprises, exploitations agricoles...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
@@ -628,2120 +3127,599 @@
    Prise en compte du risque inondation dans l&amp;#039;urbanisme ;
   &lt;/li&gt;
   &lt;li&gt;
    Etudes et travaux d&amp;#039;amélioration des écoulements dans les zones urbanisées ;
   &lt;/li&gt;
   &lt;li&gt;
    Etudes et travaux de réduction de la vulnérabilité des réseaux, des activités économiques, et des services publics ;
   &lt;/li&gt;
   &lt;li&gt;
    Etudes et travaux de zones de ralentissement dynamique des crues, de restauration ou d&amp;#039;aménagement de zones d&amp;#039;expansion des crues ;
   &lt;/li&gt;
   &lt;li&gt;
    Etudes et travaux d&amp;#039;ouvrages hydrauliques de protection rapprochée des zones habitées.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Etudes et travaux en section investissement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/prevenir-gerer-inondations/</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0190/depot/simple</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Axe Rhin-Sarre (site Strasbourg) :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Marie-Dominique PARANIER : 03 88 15 38 62 / marie-dominique.paranier&amp;#64;grandest.fr
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Axe Meuse-Moselle-Saône (site Metz) :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Camille BARTHE : 03 87 33 67 62 / camille.barthe&amp;#64;grandest.fr
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Axe Seine-Marne-Aisne (site Châlons-en-Champagne) :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Sophie PAYER : 03 26 70 31 68 / sophie.payer&amp;#64;grandest.fr
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ad50-prevenir-et-gerer-les-inondations/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...201 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>8203</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la qualité de la ressource en eau des captages et points de prélèvements pour l'alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...12 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;assurer l&amp;#039;approvisionnement permanent du service public de l&amp;#039;eau potable par une eau de qualité satisfaisante et en quantité suffisante.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  VOTRE BESOIN :
+  Plusieurs aides de l&amp;#039;agence de l&amp;#039;eau correspondent à cet objectif :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  LA RÉPONSE DU CEREMA :
-[...18 lines deleted...]
- &lt;span&gt;
+  &lt;em&gt;
+   1. Réaliser des études de préservation de la ressource (AAC, volet ressource du PGSSE, études de stratégie et de maîtrise foncières,...)&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sont aidés les études dont la préservation de la ressource en eau, dont les études de stratégie de préservation de la ressource, les études d&amp;#039;aires d&amp;#039;alimentation des captages (AAC), les plans de gestion de la sécurité sanitaire des eaux (PGSSE) dont le volet ressource, les études de stratégie et de maîtrise foncières, l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,...
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention &lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
   &lt;strong&gt;
-   → Analyse des vulnérabilités
-[...15 lines deleted...]
- &lt;span&gt;
+   2. Etudes préalables aux DUP&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sont aidés les études préalables dans le cadre de déclaration d&amp;#039;utilité publique (DUP).
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
   &lt;strong&gt;
-   → Définition des indicateurs pertinents
-[...38 lines deleted...]
-&lt;/ul&gt;
+   3. Travaux et indemnisation prescrits par arrêté de déclaration d&amp;#039;utilité publique&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Taux maximum de subvention : 40%&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  NOS RÉFÉRENCES
-[...3 lines deleted...]
- Expert incontournable et reconnu, le Cerema accompagne depuis de nombreuses années les collectivités territoriales dans la gestion de leurs réseaux de transport, que ce soit en apportant des méthodologies reconnues ou une expertise adaptée à chacun.
+  &lt;em&gt;
+   4. Aménagements et investissements nécessaires à la gestion pérenne des terrains à très bas niveaux d&amp;#039;impact sur l&amp;#039;eau&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sont aidés les travaux portant sur les ouvrages de production, d&amp;#039;adduction, d&amp;#039;interconnexion, de transfert, de distribution (sous conditions), de traitement, et de stockage de l&amp;#039;eau potable.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80% (&amp;#43; avance : 20%)&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   5. Opérations de maîtrise foncière sur les AAC et sur les périmètres de protection des captages&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Taux maximum de subvention : 80% &amp;#43; Avance récupérable / 20 %&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études de réalisation sont les études d&amp;#039;exécution encadrées par le décret n°93-1268 du 29 novembre 1993 relatif aux missions de maitrise d&amp;#039;œuvre (EXE, DET, OPC et AOR ). Les études nécessaires à la réalisation des travaux sont éligibles au titre des travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;attribution d&amp;#039;une aide relative à des travaux est conditionnée au respect des obligations de saisie des données dans le système d&amp;#039;information sur les services publics de l&amp;#039;eau et de l&amp;#039;assainissement, définies à l&amp;#039;article D2224-5 du code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T5" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X5" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/103a-assurer-lapprovisionnement-public-en-eau-pota/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...581 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>8458</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques naturels (inondation, submersion, lutte contre l'érosion et le ruissellement) par des solutions fondées sur la nture (SFN)</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...204 lines deleted...]
-      <c r="H10" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  NATURE DE L&amp;#039;AIDE
-[...87 lines deleted...]
-      <c r="R10" s="1" t="inlineStr">
+  Sont aidées : &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études,&lt;/li&gt;&lt;li&gt;les travaux concernant la prévention des inondations et des submersions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de lutte contre le ruissellement et lérosion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les outils de préservation et de transfert du risque d&amp;#039;inondation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les actions de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions ne sont éligibles que lorsqu&amp;#039;elles sont issues d&amp;#039;une réflexion globale basée sur la solidarité amont-aval, rive droite-rive gauche et d&amp;#039;une bonne connaissance du bassin versant (SAGE, contrats à une échelle pertinente);&lt;/p&gt;&lt;p&gt;Les actions sont compatible avec les objectifs du plan de gestion des risques d&amp;#039;inondation (PGRI).&lt;/p&gt;&lt;p&gt;Les projets d&amp;#039;aménagement aidés devront donc être basés dans la mesure du possible sur des solutions fondées sur la nature (SFN).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...26 lines deleted...]
- Assiette maximum de 500.000€ de travaux éligibles par opération
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
-[...50 lines deleted...]
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cc9-prevenir-les-inondations-et-les-etiages-etude/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>154979</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réfection des dégâts sur voies communales consécutifs aux intempéries</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>RÉFECTION DES DÉGÂTS SUR VOIES COMMUNALES CONSÉCUTIFS AUX INTEMPÉRIES</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...284 lines deleted...]
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
-[...275 lines deleted...]
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 50</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider de manière exceptionnelle les communes et EPCI suite à une catastrophe naturelle.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   EPCI dotés de la compétence en matière de voirie
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB: Les communes appartenant à un EPCI peuvent déposer une demande à titre individuel étant précisé que cette demande ne peut être cumulée avec celle déposée, le cas échéant, par l&amp;#039;EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  La Métropole Rouen Normandie et les communes qui la composent sont exclues de ce dispositif d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -2793,1330 +3771,1903 @@
 Compte tenu de l&amp;#039;urgence à réaliser les travaux de réparation, les communes ou les EPCI doivent déposer
 leurs dossiers dans un délai de 3 mois suivant l&amp;#039;évènement.
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;avis technique de la direction des routes sera sollicité
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses : 1.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses : Communes : 200.000€ HT - EPCI : 1.200.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces plafonds sont annuels, toutes opérations confondues.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/refection-des-degats-sur-voie-communale-consecutifs-aux-intemperies/</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c7c8-aider-au-maintien-et-au-developpement-des-bat/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G17" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>153408</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'animation de bassins versants (frais de fonctionnement, d'études et de communication)</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Animation de bassins versants (frais de fonctionnement, d&amp;rsquo;études et de communication)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...4 lines deleted...]
-      <c r="H17" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Contexte :
+  NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
- Notre région est confrontée à des risques d&amp;#039;inondation particulièrement importants, dont les conséquences peuvent être dramatiques, notamment d&amp;#039;un point de vue humain, patrimonial ou financier. Dans ce contexte, la Région met en place une stratégie de prévention et de réduction des risques d&amp;#039;inondation qui s&amp;#039;appuie notamment sur le présent dispositif d&amp;#039;intervention
-&lt;/p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Frais de fonctionnement, d&amp;#039;études et de communication des cellules en charge de SAGE (schéma d&amp;#039;aménagement et de gestion des eaux) ou de contrats de bassins versants. La politique d&amp;#039;aide du conseil départemental à l&amp;#039;animation de bassins versants se décline de la façon suivante :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Salaires, charges salariales et frais de formation : 20% pour les SAGE et 25% pour les contrats de bassin versant. Aide plafonnée à 60.000€ de dépense éligible pour 1 animateur principal et 1 mi-temps de secrétariat et à 35.000€ pour 1 animateur &amp;#34;bassin versant&amp;#34; (en charge de l&amp;#039;appui au boisement, des problématiques d&amp;#039;érosion et de lutte contre les inondations). La subvention est limitée à 80% d&amp;#039;aides globales (y compris agences de l&amp;#039;eau et Région BN) et 2,5 ETP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes : 20% du montant HT pour les SAGE et 25% pour les contrats de bassin versant,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de communication : 20% du montant HT pour les SAGE et 25% pour les contrats de bassin versant plafonné à 2000€ d&amp;#039;aides annuelles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais de fonctionnement : 20% pour les SAGE et 25% pour les contrats de bassin versants des frais de fonctionnement de la cellule d&amp;#039;animation (téléphone, location de bureaux, photocopies, timbres, petit matériel...).
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Objectifs :
+  MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
- Ce dispositif vise à éviter les drames humains, limiter les dommages et faciliter le retour à la normale lors d&amp;#039;inondations, qu&amp;#039;il s&amp;#039;agisse d&amp;#039;inondations par débordement de cours d&amp;#039;eau, par ruissellement ou par submersion marine. Les risques liés aux phénomènes de crue (érosion de berges notamment) sont également concernés par ce dispositif.  Il permet de prévenir et réduire les risques pour la population, les bâtiments d&amp;#039;habitations et les bâtiments publics, ainsi que pour les activités économiques actuellement menacés par des phénomènes de crue et d&amp;#039;inondation.
-&lt;/p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces à fournir relatives au financement du projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le plan de financement prévisionnel du projet intégrant les dépenses connexes, précisant l&amp;#039;origine et le montant des moyens financiers (apport personnel, emprunts, subventions y compris l&amp;#039;aide sollicitée) ainsi que, s&amp;#039;il y a lieu, un échéancier indicatif des dépenses prévues.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les aides déjà obtenues, la copie des décisions (ou notifications) et l&amp;#039;indication des aides publiques indirectes s&amp;#039;il y a lieu.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les coordonnées du payeur (RIB).
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ne relèvent pas de ce dispositif d&amp;#039;intervention :
+  PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...12 lines deleted...]
-&lt;p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La demande signée du porteur de projet ou de son représentant légal, avec nom (raison sociale), adresse, et autres coordonnées, numéro SIRET, énumérant l&amp;#039;objet du projet, son cout prévisionnel global, sa durée et le montant de la subvention sollicitée, la procédure au titre de laquelle celle-ci est demandée et les noms et coordonnées du responsable du projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La délibération de l&amp;#039;organe compétent de la collectivité territoire ou de l&amp;#039;organisme public approuvant le projet et le plan de financement prévisionnel précisant l&amp;#039;origine et le montant des moyens financiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une notice explicative indiquant de façon précise : son objet, les objectifs poursuivis et les résultats attendus et son insertion dans la stratégie de développement local, sa durée et son calendrier (sauf s&amp;#039;ils sont suffisamment détailles dans la demande), s&amp;#039;il y a lieu, ses conditions particulières de réalisation et la justification de son caractère fonctionnel ; s&amp;#039;il s&amp;#039;agit d&amp;#039;une tranche ou d&amp;#039;une phase, leur intégration dans le projet global avec indication du déroulement de celui-ci, un état de coût prévisionnel détaillé par nature de dépense ; le cas échéant, les devis (ceux-ci ne sont pas produits, en particulier dans le cas ou le montant de la subvention est forfaitaire du fait de l&amp;#039;application d&amp;#039;un barème).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Espace public</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Nature de l&amp;#039;intervention régionale :
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
- Ce dispositif permet d&amp;#039;attribuer des subventions d&amp;#039;investissement. Des subventions de fonctionnement spécifique peuvent également être accordées pour les opérations du type élaboration et animation de PAPI, sensibilisation au travers d&amp;#039;animations, retours d&amp;#039;expériences et évaluations des politiques publiques.  Ce dispositif s&amp;#039;inscrit dans le cadre du Règlement de Gestion des Financements Régionaux (RGFR) Occitanie.
-[...1 lines deleted...]
-&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide est conditionnée au versement d&amp;#039;une aide de l&amp;#039;Agence de l&amp;#039;eau au titre de l&amp;#039;animation de contrats de bassins versants ou à l&amp;#039;attribution de mission d&amp;#039;animation d&amp;#039;un SAGE. La subvention est attribuée dès notification à hauteur de 60% et le solde est versé sur présentation du rapport d&amp;#039;activités et des pièces justificatives. Si le bassin versant couvre plusieurs départements, l&amp;#039;aide est calculée au prorata de la surface de bassin versant dans la Manche. Le dossier est instruit de la façon suivante :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Examen par la commission permanente
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délibération du conseil départemental et notification des subventions
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/animation-de-bassins-versants-frais-de-fonctionnement-detudes-et-de-communication/</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 97 41
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f9d-animation-de-bassins-versants-frais-de-foncti/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>145904</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner pour la réalisation d’études de vulnérabilité au risque de crue à l’échelle du quartier</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>Le taux maximum est modulable en fonction des co-financeurs  (fonds Barnier, agence de l’eau, etc.)</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les Villes et Territoires dans des actions de prévention des inondations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de financement varie jusqu&amp;#039;à
  &lt;strong&gt;
-  Montant :
+  80 %
  &lt;/strong&gt;
- Le taux d&amp;#039;intervention maximal de la Région est de 20%. Il peut être porté jusqu&amp;#039;à 40% pour des opérations innovantes ou méthodologiques.
-[...10 lines deleted...]
-&lt;p&gt;
+ , en fonction des autres financeurs. Le financement est plafonnés a
  &lt;strong&gt;
-  Opérations éligibles et critères associés :
+  20 000 € HT
  &lt;/strong&gt;
- Seules les parties de l&amp;#039;opération assimilables à des investissements (maquette, exposition itinérante, création de site internet.) sont éligibles (les dépenses liées à la production et l&amp;#039;édition de plaquettes, ou à des réunions publiques ne sont pas éligibles par exemple)
+ , par structure et par année.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier adressé au Président
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain.
+&lt;/p&gt;
+&lt;p&gt;
+ Ensuite, une réponse écrite sera adressée au requérant.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
+&lt;/p&gt;
+&lt;p&gt;
+ Celle-ci devra être complétée et signée par les deux parties.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Eau pluviale
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel lucie.pons&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>lucie.pons@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b1fa-accompagnement-pour-la-realisation-detudes-de/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>145900</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner à la pose et la réfection de règles limnimétriques</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>Le taux maximum est modulable en fonction des co-financeurs  (fonds Barnier, agence de l’eau, etc.).</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
+ &lt;strong&gt;
+  Villes
+ &lt;/strong&gt;
+ et
+ &lt;strong&gt;
+  Territoires
+ &lt;/strong&gt;
+ dans des actions de prévention des inondations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de financement varie jusqu&amp;#039;à
+ &lt;strong&gt;
+  80 %
+ &lt;/strong&gt;
+ , en fonction des autres financeurs. Le financement est plafonnés a
+ &lt;strong&gt;
+  10 000 €
+ &lt;/strong&gt;
+ HT par projet .
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier adressé au Président
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain.
+&lt;/p&gt;
+&lt;p&gt;
+ Ensuite, une réponse écrite sera adressée au requérant.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
+&lt;/p&gt;
+&lt;p&gt;
+ Celle-ci devra être complétée et signée par les deux parties.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel lucie.pons&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>lucie.pons@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/114e-accompagnement-a-la-pose-et-la-refection-de-r/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>145899</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Développer un ou plusieurs outils de sensibilisation aux crues, aux élus, agents de la collectivité et au grand public</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
+ &lt;strong&gt;
+  Villes
+ &lt;/strong&gt;
+ et
+ &lt;strong&gt;
+  Territoires
+ &lt;/strong&gt;
+ dans des actions de prévention des inondations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de financement varie jusqu&amp;#039;à
+ &lt;strong&gt;
+  80 %
+ &lt;/strong&gt;
+ , en fonction des autres financeurs. Le financement est plafonnés a
+ &lt;strong&gt;
+  5 000 €
+ &lt;/strong&gt;
+ HT par projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier adressé au Président
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain.
+ &lt;br /&gt;
+ Ensuite, une réponse écrite sera adressée au requérant.
+ &lt;br /&gt;
+ Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
+ &lt;br /&gt;
+ Celle-ci devra être complétée et signée par les deux parties.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Risques naturels
+Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel lucie.pons&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>lucie.pons@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1918-developper-un-ou-plusieurs-outils-de-sensibil/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>145898</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir et poser un ou plusieurs repères de crue</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
+ &lt;strong&gt;
+  Villes
+ &lt;/strong&gt;
+ et
+ &lt;strong&gt;
+  Territoires
+ &lt;/strong&gt;
+ dans des actions de prévention des inondations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de financement varie jusqu&amp;#039;à
+ &lt;strong&gt;
+  80 %
+ &lt;/strong&gt;
+ , en fonction des autres financeurs. Le financement est plafonnés a
+ &lt;strong&gt;
+  10 000 € HT
+ &lt;/strong&gt;
+ par projet .
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier adressé au Président
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain, en fonction du montant accordé.
+ &lt;br /&gt;
+ Ensuite, une réponse écrite sera adressée au requérant.
+ &lt;br /&gt;
+ Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
+ &lt;br /&gt;
+ Celle-ci devra être complétée et signée par les deux parties.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Risques naturels
+Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel
+ &lt;a href="mailto:lucie.pons&amp;#64;metropolegrandparis.fr" target="_self"&gt;
+  lucie.pons&amp;#64;metropolegrandparis.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>lucie.pons@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5a41-acquerir-et-poser-un-ou-plusieurs-reperes-de-/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>144513</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les inondations liées aux cours d'eau et milieux humides associés – système d'endiguement</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif d&amp;#039;accompagnement financier s&amp;#039;inscrit dans le cadre de la 
+solidarité territoriale menée par le Département des Landes, considérant
+ l&amp;#039;effort financier pour certains acteurs publics du territoire à 
+subvenir seuls à leurs besoins en matière d&amp;#039;études, de travaux et/ou 
+acquisitions foncières à vocation de travaux relevant des Décrets n° 
+2015-526 du 12 mai 2015 et n° 2019-895 du 28 août 2019, relatif aux 
+règles applicables aux ouvrages construits ou aménagés en vue de 
+prévenir les inondations fluviales et aux règles de sûreté des systèmes 
+d&amp;#039;endiguement visant à protéger des biens et des personnes.&lt;/p&gt;
+            &lt;p&gt;Par dérogation à l&amp;#039;article 6 du RU, les taux d&amp;#039;intervention sont définis comme suit :&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;br /&gt;Le
+ taux maximum d&amp;#039;aide du Département est de 25 % du montant HT des 
+dépenses éligibles, pour un montant minimum de dépenses éligibles de 5 
+000 € HT. Le taux d&amp;#039;aide appliqué pourra être inférieur au taux maximum,
+ notamment en fonction des autres participations financières en respect 
+de la réglementation et notamment de celle attendue par l&amp;#039;entité 
+GEMAPIenne.&lt;/p&gt;&lt;p&gt;II – Travaux&lt;br /&gt;Le taux maximum d&amp;#039;aide du Département 
+est de 30 % du montant HT des dépenses éligibles, pour un montant 
+minimum de dépenses éligibles de 10 000 € HT et le plafond d&amp;#039;aide est 
+fixé à 3 000 000 € par entité GEMAPIenne ayant délégué ou transféré la 
+compétence à l&amp;#039;IA. Le taux d&amp;#039;aide appliqué pourra être inférieur au taux
+ maximum, notamment en fonction des autres participations financières en
+ respect de la réglementation et notamment de celle attendue par 
+l&amp;#039;entité GEMAPIenne.&lt;/p&gt;&lt;p&gt;III – Maîtrise foncière à vocation de travaux&lt;br /&gt;Le
+ taux maximum d&amp;#039;aide du Département est de 30 % du montant des dépenses 
+éligibles, pour un montant minimum de dépenses éligibles de 1 000 € HT. 
+Le taux d&amp;#039;aide appliqué pourra être inférieur au taux maximum, notamment
+ en fonction des autres participations financières en respect de la 
+réglementation et notamment de celle attendue par l&amp;#039;entité GEMAPIenne. 
+Les modalités de versement des aides pourront déroger à l&amp;#039;article 15 du 
+règlement et seront fixées par convention.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles : Sont 
+éligibles les interventions suivantes relatives à la prévention des 
+inondations liées aux cours d&amp;#039;eau et milieux humides associés.&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;br /&gt;II – Travaux&lt;br /&gt;III – Maîtrise foncière à vocation de travaux&lt;/p&gt;&lt;p&gt;Considérant
+ que ce dispositif d&amp;#039;opération relève de la solidarité territoriale 
+menée par le Département des Landes, les organismes qui bénéficient par 
+ailleurs de financements issus du Fonds Barnier sont inéligibles.&lt;/p&gt;&lt;p&gt;Pour
+ être recevable, le dossier sollicitant l’aide du Département devra être
+ déposé avant tout commencement d’opération et comporter l’ensemble des 
+pièces indiquées ci-après dans les articles suivants. Une autorisation 
+de démarrage anticipée des actions pourra toutefois être sollicitée 
+préalablement à la décision d&amp;#039;attribution d’aide sans que sa délivrance 
+ne présage en rien de l’issue qui sera donnée à la demande d’aide.&lt;/p&gt;&lt;p&gt;Seules
+ les opérations visant les objectifs précisés dans le présent dispositif
+ sont éligibles. L’accompagnement départemental sera calculé sur la base
+ des coûts hors taxes.&lt;/p&gt;&lt;p&gt;**Dépenses éligibles :**&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;/p&gt;&lt;p&gt;Les
+ études listées ci-après et portées en maîtrise d&amp;#039;ouvrage par l&amp;#039;EPTB 
+sont éligibles à l&amp;#039;intervention du Département (au prorata du territoire
+ landais concerné par l&amp;#039;étude) sous réserve du respect des objectifs 
+suivants et de la validation préalable du cahier des charges :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+ études globales permettant à une collectivité ou un groupement de 
+collectivités d&amp;#039;étudier l&amp;#039;opportunité de classement au titre des Décrets
+ n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 des systèmes 
+d&amp;#039;endiguement existants sur son territoire au regard de l&amp;#039;intérêt 
+général,&lt;/li&gt;&lt;li&gt;Les études ponctuelles (études structurelles, études 
+hydrauliques, analyses multi‑critères coûts/bénéfices pour le maintien 
+ou le recul des ouvrages, études de recul des ouvrages, études de recul 
+des enjeux, analyses de vulnérabilité…) permettant de dimensionner 
+techniquement et financièrement des actions spécifiques et/ou localisées
+ à réaliser sur les systèmes d&amp;#039;endiguement relevant des Décrets 
+n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 et d&amp;#039;en 
+évaluer l&amp;#039;opportunité au regard de l&amp;#039;intérêt général.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont 
+inéligibles au présent dispositif toutes les études qui bénéficient par 
+ailleurs de financements provenant du Fonds Barnier.&lt;/p&gt;&lt;p&gt;En complément
+ des pièces obligatoires, pour être réputé complet, le dossier de 
+demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une 
+délibération de l&amp;#039;EPTB sollicitant le concours financier du Département,
+ faisant clairement apparaître l&amp;#039;objet de la demande et menant le plan 
+de financement prévisionnel,&lt;/li&gt;&lt;li&gt;une délibération de l&amp;#039;entité 
+GEMAPIenne instaurant la délégation ou le transfert de la compétence 
+relative à l&amp;#039;objet de l&amp;#039;opération à l&amp;#039;Institution Adour,&lt;/li&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
+ l&amp;#039;échéancier de réalisation de l&amp;#039;étude, * le détail estimatif 
+prévisionnel des dépenses, * l&amp;#039;échéancier prévisionnel de dépenses, * la
+ délimitation de la zone d&amp;#039;étude, * les objectifs poursuivis, * les 
+méthodes utilisées, * la composition du comité de pilotage de l&amp;#039;étude,&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le cahier des charges de l&amp;#039;étude, qui aura été préalablement validé par le Département des Landes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;II – Travaux&lt;/p&gt;&lt;p&gt;Les
+ travaux d&amp;#039;investissement identifiés et validés dans le cadre d’une ou 
+de plusieurs études, qu’ils aient été accompagnés financièrement ou non 
+par le Département, mais qui puissent relever du titre III de ce 
+dispositif, sont éligibles sous réserve qu’ils soient portés en maîtrise
+ d&amp;#039;ouvrage par l&amp;#039;EPTB et qu’ils bénéficient des autorisations 
+réglementaires ad hoc, soit notamment au titre de l&amp;#039;intérêt général, de 
+la Loi sur l&amp;#039;Eau, ou de toutes autres réglementations applicables.&lt;/p&gt;&lt;p&gt;Dans
+ ce cadre, l’éligibilité de chacune des opérations sera conditionnée à 
+la fourniture préalable des résultats d’une analyse permettant de 
+justifier la permanence du projet au regard de son efficacité, de son 
+rapport coût/efficacité et de son efficience (rentabilité), les 
+hypothèses reprenant strictement celles retenues dans les études 
+correspondantes.&lt;/p&gt;&lt;p&gt;Les travaux listés ci-après sont éligibles à 
+l&amp;#039;intervention du Département sous réserve du respect des objectifs 
+suivants, indiqués par nature d&amp;#039;action :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les gros travaux 
+structurels destinés à assurer la pérennité ou la réhabilitation 
+d&amp;#039;ouvrages existants situés en bordure du cours d&amp;#039;eau (à proximité 
+immédiate du lit mineur et qui réduisent le champ d&amp;#039;expansion de crue et
+ la mobilité du cours d&amp;#039;eau) qui seront classés au titre des Décrets 
+n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 en tant que 
+systèmes d&amp;#039;endiguement,&lt;/li&gt;&lt;li&gt;les travaux de recul et de 
+reconstruction d&amp;#039;ouvrages longitudinaux qui seront classés au titre des 
+Décrets n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 en 
+tant que systèmes d&amp;#039;endiguement, s’ils sont situés au sein du lit majeur
+ du cours d&amp;#039;eau, ces travaux permettant d&amp;#039;accroître son champ 
+d&amp;#039;expansion de crue et sa mobilité tout en préservant les biens et les 
+personnes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont inéligibles au présent dispositif :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;tous
+ les travaux qui ne relèvent pas des premiers travaux d&amp;#039;investissement 
+sur les ouvrages composant le système d&amp;#039;endiguement dans la procédure de
+ classement au titre des Décrets n° 2015‑526 du 12 mai 2015 et 
+n° 2019‑895 du 28 août 2019,&lt;/li&gt;&lt;li&gt;tous les travaux qui bénéficient par ailleurs de financements provenant du Fonds Barnier,&lt;/li&gt;&lt;li&gt;tous
+ les travaux pour lesquels les analyses reprenant strictement les 
+hypothèses retenues dans les études correspondantes ne permettent pas de
+ justifier la permanence du projet au regard de son efficacité, de son 
+rapport coût/efficacité et de son efficience (rentabilité).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En
+ complément des pièces obligatoires, pour être réputé complet, le 
+dossier de demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une
+ délibération de l&amp;#039;EPTB sollicitant le concours financier du 
+Département, faisant clairement apparaître l&amp;#039;objet de la demande et 
+menant le plan de financement prévisionnel,&lt;/li&gt;&lt;li&gt;une délibération de 
+l&amp;#039;entité GEMAPIenne instaurant la délégation ou le transfert de la 
+compétence relative à l&amp;#039;objet de l&amp;#039;opération à l&amp;#039;Institution Adour,&lt;/li&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
+ le plan de situation des travaux, * le linéaire de berge concerné par 
+les travaux, et ce, par nature d&amp;#039;opération, * la liste des communes 
+concernées par l&amp;#039;opération, * l&amp;#039;analyse de la justification de la 
+permanence du projet au regard de son efficacité, de son rapport 
+coût/efficacité et de son efficience (rentabilité), * l&amp;#039;échéancier des 
+procédures, * l&amp;#039;échéancier de réalisation des travaux, * le détail 
+estimatif prévisionnel des dépenses, * l&amp;#039;échéancier prévisionnel de 
+dépenses, * les objectifs poursuivis, * les indicateurs de suivi et 
+d&amp;#039;évaluation permettant de mesurer la mise en œuvre des actions et 
+l&amp;#039;atteinte des objectifs,&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le cahier des charges techniques du
+ dossier de consultation des entreprises, document qui aura été 
+préalablement validé par le Département des Landes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;III – Maîtrise foncière à vocation de travaux&lt;/p&gt;&lt;p&gt;Sont
+ éligibles à l&amp;#039;intervention du Département les acquisitions foncières 
+des Communes, des EPCI‑FP ou des syndicats mixtes landais ou 
+interdépartementaux compétents en matière de GEMAPI ayant pour objectif 
+la maîtrise foncière nécessaire aux travaux d&amp;#039;investissement sur les 
+ouvrages des systèmes d&amp;#039;endiguement qui seront classés au titre des 
+Décrets n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019.&lt;/p&gt;&lt;p&gt;Sont
+ inéligibles au présent dispositif toutes les acquisitions qui 
+bénéficient par ailleurs de financements provenant du Fonds Barnier.&lt;/p&gt;&lt;p&gt;En
+ complément des pièces obligatoires, pour être réputé complet, le 
+dossier de demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
+ le plan de situation des acquisitions, * le relevé cadastral et le plan
+ parcellaire, * l&amp;#039;estimation du coût du foncier, établie par la SAFER ou
+ par France Domaine (lorsque celle‑ci est obligatoire), * l&amp;#039;échéancier 
+des procédures, * le détail estimatif prévisionnel des dépenses, * 
+l&amp;#039;échéancier prévisionnel de dépenses, * les objectifs poursuivis.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/prevention-des-inondations-liees-aux-cours-deau-et-milieux-humides-associes-systeme-dendiguement</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
+  environnement&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2e0a-mirapi-conditions-deligibilite-de-laide-depar/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>144514</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d’investissement sur les systèmes d’endiguement fluviaux du territoire pour prévenir les inondations liées aux cours d'eau et aux milieux humides associés</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif d&amp;#039;accompagnement financier s&amp;#039;inscrit dans le cadre de la 
+solidarité territoriale menée par le Département des Landes, considérant
+ l&amp;#039;effort financier pour certains acteurs publics du territoire à 
+subvenir seuls à leurs besoins en matière d&amp;#039;études, de travaux et/ou 
+acquisitions foncières à vocation de travaux relevant des Décrets n° 
+2015-526 du 12 mai 2015 et n° 2019-895 du 28 août 2019, relatif aux 
+règles applicables aux ouvrages construits ou aménagés en vue de 
+prévenir les inondations fluviales et aux règles de sûreté des systèmes 
+d&amp;#039;endiguement visant à protéger des biens et des personnes.&lt;/p&gt;
+            &lt;p&gt;Par dérogation à l&amp;#039;article 6 du RU, les taux d&amp;#039;intervention sont définis comme suit :&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;br /&gt;Le
+ taux maximum d&amp;#039;aide du Département est de 25 % du montant HT des 
+dépenses éligibles, pour un montant minimum de dépenses éligibles de 5 
+000 € HT. Le taux d&amp;#039;aide appliqué pourra être inférieur au taux maximum,
+ notamment en fonction des autres participations financières en respect 
+de la réglementation et notamment de celle attendue par l&amp;#039;entité 
+GEMAPIenne.&lt;/p&gt;&lt;p&gt;II – Travaux&lt;br /&gt;Le taux maximum d&amp;#039;aide du Département 
+est de 30 % du montant HT des dépenses éligibles, pour un montant 
+minimum de dépenses éligibles de 10 000 € HT et le plafond d&amp;#039;aide est 
+fixé à 3 000 000 € par entité GEMAPIenne ayant délégué ou transféré la 
+compétence à l&amp;#039;IA. Le taux d&amp;#039;aide appliqué pourra être inférieur au taux
+ maximum, notamment en fonction des autres participations financières en
+ respect de la réglementation et notamment de celle attendue par 
+l&amp;#039;entité GEMAPIenne.&lt;/p&gt;&lt;p&gt;III – Maîtrise foncière à vocation de travaux&lt;br /&gt;Le
+ taux maximum d&amp;#039;aide du Département est de 30 % du montant des dépenses 
+éligibles, pour un montant minimum de dépenses éligibles de 1 000 € HT. 
+Le taux d&amp;#039;aide appliqué pourra être inférieur au taux maximum, notamment
+ en fonction des autres participations financières en respect de la 
+réglementation et notamment de celle attendue par l&amp;#039;entité GEMAPIenne. 
+Les modalités de versement des aides pourront déroger à l&amp;#039;article 15 du 
+règlement et seront fixées par convention.&lt;/p&gt;
+            &lt;p&gt;Le Département est susceptible d&amp;#039;accorder à l&amp;#039;Institution
+ Adour des aides dans le cadre d&amp;#039;une délégation ou d&amp;#039;un transfert des 
+compétences en matière de défense contre les inondations (item 5 de la 
+GEMAPI) par les établissements publics de coopération intercommunale à 
+fiscalité propre (EPCI-FP) ou les syndicats mixtes de bassins versants 
+landais ou interdépartementaux.&lt;/p&gt;
+&lt;p&gt;Ces aides seront exclusivement destinées à des opérations (études 
+et/ou travaux) visant à assurer les premiers travaux d&amp;#039;investissement 
+sur les systèmes d&amp;#039;endiguement fluviaux du territoire dans le cadre des 
+procédures de classement relevant des Décrets n° 2015-526 du 12 mai 2015
+ et n° 2019-895 du 28 août 2019 afin de prévenir les inondations.&lt;/p&gt;
+&lt;p&gt;Le Département est également susceptible d&amp;#039;accorder à l&amp;#039;Institution 
+Adour, mais aussi aux Communes, aux EPCI-FP ou aux syndicats mixtes 
+landais ou interdépartementaux compétents en matière de GEMAPI des aides
+ pour des acquisitions foncières en vue des travaux d&amp;#039;investissement sur
+ les systèmes d&amp;#039;endiguement fluviaux du territoire dans le cadre des 
+procédures de classement relevant des Décrets n° 2015-526 du 12 mai 2015
+ et n° 2019-895 du 28 août 2019 afin de prévenir les inondations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Risques naturels</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles : Sont 
+éligibles les interventions suivantes relatives à la prévention des 
+inondations liées aux cours d&amp;#039;eau et milieux humides associés.&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;br /&gt;II – Travaux&lt;br /&gt;III – Maîtrise foncière à vocation de travaux&lt;/p&gt;&lt;p&gt;Considérant
+ que ce dispositif d&amp;#039;opération relève de la solidarité territoriale 
+menée par le Département des Landes, les organismes qui bénéficient par 
+ailleurs de financements issus du Fonds Barnier sont inéligibles.&lt;/p&gt;&lt;p&gt;Pour
+ être recevable, le dossier sollicitant l’aide du Département devra être
+ déposé avant tout commencement d’opération et comporter l’ensemble des 
+pièces indiquées ci-après dans les articles suivants. Une autorisation 
+de démarrage anticipée des actions pourra toutefois être sollicitée 
+préalablement à la décision d&amp;#039;attribution d’aide sans que sa délivrance 
+ne présage en rien de l’issue qui sera donnée à la demande d’aide.&lt;/p&gt;&lt;p&gt;Seules
+ les opérations visant les objectifs précisés dans le présent dispositif
+ sont éligibles. L’accompagnement départemental sera calculé sur la base
+ des coûts hors taxes.&lt;/p&gt;&lt;p&gt;**Dépenses éligibles :**&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;/p&gt;&lt;p&gt;Les
+ études listées ci-après et portées en maîtrise d&amp;#039;ouvrage par l&amp;#039;EPTB 
+sont éligibles à l&amp;#039;intervention du Département (au prorata du territoire
+ landais concerné par l&amp;#039;étude) sous réserve du respect des objectifs 
+suivants et de la validation préalable du cahier des charges :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+ études globales permettant à une collectivité ou un groupement de 
+collectivités d&amp;#039;étudier l&amp;#039;opportunité de classement au titre des Décrets
+ n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 des systèmes 
+d&amp;#039;endiguement existants sur son territoire au regard de l&amp;#039;intérêt 
+général,&lt;/li&gt;&lt;li&gt;Les études ponctuelles (études structurelles, études 
+hydrauliques, analyses multi‑critères coûts/bénéfices pour le maintien 
+ou le recul des ouvrages, études de recul des ouvrages, études de recul 
+des enjeux, analyses de vulnérabilité…) permettant de dimensionner 
+techniquement et financièrement des actions spécifiques et/ou localisées
+ à réaliser sur les systèmes d&amp;#039;endiguement relevant des Décrets 
+n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 et d&amp;#039;en 
+évaluer l&amp;#039;opportunité au regard de l&amp;#039;intérêt général.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont 
+inéligibles au présent dispositif toutes les études qui bénéficient par 
+ailleurs de financements provenant du Fonds Barnier.&lt;/p&gt;&lt;p&gt;En complément
+ des pièces obligatoires, pour être réputé complet, le dossier de 
+demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une 
+délibération de l&amp;#039;EPTB sollicitant le concours financier du Département,
+ faisant clairement apparaître l&amp;#039;objet de la demande et menant le plan 
+de financement prévisionnel,&lt;/li&gt;&lt;li&gt;une délibération de l&amp;#039;entité 
+GEMAPIenne instaurant la délégation ou le transfert de la compétence 
+relative à l&amp;#039;objet de l&amp;#039;opération à l&amp;#039;Institution Adour,&lt;/li&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
+ l&amp;#039;échéancier de réalisation de l&amp;#039;étude, * le détail estimatif 
+prévisionnel des dépenses, * l&amp;#039;échéancier prévisionnel de dépenses, * la
+ délimitation de la zone d&amp;#039;étude, * les objectifs poursuivis, * les 
+méthodes utilisées, * la composition du comité de pilotage de l&amp;#039;étude,&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le cahier des charges de l&amp;#039;étude, qui aura été préalablement validé par le Département des Landes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;II – Travaux&lt;/p&gt;&lt;p&gt;Les
+ travaux d&amp;#039;investissement identifiés et validés dans le cadre d’une ou 
+de plusieurs études, qu’ils aient été accompagnés financièrement ou non 
+par le Département, mais qui puissent relever du titre III de ce 
+dispositif, sont éligibles sous réserve qu’ils soient portés en maîtrise
+ d&amp;#039;ouvrage par l&amp;#039;EPTB et qu’ils bénéficient des autorisations 
+réglementaires ad hoc, soit notamment au titre de l&amp;#039;intérêt général, de 
+la Loi sur l&amp;#039;Eau, ou de toutes autres réglementations applicables.&lt;/p&gt;&lt;p&gt;Dans
+ ce cadre, l’éligibilité de chacune des opérations sera conditionnée à 
+la fourniture préalable des résultats d’une analyse permettant de 
+justifier la permanence du projet au regard de son efficacité, de son 
+rapport coût/efficacité et de son efficience (rentabilité), les 
+hypothèses reprenant strictement celles retenues dans les études 
+correspondantes.&lt;/p&gt;&lt;p&gt;Les travaux listés ci-après sont éligibles à 
+l&amp;#039;intervention du Département sous réserve du respect des objectifs 
+suivants, indiqués par nature d&amp;#039;action :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les gros travaux 
+structurels destinés à assurer la pérennité ou la réhabilitation 
+d&amp;#039;ouvrages existants situés en bordure du cours d&amp;#039;eau (à proximité 
+immédiate du lit mineur et qui réduisent le champ d&amp;#039;expansion de crue et
+ la mobilité du cours d&amp;#039;eau) qui seront classés au titre des Décrets 
+n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 en tant que 
+systèmes d&amp;#039;endiguement,&lt;/li&gt;&lt;li&gt;les travaux de recul et de 
+reconstruction d&amp;#039;ouvrages longitudinaux qui seront classés au titre des 
+Décrets n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 en 
+tant que systèmes d&amp;#039;endiguement, s’ils sont situés au sein du lit majeur
+ du cours d&amp;#039;eau, ces travaux permettant d&amp;#039;accroître son champ 
+d&amp;#039;expansion de crue et sa mobilité tout en préservant les biens et les 
+personnes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont inéligibles au présent dispositif :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;tous
+ les travaux qui ne relèvent pas des premiers travaux d&amp;#039;investissement 
+sur les ouvrages composant le système d&amp;#039;endiguement dans la procédure de
+ classement au titre des Décrets n° 2015‑526 du 12 mai 2015 et 
+n° 2019‑895 du 28 août 2019,&lt;/li&gt;&lt;li&gt;tous les travaux qui bénéficient par ailleurs de financements provenant du Fonds Barnier,&lt;/li&gt;&lt;li&gt;tous
+ les travaux pour lesquels les analyses reprenant strictement les 
+hypothèses retenues dans les études correspondantes ne permettent pas de
+ justifier la permanence du projet au regard de son efficacité, de son 
+rapport coût/efficacité et de son efficience (rentabilité).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En
+ complément des pièces obligatoires, pour être réputé complet, le 
+dossier de demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une
+ délibération de l&amp;#039;EPTB sollicitant le concours financier du 
+Département, faisant clairement apparaître l&amp;#039;objet de la demande et 
+menant le plan de financement prévisionnel,&lt;/li&gt;&lt;li&gt;une délibération de 
+l&amp;#039;entité GEMAPIenne instaurant la délégation ou le transfert de la 
+compétence relative à l&amp;#039;objet de l&amp;#039;opération à l&amp;#039;Institution Adour,&lt;/li&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
+ le plan de situation des travaux, * le linéaire de berge concerné par 
+les travaux, et ce, par nature d&amp;#039;opération, * la liste des communes 
+concernées par l&amp;#039;opération, * l&amp;#039;analyse de la justification de la 
+permanence du projet au regard de son efficacité, de son rapport 
+coût/efficacité et de son efficience (rentabilité), * l&amp;#039;échéancier des 
+procédures, * l&amp;#039;échéancier de réalisation des travaux, * le détail 
+estimatif prévisionnel des dépenses, * l&amp;#039;échéancier prévisionnel de 
+dépenses, * les objectifs poursuivis, * les indicateurs de suivi et 
+d&amp;#039;évaluation permettant de mesurer la mise en œuvre des actions et 
+l&amp;#039;atteinte des objectifs,&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le cahier des charges techniques du
+ dossier de consultation des entreprises, document qui aura été 
+préalablement validé par le Département des Landes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;III – Maîtrise foncière à vocation de travaux&lt;/p&gt;&lt;p&gt;Sont
+ éligibles à l&amp;#039;intervention du Département les acquisitions foncières 
+des Communes, des EPCI‑FP ou des syndicats mixtes landais ou 
+interdépartementaux compétents en matière de GEMAPI ayant pour objectif 
+la maîtrise foncière nécessaire aux travaux d&amp;#039;investissement sur les 
+ouvrages des systèmes d&amp;#039;endiguement qui seront classés au titre des 
+Décrets n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019.&lt;/p&gt;&lt;p&gt;Sont
+ inéligibles au présent dispositif toutes les acquisitions qui 
+bénéficient par ailleurs de financements provenant du Fonds Barnier.&lt;/p&gt;&lt;p&gt;En
+ complément des pièces obligatoires, pour être réputé complet, le 
+dossier de demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
+ le plan de situation des acquisitions, * le relevé cadastral et le plan
+ parcellaire, * l&amp;#039;estimation du coût du foncier, établie par la SAFER ou
+ par France Domaine (lorsque celle‑ci est obligatoire), * l&amp;#039;échéancier 
+des procédures, * le détail estimatif prévisionnel des dépenses, * 
+l&amp;#039;échéancier prévisionnel de dépenses, * les objectifs poursuivis.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/prevention-des-inondations-liees-aux-cours-deau-et-milieux-humides-associes-systeme-dendiguement</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
+  environnement&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3124-prevention-des-inondations-liees-aux-cours-de/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>143336</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Opter pour une gestion intégrée du littoral</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Conditions d&amp;#039;éligibilité :
+  Votre besoin :
  &lt;/strong&gt;
- Les dépenses éligibles doivent respecter les caractéristiques des dépenses éligibles prévues au RGFR. La Région privilégie les opérations menées dans le cadre des PAPI élaborés à l&amp;#039;échelle des bassins versants.
-Pour les opérations sous-traitées, l&amp;#039;assiette éligible correspond aux factures ayant un lien direct avec l&amp;#039;opération. Pour ces opérations, les dépenses de maîtrise d&amp;#039;ouvrage ou de maîtrise d&amp;#039;œuvre éventuellement effectuées en régie ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Aménager les espaces littoraux et fluviaux relève du défi ; les multiples pressions qui s&amp;#039;y exercent (élévation du niveau de la mer notamment) étant appelées à s&amp;#039;amplifier avec le changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema accompagne vos projets d&amp;#039;aménagement et met à votre disposition son expertise en géo-information, planification, observation du trait de côte ou réduction des impacts des activités sur le milieu marin.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le domaine de la sécurité maritime, le Cerema contribue à moderniser les systèmes de signalisation maritime internationaux et développer les systèmes de supervision des trafics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous souhaitez :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer une stratégie de gestion du littoral pour un aménagement durable ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recenser et évaluer l&amp;#039;état et la fonctionnalité de vos ouvrages portuaires ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envisager une opération sur le trait de côte ? sur une décharge littorale ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractériser le risque de submersion marine ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la définition du besoin, en lien avec les évolutions réglementaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audits techniques, économiques et réglementaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse et interprétation des données (ex : analyse statistique de climatologie moyenne, zoom sur les tempêtes, estimation des valeurs extrêmes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations concrètes et chiffrées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui dans la gestion et l&amp;#039;exploitation de vos infrastructures portuaires, maritimes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos grands projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Programme « Trait de Côte »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;article 239 de la loi « Climat et résilience » introduit l&amp;#039;obligation pour une liste de 126 communes visées par décret, l&amp;#039;obligation, de cartographier les zones menacées par l&amp;#039;érosion du trait de côte. Le Cerema pilote le programme national d&amp;#039;accompagnement des communes pour la réalisation de leur outil cartographique sur la période 2022-2026.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Programme « résorption des décharges littorales »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lors du Sommet international One Ocean Summit qui s&amp;#039;est tenu à Brest, en février 2022, la France a annoncé la résorption en 10 ans des décharges littorales présentant un risque de rejet de déchets en mer, en métropole comme en outre-mer. 67 décharges prioritaires déjà identifiées. L&amp;#039;État a confié au Cerema le pilotage du programme d&amp;#039;accompagnement des collectivités pour le traitement des décharges et de renaturation des sites (2022-2026).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X17" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Service référent : Service Eau, Milieux Aquatiques et Risques Direction de la Transition Ecologique et Energétique
+  Ils nous font confiance :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...6 lines deleted...]
- Téléphone : 04 67 22 93 08 / 05 61 39 66 25
+&lt;ul&gt;
+ &lt;li&gt;
+  Agglomération Royan Atlantique (Charente Maritime) : Développement d&amp;#039;un système de surveillance océanométéo pour l&amp;#039;accueil des paquebots de croisière au port de Royan
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communauté d&amp;#039;agglomération de l&amp;#039;Espace Sud Martinique : Impulser un programme d&amp;#039;actions de prévention des inondations — 2022
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Métropole Toulon Provence Méditerranée : Développement d&amp;#039;outils d&amp;#039;aide à la décision pour une stratégie de gestion intégrée du littoral — 2021 - 2022
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Mers et océans
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Communes littorales</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/opter-gestion-integree-du-littoral</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/68d1-opter-pour-une-gestion-integree-du-littoral/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...1022 lines deleted...]
-      <c r="A23" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>143316</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Construire la résilience de son territoire : préparation à la crise et accompagnement post-crise</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes responsable d&amp;#039;une collectivité ou d&amp;#039;un groupement de collectivités territoriales, opérateur ou représentant de l&amp;#039;État. Vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   connaître la vulnérabilité de votre territoire face aux risques naturels
  &lt;/li&gt;
  &lt;li&gt;
   vous préparer à la gestion de crise et/ou améliorer l&amp;#039;organisation en place
  &lt;/li&gt;
  &lt;li&gt;
   capitaliser sur les évènements passés pour progresser et entretenir la mémoire du risque
  &lt;/li&gt;
  &lt;li&gt;
   faire appel à une expertise technique « post crise » pour préparer le retour à la normale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -4136,51 +5687,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   assistance à la maîtrise d&amp;#039;ouvrage en matière de planification
  &lt;/li&gt;
  &lt;li&gt;
   formations et mises en situation concrètes (exercices)
  &lt;/li&gt;
  &lt;li&gt;
   expertise technique d&amp;#039;urgence « post-crise »
  &lt;/li&gt;
  &lt;li&gt;
   pour les risques naturels (inondation, submersion marine, mouvement de terrain, chute de bloc, cavité)
  &lt;/li&gt;
  &lt;li&gt;
   sur les infrastructures (ouvrages d&amp;#039;art, pont de secours, ouvrages hydrauliques)
  &lt;/li&gt;
  &lt;li&gt;
   organisation de retours d&amp;#039;expérience et protocoles pour les préparer
  &lt;/li&gt;
  &lt;li&gt;
   anticipation et accompagnement au retour à la normale (diagnostics, reconstruction).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   RÉPARATION À LA GESTION DE CRISE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une cellule de veille hydro-météo sur le bassin versant de l&amp;#039;Arc – 2021 – Métropole Aix Marseille Provence
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un référentiel métropolitain de gestion de crise – 2021 – Grenoble Alpes Métropole
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   EXPERTISES TECHNIQUES D&amp;#039;URGENCE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Expertises des infrastructures, ouvrages d&amp;#039;art, ouvrages maritimes et bâti du littoral suite à l&amp;#039;ouragan Irma – 2017 – Saint-Barthélemy et Saint-Martin
  &lt;/li&gt;
  &lt;li&gt;
   Cartographie de zones inondées de l&amp;#039;Aude appuyée par l&amp;#039;imagerie satellitaire – 2018 – DREAL Occitanie
@@ -4217,326 +5768,164 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nos ressources :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Guide pratique d&amp;#039;élaboration du volet inondation du Plan Communal de Sauvegarde – DREAL PACA, Direction Générale de la Sécurité Civile et de la Gestion des Crises, Institut des Risques Majeurs, Cerema
  &lt;/li&gt;
  &lt;li&gt;
   Guide méthodologique pour la réalisation d&amp;#039;un REX Inondation – CGEDD, DGPR
  &lt;/li&gt;
  &lt;li&gt;
   Communauté métier autour des PICS (via la plateforme Expertises Territoires)
  &lt;/li&gt;
  &lt;li&gt;
   Plateforme muREX de capitalisation des données après inondation
  &lt;/li&gt;
  &lt;li&gt;
   Application mobile SCOUT : outil de relevé de terrain post-évènement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Montagne
 Risques naturels
 Appui méthodologique
 Mers et océans</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/resilience-territoriale-preparation-crise-accompagnement</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f6a-construire-la-resilience-de-son-territoire-pr/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E24" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>143315</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer votre diagnostic territorial pour mettre en œuvre la Gemapi</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H24" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...195 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Gestion des milieux aquatiques et la prévention des inondations impliquent la connaissance objective des enjeux, milieux et spécificités de votre territoire sous l&amp;#039;angle de ces thématiques.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans la réalisation du diagnostic préalable, indispensable pour appréhender les scénarios de développement territorial durable et guider vos choix stratégiques.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment bien cerner les contours de la Gemapi ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment déterminer les enjeux liés aux milieux aquatiques, à l&amp;#039;aménagement du territoire et au risque inondation ?
  &lt;/li&gt;
  &lt;li&gt;
   Quels outils et méthodes appropriés utiliser pour élaborer votre diagnostic ?
  &lt;/li&gt;
  &lt;li&gt;
   Quels critères retenir pour sélectionner un prestataire ?
@@ -4595,2082 +5984,3435 @@
  &lt;li&gt;
   L&amp;#039;acquisition et l&amp;#039;analyse des données utiles ;
  &lt;/li&gt;
  &lt;li&gt;
   La bonne compréhension du fonctionnement des milieux aquatiques et des aléas ;
  &lt;/li&gt;
  &lt;li&gt;
   Le recensement exhaustif des ouvrages et aménagements hydrauliques ;
  &lt;/li&gt;
  &lt;li&gt;
   La détermination pertinente des enjeux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Renforcer votre autonomie
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Formation de vos équipes aux outils utiles au diagnostic.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Troyes Champagne Métropole
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Diagnostic sur les systèmes d&amp;#039;endiguement. Recherche d&amp;#039;organisation pour la gouvernance Gemapi sur le bassin versant.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    CO.BA.H.M.A. – EPTB Mauldre
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Diagnostic territorial intégrant l&amp;#039;évolution hydrologique du bassin versant, les ouvrages hydrauliques et l&amp;#039;historique des crues sur un siècle.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Espaces verts
 Espace public
 Voirie et réseaux
 Risques naturels
 Equipement public
 Bâtiments et construction
 Mers et océans
 Milieux humides
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/elaborer-votre-diagnostic-territorial-mettre-oeuvre-gemapi</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/93dd-elaborer-votre-diagnostic-territorial-pour-me/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>120326</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné sur l'étude d’impact agricole et le protocole de sur-inondation</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Etude d’impact agricole et protocole de sur-inondation</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme
+Chambre d'agriculture de la Drôme</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
  &lt;strong&gt;
-  Villes
+  OPÉRATIONS CONCERNÉES
  &lt;/strong&gt;
- et
+&lt;/p&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;ouvrages destinés à réduire la vulnérabilité des biens et des personnes face au risque inondation par la sur-inondation de terres agricoles.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Territoires
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
- dans des actions de prévention des inondations.
-[...2 lines deleted...]
- Le taux de financement varie jusqu&amp;#039;à
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  80 %
+  - Conseil (intervention gratuite) :
  &lt;/strong&gt;
- , en fonction des autres financeurs. Le financement est plafonnés a
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact téléphonique ou mail.
+ &lt;br /&gt;
+ Informations générales sur la réglementation, les enjeux, les procédures.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  10 000 € HT
+  - Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention payante) :
  &lt;/strong&gt;
- par projet .
-[...2 lines deleted...]
- Le dossier de demande de subvention doit comprendre :
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités sont amenées à réaliser des projets d&amp;#039;aménagements pour lutter contre les inondations dans le cadre de leur nouvelle compétence Gémapi. La solution privilégiée pour la protection des biens et des personnes est la sur-inondation de terres agricoles.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  un courrier adressé au Président
-[...19 lines deleted...]
-Culture et identité collective
+  Phase 1 : Réalisation de l&amp;#039;étude des impacts du projet d&amp;#039;aménagement sur les exploitations agricoles (foncier, économiques, autres...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Phase 2 : Élaboration d&amp;#039;un protocole-cadre, comprenant l&amp;#039;indemnisation pour les dégâts aux cultures liés à la sur-inondation, avec les agriculteurs concernés par le projet (conditions d&amp;#039;application – les préjudices indemnisables – procédure d&amp;#039;indemnisation) et validation par le maître d&amp;#039;ouvrage.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Phase 3 : Accompagnement du maître d&amp;#039;ouvrage à la signature des conventions individuelles déclinant le protocole-cadre auprès de chaque exploitant agricole situé dans la zone sur-inondée.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Agriculture et agroalimentaire
 Risques naturels
-Prévention des risques</t>
-[...2 lines deleted...]
-      <c r="O26" s="1" t="inlineStr">
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X26" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/etude-dimpact-agricole-et-protocole-de-sur-inondation/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
-[...22 lines deleted...]
-      <c r="AA26" s="1" t="inlineStr">
+ &lt;span&gt;
+  Chambre d&amp;#039;agriculture de la Drôme
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Pôle développement des territoires
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Téléphone : 06 15 87 74 07
+ &lt;/li&gt;
+ &lt;li&gt;
+  Email :
+  &lt;a href="mailto:Jean-michel.costechareyre&amp;#64;drome.chambagri.fr" rel="noopener" target="_blank"&gt;
+   Jean-michel.costechareyre&amp;#64;drome.chambagri.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Site :
+  &lt;a href="http://rhone-alpes.synagri.com/portail/accueil26"&gt;
+   www.synagri.com/drome
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6733-etude-dimpact-agricole-et-protocole-de-sur-in/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>111668</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques d'inondation</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide en % des dépenses HT</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
+ Aide à la gestion des risques d&amp;#039;inondation.
+&lt;/p&gt;
+&lt;p&gt;
+ Variation des taux d&amp;#039;aide à l&amp;#039;investissement, exprimé en % des dépenses HT.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux à 25% pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la gestion alternative des eaux pluviales liées aux bâtiments et espaces publics (selon un prix de référence de 700 € par m3).
+ &lt;/li&gt;
+&lt;/ul&gt;
+Taux à 40% pour :
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les études pour l&amp;#039;acquisition de données quantitatives relatives aux aléas et au fonctionnement des systèmes aquatiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les systèmes d&amp;#039;annonce de crue,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création ou la restauration de zones humides d&amp;#039;expansion de crues,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention des ruissellements en amont de l&amp;#039;urbanisation (taux de base bonifiable),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en conformité des digues et barrages classés (plafonné à 500.000 € HT).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux à 50% pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les études et travaux à vocation de gestion des inondations et de réduction de la vulnérabilité des bâtiments publics et des réseaux urbains,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la construction des documents et des démarches qui confortent l&amp;#039;organisation des actions locales en cas d&amp;#039;inondation principalement (Plans communaux de sauvegarde notamment),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dispositifs et actions de sensibilisation des populations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Délibération n°2017-04-0018 (AD du 25/09/2017)</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Risques naturels
+Bâtiments et construction
+Médias et communication
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes, Intercommunalités et Syndicats intercommunaux en Essonne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc9e-prevenir-les-risques-dinondation/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>98640</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les inondations</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Prévention des inondations (PI)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide s&amp;#039;inscrit dans le cadre de la compétence départementale en matière de solidarité territoriale et notamment au titre de l&amp;#039;article L.1111- 10 du CGCT qui précise que « le département peut contribuer au financement des projets dont la maîtrise d&amp;#039;ouvrage est assurée par les communes ou leurs groupements, à leur demande. ».
+&lt;/p&gt;
+&lt;p&gt;
+ Elle s&amp;#039;adresse exclusivement au volet de « prévention des inondations » de la GEMAPI.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Etudes ou aménagements visant à prévenir les inondations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Villes
+  Dépenses éligibles :
  &lt;/strong&gt;
- et
+&lt;/p&gt;
+&lt;p&gt;
+ Investissements  relatifs aux inondations  dues à un débordement de cours d&amp;#039;eau, ruissellement pluvial, submersion marine, remontée de nappe phréatique, à l&amp;#039;exclusion des inondations dues aux débordements de réseaux, relevant de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la réduction de la vulnérabilité des Etablissements Recevant du Public, des services publics, des réseaux et des infrastructures (diagnostics et travaux),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion préventive de crise (achats de matériel),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la culture du risque,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention des inondations (ralentissement dynamique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la protection contre les inondations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Territoires
+  Plafond des dépenses éligibles :
  &lt;/strong&gt;
- dans des actions de prévention des inondations.
-[...2 lines deleted...]
- Le taux de financement varie jusqu&amp;#039;à
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant des études et travaux sera plafonné à 300 000€ par bénéficiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide est plafonné à 50 % du coût de l&amp;#039;opération selon le principe suivant : un euro investi par le maître d&amp;#039;ouvrage génère un euro de subvention départementale.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  80 %
+  Conditions et contreparties :
  &lt;/strong&gt;
- , en fonction des autres financeurs. Le financement est plafonnés a
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adhérer à
+  &lt;a href="https://www.calvados.fr/accueil/le-departement/routes-environnement--territoire/amenagement-du-territoire/ingeeau.html" rel="noopener" target="_blank"&gt;
+   IngéEAU Calvados
+  &lt;/a&gt;
+  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déposer un dossier de demande avant le démarrage des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communiquer sur l&amp;#039;aide accordée par le Département.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  5 000 €
+  Important :
  &lt;/strong&gt;
- HT par projet.
-[...2 lines deleted...]
- Le dossier de demande de subvention doit comprendre :
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux ne doivent pas démarrer avant accord de subvention, sous peine de perdre le bénéfice de la subvention. Aucune autorisation de démarrage anticipé ne sera accordée avant réception du dossier définitif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/accueil/le-departement/routes-environnement--territoire/amenagement-du-territoire/ingeeau.html</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil Départemental du Calvados
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contact administratif et financier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DGA Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction du Développement Territorial et des Fonds Européens
+&lt;/p&gt;
+&lt;p&gt;
+ Service des territoires :
+ 02 31 57 11 25 ; territoires&amp;#64;calvados.fr&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contact technique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DGA Aménagement et Environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;eau, du littoral et de la mer / IngéEAU : 02 31 57 15 64
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/76b6-lutter-contre-les-inondations/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>92596</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les cours d'eau et prévenir les inondations</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les maitres d&amp;#039;ouvrages agissant au niveau des bassins versants départementaux à assumer les missions leur incombant en matière de gestion intégrée des rivières et de prévention des inondations.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dispositif comprend 5 axes spécifiques, pour lesquels les taux d&amp;#039;aides peuvent varier :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  un courrier adressé au Président
-[...2 lines deleted...]
-  un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
+  Participation à la gestion intégrée et à la prévention des inondations des cours d&amp;#039;eau non domaniaux :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain.
-[...5 lines deleted...]
- Celle-ci devra être complétée et signée par les deux parties.
+ - Taux nominal plafonné à 20 % du HT (sauf opération non éligible au FCTVA &amp;#61; subvention sur le TTC) 
+     .
+&lt;/p&gt;
+&lt;p&gt;
+ - Elaboration des PPRE et campagnes annuelles de travaux : 30 %.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide à l&amp;#039;équipement des postes de techniciens et chargé de missions rivière : montant forfaitaire de 15 000 €
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide au programme d&amp;#039;aménagement et de gestion de la Durance :  Taux nominal plafonné à 30 % (sauf opération on éligible au FCTVA &amp;#61; subvention sur le TTC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation au volet inondations du Plan Rhône :  Taux nominal plafonné à 20 % du HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation aux acquisitions foncières pour l&amp;#039;écrêtement des crues et l&amp;#039;aménagement des systèmes d&amp;#039;endiguement :  Taux nominal plafonné à 20 % du montant éligible
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation aux opérations de réduction de la vulnérabilité de l&amp;#039;habitat aux inondations : Taux nominal plafonné à 20 % sur un montant éligible ≤ 10 % de la valeur du bien protégé et dans la limite de 80 % de subventions publiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toute opération relevant des missions listées aux 1°, 2°, 5°, 8°, 11° et 12° du L211-7 du code de l&amp;#039;environnement et concernant un cours d&amp;#039;eau ou ses annexes, suivant les spécificités des 5 axes du dispositif
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
-[...154 lines deleted...]
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Risques naturels
-Prévention des risques</t>
-[...2 lines deleted...]
-      <c r="O28" s="1" t="inlineStr">
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
-[...287 lines deleted...]
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  → Conditions d&amp;#039;éligibilité
-  &lt;br /&gt;
+  Bénéficiaires :
  &lt;/strong&gt;
- La maîtrise d&amp;#039;ouvrage de toutes les opérations relatives aux diagnostics devra être assurée par l&amp;#039;Institution Adour, pour le compte des particuliers, dans le cadre de la mise en œuvre du dispositif MIRAPI. L&amp;#039;aide départementale sera donc directement versée à l&amp;#039;Institution Adour afin de rétribuer le/les prestataire(s) en charge des diagnostics qui auront été reconnus éligibles au titre du présent document.
-[...30 lines deleted...]
- &lt;/ul&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  EPCI gémapiens (n&amp;#039;ayant ni transféré ni délégué leur compétence ou en ayant conservé une partie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats délégataires ou bénéficiant d&amp;#039;un transfert GEMAPI des EPCI membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASA de la Meyne et des cours d&amp;#039;eau d&amp;#039;Orange
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certains maîtres d&amp;#039;ouvrages en situation temporaire dérogatoire (voir tableau en annexe), à l&amp;#039;exclusion des communes, dessaisies de la compétence GEMAPI depuis les 1er janvier 2018
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4261-gerer-les-cours-deau-et-prevenir-les-inondati/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>496</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques naturels majeurs - Fonds de Prévention des Risques Naturels Majeurs (FPRNM)</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale de la Prévention des Risques (DGPR)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le risque naturel majeur est la conséquence d&amp;#039;un aléa d&amp;#039;origine naturelle dont les effets peuvent mettre en jeu un grand nombre de personnes, occasionnent des dommages importants et dépassent les capacités de réaction des instances directement concernées. Le Fonds de Prévention des Risques Naturels Majeurs (FPRNM), dit « fonds Barnier », créé par la loi n°95-101 du 2 février 1995 relative au renforcement de la protection de l&amp;#039;environnement avait pour objectif initial de financer les indemnités d&amp;#039;expropriation de biens exposés à un risque naturel majeur, ainsi que les dépenses liées à la limitation d&amp;#039;accès et à la démolition éventuelle de ces biens, afin d&amp;#039;en empêcher toute occupation future. Progressivement, l&amp;#039;utilisation des ressources du FPRNM a été élargie à d&amp;#039;autres catégories de dépenses dans le but de prévenir des risques naturels majeurs.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FPRNM permet actuellement le financement de mesures (catégories de dépenses) permanentes inscrites dans le code de l&amp;#039;environnement (
+ &lt;a href="https://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle&amp;#61;LEGIARTI000028538272&amp;amp;cidTexte&amp;#61;LEGITEXT000006074220&amp;amp;dateTexte&amp;#61;20160603&amp;amp;oldAction&amp;#61;rechCodeArticle&amp;amp;fastReqId&amp;#61;1760183903&amp;amp;nbResultRech&amp;#61;1"&gt;
+  article L.561-3
+ &lt;/a&gt;
+ ) et de mesures temporaires qui sont inscrites dans les lois de finances (
+ &lt;a href="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte&amp;#61;JORFTEXT000000612133&amp;amp;fastPos&amp;#61;2&amp;amp;fastReqId&amp;#61;1977516449&amp;amp;categorieLien&amp;#61;cid&amp;amp;oldAction&amp;#61;rechTexte"&gt;
+  article 128 de la loi 2003-1311
+ &lt;/a&gt;
+ et
+ &lt;a href="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte&amp;#61;JORFTEXT000000634802&amp;amp;fastPos&amp;#61;1&amp;amp;fastReqId&amp;#61;295249300&amp;amp;categorieLien&amp;#61;cid&amp;amp;oldAction&amp;#61;rechTexte"&gt;
+  article 136 de la loi 2005-1719
+ &lt;/a&gt;
+ ).
+&lt;/p&gt;
+&lt;p&gt;
+ Les trois grands types de mesures finançables par le FPRNM sont  :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les mesures d&amp;#039;acquisition de biens (expropriation ou acquisition amiable) pour les biens exposés à un risque naturel ou sinistrés à plus de 50 % suite à une catastrophe naturelle et les dépenses connexes : limitation de l&amp;#039;accès ou démolition des biens, évacuation temporaire, relogement des personnes exposées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les mesures de réduction de la vulnérabilité face au risque : aide au financement d&amp;#039;études pour la réduction de la vulnérabilité, de travaux sur des équipements de prévention ou de protection contre les risques naturels, d&amp;#039;opérations de reconnaissance et de comblements de cavités souterraines ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses afférentes à l&amp;#039;élaboration des plans de prévention des risques naturels (PPRN) et à l&amp;#039;information préventive sur les risques majeurs : dossier départemental sur les risques naturels (DDRM), transmission aux maires d&amp;#039;informations nécessaires à l&amp;#039;élaboration des documents d&amp;#039;information communale sur les risques naturels (DICRIM), information acquéreur locataire pour les biens immobiliers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les bénéficiaires sont, selon les mesures, les collectivités territoriales et leurs groupements, l&amp;#039;État et dans certains cas les particuliers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Actions exclues du champ d&amp;#039;intervention
+  Le FPRNM finance les actions d&amp;#039;investissement et non de fonctionnement
  &lt;/strong&gt;
-&lt;/p&gt;
-[...131 lines deleted...]
- Elle est définie par les 4 alinéas (ou items) suivants de l&amp;#039;article L.211-7 du code de l&amp;#039;environnement :
+ . À titre d&amp;#039;exemples, les aides attribuées dans le cadre de l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions de prévention des inondations (PAPI) pourront servir à financer les études et travaux mais pas les coûts liés à l&amp;#039;animation de ce PAPI comme la rémunération des chargés de mission ; ou encore les subventions attribuées pour le financement d&amp;#039;un équipement de protection ne peuvent être utilisées que pour l&amp;#039;acquisition dudit équipement et non pour son renouvellement ou sa remise en état.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour chaque grand type de mesures susmentionné, les risques concernés sont les suivants  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  (1°) L&amp;#039;aménagement d&amp;#039;un bassin ou d&amp;#039;une fraction de bassin hydrographique ;
-[...97 lines deleted...]
-      <c r="O31" s="1" t="inlineStr">
+  pour les mesures d&amp;#039;acquisition de biens : risque naturel prévisible de mouvement de terrain, d&amp;#039;affaissement de terrain dû à une cavité souterraine ou à une marnière, d&amp;#039;avalanche, de crues torrentielles ou à montée rapide ou de submersion marine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les mesures de réduction de la vulnérabilité face au risque et les dépenses afférentes à l&amp;#039;élaboration des plans de prévention des risques naturels (PPRN) : risque de mouvement de terrain, d&amp;#039;affaissement de terrain dû à une cavité souterraine ou à une marnière (bien que ces cavités ne soit pas naturelles), d&amp;#039;avalanche, d&amp;#039;inondation, d&amp;#039;incendie de forêt, de séisme, d&amp;#039;éruption volcanique, de tempête et de cyclone ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les dépenses afférentes à l&amp;#039;information préventive : tous les risques majeurs, y compris les risques technologiques.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le risque d&amp;#039;érosion est exclu du champ d&amp;#039;indemnisation par le FPRNM. Il est, en effet, considéré comme un risque prévisible sur du long terme et n&amp;#039;entre donc pas dans la définition d&amp;#039;un « risque majeur ».
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  → Conditions générales d&amp;#039;éligibilité
+  MESURES SUSCEPTIBLES D&amp;#039;ÊTRE FINANCEES PAR LE FONDS :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Considérant que ce dispositif relève de la solidarité territoriale menée par le Département des Landes, les opérations qui bénéficient par ailleurs de financements issus du Fonds Barnier, sont inéligibles.
-[...8 lines deleted...]
- L&amp;#039;accompagnement départemental sera calculé sur la base des coûts hors taxes.
+ 1. pour l&amp;#039;État, les communes et leur groupement :
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;expropriation de biens exposés à un risque naturel majeur (100 %)  ;
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;acquisition amiable de biens exposés à un risque naturel majeur (100 %)  ;
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;acquisition amiable de biens sinistrés par une catastrophe naturelle (100 %) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les études, travaux, ouvrages et équipements de préventions des collectivités locales pour les communes 
+        concernées par les études et travaux couvertes par un PPRN (40 à 50 %) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 2. pour les propriétaires de biens concernés :
+&lt;/p&gt;
+&lt;p&gt;
+ - les études et travaux imposés par un PPRN des biens à usage d&amp;#039;habitation ou utilisé dans le cadre  
+       d&amp;#039;activités professionnelles (moins de 20 salariés) couvert par un contrat d&amp;#039;assurance incluant la garantie 
+       catastrophe naturelle (20 à 40% maximum) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 3. pour les collectivités publiques compétentes ou les entreprises d&amp;#039;assurance :
+&lt;/p&gt;
+&lt;p&gt;
+ - les campagnes d&amp;#039;information sur la garantie catastrophe naturelle des biens couverts par la garantie
+       (100 %).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  → Modalités et conditions d&amp;#039;attribution de l&amp;#039;aide
+  CONDITIONS MINIMALES D&amp;#039;ÉLIGIBILITÉ :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- La demande d&amp;#039;aide sera soumise aux fins de décision attributive à la Commission Permanente et un arrêté attributif d&amp;#039;aide sera pris en application de cette décision.
-[...35 lines deleted...]
-&lt;p&gt;
+ Pour les opérations de reconnaissance ainsi que les études et travaux de réduction de la vulnérabilité imposés par un PPRN, les biens concernés doivent être obligatoirement assurés et couverts par un contrat d&amp;#039;assurance incluant la garantie « catastrophes naturelles » et être exposés à un danger avéré.
+Les opérations (hormis celles imposées par un PPRN) doivent faire l&amp;#039;objet d&amp;#039;une analyse coût/avantage qui en démontre la pertinence et compare tous les moyens envisageables.
+Par ailleurs, le respect de la logique de prévention justifie d&amp;#039;exclure les actions ne relevant pas de la prévention contre un risque majeur et notamment les travaux de réparation, d&amp;#039;entretien courant et de surveillance relevant des obligations légales des propriétaires ou gestionnaires (protection des infrastructures, entretien des ouvrages en général, travaux d&amp;#039;assainissement pluvial, lutte contre le ruissellement urbain, surveillance de
+falaises, etc).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Guyane</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>http://www.guyane.developpement-durable.gouv.fr/le-fonds-de-prevention-des-risques-naturels-a1604.html</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;em&gt;
-  cf. descriptif complet sur le guide des aides sur landes.fr
+  &lt;strong&gt;
+   Pour la Guyane :
+  &lt;/strong&gt;
  &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DEAL de Guyane
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ern.remd.deal-guyane&amp;#64;developpement-durable.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 94 29 51 49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>nicaise.rene@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d271-fprnm-fonds-de-prevention-des-risques-naturel/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2019</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...434 lines deleted...]
-    <row r="35" spans="1:27" customHeight="0">
+    <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
-        <v>143287</v>
+        <v>157098</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Améliorer la gestion de vos eaux pluviales et leurs interactions avec les réseaux d'assainissement en ville</t>
+          <t>Réaliser un diagnostic ou des travaux dans le domaine de l’eau et de l’assainissement</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
-        <is>
-[...228 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  Afin d&amp;#039;accompagner les collectivités Sur les domaines particuliers de l&amp;#039;eau, de l&amp;#039;assainissement et de la Gemapi, MATEC assiste les collectivités dans :
  &lt;br /&gt;
  &lt;br /&gt;
  • La réalisation des diagnostics
  &lt;br /&gt;
  • La définition de programmes de travaux
  &lt;br /&gt;
  • Les études comparatives sur les modes d&amp;#039;exploitation
  &lt;br /&gt;
  • La mise en place ou le renouvellement des contrats de DSP, de prestations de services
  &lt;br /&gt;
  • Les études de transfert de compétences eau, assainissement, Gemapi
  &lt;br /&gt;
  • Les renouvellements de réseaux d&amp;#039;eau potable et d&amp;#039;assainissement
  &lt;br /&gt;
  • Les travaux de restauration des cours d&amp;#039;eau et de lutte contre les inondations.
  &lt;br /&gt;
  &lt;br /&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études. MATEC assiste les collectivités produites et les informe des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be61-realiser-un-diagnostic-ou-des-travaux-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>143287</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la gestion de vos eaux pluviales et leurs interactions avec les réseaux d'assainissement en ville</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez en charge la gestion des eaux pluviales et devez l&amp;#039;adapter aux contraintes de pollution des sols, de dissolution du gypse, de faible perméabilité, tout en gérant le risque d&amp;#039;inondation par ruissellement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne pour la conception et le dimensionnement de solutions de gestion innovantes et appropriées comme par exemple le traitement ou la reperméabilisation.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment élaborer un diagnostic de l&amp;#039;écoulement et du devenir des eaux pluviales et des réseaux d&amp;#039;assainissement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment éviter le ruissellement des eaux de pluie ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions innovantes de reperméabilisation des sols mettre en oeuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment se former à la gestion des eaux pluviales ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des compétences et moyens matériels dans le domaine de l&amp;#039;eau : hydrologie quantitative, hydrogéologie, approche qualitative, hydrobiologie, écologie urbaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des analyses depuis l&amp;#039;amont (ruissellement, sources de pollution) jusqu&amp;#039;au milieu récepteur (cours d&amp;#039;eau, nappe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des outils développés pour évaluer les services écosystémiques rendus par les ouvrages, leurs performances        hydrauliques et épuratoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises entre ingénierie et recherche pour des solutions innovantes, adaptées aux contextes locaux et aux caractéristiques des sols et du sous-sol
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner l&amp;#039;élaboration d&amp;#039;un diagnostic de l&amp;#039;existant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser le diagnostic de territoire et de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les services écosystémiques rendus par les aménagements en place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertiser les enjeux, déterminer des critères
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluer le potentiel de reperméabilisation à l&amp;#039;échelle du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Exploiter les résultats du diagnostic
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer des solutions d&amp;#039;amélioration de la qualité de l&amp;#039;eau, la prévention des inondations, la régulation de l&amp;#039;îlot de chaleur urbain, le développement de paysages naturels, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer la gestion intégrée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser le zonage pluvial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir des recommandations concrètes pour une stratégie de reperméabilisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Assister la construction de nouveaux projets d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appuyer la maîtrise d&amp;#039;ouvrage dans l&amp;#039;élaboration d&amp;#039;un cahier des charges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser les scénarios d&amp;#039;aménagement et de modalités d&amp;#039;exploitation associées (gestion différenciée, gestion naturelle, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Examiner, étudier les problématiques locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Grand Paris Seine &amp;amp; Oise
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude de faisabilité d&amp;#039;une politique d&amp;#039;infiltration des eaux pluviales dans des contextes hydrogéologiques sensibles (risque de dissolution du gypse).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Grand Narbonne Communauté d&amp;#039;Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des solutions pour la désimperméabilisation des sols du Grand Narbonne
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Toulouse Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toulouse Métropole lance une étude sur la débitumisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-gestion-vos-eaux-pluviales-leurs-interactions</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y36" s="1" t="inlineStr">
         <is>
-          <t>cyril.gillerat@matec57.fr</t>
+          <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z36" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/be61-realiser-un-diagnostic-ou-des-travaux-dans-le/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be77-ameliorer-la-gestion-de-vos-eaux-pluviales-et/</t>
         </is>
       </c>
       <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
+    <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
+        <v>143372</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser une gestion intégrée de l’eau en ville et dans les infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Alors que les villes rassemblent 80 % de la population française, la gestion de l&amp;#039;eau en milieu urbain est un enjeu majeur pour les collectivités préoccupées par les questions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Alimenter en eau et assainir les villes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer le risque d&amp;#039;inondation (ruissellement et débordement);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion patrimoniale des réseaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver et valoriser la ressource (cadre de vie qualitatif, intégration de l&amp;#039;eau au milieu urbain, favoriser la réutilisation de l&amp;#039;eau)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les impacts socio-économiques associés peuvent être importants du fait de demandes sociétales et obligations réglementaires croissantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Axé sur l&amp;#039;innovation, le Cerema développe des solutions en matière de gestion intégrée de l&amp;#039;eau - un enjeu majeur pour les collectivités qui ont en charge l&amp;#039;aménagement de leurs territoires : gestion des eaux pluviales et assainissement, gestion des réseaux, qualité des milieux aquatiques et prévention des inondations...
+ &lt;br /&gt;
+ La réponse du Cerema
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En cohérence avec les actions menées par le Cerema sur les notions de services écosystémiques – intégration de la Nature en ville, l&amp;#039;établissement accompagne les collectivités locales dans leurs démarches en faveur d&amp;#039;une gestion intégrée de l&amp;#039;eau pour l&amp;#039;aménagement du territoire. Il peut apporter plusieurs réponses :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le développement de schémas d&amp;#039;organisation des compétences locales de l&amp;#039;eau et à la structuration de la gouvernance : analyses multi-échelles des problématiques, appui à la définition d&amp;#039;orientations politiques territorialisées...
+ &lt;/li&gt;
+ &lt;li&gt;
+  la définition, la mise en œuvre et l&amp;#039;évaluation de stratégie d&amp;#039;économies d&amp;#039;eaux et de mobilisation de ressources alternatives (eaux usées traitées, eaux pluviales,...) : diagnostics de besoins, assistance et expertise d&amp;#039;opportunité – conception – dimensionnement, qualification des systèmes de traitement...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La définition et l&amp;#039;accompagnement de stratégies territoriales de gestion des eaux pluviales et de désimperméabilisation des sols à différentes échelles : expertise liée à la mise en œuvre des techniques alternatives, élaboration de guides locaux et nationaux, approches techniques et socio-économiques, traduction réglementaire (zonage, PLU,...)...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et l&amp;#039;évaluation de dispositifs innovants de maîtrise des eaux pluviales (hydrologie, polluants, biodiversité,..) : conduite d&amp;#039;activités de recherche opérationnelle, sites pilotes, démonstrateurs physiques et numériques, planches expérimentales, outils d&amp;#039;aide à la conception, au dimensionnement et à la gestion des eaux pluviales urbaines et provenant d&amp;#039;infrastructures de transport...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;actions de surveillance, essais, mesures, développements analytiques pour le suivi des émissions et pressions pouvant impacter les milieux aquatiques : réalisation de campagnes de mesures quantitatives et qualitatives (physico-chimie, hydrobiologie) sur milieu récepteur et réseaux (et STEP), évaluation des impacts des rejets urbains sur les eaux de surface et souterraines, instrumentation d&amp;#039;ouvrages de gestion des eaux pluviales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;une assistance à maîtrise d&amp;#039;ouvrage sur ces thématiques (rédaction de CCTP, analyse des offres...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;outils d&amp;#039;accompagnement (sensibilisation, formations)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Mobilité pour tous
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/favoriser-gestion-integree-eau-ville-infrastructures</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7616-favoriser-une-gestion-integree-de-leau-en-vil/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>116545</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Planifier la gestion des eaux usées et des eaux pluviales urbaines</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations visées : Toute étude visant à planifier et programmer les actions et travaux : inventaire et diagnostic territoriaux (campagne de recherche de substances dangereuses dans les effluents, régularisation des conventions de déversement, mesures de suivi du milieu marin pour les rejets de STEU, diagnostic initial des dispositifs d’assainissement non collectif, …), schéma directeur, étude de programmation pour le renouvellement des canalisations, contrat de progrès (Plan Eau DOM), stratégie de gestion des effluents non domestiques, …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les études et les schémas principalement dédiés à la prévention des inondations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0ffc-copie-07h08-realisation-de-reseaux-de-distrib/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>163874</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Gérer l'eau et la nature dans les villes et les villages</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 70</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le développement urbain et industriel, héritage du passé, a
+entraîné une artificialisation des zones urbanisées altérant durablement les
+fonctions écologiques des sols urbains, en particulier leurs fonctions
+hydriques, biologiques et climatiques. Cette artificialisation s’est traduite
+le plus souvent par une imperméabilisation qui constitue la forme la plus
+sévère de dégradation des sols. Elle a notamment eu pour effet :&lt;/p&gt;&lt;p&gt;- Sur les fonctions hydriques, de déséquilibrer le cycle
+naturel de l’eau en asséchant les sols urbains avec une diminution drastique de
+l’infiltration des eaux pluviales, seule source de notre eau potable, avec pour
+corolaire un accroissement des ruissellements urbains, quasi-systématiquement
+gérés via des réseaux d’assainissement unitaires et/ou pluviaux, engendrant des
+inondations et des impacts plus ou moins significatifs sur la qualité des
+milieux aquatiques récepteurs. Sur le bassin, c’est ainsi en moyenne annuelle
+60 millions de m3 d’effluents (mélange d’eaux usées et d’eaux pluviales) qui
+sont rejetés sans traitement au droit des déversoirs d’orage directement dans
+les milieux aquatiques ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions biologiques, de réduire considérablement
+la vie présente dans ces sols et leur capacité à être supports de biodiversité,
+les quelques espaces de pleine terre végétalisés en zone urbanisée étant le
+plus souvent déconnectés entre eux, sans continuité écologique ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions climatiques, de réduire considérablement
+les capacités de stockage de carbone dans les sols sous forme de matière
+organique, facteur d’atténuation du dérèglement climatique, mais aussi de
+réduire les capacités de stockage d’eau dans les sols et d’évapotranspiration
+par les végétaux permettant le rafraîchissement de l’air, facteur d’adaptation
+au dérèglement climatique des milieux urbanisés.&lt;/p&gt;&lt;p&gt;Réactiver les fonctions écologiques des sols et favoriser
+l’expression de leurs services écosystémiques, en repensant la place de l’eau
+et de la nature en milieu urbain pour les placer au cœur de l’aménagement,
+constitue aujourd’hui un levier incontournable pour répondre aux enjeux du
+Schéma Directeur d’Aménagement et de Gestion des Eaux, du Plan d’Adaptation au
+Changement Climatique et de la Stratégie Nationale Biodiversité.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;A ce titre, la désimperméabilisation des sols constitue la
+première étape de cette réactivation. Les interventions de l’Agence de l’Eau au
+titre de la présente délibération visent à impulser et accompagner la
+nécessaire transformation des modes d’aménagement urbain, de tendre vers un
+urbanisme durable, plus respectueux du cycle naturel de l’eau permettant
+l’atteinte du bon état des masses d’eau, plus résilient face aux effets du
+dérèglement climatique, plus bénéfique pour la biodiversité et le cadre de vie des
+habitants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restaurer les fonctionnalités écologiques des sols urbains
+en améliorant leur état initial par la création de nouveaux espaces de nature
+en ville ;&lt;/li&gt;&lt;li&gt;L’acquisition de matériel spécifique d’entretien.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité sont
+précisées dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;      Les études&lt;/li&gt;&lt;li&gt;      Travaux de renouvellement urbain&lt;/li&gt;&lt;li&gt;      Entretien des espaces de nature en ville et
+village &lt;/li&gt;&lt;li&gt;      Animation et ingénierie mutulisé&lt;/li&gt;&lt;li&gt;      Action de communication&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI - &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-leau-et-la-nature-dans-les-villes-et-les-villages/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>163880</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Etudier, rechercher, innover et densifier la connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Etude, recherche, innovation et connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 80</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les interventions de l’Agence au titre de la présente
+délibération visent les champs suivants :&lt;/p&gt;&lt;p&gt;·      
+L’acquisition, le transfert et la valorisation
+de connaissances (études générales, recherchedéveloppement, prospective et
+innovation) pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le fonctionnement, la gestion et la protection des
+ressources en eau, des milieux aquatiques,&lt;/li&gt;&lt;li&gt;l’amélioration du traitement ou la prise en compte de
+nouvelles formes de pollutions par les procédés d’épuration,&lt;/li&gt;&lt;li&gt;le cycle de l’eau, l’atténuation et l’adaptation au
+changement climatique,&lt;/li&gt;&lt;li&gt;la protection de la santé humaine pour les risques liés à
+l’eau ou à la gestion des milieux aquatiques ;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;·      
+La création et la gestion de réseaux de
+surveillance ou l’acquisition de données qui contribuent à :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;améliorer la connaissance qualitative et quantitative des
+ressources en eau superficielles et souterraines, des usages et des pressions
+qui s’exercent sur ces ressources ;&lt;/li&gt;&lt;li&gt;mettre en place les programmes de surveillance de la DCE
+(qui comprend les réseaux de contrôle de surveillance, opérationnel, d’enquête
+et additionnel), et de la DCSMM ;&lt;/li&gt;&lt;li&gt;mettre en place les dispositifs de surveillance
+complémentaires qui permettent de renforcer les programmes de surveillance de
+la DCE et de la DCSMM afin d’assurer une meilleure connaissance des milieux
+aquatiques ou de mesurer l’impact d’actions liées à la reconquête de la qualité
+de l’eau (contrats territoriaux, schémas d’aménagement et de gestion des eaux, …) ;&lt;/li&gt;&lt;li&gt;mettre en œuvre le Système d’Information sur l’Eau (SIE) et
+le Schéma National des Données sur l’Eau (SNDE).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les projets financés s’inscriront dans les grandes missions
+définies dans la lettre de cadrage du ministère avec pour objectif principal
+l’atteinte et la reconquête du bon état des eaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les opérations répondant à des enjeux
+spécifiques du Bassin et non à une problématique d’envergure nationale&lt;/li&gt;&lt;li&gt;La surveillance des milieux aquatiques et
+l’acquisition de données environnementales peuvent être sous maîtrise d’ouvrage
+Agence ou faire l’objet d’une participation financière&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Réhabilitation
+International
+Industrie
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont détaillées dans la délibération sous deux thématiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, expertise, recherche, innovation et
+prospective&lt;/li&gt;&lt;li&gt;La connaissance environnementale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudier-rechercher-innover-et-densifier-la-connaissance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>163878</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels et la biodiversité</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Préservation et restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette
+délibération présente les principes d’intervention et les objectifs de l’Agence
+dans le domaine de la restauration écologique des milieux naturels et du
+littoral, en adéquation avec les objectifs environnementaux du Schéma Directeur
+d’Aménagement et de Gestion des Eaux 2022 – 2027 (SDAGE). &lt;/p&gt;&lt;p&gt;La logique poursuivie est d’avoir
+une approche globale à l’échelle du cycle de l’eau, tenant compte du
+fonctionnement écologique des milieux naturels. Les actions conduites ont pour
+ambition notamment d’améliorer l’état écologique des eaux de surface et de
+contribuer à la préservation et la restauration de la biodiversité. L’approche
+vise de manière intégrée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réduction des pressions morphologiques et
+physico-chimiques sur les habitats aquatiques, terrestres et littoraux (cours
+d’eau, milieux humides et non humides) et leur biodiversité, et le
+rétablissement des continuités écologiques,&lt;/li&gt;&lt;li&gt;La prévention des différents aléas
+(ruissellement et gestion des eaux pluviales « à la source », débordement de
+cours d’eau, limitation des flux de matières en suspension et du colmatage des
+cours d’eau...), à l’origine notamment des inondations. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;En lien avec les compétences « Gestion des Milieux
+Aquatiques et Prévention des Milieux Aquatiques » GEMAPI et « Préservation de
+la Biodiversité », l’objectif visé est également de faciliter la prise en
+compte de ces enjeux dans le cadre d’une organisation territoriale adaptée sur
+les plans de la gouvernance et de l’urbanisme durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de plan pluriannuel de restauration et
+d’entretien des cours d’eau navigués&lt;/li&gt;&lt;li&gt;Etudes préalables nécessaires à la réalisation
+de travaux éligibles&lt;/li&gt;&lt;li&gt;Acquisition foncière d’ouvrages et de parcelles
+riveraines d’ouvrages faisant obstacle à la continuité écologique&lt;/li&gt;&lt;li&gt;Missions d’ingénierie mutualisée pour
+accompagner les maîtrises d’ouvrage des opérations de rétablissement des
+continuités écologiques des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de rétablissement des continuités
+écologiques longitudinale et latérale des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de création ou de restauration
+d’ouvrages de régulation des ruissellements au fil de l’eau (fossés et noues
+végétalisés, merlons, diguettes, mares, zones de rétention…)&lt;/li&gt;&lt;li&gt;Travaux d’implantation d’ouvrages d’hydraulique
+douce (haies, bandes boisées, bandes enherbées, fascines, prairies…)&lt;/li&gt;&lt;li&gt;Protections rapprochées et mises en défens de
+milieux humides, y compris dans l’objectif d’une gestion pérenne agricole&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau est susceptible
+d’attribuer une participation financière aux opérations respectant les
+conditions suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Elles ont fait l’objet d’un plan ou programme,
+qui en démontre l’opportunité, au travers de l’intérêt hydraulique et
+écologique, et qui en précise les caractéristiques techniques ;&lt;/li&gt;&lt;li&gt;Elles sont réglementairement autorisées ou
+déclarées et respectent les prescriptions administratives afférentes ou, à
+défaut, le dossier visant à l’obtention de ces éléments est en cours
+d’élaboration.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les conditions d’éligibilité et
+plus précisément les conditions particulières sont précisées en détail dans la
+délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études&lt;/li&gt;&lt;li&gt;Les acquisitions foncières&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des cours d’eau&lt;/li&gt;&lt;li&gt;Rétablissement des continuités écologiques des
+cours d’eau&lt;/li&gt;&lt;li&gt;La gestion des flux érosifs et la limitation du
+colmatage des milieux aquatiques&lt;/li&gt;&lt;li&gt;La prévention des aléas de débordement de cours
+d’eau, de ruissellements et de submersion marine&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux humides&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux non humides&lt;/li&gt;&lt;li&gt;L’espace de bon fonctionnement des cours d’eau&lt;/li&gt;&lt;li&gt;Les actions de communication, d’éducation,
+d’information et de sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>161805</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et de restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation et le suivi de votre opération de gestion des milieux aquatiques :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’oeuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;L’assistance apportée par Aveyron Ingénierie peut débuter dès le démarrage de la phase de réalisation du Projet (PRO) et durer, en fonction des besoins, jusqu’à l’expiration de la période de garantie de parfait achèvement des travaux.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-mission-dassistance-a-maitrise-douvrage-amo-pour-votre-operation-de-preservation-et-restauration-des-milieux-aquatiques-jusqua-lachevement-des-travaux/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>161804</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la conception de votre opération de préservation et restauration des milieux aquatiques (jusqu&amp;#039;à la validation de l’Avant-Projet (AVP) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels intervenant dans la réalisation des études (levé topographique, étude de sols, coordination SPS, contrôle technique, …),&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix d’une équipe de maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-mission-dassistance-a-maitrise-douvrage-amo-pour-vous-accompagner-dans-votre-operation-de-preservation-et-restauration-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>161803</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la prise de décision d’engager ou non la réalisation une opération de préservation et restauration des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision d’engager ou non la réalisation une opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération pour la gestion des milieux aquatiques :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Diagnostic environnemental, levé topo, Simulation hydraulique, …),&lt;/li&gt;&lt;li&gt;Établissement de relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;Étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-preservation-et-restauration-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>156157</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux sur la voirie communale et la réhabilitation d’ouvrages d’art</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>VOIRIE COMMUNALE ET RÉHABILITATION DES OUVRAGES D’ART</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les communes et EPCI dans leurs travaux de voirie ou pour la réhabilitation d&amp;#039;ouvrages d&amp;#039;art.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 2.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI dotés de la compétence en matière de voirie, quelle que soit leur population, pour les travaux qu&amp;#039;ils réalisent dans les communes dont la population est inférieure à 2 000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: La Métropole ainsi que les communes qui la composent ne peuvent bénéficier de ce dispositif d&amp;#039;aide en raison du transfert de compétences
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Voirie communale :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;investissement structurant sur le réseau routier communal : restructuration et renforcement de chaussée à l&amp;#039;aide d&amp;#039;enrobé en béton bitumineux, aménagement de carrefour, aménagements de sécurité, ouvrages d&amp;#039;assainissement strictement liés à la chaussée, signalisation de sécurité (verticale et horizontale) de premier investissement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  En cas de travaux d&amp;#039;assainissement pluvial conséquent, présentant un enjeu en matière d&amp;#039;inondations caractérisé par des dysfonctionnements hydrauliques avérés, la réalisation d&amp;#039;un schéma de gestion des eaux pluviales sera sollicitée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais liés à la constitution et à la réalisation de l&amp;#039;opération : frais de maîtrise d&amp;#039;œuvre et de coordination de sécurité, études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études d&amp;#039;investissement préalables concourant à la définition et à la réalisation de ces aménagements, à condition qu&amp;#039;elles soient comprises dans un délai de 3 ans à compter de la date du dépôt de la demande de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réhabilitation des ouvrages d&amp;#039;art :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études et travaux de réhabilitation (ponts, murs de soutènement de chaussées) maintien du niveau de service et des impératifs de sécurité routière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais liés à la constitution et à la réalisation de l&amp;#039;opération : frais de maîtrise d&amp;#039;œuvre et de coordination de sécurité, études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études d&amp;#039;investissement préalables concourant à la définition et à la réalisation de ces aménagements, à condition qu&amp;#039;elles soient comprises dans un délai de 3 ans à compter de la date du dépôt de la demande de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Voirie communale :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Simple revêtement de la chaussée (enduit superficiel, rebouchage de nids-de-poule, etc.) et toutes opérations relevant de l&amp;#039;entretien général,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous ouvrages d&amp;#039;assainissement non liés à la voirie (collectes des eaux usées et autres),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les mises à niveau des ouvrages des concessionnaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements annexes (feux tricolores, alarme vitesse, plaques de rue, aires de jeux, etc.),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions foncières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les créations de voiries,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les cheminements piétons, y compris les trottoirs, et les pistes cyclables,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous aménagements non liés strictement à la voirie (éclairage, enfouissement de réseaux, aménagements paysagers, mobilier urbain, etc.)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réhabilitation des ouvrages d&amp;#039;art :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tous travaux non directement liés à l&amp;#039;ouvrage ou ne présentant aucun impératif en matière de sécurité routière,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de simple entretien courant des ouvrages, les acquisitions foncières ainsi que les travaux annexes (éclairage...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de voirie ou sur des ouvrages liés à la création ou à la réhabilitation de lotissements ou de zones d&amp;#039;activités ainsi que plus généralement toutes opérations à caractère économique et commercial.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études d&amp;#039;investissement préalables liées à des opérations à caractère économique et commercial tels que les aménagements de lotissement à usage privé et les ZAC.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 10.000€ HT pour les communes et EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 200.000€ HT pour les communes (par an et par maître d&amp;#039;ouvrage) - 1.200.000€ HT pour les EPCI (par an et par maître d&amp;#039;ouvrage)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: L&amp;#039;aide n&amp;#039;est pas cumulable avec d&amp;#039;autres aides départementales ni avec le fonds d&amp;#039;action locale (FAL).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/voirie-communale-et-rehabilitation-des-ouvrages-dart/</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e001-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts
+Gestion des inondations
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>116529</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Reconquérir la continuité écologique</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Effacement ou arasement de radier, de seuil et autre ouvrage dans les cours d’eau ; amélioration ou création de dispositif de franchissement pour la faune aquatique (passe à poisson, …), …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les ouvrages de chantier, temporaires, fusibles, la démolition d’ouvrage entrant dans le cadre d’opération plus globale d’amélioration de la circulation routière, l’enlèvement de matériaux meubles, le curage, les actions en lien direct et substantiel avec les inondations ou la protection des biens et des personnes, les actions récurrentes d’entretien…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92cb-copie-06h28-planifier-la-preservation-de-la-b/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>58398</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Financer la préservation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Seine Normandie Agglomération (SNA)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H37" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I37" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes une commune, un agriculteur, une société à objet agricole, une entreprise ou une associative environnementale de Seine Normandie Agglomération et vous souhaitez vous investir pour conserver ou réimplanter la biodiversité sur votre territoire ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Alors, adhérez à notre dispositif Patrimoine naturel !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aujourd&amp;#039;hui, le patrimoine naturel est en danger et subit de fortes pressions, et malgré les efforts récents pour reconstituer nos paysages, il reste beaucoup à faire, nous devons poursuivre dans cette dynamique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Alors, replantons !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du dispositif patrimoine naturel, Seine Normandie Agglomération cherche à financer des projets permettant de participer à l&amp;#039;atteinte des grands objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Continuités écologiques et biodiversité :
   &lt;/strong&gt;
@@ -6791,1402 +9533,271 @@
   &lt;li&gt;
    Certifier l&amp;#039;exactitude des renseignements indiqués dans la demande de subvention ;
   &lt;/li&gt;
   &lt;li&gt;
    Ne pas avoir commencé les travaux à la date de demande de subvention (et ne pas les commencer avant la réception d&amp;#039;une dérogation et/ou du courrier d&amp;#039;attribution de la subvention) ;
   &lt;/li&gt;
   &lt;li&gt;
    Accepter l&amp;#039;ouverture ponctuelle de la parcelle où est réalisé le projet au personnel de SNA (animations grand public, inventaire, ...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Autoriser SNA à la diffusion et à l&amp;#039;utilisation de l&amp;#039;image et des photographies du projet ;
   &lt;/li&gt;
   &lt;li&gt;
    Entretenir et gérer la réalisation en « bon père de famille » pendant 10 ans au minimum.
   &lt;/li&gt;
   &lt;li&gt;
    En cas de non-respect de ces obligations/engagements , le bénéficiaire de la subvention devra reverser les sommes perçues.
   &lt;/li&gt;
   &lt;li&gt;
    En cas de vente du terrain où est situé le projet , le nouveau propriétaire devra s&amp;#039;engager à poursuivre le projet. En cas de non-respect, la subvention versée au bénéficiaire devra être remboursée au prorata des années de mise en œuvre (10 ans minimum d&amp;#039;exploitation).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Espaces verts
 Transition énergétique
 Agriculture et agroalimentaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Paysage
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>CA Seine Normandie Agglomération</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.sna27.fr/wp-content/uploads/2021/09/DISPOSITIF-PATRIMOINE-NATUREL-VERSION-DEFINITIVE.pdf</t>
         </is>
       </c>
-      <c r="W37" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>http://www.sna27.fr/mesdemarches/nouvellesdemarches</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Laurence DESVIGNES
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission Biodiversité - SNA
 &lt;/p&gt;
 &lt;p&gt;
  ldesvignes&amp;#64;sna27.fr
 &lt;/p&gt;
 &lt;p&gt;
  06 33 86 01 48 ou 02 76 48 02 73
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  www.sna27.fr/mesdemarches/nouvellesdemarches (dalle orange)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>ncaroff@sna27.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c6e-aider-au-financement-du-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2020</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-[...125 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>152459</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Aider tous travaux et solutions qui participent à une gestion intégrée des eaux pluviales</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>GESTION INTEGRÉE DES EAUX PLUVIALES ET DISPOSITIFS DE LUTTE CONTRE LES INONDATIONS ET LE RUISSELLEMENT</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I39" s="1" t="inlineStr">
-[...1054 lines deleted...]
-      <c r="I46" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 57</t>
         </is>
       </c>
-      <c r="J46" s="1" t="inlineStr">
+      <c r="J48" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 15 %)</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L46" s="1" t="inlineStr">
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider tous travaux et solutions qui participent à une gestion intégrée des eaux pluviales et qui visent à limiter et retarder l&amp;#039;écoulement des eaux pluviales notamment dans les réseaux de collecte, tout en favorisant l&amp;#039;épuration naturelle, la recharge des nappes et la création de nouvelles trames vertes lorsque cela est possible.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux et solutions éligibles devront viser à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   retarder les écoulements de manière à limiter les débits et les débordements de réseau, et donc les inondations urbaines et de contenir les crues ;
  &lt;/li&gt;
  &lt;li&gt;
   infiltrer les eaux pluviales au plus près de leur point de chute, ce qui permet de soulager les réseaux de collecte et d&amp;#039;éviter la concentration des flux de pollution. La faible quantité de polluants des eaux avant ruissellement peut alors souvent être épurée par le sol lors de l&amp;#039;infiltration. Ce principe participe aussi à la recharge des nappes phréatiques ;
  &lt;/li&gt;
  &lt;li&gt;
   récupérer l&amp;#039;eau pour des usages qui ne nécessitent pas d&amp;#039;utiliser de l&amp;#039;eau potable (arrosage, nettoyage...), ce qui conduit alors à des économies d&amp;#039;eau.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Désimperméabilisation des trottoirs rue des Sources (VC)
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement des berges du Ru d&amp;#039;Orval à Cannectancourt
  &lt;/li&gt;
  &lt;li&gt;
   Protection contre les coulées de boue à la rue d&amp;#039;Annel
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement hydraulique des eaux pluviales dans la rue du Val (RD 607)
  &lt;/li&gt;
  &lt;li&gt;
   Études relatives à la gestion des eaux pluviales et aux coulées de boue
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de maîtrise des ruissellements à l&amp;#039;échelle des sous-bassins-versant de Pontpoint
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la berge du Ru Soyer à Passel
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parking végétalisé à Villers-sous-Saint-Leu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espace public
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Dépenses éligibles
       &lt;/strong&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Taux de financement
       &lt;/strong&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Observations
       &lt;/strong&gt;
      &lt;/p&gt;
@@ -8313,164 +9924,196 @@
       (&amp;#43; 15 %)
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       Dépense subventionnable plafonnée à 700 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1921-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-      <c r="A47" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>145903</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Accompagner à la réalisation de diagnostics de vulnérabilité des bâtiments</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Fonds de Prévention des inondations</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I47" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J47" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>Le taux maximum est modulable en fonction des co-financeurs  (fonds Barnier, agence de l’eau, etc.)</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement à la réalisation de diagnostics de vulnérabilité des bâtiments :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bâtiment public
  &lt;/li&gt;
  &lt;li&gt;
   Habitation
  &lt;/li&gt;
  &lt;li&gt;
   Entreprise (&amp;lt; 20 salariés)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
  &lt;strong&gt;
   Villes
  &lt;/strong&gt;
  et
  &lt;strong&gt;
   Territoires
  &lt;/strong&gt;
  dans des actions de prévention des inondations.
@@ -8489,1067 +10132,1129 @@
 &lt;p&gt;
  Le dossier de demande de subvention doit comprendre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier adressé au Président
  &lt;/li&gt;
  &lt;li&gt;
   un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain.
 &lt;/p&gt;
 &lt;p&gt;
  Ensuite, une réponse écrite sera adressée au requérant.
 &lt;/p&gt;
 &lt;p&gt;
  Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
 &lt;/p&gt;
 &lt;p&gt;
  Celle-ci devra être complétée et signée par les deux parties.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Risques naturels
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel lucie.pons&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>lucie.pons@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c8a-accompagnement-a-la-realisation-de-diagnostic/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>143373</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Construire des projets Gemapi adaptés aux enjeux territoriaux et exercer les missions de la Gemapi</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Vous portez un projet d&amp;#039;aménagement qui doit prendre en compte la gestion du milieu aquatique, la prévention des inondations ou le recul du trait de côte ?
+ &lt;br /&gt;
+ Les solutions intégrées impliquent la déclinaison de méthodologies à considérer selon une approche globale.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne vers la réussite technique et économique de projets pérennes et dans l&amp;#039;exercice des missions Gemapi.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment porter un projet de restauration du milieu aquatique ou de système d&amp;#039;endiguement complexe ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment gérer les aspects règlementaires et techniques d&amp;#039;un tel projet ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles orientations retenir parmi plusieurs options techniques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment exercer les missions rattachées à la Gemapi ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise nationale reconnue en matière d&amp;#039;ouvrages hydrauliques (développement de méthodologies d&amp;#039;évaluation de la sécurité des ouvrages), d&amp;#039;analyse du fonctionnement des milieux aquatiques et du littoral
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un expert public (à l&amp;#039;interface entre bureaux d&amp;#039;études et collectivités), garantissant neutralité de l&amp;#039;accompagnement et capacité de médiation technique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche pluridisciplinaire et intégrée de la Gemapi, sur ses deux volets et à leur interface
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une capacité à faire le lien entre Gemapi et petit cycle de l&amp;#039;eau ou risques naturels
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &amp;gt; Préparer votre projet
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration de recommandations issues de réalisations en contextes similaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la rédaction de cahiers des charges.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer les options techniques
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Proposition de critères d&amp;#039;évaluation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;instrumentation de sites et des modélisations associées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Vous accompagner dans l&amp;#039;exercice des missions Gemapi par
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  De l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des formations méthodologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Former
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les outils de connaissance et de suivi (ouvrages, modélisation, fonctions des zones humides).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Saint-Malo Agglomération :
+  &lt;/strong&gt;
+  Définition des systèmes d&amp;#039;endiguement, d&amp;#039;un cahier des charges, d&amp;#039;une méthode d&amp;#039;étude de dangers.Structuration d&amp;#039;une base de données des ouvrages.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Troyes Champagne Métropole :
+  &lt;/strong&gt;
+  Diagnostic sur les systèmes d&amp;#039;endiguement. Recherche d&amp;#039;organisation pour la gouvernance Gemapi sur le bassin versant.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/construire-projets-gemapi-adaptes-aux-enjeux-territoriaux</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d465-construire-des-projets-gemapi-adaptes-aux-enj/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>120261</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir  les structures gestionnaires des milieux aquatiques à l'échelle des bassins versants</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>FONDS DEPARTEMENTAL DE L'ENVIRONNEMENT (FDE)</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...3 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'aides publiques : 70%</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les territoires ultramarins sont de plus en plus sensibles
-[...181 lines deleted...]
- Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
+ Pour tenir les objectifs d&amp;#039;atteinte du bon état des eaux, une implication de tous les acteurs du territoire est nécessaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour atteindre cet objectif et dans la continuité des politiques engagées depuis de nombreuses
+ années, le Département développe une politique qui vise à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
+   améliorer l&amp;#039;acquisition de connaissances et la définition de projets,
   &lt;/li&gt;
   &lt;li&gt;
-   Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
-[...26 lines deleted...]
-   Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
+   participer à la restauration physique du fonctionnement des bassins versants.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
-[...53 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Département de l&amp;#039;Aude s&amp;#039;est engagé, suite à la catastrophe de Novembre 1999, dans un programme prioritaire de « Prévention et de Gestion du Risque inondation », destiné à se prémunir des effets dommageables des crues sur les zones habitées, dans un objectif de protection des personnes et des biens.
-[...5 lines deleted...]
- Il s&amp;#039;agira de poursuivre cette orientation stratégique sur les rivières en l&amp;#039;élargissant aux risques littoraux, et à une gestion régulière du bassin versant et des milieux aquatiques pour œuvrer à la restauration et la revalorisation de zones humides et des cours d&amp;#039;eau afin de protéger les ressources en eau et lutter contre les pollutions, mais aussi afin de préserver l&amp;#039;équilibre géomorphologique du cours d&amp;#039;eau, et sa biodiversité.
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Acquisition de connaissances (hydrométrie, topographie,
+ télédétection, modélisation,
+ suivis ...) : 1 000 à 50 000 €,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etudes de fonctionnement des bassins
+ versants (SAGE, hydromorphologie ...) : 1 000 à 50 000 €,
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Hors étude liée à des opérations
+  foncières, inventaires zones humides, études
+  en lien avec des mesures
+  compensatoires liées à une
+  opération, élaboration/bilan PAPI.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Amélioration du transport sédimentaire, amélioration de la continuité
+ longitudinale du faciès d&amp;#039;écoulement, recréation de chenaux (études préalables et travaux compris maîtrise d&amp;#039;
+ œuvre
+ , déclaration Loi sur l&amp;#039;Eau, AMO,
+ géotechniques, ....) : 1 000 à 200 000 €,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aménagement en vue d&amp;#039;améliorer les
+ continuités latérales des cours d&amp;#039;eau  (études préalables et travaux compris maîtrise d&amp;#039;œuvre, déclaration Loi sur l&amp;#039;Eau, AMO, géotechniques, ....) : 1 000 à 200 000 €,
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Hors travaux d&amp;#039;entretien et travaux
+  d&amp;#039;aménagement récurrents
+  (enlèvement déchets, enlèvement
+  d&amp;#039;embâcles, entretien ripisylve,
+  lutte contre les plantes
+  envahissantes, ...), protection de
+  berges autres qu&amp;#039;en génie
+  végétal, protection
+  contre les
+  inondations, restauration
+  de la ripisylve, mesures compensatoires, animation.
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O49" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les bénéficiaires de ces aides sont les collectivités territoriales et leurs groupements, les Associations Syndicales Autorisées (ASA) et leurs groupements, les Sociétés d&amp;#039;Aménagement Régionales, dans le respect de leurs compétences statutaires.
-[...98 lines deleted...]
-      <c r="S49" s="1" t="inlineStr">
+ L&amp;#039;opération ne doit être ni engagée ni avoir
+ fait l&amp;#039;objet d&amp;#039;un bon de commande au moment du dépôt de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les études, les services du Département doivent être associés à l&amp;#039;élaboration du
+ cahier des charges, aux réunions de déroulement ainsi qu&amp;#039;à leur restitution.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux maximum toutes aides publiques confondues ne doit pas dépasser 70%.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant le travail réalisé en régie :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   le montant des travaux doit être équivalent à une fourchette de
+ prix habituellement pratiquée par des entreprises pour des opérations similaires
+ ,
+  &lt;/li&gt;
+  &lt;li&gt;
+   le pétitionnaire doit fournir une attestation signée du Président de la
+ structure mentionnant le nombre d&amp;#039;heures effectuées par personne et le taux horaire appliqué,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ils ne doivent pas dépasser 30% de la dépense subventionnable,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la main d&amp;#039;
+ œuvre
+ (y compris charges),
+ les frais de déplacement, les dépenses ponctuelles directement liées à la mission, excepté les frais liés au fonctionnement général de la structure, peuvent être intégrés,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ces prestations doivent être ré-imputées en section d&amp;#039;investissement (attestation du
+ Trésorier à l&amp;#039;appui).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;opération devra être réalisée dans un délai de 2 ans à compter de la notification.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X49" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- David MOURET - Chef du Service Hydraulique - Observatoire de l&amp;#039;Eau
-[...36 lines deleted...]
-      <c r="AA49" s="1" t="inlineStr">
+ Catherine LABAT - Cheffe de Service Environnement, Aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:catherine.labat&amp;#64;ha-py.fr" rel="noopener" target="_blank"&gt;
+  catherine.labat&amp;#64;ha-py.fr
+ &lt;/a&gt;
+ - 05 62 56 70 10 - 06 21 03 80 03
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5269-soutenir-les-structures-gestionnaires-des-mil/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2022</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-      <c r="A50" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>119761</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Gestion des eaux pluviales et de ruissellement hors activités économiques</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H50" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 70</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence peut attribuer une participation financière aux collectivités territoriales ou à leurs groupements, aux établissements publics et aux associations qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  De manière hiérarchique, l&amp;#039;Agence incite :
  &lt;br /&gt;
  - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de
  &lt;br /&gt;
  biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
  &lt;br /&gt;
  -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour des opérations de renouvellement urbain associées à une déconnexion des eaux pluviales du réseau d&amp;#039;assainissement :
 &lt;/p&gt;
 &lt;p&gt;
  Création de noues plantées en bordure de voirie
 &lt;/p&gt;
 &lt;p&gt;
  Création de toitures végétalisées
 &lt;/p&gt;
 &lt;p&gt;
  Création de chaussées à struture réservoir
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  Lien vers plaquette : La gestion durable et intégrée des eaux pluviales au service de la Biodiversité en ville :
  &lt;a href="https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf" rel="noopener" target="_blank"&gt;
   https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf
  &lt;/a&gt;
  &lt;br /&gt;
  Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
  &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
   https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Déconnexion des eaux pluviales :
 &lt;/p&gt;
 &lt;p&gt;
  - du réseau unitaire d&amp;#039;assainissement
 &lt;/p&gt;
 &lt;p&gt;
  - ou d&amp;#039;un réseau pluvial impactant le milieu aquatique (pollution avérée à l&amp;#039;exutoire)
 &lt;/p&gt;
 &lt;p&gt;
  - ou d&amp;#039;un réseau pluvial dysfonctionnant et engendrant des inondations
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Montant de dépenses finançables supérieur à 10 000 €HT
 &lt;/p&gt;
 &lt;p&gt;
  Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
 &lt;/p&gt;
 &lt;p&gt;
  Pour les Entreprises privées / Entreprises publiques locales (Sem, Spl, SemOp) concernent celles intervenants dans le cadre d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage publique.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-049_eaux_pluviales.pdf</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>Jean-Philippe KARPINSKI
 &lt;br /&gt;
 Chef de la Mission Mer du Nord
 &lt;br /&gt;
 jp.karpinski&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 &lt;br /&gt;
 François BLIN
 &lt;br /&gt;
 Chef de la Mission Picardie
 &lt;br /&gt;
 f.blin&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 &lt;br /&gt;
 Ludovic LEMAIRE
 &lt;br /&gt;
 Chef de la Mission Littoral
 &lt;br /&gt;
 l.lemaire&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 &lt;br /&gt;
 Hervé CANLER
 &lt;br /&gt;
 Chargé d&amp;#039;études Pluvial
 &lt;br /&gt;
 h.canler&amp;#64;eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>p.branger@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60f7-realiser-des-etudes-et-travaux-de-gestion-int/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-      <c r="A51" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>116530</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Restaurer la fonctionnalité des écosystèmes</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H51" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Actions de restauration écologique et de préservation des cours d’eau, des zones humides ou des habitats de milieux aquatiques, …&lt;br /&gt;Sont exclues les actions de continuité écologique ou en lien direct et substantiel avec les inondations ou la protection des biens et des personnes, les actions régulières et récurrentes ou d’entretien.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W53" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c418-copie-06h30-amelioration-de-la-continuite-eco/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-      <c r="A52" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>105065</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Financer les projets d'investissement portant sur des équipements publics collectifs via le fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du fonds exceptionnel d&amp;#039;investissement (FEI) est de favoriser et d&amp;#039;accélérer les projets d&amp;#039;investissements innovants et/ou structurants, portés par les collectivités ultramarines dont l&amp;#039;impact est visible sur l&amp;#039;emploi, le développement économique et durable et l&amp;#039;amélioration de la vie quotidienne.
  &lt;br /&gt;
  Il porte ainsi sur la réalisation ou la modernisation d&amp;#039;infrastructures ou d&amp;#039;équipements à usage collectif (eau et assainissement, construction et rénovations scolaires, équipements sportifs, prévention des risques majeurs, désenclavement du territoire, infrastructure numérique, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Un appel à projets du ministère des outre-mer est lancé chaque année au dernier trimestre. L&amp;#039;instruction est réalisée par les services territoriaux de l&amp;#039;Etat. La décision d&amp;#039;attribution relève de la compétence du ministre des outre-mer.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction du groupe scolaire de Chateaubrun (Guadeloupe)
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de protection contre les inondations de la Plaine de Rivière Salée (Martinique)
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la ressource en eau potable sur la commune de Houaïlou (Nouvelle Calédonie)
  &lt;/li&gt;
  &lt;li&gt;
   Natitua Sud, câble numérique vers l&amp;#039;archipel des Australes (Polynésie Française)
  &lt;/li&gt;
  &lt;li&gt;
   Etude de réhabilitation des ouvrages maritimes sur Amsterdam (TAAF)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Sports et loisirs
 Tourisme
 Transition énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Accès aux services
 Risques naturels
 Equipement public
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projets matures dont la réalisation peut débuter dans les 6 mois après la signature de la convention
  &lt;/li&gt;
  &lt;li&gt;
   Durée maximale du projet : 4 ans
  &lt;/li&gt;
  &lt;li&gt;
   Soutenabilité du projet
  &lt;/li&gt;
  &lt;li&gt;
   Projets co-financés (octroi de financement bancaires, européens...) ou qui ne pourraient être réalisés sans l&amp;#039;attribution du fonds
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W54" s="1" t="inlineStr">
         <is>
           <t>https://subventions.outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Guadeloupe :
   &lt;a href="https://www.guadeloupe.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.guadeloupe.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Martinique :
   &lt;a href="https://www.martinique.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.martinique.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Guyane :
   &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.guyane.gouv.fr/
    &lt;span&gt;
@@ -9601,564 +11306,443 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Polynésie Française :
   &lt;a href="http://www.polynesie-francaise.pref.gouv.fr/" rel="noopener" target="_blank"&gt;
    http://www.polynesie-francaise.pref.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Nouvelle-Calédonie :
   &lt;a href="https://www.nouvelle-caledonie.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.nouvelle-caledonie.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-les-projets-dinvestissement-portant-/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion des inondations
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-[...21 lines deleted...]
-Intercommunalité / Pays
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>95344</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans le domaine de la Gestion des Milieux Aquatiques et de la Prévention des Inondations</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie
+Conseil départemental de l'Aude
+Agence de l'eau Rhône-Méditerranée-Corse
+Syndicat Mixte des Milieux Aquatiques et des Rivières (SMMAR)</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de l'intervention dépend du dispositif demandé</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour tenir les objectifs d&amp;#039;atteinte du bon état des eaux, une implication de tous les acteurs du territoire est nécessaire.
-[...17 lines deleted...]
-      <c r="M53" s="1" t="inlineStr">
+ Le Département de l&amp;#039;Aude s&amp;#039;est engagé, suite à la catastrophe de Novembre 1999, dans un programme prioritaire de « Prévention et de Gestion du Risque inondation », destiné à se prémunir des effets dommageables des crues sur les zones habitées, dans un objectif de protection des personnes et des biens.
+&lt;/p&gt;
+&lt;p&gt;
+ Enrichis, par le bilan très positif de l&amp;#039;ensemble des PAPI « première génération », et dans une logique de transposition de la Directive Cadre Inondations (DCI), l&amp;#039;Etat a souhaité impulser une nouvelle dynamique PAPI. C&amp;#039;est pourquoi, le SMMAR EPTB a élaboré la maquette d&amp;#039;un PAPI 2 « seconde génération » pour les années 2015/2020.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agira de poursuivre cette orientation stratégique sur les rivières en l&amp;#039;élargissant aux risques littoraux, et à une gestion régulière du bassin versant et des milieux aquatiques pour œuvrer à la restauration et la revalorisation de zones humides et des cours d&amp;#039;eau afin de protéger les ressources en eau et lutter contre les pollutions, mais aussi afin de préserver l&amp;#039;équilibre géomorphologique du cours d&amp;#039;eau, et sa biodiversité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...9 lines deleted...]
- &lt;/ul&gt;
+ Les bénéficiaires de ces aides sont les collectivités territoriales et leurs groupements, les Associations Syndicales Autorisées (ASA) et leurs groupements, les Sociétés d&amp;#039;Aménagement Régionales, dans le respect de leurs compétences statutaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Hors étude liée à des opérations
-[...3 lines deleted...]
-  opération, élaboration/bilan PAPI.
+  Eligibilité des opérations
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...85 lines deleted...]
-      <c r="S53" s="1" t="inlineStr">
+ Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des 7 axes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe
+  1
+  &lt;/em&gt;
+  &lt;em&gt;
+   :
+  &lt;/em&gt;
+  Amélioration des connaissances et renforcement de la conscience du risque ; c&amp;#039;est-à-dire poursuite de la sensibilisation auprès du grand public et des scolaires, pose de repères de crues et de laisses de mer pour la submersion marine mais aussi poursuite des études d&amp;#039;aléas...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe  2 :
+  &lt;/em&gt;
+  Amélioration de la surveillance et de la prévision des crues
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 3 :
+  &lt;/em&gt;
+  Alerte et gestion de crise; c&amp;#039;est-à-dire suivi de l&amp;#039;hydrologie superficielle et souterraine, prévision pluviométrique, renforcement des outils de gestion de crise
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 4 :
+  &lt;/em&gt;
+  Prise en compte du risque inondation dans l&amp;#039;urbanisme et l&amp;#039;aménagement du territoire ; c&amp;#039;est-à-dire accompagner la mise en œuvre des Plans de Prévention des Risques Inondations approuvés et assister les collectivités dans l&amp;#039;élaboration des SCOT et des schémas de ruissellement en zone urbaine et péri-urbaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 5 :
+  &lt;/em&gt;
+  Actions de réduction de la vulnérabilité des personnes et des biens ; c&amp;#039;est-à-dire réduire la vulnérabilité et augmenter la résilience des services publics et des entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 6 :
+  &lt;/em&gt;
+  Ralentissement des écoulements ; c&amp;#039;est-à-dire optimiser les champs d&amp;#039;expansion des crues, contrôler le transport solide, réaliser des ouvrages de rétention, et surtout réaliser des PPGBV, qui représentent à eux seuls environ la moitié de l&amp;#039;enveloppe financière du PAPI 2
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 7 :
+  &lt;/em&gt;
+  Gestion des ouvrages de protection hydraulique ; c&amp;#039;est-à-dire aménagement des berges au droit d&amp;#039;enjeux, confortement des digues et déversoirs, optimisation d&amp;#039;ouvrages existants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour l&amp;#039;axe spécifique des PPGBV , les opérations devront s&amp;#039;articuler autour des 5 axes d&amp;#039;actions suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 1 :
+  &lt;/em&gt;
+  Restauration physique des cours d&amp;#039;eau : Actions visant à rechercher un fonctionnement naturel des cours d&amp;#039;eau par des actions morphologiques et sédimentaires ; libérer des espaces de mobilité des cours d&amp;#039;eau dans les secteurs définis de manière concertée en veillant à préserver les zones à enjeux ; soutenir les actions de continuité écologique par l&amp;#039;effacement ou l&amp;#039;équipement de seuils et barrages.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 2 :
+  &lt;/em&gt;
+  Gestion quantitative de la ressource en eau : développer un dispositif de  gestion quantitative de la ressource en eau conformément aux conclusions de l&amp;#039;étude sur la détermination des volumes prélevables portée sous maîtrise d&amp;#039;ouvrage du SMMAR et finalisée en 2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 3 :
+  &lt;/em&gt;
+  Reconquête de la qualité de l&amp;#039;eau : accompagner les actions de lutte contre les pollutions diffuses, notamment type phytosanitaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 4 :
+  &lt;/em&gt;
+  Zones humides : protéger et gérer les zones humides inventoriées conformément à la hiérarchisation élaborée par les plans de gestion. L&amp;#039;inventaire des zones humides mené sous maîtrise d&amp;#039;ouvrage du SMMAR sera complété sur tous les secteurs à ce jour non recensés (secteurs Orbieu-Aude médiane notamment).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 5 :
+  &lt;/em&gt;
+  Gestion de la ripisylve : prévenir la formation d&amp;#039;embâcles et maintenir le développement d&amp;#039;une ripisylve équilibrée (accroître le rôle régulateur épurateur, tout en conservant le rôle protecteur, préserver le rôle de connecteur de zones humides, favoriser la biodiversité en conformité avec les inventaires réalisés dans le cadre des SAGE ou des démarches Natura 2000, PNR, ENS...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X53" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/gestion-des-milieux-aquatiques-et-prevention-des-inondations-gemapi</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Catherine LABAT - Cheffe de Service Environnement, Aménagement
-[...19 lines deleted...]
-      <c r="AA53" s="1" t="inlineStr">
+ David MOURET - Chef du Service Hydraulique - Observatoire de l&amp;#039;Eau
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courriel :
+  &lt;a href="mailto:david.mouret&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   david.mouret&amp;#64;cg11.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Alain ERADES  - Ingénieur
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courriel :
+  &lt;a href="mailto:alain.erades&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   alain.erades&amp;#64;cg11.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  téléphone : 04.68.11.67.62
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa9b-investir-dans-le-domaine-de-la-gestion-des-mi/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2021</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-[...207 lines deleted...]
-      <c r="A55" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>133059</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
 &lt;/p&gt;
 &lt;p&gt;
  Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Etudes pré opératoire à la renaturation des espaces en ville
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Agam, l&amp;#039;agence d&amp;#039;urbanisme de l&amp;#039;agglomération marseillaise a réalisé un document pour aider les services de la métropole à envisager la poursuite du verdissement du centre-ville, après la requalification récente de plusieurs sites emblématiques, essentiellement dans les rues courantes carencées en végétation ou dans les espaces où il est moins facile de végétaliser (complexité de la gestion des sous-sols, étroitesse de la voie, adaptation à la forte pente, conflits d&amp;#039;usages, inscription dans une aire de protection du patrimoine...).
   &lt;a href="https://www.agam.org/wp-content/uploads/2022/10/Vegetalisation-EPCVM_C2-light.pdf" target="_self"&gt;
    Consulter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;institut Paris Region a réalisé en 2022 un ouvrage intitulé «
   &lt;em&gt;
    Renaturer les milieux urbains
   &lt;/em&gt;
   » qui revient sur les différentes approches de la renaturation et propose une méthode pour identifier les zones urbaines à fort potentiel de renaturation pour la biodiversité, l&amp;#039;adaptation au changement climatique et la santé des populations. Enfin, au travers de multiples retours d&amp;#039;expérience, il suggère des recommandations pour mettre en œuvre son projet dans les meilleures conditions.
   &lt;a href="https://www.fnau.org/wp-content/uploads/2022/11/arb-idf_-_renaturer_les_villes_-_web.pdf" target="_self"&gt;
    Consulter
   &lt;/a&gt;
   &lt;br /&gt;
@@ -10179,1223 +11763,662 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Etudes d&amp;#039;identification des gisements de renaturation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ADU, l&amp;#039;agence de développement et d&amp;#039;urbanisme du Pays de Montbéliard s&amp;#039;est intéressée en 2022 à la reconquête des espaces mutables. Au-delà de l&amp;#039;inventaire, l&amp;#039;objectif est d&amp;#039;apporter un éclairage concret sur les actions qui auraient un effet déclencheur sur des sites à enjeux immédiats et de permettre aux collectivités de se projeter mais aussi de mobiliser les acteurs de l&amp;#039;aménagement et les outils/financements disponibles.
   &lt;a href="https://adu-montbeliard.fr/uploads/2023/03/pla2023-139-changer-regard-espaces-mutables-vl-2023-03-23.pdf" target="_self"&gt;
    Consulter les travaux
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Aupa, l&amp;#039;agence d&amp;#039;urbanisme Pays d&amp;#039;Aix Durance a réalisé un état des lieux précis du végétal en ville en identifiant, à la parcelle, la strate arborée et herbacée sur tout le territoire du Pays d&amp;#039;Aix. Ce travail de repérage offrira différentes analyses à différentes échelles (parcelle, quartier, ville) : densité de végétation, indice de naturalité, part des espaces de pleine terre, accessibilité des parcs et jardins, identification des corridors naturels urbains, identification des canopées végétales urbaines, des espaces de reconquête... Ce nouvel outil d&amp;#039;observation et d&amp;#039;analyse contribuera à aider les collectivités à construire des villes plus vertes dans une perspective d&amp;#039;adaptation au réchauffement climatique.
   &lt;a href="https://aupa.fr/lobservatoire-de-laupa-une-nouvelle-base-de-donnees-sur-la-nature-en-ville/" target="_self"&gt;
    Consulter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également
   contacter la fédération nationale des agences d&amp;#039;urbanisme
  qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/becf-etre-accompagne-pour-creer-un-observatoire-de/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="56" spans="1:27" customHeight="0">
-      <c r="A56" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>116231</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Accompagner les maîtrises d'ouvrage publiques dans l'amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Programme pour l'efficacité énergétique dans les bâtiments en France d'Outre-mer</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Agence Française de Développement (AFD)
 ADEME</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I56" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
         <is>
           <t> Min : 100</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PEEB Outre-Mer est une facilité d&amp;#039;assistance technique financée sur ressources du Fonds Outre-Mer visant à accompagner les maîtrises d&amp;#039;ouvrage publiques dans l&amp;#039;amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les prestations incluent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les diagnostics et audits énergétique (selon les méthodologies de l&amp;#039;ADEME)
  &lt;/li&gt;
  &lt;li&gt;
   Les simulations thermiques dynamiques
  &lt;/li&gt;
  &lt;li&gt;
   Les bilans carbone
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;intégration des enjeux énergétiques et environnementaux dans les documents d&amp;#039;appels d&amp;#039;offre
  &lt;/li&gt;
  &lt;li&gt;
   La révision de plans
  &lt;/li&gt;
  &lt;li&gt;
   Le chiffrage de mesures d&amp;#039;efficacité énergétique et de production ENR
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;accompagnement pour la certification des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   Les études environnementales, sociales et de genre
  &lt;/li&gt;
  &lt;li&gt;
   Les analyses parasismique, para-cyclonique, inondations et plan de retrait amiante
  &lt;/li&gt;
  &lt;li&gt;
   Les formations et ateliers à l&amp;#039;attention des acteurs du bâtiment
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   La maîtrise d&amp;#039;ouvrage doit être éligible au Fonds Outre-mer.
  &lt;/li&gt;
  &lt;li&gt;
   Le projet doit viser l&amp;#039;amélioration significative de la performance énergétique.
  &lt;/li&gt;
  &lt;li&gt;
   Les études des performances énergétiques et environnementales ne doivent pas avoir été contractualisées avec un prestataire.
  &lt;/li&gt;
  &lt;li&gt;
   La maîtrise d&amp;#039;ouvrage doit faire une requête explicite au PEEB après une première analyse réalisée par le chargé d&amp;#039;affaires AFD ou ADEME.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les chargés d&amp;#039;affaires AFD et les ingénieurs ADEME locaux
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacts directions d&amp;#039;agences AFD :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Guadeloupe : Frédéric GUILLAUME / guillaumef&amp;#64;afd.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Agence Régionale Océan Indien : Patricia AUBRAS / aubrasp&amp;#64;afd.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La Réunion : Marie-Pierre NICOLLET / nicolletmp&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Mayotte : Ivan POSTEL-VINAY / postel-vinayi&amp;#64;afd.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Agence régionale du Pacifique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nouvelle-Calédonie (agence régionale) : Virginie BLEITRACH / bleitrachv&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>belliotl@afd.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1bc1-peeb-outre-mer/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>AFD Agence française de Développement</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2022</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="57" spans="1:27" customHeight="0">
-[...265 lines deleted...]
-    <row r="58" spans="1:27" customHeight="0">
+    <row r="58" spans="1:34" customHeight="0">
       <c r="A58" s="1">
-        <v>164249</v>
+        <v>166164</v>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>Fonds vert - Édition 2025
+          <t>Fonds vert - Édition 2026
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Appui à l'ingénierie - Mesure transverse</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H58" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention</t>
         </is>
       </c>
       <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="K58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
-  Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;La présente mesure apporte aux collectivités territoriales ou à leurs groupements un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation.&lt;/p&gt;&lt;p&gt;L’objectif est de les aider :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;A élaborer ou finaliser leur stratégie, déclinée en plan d’action en matière de transition écologique, qu’il s’agisse de l’élaboration ou de la mise en œuvre de leur PCAET ou pour l’éventuelle mise à jour de leur CRTE à l’aune des objectifs et leviers d’action territoriaux de la planification écologique qui auront été définis dans le cadre des « conférences des parties » (COP) régionales ;&lt;/li&gt;&lt;li&gt;A suivre la mise en œuvre de leur plan d’action ;&lt;/li&gt;&lt;li&gt;A faire émerger des projets à forte ambition environnementale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+  Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M58" s="1" t="inlineStr">
         <is>
-          <t>&lt;h4&gt;
-[...2 lines deleted...]
-&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivités territoriales ayant lancé une démarche d&amp;#039;élaboration d’un PCAET ou d’un PAPI pour les territoires à risques d’inondation sont éligibles pour le financement des actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique (cyclones, incendies de forêt et de végétation, inondations, risques émergents en montagne, recul du trait de côte). Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC). Cette mesure du PNACC doit être progressivement appliquée à l’ensemble des PCAET lors de leur mise à jour ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats (mandature municipale 2026) notamment via le recrutement de postes de chef de projet CRTE ou la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage dans le cadre de la réalisation des études règlementaires éligibles au fonds vert ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L&amp;#039;appui à la réalisation d&amp;#039;analyses du parc de bâtiments d&amp;#039;une collectivité, de stratégies immobilières incluant une planification pluriannuelle des actions à réaliser, notamment en matière de rénovation énergétique des bâtiments ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Réalisation de diagnostics de pollution dans les établissements publics communaux ou intercommunaux accueillant des enfants construits à l&amp;#039;endroit ou à proximité d&amp;#039;anciens sites industriels répertoriés dans la cadre des anciens sites industriels et activités de services (CASIAS), afin d&amp;#039;identifier des situations de pollution nécessitant la mise en œuvre de mesures de gestion et/ou travaux pour protéger les personnes fréquentant ces établissements. Seules les collectivités de moins de 50 000 habitants ou leur groupement sont éligibles.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L&amp;#039;appui à la structuration et au renforcement d&amp;#039;opérateurs agissant en faveur de la recomposition du littoral conformément aux cadres définis au niveau national ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; En matière de renaturation des villes et des villages :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui à l&amp;#039;émergence et la structuration de filières locales de génie écologique, de mobilisation de la société civile ;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’appui à la formation des futurs gestionnaires d&amp;#039;espaces verts.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L&amp;#039;appui à l&amp;#039;émergence de stratégies de covoiturage, projets de lignes de covoiturage, d’actions d’animation (site, challenge) et de campagnes d’incitation financière ou encore leur évaluation ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; En matière d’accompagnement au déploiement des zones à faibles émissions (ZFE) :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;appui à l&amp;#039;émergence de projets agissant en faveur de la mise en place ou du renforcement des ZFE, de la facilitation de l’adaptation des usagers ou du renforcement des solutions de mobilité à faibles émissions et de la logistique urbaine durable ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage et à l’accompagnement des actions à mettre en œuvre pour la mise en place ou le renfort d’une ZFE ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; En matière de stratégie foncière :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La structuration d&amp;#039;observatoires pour outiller la stratégie foncière (inventaire ZAE, friche, habitat, etc.) ;&lt;/li&gt;&lt;li&gt;La révision de documents de planification et d&amp;#039;urbanisme pour décliner la trajectoire de sobriété foncière ;&lt;/li&gt;&lt;li&gt;L&amp;#039;appui à l&amp;#039;émergence de projet agissant en faveur de recyclages fonciers, d&amp;#039;intensification urbaine ou de renaturation des sols ;&lt;/li&gt;&lt;li&gt;L&amp;#039;appui à la structuration et au renforcement d&amp;#039;opérateurs agissant en faveur de recyclage foncier, d&amp;#039;intensification urbaine ou de renaturation des sols ;&lt;/li&gt;&lt;li&gt;L’appui au montage opérationnel des projets en faveur du recyclage foncier, d’intensification urbaine ou de renaturations des sols (montage opérationnel, juridique et financier, études pré-opérationnelles, plan-guide, schéma directeur…) ;&lt;/li&gt;&lt;li&gt;L’appui à l’élaboration de la stratégie foncière dans la continuité des observatoires mis en place.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle, au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+          <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
       <c r="P58" s="1" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>07/04/2026</t>
         </is>
       </c>
       <c r="Q58" s="1" t="inlineStr">
         <is>
-          <t>15/12/2025</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
   Porteurs de projets éligibles
  &lt;/h4&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;
-&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. Le cas échéant, les critères exposés dans ce cahier pourront être adaptés.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements au sens du code général des collectivités territoriales (CGCT).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet peuvent bénéficier :&lt;/p&gt;&lt;p&gt;&amp;gt; De cofinancement de postes d’animateurs ou chefs de projet contractuels ;&lt;/p&gt;&lt;p&gt;&amp;gt; De cofinancement d’études ou de conseils, pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T58" s="1" t="inlineStr">
         <is>
-          <t>Dépenses de fonctionnement</t>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V58" s="1" t="inlineStr">
         <is>
-          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ing%C3%A9nierie_v3.1.pdf</t>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
         </is>
       </c>
       <c r="W58" s="1" t="inlineStr">
         <is>
-          <t>https://www.demarches-simplifiees.fr/commencer/fonds-vert-ingenierie</t>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
         </is>
       </c>
       <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z58" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-lingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique-3/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
         </is>
       </c>
       <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
+    <row r="59" spans="1:34" customHeight="0">
       <c r="A59" s="1">
-        <v>140797</v>
+        <v>120897</v>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier de Conseils, d'Assistance Technique (AT) et d'Assistance à Maîtrise d’Ouvrage (AMO) pour les problématiques quotidiennes des collectivités adhérentes</t>
+          <t>Expérimenter; en conditions réelles, des solutions innovantes qui offrent des réponses concrètes aux enjeux de transition écologique</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Innov'up Expérimentation Transition écologique des territoires</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie et Territoires 04</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
-        <is>
-[...399 lines deleted...]
-      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
-[...3 lines deleted...]
-      <c r="H61" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 45</t>
         </is>
       </c>
-      <c r="J61" s="1" t="inlineStr">
+      <c r="J59" s="1" t="inlineStr">
         <is>
           <t>La limite de 500.000€ de subvention et 500.000€ d’avance récupérable.</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région, Bpifrance et leurs partenaires accompagnent les TPE, PME et ETI d&amp;#039;Île-de-France qui expérimentent des solutions innovantes en réponse aux enjeux de transition écologique des territoires franciliens.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bpifrance
  &lt;/strong&gt;
  accompagne les entreprises vers la transition écologique via son plan Climat, qui soutient les greentechs et offreurs de solution « verte » et les investissements dans la filière énergies renouvelables.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cap Digital
  &lt;/strong&gt;
  est le 1er collectif européen d&amp;#039;innovateurs du numérique et de la transition écologique. Il regroupe plus de 1.000 structures dont des PME, grandes entreprises/ETI/EPIC, écoles/universités/labos et des fonds d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La Fondation Solar Impulse
  &lt;/strong&gt;
  vise à stimuler l&amp;#039;adoption de solutions innovantes rentables pour protéger l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Construire au Futur, Habiter le Futur
@@ -11427,62 +12450,62 @@
   &lt;li&gt;
    Adaptation et résilience,
   &lt;/li&gt;
   &lt;li&gt;
    Nature et biodiversité.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;span&gt;
   Les solutions doivent être expérimentées avec les acteurs directement impliqués dans la mise en œuvre de la transition du territoire francilien :
  &lt;/span&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Acteurs publics locaux (communes, EPCI, syndicats...),
   &lt;/li&gt;
   &lt;li&gt;
    Acteurs privés en situation de délégation de service public,
   &lt;/li&gt;
   &lt;li&gt;
    Sociétés privées (dès lors qu&amp;#039;elles participent de la mise en œuvre de solutions au service des territoires).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les entreprises franciliennes, TPE, PME et ETI, quelle que soit leur forme juridique, y compris les associations ayant une activité économique.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat devra posséder au moins 1 établissement sur le territoire francilien ou justifier la volonté de s&amp;#039;y implanter.
 &lt;/p&gt;
 &lt;p&gt;
  Les partenaires du programme, Cap Digital, la fondation Solar Impulse et l&amp;#039;association « Construire au Futur, Habiter le Futur », sont mobilisés pour  fournir aux territoires et aux entreprises un accompagnement opérationnel à l&amp;#039;identification de partenaires et à la qualification des projets  d&amp;#039;expérimentation.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les entreprises, l&amp;#039;aide peut prendre la forme d&amp;#039;
  &lt;strong&gt;
   une subvention et/ou une avance récupérable (AR), dans la limite de 500.000€ de subvention et 500.000€ d&amp;#039;avance récupérable.
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le taux d&amp;#039;intervention s&amp;#039;applique en fonction de la taille de l&amp;#039;entreprise (de 25% à 45%).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les coûts admissibles dans le cadre du projet doivent rentrer dans les catégories de coûts éligibles au régime cadre exempté numéro SA. 58995 relatifs aux aides à la recherche, au développement et à l&amp;#039;innovation (RDI).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
@@ -11504,583 +12527,1237 @@
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;aide doit être déposée
  &lt;strong&gt;
   avant le démarrage du projet.
  &lt;/strong&gt;
  Toute dépense antérieure ne pourra pas être prise en compte.
 &lt;/p&gt;
 &lt;p&gt;
  Les candidatures peuvent être déposées « au fil de l&amp;#039;eau » et sont relevées régulièrement tout au long de l&amp;#039;année.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, n&amp;#039;hésitez pas à consulter le cahier des charges et le règlement d&amp;#039;intervention Innov&amp;#039;up dans les documents téléchargeables.
 &lt;/p&gt;
 &lt;p&gt;
  Avant tout dépôt de dossier, il est vivement recommandé de contacter les partenaires du programme pour vous accompagner dans la qualification de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  Nous vous proposons un webinaire afin de vous présenter le programme, vous expliquer les priorités régionales et répondre à vos questions pour bien candidater.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/innovup-experimentation-transition-ecologique-des-territoires</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:innovup-transition-ecologique&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  innovup-transition-ecologique&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1c5b-innovup-experimentation-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes électriques
+Mise en place de la télémedecine
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G62" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>140797</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de Conseils, d'Assistance Technique (AT) et d'Assistance à Maîtrise d’Ouvrage (AMO) pour les problématiques quotidiennes des collectivités adhérentes</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie et Territoires 04</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>Biodiversité
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseils &amp;#34;amont&amp;#34; sur l&amp;#039;ensemble des domaines d&amp;#039;intervention couverts (eau, route, bâtiment)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet dans le domaine de l&amp;#039;eau, des routes et du bâtiment
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie administrative et financière (recherche de financements)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise technique (eau, route et bâtiment)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie réglementaire (eau) : appui à la réalisation de documents à portée réglementaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la gestion et à l&amp;#039;exploitation (eau, routes)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  AMO pour la construction d&amp;#039;ouvrages d&amp;#039;épuration ou d&amp;#039;adduction d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMO pour la réalisation de schémas directeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de bilans et d&amp;#039;expertises sur le fonctionnement d&amp;#039;ouvrages d&amp;#039;épuration ou d&amp;#039;adduction d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de faisabilité pour la mise en sécurité de traversées urbaines
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostics et définition de programmes d&amp;#039;entretien du patrimoine &amp;#34;voirie&amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Adhésion de la collectivité (délibération et cotisation annuelle) pour l&amp;#039;un des services (eau, voirie et aménagement) ou pour l&amp;#039;ensemble des services.
+&lt;/p&gt;
+&lt;p&gt;
+ - Formalisation de la demande d&amp;#039;intervention (à retrouver sur le site de l&amp;#039;Agence).
+&lt;/p&gt;
+&lt;p&gt;
+ - Traitement de la demande par les services :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Inclus dans l&amp;#039;adhésion : informations et conseils simples dans chacun des domaines de compétence cités ci-dessus.
+  &lt;/li&gt;
+  &lt;li&gt;
+   En supplément, sur la base de propositions d&amp;#039;intervention spécifiques : prestations techniques &amp;#34;complexes&amp;#34;, missions d&amp;#039;accompagnement de projets d&amp;#039;investissement et aide à la programmation pluriannuelle.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.it04.fr/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : Hôtel du département – 13 rue du docteur Romieu CS 70 216 – 04 995 Digne les Bains CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 30 08 50
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;it04.fr" target="_self"&gt;
+  contact&amp;#64;it04.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a696-conseils-assistance-technique-at-et-assistanc/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts
+Gestion des inondations
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>163871</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Territoires engagés pour la nature</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence nationale de la cohésion des territoires (ANCT)
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
+d’aménagement du territoire). Elles sont des réseaux à préserver
+et restaurer pour que les espèces animales et végétales puissent circuler,
+s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
+réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
+continuités écologiques par des aménagements qui assurent le passage de la
+faune sauvage, limiter la &lt;strong&gt;pollution
+lumineuse&lt;/strong&gt; en positionnant uniquement des
+points lumineux à des endroits stratégiques de croisement de voirie, penser et
+gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
+sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités de votre
+région ! Le programme pourra en effet vous orienter vers les
+partenaires potentiels, qui sauront partager leurs compétences dans la
+restauration ou la préservation de trames écologiques. En outre, le Réseau
+Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
+et Villages étoilés proposent un accompagnement dans la mise en place de
+trames. La reconnaissance TEN peut également vous aider dans la recherche de
+financement en ce sens :  des
+financements multi-structures, en région, des fonds de préventions des risques
+naturels, via l’agence de l’eau, ou encore des financements européens à travers
+le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
+notamment à travers le centre de ressources trame verte et bleu, et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Revitalisation
+Biodiversité
+Paysage
+Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
-[...55 lines deleted...]
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.trameverteetbleue.fr/</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
-      <c r="A63" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>162526</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets favorables à la transition écologique</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Un territoire résilient face au changement climatique</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F63" s="1" t="inlineStr">
+      <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H63" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I63" s="1" t="inlineStr">
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L63" s="1" t="inlineStr">
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Sols
 Economie circulaire
 Qualité de l'air
 Biodiversité</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P63" s="1" t="inlineStr">
+      <c r="P62" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q63" s="1" t="inlineStr">
+      <c r="Q62" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-      <c r="A64" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>147706</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H64" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P64" s="1" t="inlineStr">
+      <c r="P63" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q64" s="1" t="inlineStr">
+      <c r="Q63" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>energie@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD63" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>141290</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Financer la transformation écologique et énergétique de votre territoire</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y64" s="1" t="inlineStr">
         <is>
-          <t>energie@payspercheornais.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z64" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
       <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un café / bistrot
+Mise en place d’un réseau de chaleur
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
+    <row r="65" spans="1:34" customHeight="0">
       <c r="A65" s="1">
         <v>67589</v>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités en ingénierie</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Ingenierie départementale</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H65" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagement et Bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Voirie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Assainissement
   &lt;br /&gt;
  &lt;/li&gt;
@@ -12161,270 +13838,183 @@
  &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
   cater&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 32
 &lt;/p&gt;
 &lt;p&gt;
  DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
       <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
         </is>
       </c>
       <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
+    <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
-        <v>141290</v>
+        <v>158480</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Financer la transformation écologique et énergétique de votre territoire</t>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
-        <is>
-[...135 lines deleted...]
-      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -12456,206 +14046,268 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P67" s="1" t="inlineStr">
+      <c r="P66" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W66" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-      <c r="A68" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>162563</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E68" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I68" s="1" t="inlineStr">
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J68" s="1" t="inlineStr">
+      <c r="J67" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
- &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat d’entreprise : faire de son plan d’engagement un atout
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Le mécénat d&amp;#039;entreprises citoyennes &lt;/strong&gt;permet d&amp;#039;engager les entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet et en publicisant leur engagement
-[...2 lines deleted...]
-investissements pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N68" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -12694,55819 +14346,180 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
- : Eric Gency-Piriou (Directeur du développement territorial) : 06 21 51 95 54 &lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y68" s="1" t="inlineStr">
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...2366 lines deleted...]
-      <c r="K84" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L84" s="1" t="inlineStr">
-[...53330 lines deleted...]
-          <t>published</t>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>