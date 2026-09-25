--- v0 (2026-01-31)
+++ v1 (2026-09-25)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA387"/>
+  <dimension ref="A1:AH34"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,1250 +225,689 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>144513</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Réaliser des diagnostics de réduction de vulnérabilité au risque inondation - MIRAPI</t>
+          <t>Prévenir les inondations liées aux cours d'eau et milieux humides associés – système d'endiguement</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Commune
-Particulier</t>
+          <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...47 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Ce dispositif d&amp;#039;accompagnement financier s&amp;#039;inscrit dans le cadre de la 
+solidarité territoriale menée par le Département des Landes, considérant
+ l&amp;#039;effort financier pour certains acteurs publics du territoire à 
+subvenir seuls à leurs besoins en matière d&amp;#039;études, de travaux et/ou 
+acquisitions foncières à vocation de travaux relevant des Décrets n° 
+2015-526 du 12 mai 2015 et n° 2019-895 du 28 août 2019, relatif aux 
+règles applicables aux ouvrages construits ou aménagés en vue de 
+prévenir les inondations fluviales et aux règles de sûreté des systèmes 
+d&amp;#039;endiguement visant à protéger des biens et des personnes.&lt;/p&gt;
+            &lt;p&gt;Par dérogation à l&amp;#039;article 6 du RU, les taux d&amp;#039;intervention sont définis comme suit :&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;br /&gt;Le
+ taux maximum d&amp;#039;aide du Département est de 25 % du montant HT des 
+dépenses éligibles, pour un montant minimum de dépenses éligibles de 5 
+000 € HT. Le taux d&amp;#039;aide appliqué pourra être inférieur au taux maximum,
+ notamment en fonction des autres participations financières en respect 
+de la réglementation et notamment de celle attendue par l&amp;#039;entité 
+GEMAPIenne.&lt;/p&gt;&lt;p&gt;II – Travaux&lt;br /&gt;Le taux maximum d&amp;#039;aide du Département 
+est de 30 % du montant HT des dépenses éligibles, pour un montant 
+minimum de dépenses éligibles de 10 000 € HT et le plafond d&amp;#039;aide est 
+fixé à 3 000 000 € par entité GEMAPIenne ayant délégué ou transféré la 
+compétence à l&amp;#039;IA. Le taux d&amp;#039;aide appliqué pourra être inférieur au taux
+ maximum, notamment en fonction des autres participations financières en
+ respect de la réglementation et notamment de celle attendue par 
+l&amp;#039;entité GEMAPIenne.&lt;/p&gt;&lt;p&gt;III – Maîtrise foncière à vocation de travaux&lt;br /&gt;Le
+ taux maximum d&amp;#039;aide du Département est de 30 % du montant des dépenses 
+éligibles, pour un montant minimum de dépenses éligibles de 1 000 € HT. 
+Le taux d&amp;#039;aide appliqué pourra être inférieur au taux maximum, notamment
+ en fonction des autres participations financières en respect de la 
+réglementation et notamment de celle attendue par l&amp;#039;entité GEMAPIenne. 
+Les modalités de versement des aides pourront déroger à l&amp;#039;article 15 du 
+règlement et seront fixées par convention.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Risques naturels</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...92 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles : Sont 
+éligibles les interventions suivantes relatives à la prévention des 
+inondations liées aux cours d&amp;#039;eau et milieux humides associés.&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;br /&gt;II – Travaux&lt;br /&gt;III – Maîtrise foncière à vocation de travaux&lt;/p&gt;&lt;p&gt;Considérant
+ que ce dispositif d&amp;#039;opération relève de la solidarité territoriale 
+menée par le Département des Landes, les organismes qui bénéficient par 
+ailleurs de financements issus du Fonds Barnier sont inéligibles.&lt;/p&gt;&lt;p&gt;Pour
+ être recevable, le dossier sollicitant l’aide du Département devra être
+ déposé avant tout commencement d’opération et comporter l’ensemble des 
+pièces indiquées ci-après dans les articles suivants. Une autorisation 
+de démarrage anticipée des actions pourra toutefois être sollicitée 
+préalablement à la décision d&amp;#039;attribution d’aide sans que sa délivrance 
+ne présage en rien de l’issue qui sera donnée à la demande d’aide.&lt;/p&gt;&lt;p&gt;Seules
+ les opérations visant les objectifs précisés dans le présent dispositif
+ sont éligibles. L’accompagnement départemental sera calculé sur la base
+ des coûts hors taxes.&lt;/p&gt;&lt;p&gt;**Dépenses éligibles :**&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;/p&gt;&lt;p&gt;Les
+ études listées ci-après et portées en maîtrise d&amp;#039;ouvrage par l&amp;#039;EPTB 
+sont éligibles à l&amp;#039;intervention du Département (au prorata du territoire
+ landais concerné par l&amp;#039;étude) sous réserve du respect des objectifs 
+suivants et de la validation préalable du cahier des charges :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+ études globales permettant à une collectivité ou un groupement de 
+collectivités d&amp;#039;étudier l&amp;#039;opportunité de classement au titre des Décrets
+ n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 des systèmes 
+d&amp;#039;endiguement existants sur son territoire au regard de l&amp;#039;intérêt 
+général,&lt;/li&gt;&lt;li&gt;Les études ponctuelles (études structurelles, études 
+hydrauliques, analyses multi‑critères coûts/bénéfices pour le maintien 
+ou le recul des ouvrages, études de recul des ouvrages, études de recul 
+des enjeux, analyses de vulnérabilité…) permettant de dimensionner 
+techniquement et financièrement des actions spécifiques et/ou localisées
+ à réaliser sur les systèmes d&amp;#039;endiguement relevant des Décrets 
+n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 et d&amp;#039;en 
+évaluer l&amp;#039;opportunité au regard de l&amp;#039;intérêt général.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont 
+inéligibles au présent dispositif toutes les études qui bénéficient par 
+ailleurs de financements provenant du Fonds Barnier.&lt;/p&gt;&lt;p&gt;En complément
+ des pièces obligatoires, pour être réputé complet, le dossier de 
+demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une 
+délibération de l&amp;#039;EPTB sollicitant le concours financier du Département,
+ faisant clairement apparaître l&amp;#039;objet de la demande et menant le plan 
+de financement prévisionnel,&lt;/li&gt;&lt;li&gt;une délibération de l&amp;#039;entité 
+GEMAPIenne instaurant la délégation ou le transfert de la compétence 
+relative à l&amp;#039;objet de l&amp;#039;opération à l&amp;#039;Institution Adour,&lt;/li&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
+ l&amp;#039;échéancier de réalisation de l&amp;#039;étude, * le détail estimatif 
+prévisionnel des dépenses, * l&amp;#039;échéancier prévisionnel de dépenses, * la
+ délimitation de la zone d&amp;#039;étude, * les objectifs poursuivis, * les 
+méthodes utilisées, * la composition du comité de pilotage de l&amp;#039;étude,&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le cahier des charges de l&amp;#039;étude, qui aura été préalablement validé par le Département des Landes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;II – Travaux&lt;/p&gt;&lt;p&gt;Les
+ travaux d&amp;#039;investissement identifiés et validés dans le cadre d’une ou 
+de plusieurs études, qu’ils aient été accompagnés financièrement ou non 
+par le Département, mais qui puissent relever du titre III de ce 
+dispositif, sont éligibles sous réserve qu’ils soient portés en maîtrise
+ d&amp;#039;ouvrage par l&amp;#039;EPTB et qu’ils bénéficient des autorisations 
+réglementaires ad hoc, soit notamment au titre de l&amp;#039;intérêt général, de 
+la Loi sur l&amp;#039;Eau, ou de toutes autres réglementations applicables.&lt;/p&gt;&lt;p&gt;Dans
+ ce cadre, l’éligibilité de chacune des opérations sera conditionnée à 
+la fourniture préalable des résultats d’une analyse permettant de 
+justifier la permanence du projet au regard de son efficacité, de son 
+rapport coût/efficacité et de son efficience (rentabilité), les 
+hypothèses reprenant strictement celles retenues dans les études 
+correspondantes.&lt;/p&gt;&lt;p&gt;Les travaux listés ci-après sont éligibles à 
+l&amp;#039;intervention du Département sous réserve du respect des objectifs 
+suivants, indiqués par nature d&amp;#039;action :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les gros travaux 
+structurels destinés à assurer la pérennité ou la réhabilitation 
+d&amp;#039;ouvrages existants situés en bordure du cours d&amp;#039;eau (à proximité 
+immédiate du lit mineur et qui réduisent le champ d&amp;#039;expansion de crue et
+ la mobilité du cours d&amp;#039;eau) qui seront classés au titre des Décrets 
+n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 en tant que 
+systèmes d&amp;#039;endiguement,&lt;/li&gt;&lt;li&gt;les travaux de recul et de 
+reconstruction d&amp;#039;ouvrages longitudinaux qui seront classés au titre des 
+Décrets n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 en 
+tant que systèmes d&amp;#039;endiguement, s’ils sont situés au sein du lit majeur
+ du cours d&amp;#039;eau, ces travaux permettant d&amp;#039;accroître son champ 
+d&amp;#039;expansion de crue et sa mobilité tout en préservant les biens et les 
+personnes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont inéligibles au présent dispositif :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;tous
+ les travaux qui ne relèvent pas des premiers travaux d&amp;#039;investissement 
+sur les ouvrages composant le système d&amp;#039;endiguement dans la procédure de
+ classement au titre des Décrets n° 2015‑526 du 12 mai 2015 et 
+n° 2019‑895 du 28 août 2019,&lt;/li&gt;&lt;li&gt;tous les travaux qui bénéficient par ailleurs de financements provenant du Fonds Barnier,&lt;/li&gt;&lt;li&gt;tous
+ les travaux pour lesquels les analyses reprenant strictement les 
+hypothèses retenues dans les études correspondantes ne permettent pas de
+ justifier la permanence du projet au regard de son efficacité, de son 
+rapport coût/efficacité et de son efficience (rentabilité).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En
+ complément des pièces obligatoires, pour être réputé complet, le 
+dossier de demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une
+ délibération de l&amp;#039;EPTB sollicitant le concours financier du 
+Département, faisant clairement apparaître l&amp;#039;objet de la demande et 
+menant le plan de financement prévisionnel,&lt;/li&gt;&lt;li&gt;une délibération de 
+l&amp;#039;entité GEMAPIenne instaurant la délégation ou le transfert de la 
+compétence relative à l&amp;#039;objet de l&amp;#039;opération à l&amp;#039;Institution Adour,&lt;/li&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
+ le plan de situation des travaux, * le linéaire de berge concerné par 
+les travaux, et ce, par nature d&amp;#039;opération, * la liste des communes 
+concernées par l&amp;#039;opération, * l&amp;#039;analyse de la justification de la 
+permanence du projet au regard de son efficacité, de son rapport 
+coût/efficacité et de son efficience (rentabilité), * l&amp;#039;échéancier des 
+procédures, * l&amp;#039;échéancier de réalisation des travaux, * le détail 
+estimatif prévisionnel des dépenses, * l&amp;#039;échéancier prévisionnel de 
+dépenses, * les objectifs poursuivis, * les indicateurs de suivi et 
+d&amp;#039;évaluation permettant de mesurer la mise en œuvre des actions et 
+l&amp;#039;atteinte des objectifs,&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le cahier des charges techniques du
+ dossier de consultation des entreprises, document qui aura été 
+préalablement validé par le Département des Landes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;III – Maîtrise foncière à vocation de travaux&lt;/p&gt;&lt;p&gt;Sont
+ éligibles à l&amp;#039;intervention du Département les acquisitions foncières 
+des Communes, des EPCI‑FP ou des syndicats mixtes landais ou 
+interdépartementaux compétents en matière de GEMAPI ayant pour objectif 
+la maîtrise foncière nécessaire aux travaux d&amp;#039;investissement sur les 
+ouvrages des systèmes d&amp;#039;endiguement qui seront classés au titre des 
+Décrets n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019.&lt;/p&gt;&lt;p&gt;Sont
+ inéligibles au présent dispositif toutes les acquisitions qui 
+bénéficient par ailleurs de financements provenant du Fonds Barnier.&lt;/p&gt;&lt;p&gt;En
+ complément des pièces obligatoires, pour être réputé complet, le 
+dossier de demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
+ le plan de situation des acquisitions, * le relevé cadastral et le plan
+ parcellaire, * l&amp;#039;estimation du coût du foncier, établie par la SAFER ou
+ par France Domaine (lorsque celle‑ci est obligatoire), * l&amp;#039;échéancier 
+des procédures, * le détail estimatif prévisionnel des dépenses, * 
+l&amp;#039;échéancier prévisionnel de dépenses, * les objectifs poursuivis.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.landes.fr/detail-aide?id_aide=183</t>
+          <t>https://www.landes.fr/toutes-nos-aides/prevention-des-inondations-liees-aux-cours-deau-et-milieux-humides-associes-systeme-dendiguement</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
   environnement&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2e0a-mirapi-conditions-deligibilite-de-laide-depar/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>145899</v>
+        <v>144514</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Développer un ou plusieurs outils de sensibilisation aux crues, aux élus, agents de la collectivité et au grand public</t>
-[...4 lines deleted...]
-          <t>Fonds de Prévention des inondations</t>
+          <t>Financer des projets d’investissement sur les systèmes d’endiguement fluviaux du territoire pour prévenir les inondations liées aux cours d'eau et aux milieux humides associés</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Métropole du Grand Paris</t>
+          <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
-        <is>
-[...500 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...105 lines deleted...]
-      <c r="N6" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif d&amp;#039;accompagnement financier s&amp;#039;inscrit dans le cadre de la 
+solidarité territoriale menée par le Département des Landes, considérant
+ l&amp;#039;effort financier pour certains acteurs publics du territoire à 
+subvenir seuls à leurs besoins en matière d&amp;#039;études, de travaux et/ou 
+acquisitions foncières à vocation de travaux relevant des Décrets n° 
+2015-526 du 12 mai 2015 et n° 2019-895 du 28 août 2019, relatif aux 
+règles applicables aux ouvrages construits ou aménagés en vue de 
+prévenir les inondations fluviales et aux règles de sûreté des systèmes 
+d&amp;#039;endiguement visant à protéger des biens et des personnes.&lt;/p&gt;
+            &lt;p&gt;Par dérogation à l&amp;#039;article 6 du RU, les taux d&amp;#039;intervention sont définis comme suit :&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;br /&gt;Le
+ taux maximum d&amp;#039;aide du Département est de 25 % du montant HT des 
+dépenses éligibles, pour un montant minimum de dépenses éligibles de 5 
+000 € HT. Le taux d&amp;#039;aide appliqué pourra être inférieur au taux maximum,
+ notamment en fonction des autres participations financières en respect 
+de la réglementation et notamment de celle attendue par l&amp;#039;entité 
+GEMAPIenne.&lt;/p&gt;&lt;p&gt;II – Travaux&lt;br /&gt;Le taux maximum d&amp;#039;aide du Département 
+est de 30 % du montant HT des dépenses éligibles, pour un montant 
+minimum de dépenses éligibles de 10 000 € HT et le plafond d&amp;#039;aide est 
+fixé à 3 000 000 € par entité GEMAPIenne ayant délégué ou transféré la 
+compétence à l&amp;#039;IA. Le taux d&amp;#039;aide appliqué pourra être inférieur au taux
+ maximum, notamment en fonction des autres participations financières en
+ respect de la réglementation et notamment de celle attendue par 
+l&amp;#039;entité GEMAPIenne.&lt;/p&gt;&lt;p&gt;III – Maîtrise foncière à vocation de travaux&lt;br /&gt;Le
+ taux maximum d&amp;#039;aide du Département est de 30 % du montant des dépenses 
+éligibles, pour un montant minimum de dépenses éligibles de 1 000 € HT. 
+Le taux d&amp;#039;aide appliqué pourra être inférieur au taux maximum, notamment
+ en fonction des autres participations financières en respect de la 
+réglementation et notamment de celle attendue par l&amp;#039;entité GEMAPIenne. 
+Les modalités de versement des aides pourront déroger à l&amp;#039;article 15 du 
+règlement et seront fixées par convention.&lt;/p&gt;
+            &lt;p&gt;Le Département est susceptible d&amp;#039;accorder à l&amp;#039;Institution
+ Adour des aides dans le cadre d&amp;#039;une délégation ou d&amp;#039;un transfert des 
+compétences en matière de défense contre les inondations (item 5 de la 
+GEMAPI) par les établissements publics de coopération intercommunale à 
+fiscalité propre (EPCI-FP) ou les syndicats mixtes de bassins versants 
+landais ou interdépartementaux.&lt;/p&gt;
+&lt;p&gt;Ces aides seront exclusivement destinées à des opérations (études 
+et/ou travaux) visant à assurer les premiers travaux d&amp;#039;investissement 
+sur les systèmes d&amp;#039;endiguement fluviaux du territoire dans le cadre des 
+procédures de classement relevant des Décrets n° 2015-526 du 12 mai 2015
+ et n° 2019-895 du 28 août 2019 afin de prévenir les inondations.&lt;/p&gt;
+&lt;p&gt;Le Département est également susceptible d&amp;#039;accorder à l&amp;#039;Institution 
+Adour, mais aussi aux Communes, aux EPCI-FP ou aux syndicats mixtes 
+landais ou interdépartementaux compétents en matière de GEMAPI des aides
+ pour des acquisitions foncières en vue des travaux d&amp;#039;investissement sur
+ les systèmes d&amp;#039;endiguement fluviaux du territoire dans le cadre des 
+procédures de classement relevant des Décrets n° 2015-526 du 12 mai 2015
+ et n° 2019-895 du 28 août 2019 afin de prévenir les inondations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Risques naturels</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
-[...67 lines deleted...]
-      <c r="S6" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles : Sont 
+éligibles les interventions suivantes relatives à la prévention des 
+inondations liées aux cours d&amp;#039;eau et milieux humides associés.&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;br /&gt;II – Travaux&lt;br /&gt;III – Maîtrise foncière à vocation de travaux&lt;/p&gt;&lt;p&gt;Considérant
+ que ce dispositif d&amp;#039;opération relève de la solidarité territoriale 
+menée par le Département des Landes, les organismes qui bénéficient par 
+ailleurs de financements issus du Fonds Barnier sont inéligibles.&lt;/p&gt;&lt;p&gt;Pour
+ être recevable, le dossier sollicitant l’aide du Département devra être
+ déposé avant tout commencement d’opération et comporter l’ensemble des 
+pièces indiquées ci-après dans les articles suivants. Une autorisation 
+de démarrage anticipée des actions pourra toutefois être sollicitée 
+préalablement à la décision d&amp;#039;attribution d’aide sans que sa délivrance 
+ne présage en rien de l’issue qui sera donnée à la demande d’aide.&lt;/p&gt;&lt;p&gt;Seules
+ les opérations visant les objectifs précisés dans le présent dispositif
+ sont éligibles. L’accompagnement départemental sera calculé sur la base
+ des coûts hors taxes.&lt;/p&gt;&lt;p&gt;**Dépenses éligibles :**&lt;/p&gt;&lt;p&gt;I – Acquisition de connaissance et définition de projet&lt;/p&gt;&lt;p&gt;Les
+ études listées ci-après et portées en maîtrise d&amp;#039;ouvrage par l&amp;#039;EPTB 
+sont éligibles à l&amp;#039;intervention du Département (au prorata du territoire
+ landais concerné par l&amp;#039;étude) sous réserve du respect des objectifs 
+suivants et de la validation préalable du cahier des charges :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+ études globales permettant à une collectivité ou un groupement de 
+collectivités d&amp;#039;étudier l&amp;#039;opportunité de classement au titre des Décrets
+ n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 des systèmes 
+d&amp;#039;endiguement existants sur son territoire au regard de l&amp;#039;intérêt 
+général,&lt;/li&gt;&lt;li&gt;Les études ponctuelles (études structurelles, études 
+hydrauliques, analyses multi‑critères coûts/bénéfices pour le maintien 
+ou le recul des ouvrages, études de recul des ouvrages, études de recul 
+des enjeux, analyses de vulnérabilité…) permettant de dimensionner 
+techniquement et financièrement des actions spécifiques et/ou localisées
+ à réaliser sur les systèmes d&amp;#039;endiguement relevant des Décrets 
+n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 et d&amp;#039;en 
+évaluer l&amp;#039;opportunité au regard de l&amp;#039;intérêt général.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont 
+inéligibles au présent dispositif toutes les études qui bénéficient par 
+ailleurs de financements provenant du Fonds Barnier.&lt;/p&gt;&lt;p&gt;En complément
+ des pièces obligatoires, pour être réputé complet, le dossier de 
+demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une 
+délibération de l&amp;#039;EPTB sollicitant le concours financier du Département,
+ faisant clairement apparaître l&amp;#039;objet de la demande et menant le plan 
+de financement prévisionnel,&lt;/li&gt;&lt;li&gt;une délibération de l&amp;#039;entité 
+GEMAPIenne instaurant la délégation ou le transfert de la compétence 
+relative à l&amp;#039;objet de l&amp;#039;opération à l&amp;#039;Institution Adour,&lt;/li&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
+ l&amp;#039;échéancier de réalisation de l&amp;#039;étude, * le détail estimatif 
+prévisionnel des dépenses, * l&amp;#039;échéancier prévisionnel de dépenses, * la
+ délimitation de la zone d&amp;#039;étude, * les objectifs poursuivis, * les 
+méthodes utilisées, * la composition du comité de pilotage de l&amp;#039;étude,&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le cahier des charges de l&amp;#039;étude, qui aura été préalablement validé par le Département des Landes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;II – Travaux&lt;/p&gt;&lt;p&gt;Les
+ travaux d&amp;#039;investissement identifiés et validés dans le cadre d’une ou 
+de plusieurs études, qu’ils aient été accompagnés financièrement ou non 
+par le Département, mais qui puissent relever du titre III de ce 
+dispositif, sont éligibles sous réserve qu’ils soient portés en maîtrise
+ d&amp;#039;ouvrage par l&amp;#039;EPTB et qu’ils bénéficient des autorisations 
+réglementaires ad hoc, soit notamment au titre de l&amp;#039;intérêt général, de 
+la Loi sur l&amp;#039;Eau, ou de toutes autres réglementations applicables.&lt;/p&gt;&lt;p&gt;Dans
+ ce cadre, l’éligibilité de chacune des opérations sera conditionnée à 
+la fourniture préalable des résultats d’une analyse permettant de 
+justifier la permanence du projet au regard de son efficacité, de son 
+rapport coût/efficacité et de son efficience (rentabilité), les 
+hypothèses reprenant strictement celles retenues dans les études 
+correspondantes.&lt;/p&gt;&lt;p&gt;Les travaux listés ci-après sont éligibles à 
+l&amp;#039;intervention du Département sous réserve du respect des objectifs 
+suivants, indiqués par nature d&amp;#039;action :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les gros travaux 
+structurels destinés à assurer la pérennité ou la réhabilitation 
+d&amp;#039;ouvrages existants situés en bordure du cours d&amp;#039;eau (à proximité 
+immédiate du lit mineur et qui réduisent le champ d&amp;#039;expansion de crue et
+ la mobilité du cours d&amp;#039;eau) qui seront classés au titre des Décrets 
+n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 en tant que 
+systèmes d&amp;#039;endiguement,&lt;/li&gt;&lt;li&gt;les travaux de recul et de 
+reconstruction d&amp;#039;ouvrages longitudinaux qui seront classés au titre des 
+Décrets n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019 en 
+tant que systèmes d&amp;#039;endiguement, s’ils sont situés au sein du lit majeur
+ du cours d&amp;#039;eau, ces travaux permettant d&amp;#039;accroître son champ 
+d&amp;#039;expansion de crue et sa mobilité tout en préservant les biens et les 
+personnes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont inéligibles au présent dispositif :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;tous
+ les travaux qui ne relèvent pas des premiers travaux d&amp;#039;investissement 
+sur les ouvrages composant le système d&amp;#039;endiguement dans la procédure de
+ classement au titre des Décrets n° 2015‑526 du 12 mai 2015 et 
+n° 2019‑895 du 28 août 2019,&lt;/li&gt;&lt;li&gt;tous les travaux qui bénéficient par ailleurs de financements provenant du Fonds Barnier,&lt;/li&gt;&lt;li&gt;tous
+ les travaux pour lesquels les analyses reprenant strictement les 
+hypothèses retenues dans les études correspondantes ne permettent pas de
+ justifier la permanence du projet au regard de son efficacité, de son 
+rapport coût/efficacité et de son efficience (rentabilité).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En
+ complément des pièces obligatoires, pour être réputé complet, le 
+dossier de demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une
+ délibération de l&amp;#039;EPTB sollicitant le concours financier du 
+Département, faisant clairement apparaître l&amp;#039;objet de la demande et 
+menant le plan de financement prévisionnel,&lt;/li&gt;&lt;li&gt;une délibération de 
+l&amp;#039;entité GEMAPIenne instaurant la délégation ou le transfert de la 
+compétence relative à l&amp;#039;objet de l&amp;#039;opération à l&amp;#039;Institution Adour,&lt;/li&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
+ le plan de situation des travaux, * le linéaire de berge concerné par 
+les travaux, et ce, par nature d&amp;#039;opération, * la liste des communes 
+concernées par l&amp;#039;opération, * l&amp;#039;analyse de la justification de la 
+permanence du projet au regard de son efficacité, de son rapport 
+coût/efficacité et de son efficience (rentabilité), * l&amp;#039;échéancier des 
+procédures, * l&amp;#039;échéancier de réalisation des travaux, * le détail 
+estimatif prévisionnel des dépenses, * l&amp;#039;échéancier prévisionnel de 
+dépenses, * les objectifs poursuivis, * les indicateurs de suivi et 
+d&amp;#039;évaluation permettant de mesurer la mise en œuvre des actions et 
+l&amp;#039;atteinte des objectifs,&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le cahier des charges techniques du
+ dossier de consultation des entreprises, document qui aura été 
+préalablement validé par le Département des Landes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;III – Maîtrise foncière à vocation de travaux&lt;/p&gt;&lt;p&gt;Sont
+ éligibles à l&amp;#039;intervention du Département les acquisitions foncières 
+des Communes, des EPCI‑FP ou des syndicats mixtes landais ou 
+interdépartementaux compétents en matière de GEMAPI ayant pour objectif 
+la maîtrise foncière nécessaire aux travaux d&amp;#039;investissement sur les 
+ouvrages des systèmes d&amp;#039;endiguement qui seront classés au titre des 
+Décrets n° 2015‑526 du 12 mai 2015 et n° 2019‑895 du 28 août 2019.&lt;/p&gt;&lt;p&gt;Sont
+ inéligibles au présent dispositif toutes les acquisitions qui 
+bénéficient par ailleurs de financements provenant du Fonds Barnier.&lt;/p&gt;&lt;p&gt;En
+ complément des pièces obligatoires, pour être réputé complet, le 
+dossier de demande d&amp;#039;aide devra comporter les pièces suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une présentation technique détaillée du projet précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*
+ le plan de situation des acquisitions, * le relevé cadastral et le plan
+ parcellaire, * l&amp;#039;estimation du coût du foncier, établie par la SAFER ou
+ par France Domaine (lorsque celle‑ci est obligatoire), * l&amp;#039;échéancier 
+des procédures, * le détail estimatif prévisionnel des dépenses, * 
+l&amp;#039;échéancier prévisionnel de dépenses, * les objectifs poursuivis.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X6" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/prevention-des-inondations-liees-aux-cours-deau-et-milieux-humides-associes-systeme-dendiguement</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
   environnement&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3124-prevention-des-inondations-liees-aux-cours-de/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...166 lines deleted...]
-      <c r="A8" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>153408</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Financer l'animation de bassins versants (frais de fonctionnement, d'études et de communication)</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Animation de bassins versants (frais de fonctionnement, d&amp;rsquo;études et de communication)</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Frais de fonctionnement, d&amp;#039;études et de communication des cellules en charge de SAGE (schéma d&amp;#039;aménagement et de gestion des eaux) ou de contrats de bassins versants. La politique d&amp;#039;aide du conseil départemental à l&amp;#039;animation de bassins versants se décline de la façon suivante :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Salaires, charges salariales et frais de formation : 20% pour les SAGE et 25% pour les contrats de bassin versant. Aide plafonnée à 60.000€ de dépense éligible pour 1 animateur principal et 1 mi-temps de secrétariat et à 35.000€ pour 1 animateur &amp;#34;bassin versant&amp;#34; (en charge de l&amp;#039;appui au boisement, des problématiques d&amp;#039;érosion et de lutte contre les inondations). La subvention est limitée à 80% d&amp;#039;aides globales (y compris agences de l&amp;#039;eau et Région BN) et 2,5 ETP
  &lt;/li&gt;
  &lt;li&gt;
   Etudes : 20% du montant HT pour les SAGE et 25% pour les contrats de bassin versant,
  &lt;/li&gt;
  &lt;li&gt;
   Documents de communication : 20% du montant HT pour les SAGE et 25% pour les contrats de bassin versant plafonné à 2000€ d&amp;#039;aides annuelles,
  &lt;/li&gt;
  &lt;li&gt;
   Frais de fonctionnement : 20% pour les SAGE et 25% pour les contrats de bassin versants des frais de fonctionnement de la cellule d&amp;#039;animation (téléphone, location de bureaux, photocopies, timbres, petit matériel...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -1485,180 +924,689 @@
  &lt;li&gt;
   Pour les aides déjà obtenues, la copie des décisions (ou notifications) et l&amp;#039;indication des aides publiques indirectes s&amp;#039;il y a lieu.
  &lt;/li&gt;
  &lt;li&gt;
   Les coordonnées du payeur (RIB).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La demande signée du porteur de projet ou de son représentant légal, avec nom (raison sociale), adresse, et autres coordonnées, numéro SIRET, énumérant l&amp;#039;objet du projet, son cout prévisionnel global, sa durée et le montant de la subvention sollicitée, la procédure au titre de laquelle celle-ci est demandée et les noms et coordonnées du responsable du projet.
  &lt;/li&gt;
  &lt;li&gt;
   La délibération de l&amp;#039;organe compétent de la collectivité territoire ou de l&amp;#039;organisme public approuvant le projet et le plan de financement prévisionnel précisant l&amp;#039;origine et le montant des moyens financiers.
  &lt;/li&gt;
  &lt;li&gt;
   Une notice explicative indiquant de façon précise : son objet, les objectifs poursuivis et les résultats attendus et son insertion dans la stratégie de développement local, sa durée et son calendrier (sauf s&amp;#039;ils sont suffisamment détailles dans la demande), s&amp;#039;il y a lieu, ses conditions particulières de réalisation et la justification de son caractère fonctionnel ; s&amp;#039;il s&amp;#039;agit d&amp;#039;une tranche ou d&amp;#039;une phase, leur intégration dans le projet global avec indication du déroulement de celui-ci, un état de coût prévisionnel détaillé par nature de dépense ; le cas échéant, les devis (ceux-ci ne sont pas produits, en particulier dans le cas ou le montant de la subvention est forfaitaire du fait de l&amp;#039;application d&amp;#039;un barème).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Espace public</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide est conditionnée au versement d&amp;#039;une aide de l&amp;#039;Agence de l&amp;#039;eau au titre de l&amp;#039;animation de contrats de bassins versants ou à l&amp;#039;attribution de mission d&amp;#039;animation d&amp;#039;un SAGE. La subvention est attribuée dès notification à hauteur de 60% et le solde est versé sur présentation du rapport d&amp;#039;activités et des pièces justificatives. Si le bassin versant couvre plusieurs départements, l&amp;#039;aide est calculée au prorata de la surface de bassin versant dans la Manche. Le dossier est instruit de la façon suivante :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Examen par la commission permanente
  &lt;/li&gt;
  &lt;li&gt;
   Délibération du conseil départemental et notification des subventions
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/animation-de-bassins-versants-frais-de-fonctionnement-detudes-et-de-communication/</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 97 41
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7f9d-animation-de-bassins-versants-frais-de-foncti/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E9" s="1" t="inlineStr">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>143336</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Opter pour une gestion intégrée du littoral</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H9" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aménager les espaces littoraux et fluviaux relève du défi ; les multiples pressions qui s&amp;#039;y exercent (élévation du niveau de la mer notamment) étant appelées à s&amp;#039;amplifier avec le changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema accompagne vos projets d&amp;#039;aménagement et met à votre disposition son expertise en géo-information, planification, observation du trait de côte ou réduction des impacts des activités sur le milieu marin.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le domaine de la sécurité maritime, le Cerema contribue à moderniser les systèmes de signalisation maritime internationaux et développer les systèmes de supervision des trafics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous souhaitez :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer une stratégie de gestion du littoral pour un aménagement durable ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recenser et évaluer l&amp;#039;état et la fonctionnalité de vos ouvrages portuaires ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envisager une opération sur le trait de côte ? sur une décharge littorale ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractériser le risque de submersion marine ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la définition du besoin, en lien avec les évolutions réglementaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audits techniques, économiques et réglementaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse et interprétation des données (ex : analyse statistique de climatologie moyenne, zoom sur les tempêtes, estimation des valeurs extrêmes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations concrètes et chiffrées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui dans la gestion et l&amp;#039;exploitation de vos infrastructures portuaires, maritimes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos grands projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Programme « Trait de Côte »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;article 239 de la loi « Climat et résilience » introduit l&amp;#039;obligation pour une liste de 126 communes visées par décret, l&amp;#039;obligation, de cartographier les zones menacées par l&amp;#039;érosion du trait de côte. Le Cerema pilote le programme national d&amp;#039;accompagnement des communes pour la réalisation de leur outil cartographique sur la période 2022-2026.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Programme « résorption des décharges littorales »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lors du Sommet international One Ocean Summit qui s&amp;#039;est tenu à Brest, en février 2022, la France a annoncé la résorption en 10 ans des décharges littorales présentant un risque de rejet de déchets en mer, en métropole comme en outre-mer. 67 décharges prioritaires déjà identifiées. L&amp;#039;État a confié au Cerema le pilotage du programme d&amp;#039;accompagnement des collectivités pour le traitement des décharges et de renaturation des sites (2022-2026).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Agglomération Royan Atlantique (Charente Maritime) : Développement d&amp;#039;un système de surveillance océanométéo pour l&amp;#039;accueil des paquebots de croisière au port de Royan
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communauté d&amp;#039;agglomération de l&amp;#039;Espace Sud Martinique : Impulser un programme d&amp;#039;actions de prévention des inondations — 2022
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Métropole Toulon Provence Méditerranée : Développement d&amp;#039;outils d&amp;#039;aide à la décision pour une stratégie de gestion intégrée du littoral — 2021 - 2022
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Mers et océans
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Communes littorales</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/opter-gestion-integree-du-littoral</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/68d1-opter-pour-une-gestion-integree-du-littoral/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>143316</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Construire la résilience de son territoire : préparation à la crise et accompagnement post-crise</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ Vous êtes responsable d&amp;#039;une collectivité ou d&amp;#039;un groupement de collectivités territoriales, opérateur ou représentant de l&amp;#039;État. Vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  connaître la vulnérabilité de votre territoire face aux risques naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  vous préparer à la gestion de crise et/ou améliorer l&amp;#039;organisation en place
+ &lt;/li&gt;
+ &lt;li&gt;
+  capitaliser sur les évènements passés pour progresser et entretenir la mémoire du risque
+ &lt;/li&gt;
+ &lt;li&gt;
+  faire appel à une expertise technique « post crise » pour préparer le retour à la normale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fort de son expertise technique pluridisciplinaire enrichie de retours d&amp;#039;expériences, le Cerema vous accompagne vers une gestion efficace et résiliente des crises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  préparation à la gestion de crise
+ &lt;/li&gt;
+ &lt;li&gt;
+  analyse de la vulnérabilités des territoires et organisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  assistance à la maîtrise d&amp;#039;ouvrage en matière de planification
+ &lt;/li&gt;
+ &lt;li&gt;
+  formations et mises en situation concrètes (exercices)
+ &lt;/li&gt;
+ &lt;li&gt;
+  expertise technique d&amp;#039;urgence « post-crise »
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les risques naturels (inondation, submersion marine, mouvement de terrain, chute de bloc, cavité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  sur les infrastructures (ouvrages d&amp;#039;art, pont de secours, ouvrages hydrauliques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  organisation de retours d&amp;#039;expérience et protocoles pour les préparer
+ &lt;/li&gt;
+ &lt;li&gt;
+  anticipation et accompagnement au retour à la normale (diagnostics, reconstruction).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  RÉPARATION À LA GESTION DE CRISE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une cellule de veille hydro-météo sur le bassin versant de l&amp;#039;Arc – 2021 – Métropole Aix Marseille Provence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un référentiel métropolitain de gestion de crise – 2021 – Grenoble Alpes Métropole
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EXPERTISES TECHNIQUES D&amp;#039;URGENCE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Expertises des infrastructures, ouvrages d&amp;#039;art, ouvrages maritimes et bâti du littoral suite à l&amp;#039;ouragan Irma – 2017 – Saint-Barthélemy et Saint-Martin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cartographie de zones inondées de l&amp;#039;Aude appuyée par l&amp;#039;imagerie satellitaire – 2018 – DREAL Occitanie
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  RETOURS D&amp;#039;EXPÉRIENCE (REX)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  REX inondations dans le Var en automne 2018-2019 – CC du Golfe de Saint-Tropez et DDTM du Var
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise hydrologique et Retour d&amp;#039;expérience sur les mouvements de terrain suite à la tempête Alex – 2020 – DDTM des Alpes-Maritimes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;un protocole de retour d&amp;#039;expérience post Inondation à l&amp;#039;échelle intercommunale – CC Méditerranée Portes des Maures – 2021, EPAGE Menelik – 2022
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCOMPAGNEMENT AU RETOUR À LA NORMALE (DIAGNOSTICS, RECONSTRUCTION)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prévention et gestion des déchets post-inondation issus du Territoire à Risque Important d&amp;#039;Inondation (TRI) de Clermont-Ferrand-Riom : mise en œuvre d&amp;#039;une démarche d&amp;#039;anticipation – 2020 – Clermont Auvergne Métropole et CA Riom Limagne et Volcans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui aux services de l&amp;#039;État et aux collectivités dans le cadre de la reconstruction post Alex – 2022.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos ressources :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Guide pratique d&amp;#039;élaboration du volet inondation du Plan Communal de Sauvegarde – DREAL PACA, Direction Générale de la Sécurité Civile et de la Gestion des Crises, Institut des Risques Majeurs, Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guide méthodologique pour la réalisation d&amp;#039;un REX Inondation – CGEDD, DGPR
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté métier autour des PICS (via la plateforme Expertises Territoires)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plateforme muREX de capitalisation des données après inondation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Application mobile SCOUT : outil de relevé de terrain post-évènement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Montagne
+Risques naturels
+Appui méthodologique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/resilience-territoriale-preparation-crise-accompagnement</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f6a-construire-la-resilience-de-son-territoire-pr/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>143315</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer votre diagnostic territorial pour mettre en œuvre la Gemapi</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
  La Gestion des milieux aquatiques et la prévention des inondations impliquent la connaissance objective des enjeux, milieux et spécificités de votre territoire sous l&amp;#039;angle de ces thématiques.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans la réalisation du diagnostic préalable, indispensable pour appréhender les scénarios de développement territorial durable et guider vos choix stratégiques.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment bien cerner les contours de la Gemapi ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment déterminer les enjeux liés aux milieux aquatiques, à l&amp;#039;aménagement du territoire et au risque inondation ?
  &lt;/li&gt;
  &lt;li&gt;
   Quels outils et méthodes appropriés utiliser pour élaborer votre diagnostic ?
  &lt;/li&gt;
  &lt;li&gt;
   Quels critères retenir pour sélectionner un prestataire ?
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nos atouts :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
@@ -1709,1708 +1657,2651 @@
  &lt;li&gt;
   L&amp;#039;acquisition et l&amp;#039;analyse des données utiles ;
  &lt;/li&gt;
  &lt;li&gt;
   La bonne compréhension du fonctionnement des milieux aquatiques et des aléas ;
  &lt;/li&gt;
  &lt;li&gt;
   Le recensement exhaustif des ouvrages et aménagements hydrauliques ;
  &lt;/li&gt;
  &lt;li&gt;
   La détermination pertinente des enjeux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Renforcer votre autonomie
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Formation de vos équipes aux outils utiles au diagnostic.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Troyes Champagne Métropole
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Diagnostic sur les systèmes d&amp;#039;endiguement. Recherche d&amp;#039;organisation pour la gouvernance Gemapi sur le bassin versant.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    CO.BA.H.M.A. – EPTB Mauldre
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Diagnostic territorial intégrant l&amp;#039;évolution hydrologique du bassin versant, les ouvrages hydrauliques et l&amp;#039;historique des crues sur un siècle.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Espaces verts
 Espace public
 Voirie et réseaux
 Risques naturels
 Equipement public
 Bâtiments et construction
 Mers et océans
 Milieux humides
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/elaborer-votre-diagnostic-territorial-mettre-oeuvre-gemapi</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/93dd-elaborer-votre-diagnostic-territorial-pour-me/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D10" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>145904</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner pour la réalisation d’études de vulnérabilité au risque de crue à l’échelle du quartier</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Fonds de Prévention des inondations</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Le taux maximum est modulable en fonction des co-financeurs  (fonds Barnier, agence de l’eau, etc.)</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les Villes et Territoires dans des actions de prévention des inondations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de financement varie jusqu&amp;#039;à
+ &lt;strong&gt;
+  80 %
+ &lt;/strong&gt;
+ , en fonction des autres financeurs. Le financement est plafonnés a
+ &lt;strong&gt;
+  20 000 € HT
+ &lt;/strong&gt;
+ , par structure et par année.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier adressé au Président
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain.
+&lt;/p&gt;
+&lt;p&gt;
+ Ensuite, une réponse écrite sera adressée au requérant.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
+&lt;/p&gt;
+&lt;p&gt;
+ Celle-ci devra être complétée et signée par les deux parties.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel lucie.pons&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>lucie.pons@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b1fa-accompagnement-pour-la-realisation-detudes-de/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>145900</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner à la pose et la réfection de règles limnimétriques</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J9" s="1" t="inlineStr">
+        <is>
+          <t>Le taux maximum est modulable en fonction des co-financeurs  (fonds Barnier, agence de l’eau, etc.).</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
+ &lt;strong&gt;
+  Villes
+ &lt;/strong&gt;
+ et
+ &lt;strong&gt;
+  Territoires
+ &lt;/strong&gt;
+ dans des actions de prévention des inondations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de financement varie jusqu&amp;#039;à
+ &lt;strong&gt;
+  80 %
+ &lt;/strong&gt;
+ , en fonction des autres financeurs. Le financement est plafonnés a
+ &lt;strong&gt;
+  10 000 €
+ &lt;/strong&gt;
+ HT par projet .
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier adressé au Président
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain.
+&lt;/p&gt;
+&lt;p&gt;
+ Ensuite, une réponse écrite sera adressée au requérant.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
+&lt;/p&gt;
+&lt;p&gt;
+ Celle-ci devra être complétée et signée par les deux parties.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel lucie.pons&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>lucie.pons@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/114e-accompagnement-a-la-pose-et-la-refection-de-r/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>145899</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Développer un ou plusieurs outils de sensibilisation aux crues, aux élus, agents de la collectivité et au grand public</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
       <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
+ &lt;strong&gt;
+  Villes
+ &lt;/strong&gt;
+ et
+ &lt;strong&gt;
+  Territoires
+ &lt;/strong&gt;
+ dans des actions de prévention des inondations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de financement varie jusqu&amp;#039;à
+ &lt;strong&gt;
+  80 %
+ &lt;/strong&gt;
+ , en fonction des autres financeurs. Le financement est plafonnés a
+ &lt;strong&gt;
+  5 000 €
+ &lt;/strong&gt;
+ HT par projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier adressé au Président
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain.
+ &lt;br /&gt;
+ Ensuite, une réponse écrite sera adressée au requérant.
+ &lt;br /&gt;
+ Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
+ &lt;br /&gt;
+ Celle-ci devra être complétée et signée par les deux parties.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Risques naturels
+Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel lucie.pons&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>lucie.pons@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1918-developper-un-ou-plusieurs-outils-de-sensibil/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>145898</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir et poser un ou plusieurs repères de crue</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 1 Max : 80</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
  &lt;strong&gt;
   Villes
  &lt;/strong&gt;
  et
  &lt;strong&gt;
   Territoires
  &lt;/strong&gt;
  dans des actions de prévention des inondations.
 &lt;/p&gt;
 &lt;p&gt;
  Le taux de financement varie jusqu&amp;#039;à
  &lt;strong&gt;
   80 %
  &lt;/strong&gt;
  , en fonction des autres financeurs. Le financement est plafonnés a
  &lt;strong&gt;
   10 000 € HT
  &lt;/strong&gt;
  par projet .
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de demande de subvention doit comprendre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier adressé au Président
  &lt;/li&gt;
  &lt;li&gt;
   un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain, en fonction du montant accordé.
  &lt;br /&gt;
  Ensuite, une réponse écrite sera adressée au requérant.
  &lt;br /&gt;
  Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
  &lt;br /&gt;
  Celle-ci devra être complétée et signée par les deux parties.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Risques naturels
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel
  &lt;a href="mailto:lucie.pons&amp;#64;metropolegrandparis.fr" target="_self"&gt;
   lucie.pons&amp;#64;metropolegrandparis.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>lucie.pons@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5a41-acquerir-et-poser-un-ou-plusieurs-reperes-de-/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...331 lines deleted...]
-    <row r="12" spans="1:27" customHeight="0">
+    <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
-        <v>143336</v>
+        <v>120326</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Opter pour une gestion intégrée du littoral</t>
+          <t>Être accompagné sur l'étude d’impact agricole et le protocole de sur-inondation</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Etude d’impact agricole et protocole de sur-inondation</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Conseil départemental de la Drôme
+Chambre d'agriculture de la Drôme</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
-        <is>
-[...424 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
-[...470 lines deleted...]
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Réalisation d&amp;#039;ouvrages destinés à réduire la vulnérabilité des biens et des personnes face au risque inondation par la sur-inondation de terres agricoles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - Conseil (intervention gratuite) :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact téléphonique ou mail.
  &lt;br /&gt;
  Informations générales sur la réglementation, les enjeux, les procédures.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention payante) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les collectivités sont amenées à réaliser des projets d&amp;#039;aménagements pour lutter contre les inondations dans le cadre de leur nouvelle compétence Gémapi. La solution privilégiée pour la protection des biens et des personnes est la sur-inondation de terres agricoles.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Phase 1 : Réalisation de l&amp;#039;étude des impacts du projet d&amp;#039;aménagement sur les exploitations agricoles (foncier, économiques, autres...).
  &lt;/li&gt;
  &lt;li&gt;
   Phase 2 : Élaboration d&amp;#039;un protocole-cadre, comprenant l&amp;#039;indemnisation pour les dégâts aux cultures liés à la sur-inondation, avec les agriculteurs concernés par le projet (conditions d&amp;#039;application – les préjudices indemnisables – procédure d&amp;#039;indemnisation) et validation par le maître d&amp;#039;ouvrage.
  &lt;/li&gt;
  &lt;li&gt;
   Phase 3 : Accompagnement du maître d&amp;#039;ouvrage à la signature des conventions individuelles déclinant le protocole-cadre auprès de chaque exploitant agricole situé dans la zone sur-inondée.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Agriculture et agroalimentaire
 Risques naturels
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/etude-dimpact-agricole-et-protocole-de-sur-inondation/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Chambre d&amp;#039;agriculture de la Drôme
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Pôle développement des territoires
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Téléphone : 06 15 87 74 07
  &lt;/li&gt;
  &lt;li&gt;
   Email :
   &lt;a href="mailto:Jean-michel.costechareyre&amp;#64;drome.chambagri.fr" rel="noopener" target="_blank"&gt;
    Jean-michel.costechareyre&amp;#64;drome.chambagri.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Site :
   &lt;a href="http://rhone-alpes.synagri.com/portail/accueil26"&gt;
    www.synagri.com/drome
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6733-etude-dimpact-agricole-et-protocole-de-sur-in/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>98640</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les inondations</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Prévention des inondations (PI)</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide s&amp;#039;inscrit dans le cadre de la compétence départementale en matière de solidarité territoriale et notamment au titre de l&amp;#039;article L.1111- 10 du CGCT qui précise que « le département peut contribuer au financement des projets dont la maîtrise d&amp;#039;ouvrage est assurée par les communes ou leurs groupements, à leur demande. ».
+&lt;/p&gt;
+&lt;p&gt;
+ Elle s&amp;#039;adresse exclusivement au volet de « prévention des inondations » de la GEMAPI.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Etudes ou aménagements visant à prévenir les inondations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Investissements  relatifs aux inondations  dues à un débordement de cours d&amp;#039;eau, ruissellement pluvial, submersion marine, remontée de nappe phréatique, à l&amp;#039;exclusion des inondations dues aux débordements de réseaux, relevant de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la réduction de la vulnérabilité des Etablissements Recevant du Public, des services publics, des réseaux et des infrastructures (diagnostics et travaux),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion préventive de crise (achats de matériel),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la culture du risque,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention des inondations (ralentissement dynamique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la protection contre les inondations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant des études et travaux sera plafonné à 300 000€ par bénéficiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide est plafonné à 50 % du coût de l&amp;#039;opération selon le principe suivant : un euro investi par le maître d&amp;#039;ouvrage génère un euro de subvention départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions et contreparties :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adhérer à
+  &lt;a href="https://www.calvados.fr/accueil/le-departement/routes-environnement--territoire/amenagement-du-territoire/ingeeau.html" rel="noopener" target="_blank"&gt;
+   IngéEAU Calvados
+  &lt;/a&gt;
+  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déposer un dossier de demande avant le démarrage des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communiquer sur l&amp;#039;aide accordée par le Département.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Important :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux ne doivent pas démarrer avant accord de subvention, sous peine de perdre le bénéfice de la subvention. Aucune autorisation de démarrage anticipé ne sera accordée avant réception du dossier définitif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/accueil/le-departement/routes-environnement--territoire/amenagement-du-territoire/ingeeau.html</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil Départemental du Calvados
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contact administratif et financier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DGA Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction du Développement Territorial et des Fonds Européens
+&lt;/p&gt;
+&lt;p&gt;
+ Service des territoires :
+ 02 31 57 11 25 ; territoires&amp;#64;calvados.fr&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contact technique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DGA Aménagement et Environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;eau, du littoral et de la mer / IngéEAU : 02 31 57 15 64
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/76b6-lutter-contre-les-inondations/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>92596</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les cours d'eau et prévenir les inondations</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les maitres d&amp;#039;ouvrages agissant au niveau des bassins versants départementaux à assumer les missions leur incombant en matière de gestion intégrée des rivières et de prévention des inondations.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dispositif comprend 5 axes spécifiques, pour lesquels les taux d&amp;#039;aides peuvent varier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation à la gestion intégrée et à la prévention des inondations des cours d&amp;#039;eau non domaniaux :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Taux nominal plafonné à 20 % du HT (sauf opération non éligible au FCTVA &amp;#61; subvention sur le TTC) 
+     .
+&lt;/p&gt;
+&lt;p&gt;
+ - Elaboration des PPRE et campagnes annuelles de travaux : 30 %.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide à l&amp;#039;équipement des postes de techniciens et chargé de missions rivière : montant forfaitaire de 15 000 €
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide au programme d&amp;#039;aménagement et de gestion de la Durance :  Taux nominal plafonné à 30 % (sauf opération on éligible au FCTVA &amp;#61; subvention sur le TTC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation au volet inondations du Plan Rhône :  Taux nominal plafonné à 20 % du HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation aux acquisitions foncières pour l&amp;#039;écrêtement des crues et l&amp;#039;aménagement des systèmes d&amp;#039;endiguement :  Taux nominal plafonné à 20 % du montant éligible
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation aux opérations de réduction de la vulnérabilité de l&amp;#039;habitat aux inondations : Taux nominal plafonné à 20 % sur un montant éligible ≤ 10 % de la valeur du bien protégé et dans la limite de 80 % de subventions publiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toute opération relevant des missions listées aux 1°, 2°, 5°, 8°, 11° et 12° du L211-7 du code de l&amp;#039;environnement et concernant un cours d&amp;#039;eau ou ses annexes, suivant les spécificités des 5 axes du dispositif
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  EPCI gémapiens (n&amp;#039;ayant ni transféré ni délégué leur compétence ou en ayant conservé une partie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats délégataires ou bénéficiant d&amp;#039;un transfert GEMAPI des EPCI membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASA de la Meyne et des cours d&amp;#039;eau d&amp;#039;Orange
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certains maîtres d&amp;#039;ouvrages en situation temporaire dérogatoire (voir tableau en annexe), à l&amp;#039;exclusion des communes, dessaisies de la compétence GEMAPI depuis les 1er janvier 2018
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4261-gerer-les-cours-deau-et-prevenir-les-inondati/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>496</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques naturels majeurs - Fonds de Prévention des Risques Naturels Majeurs (FPRNM)</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique
+Direction Générale de la Prévention des Risques (DGPR)</t>
+        </is>
+      </c>
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le risque naturel majeur est la conséquence d&amp;#039;un aléa d&amp;#039;origine naturelle dont les effets peuvent mettre en jeu un grand nombre de personnes, occasionnent des dommages importants et dépassent les capacités de réaction des instances directement concernées. Le Fonds de Prévention des Risques Naturels Majeurs (FPRNM), dit « fonds Barnier », créé par la loi n°95-101 du 2 février 1995 relative au renforcement de la protection de l&amp;#039;environnement avait pour objectif initial de financer les indemnités d&amp;#039;expropriation de biens exposés à un risque naturel majeur, ainsi que les dépenses liées à la limitation d&amp;#039;accès et à la démolition éventuelle de ces biens, afin d&amp;#039;en empêcher toute occupation future. Progressivement, l&amp;#039;utilisation des ressources du FPRNM a été élargie à d&amp;#039;autres catégories de dépenses dans le but de prévenir des risques naturels majeurs.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FPRNM permet actuellement le financement de mesures (catégories de dépenses) permanentes inscrites dans le code de l&amp;#039;environnement (
+ &lt;a href="https://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle&amp;#61;LEGIARTI000028538272&amp;amp;cidTexte&amp;#61;LEGITEXT000006074220&amp;amp;dateTexte&amp;#61;20160603&amp;amp;oldAction&amp;#61;rechCodeArticle&amp;amp;fastReqId&amp;#61;1760183903&amp;amp;nbResultRech&amp;#61;1"&gt;
+  article L.561-3
+ &lt;/a&gt;
+ ) et de mesures temporaires qui sont inscrites dans les lois de finances (
+ &lt;a href="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte&amp;#61;JORFTEXT000000612133&amp;amp;fastPos&amp;#61;2&amp;amp;fastReqId&amp;#61;1977516449&amp;amp;categorieLien&amp;#61;cid&amp;amp;oldAction&amp;#61;rechTexte"&gt;
+  article 128 de la loi 2003-1311
+ &lt;/a&gt;
+ et
+ &lt;a href="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte&amp;#61;JORFTEXT000000634802&amp;amp;fastPos&amp;#61;1&amp;amp;fastReqId&amp;#61;295249300&amp;amp;categorieLien&amp;#61;cid&amp;amp;oldAction&amp;#61;rechTexte"&gt;
+  article 136 de la loi 2005-1719
+ &lt;/a&gt;
+ ).
+&lt;/p&gt;
+&lt;p&gt;
+ Les trois grands types de mesures finançables par le FPRNM sont  :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les mesures d&amp;#039;acquisition de biens (expropriation ou acquisition amiable) pour les biens exposés à un risque naturel ou sinistrés à plus de 50 % suite à une catastrophe naturelle et les dépenses connexes : limitation de l&amp;#039;accès ou démolition des biens, évacuation temporaire, relogement des personnes exposées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les mesures de réduction de la vulnérabilité face au risque : aide au financement d&amp;#039;études pour la réduction de la vulnérabilité, de travaux sur des équipements de prévention ou de protection contre les risques naturels, d&amp;#039;opérations de reconnaissance et de comblements de cavités souterraines ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses afférentes à l&amp;#039;élaboration des plans de prévention des risques naturels (PPRN) et à l&amp;#039;information préventive sur les risques majeurs : dossier départemental sur les risques naturels (DDRM), transmission aux maires d&amp;#039;informations nécessaires à l&amp;#039;élaboration des documents d&amp;#039;information communale sur les risques naturels (DICRIM), information acquéreur locataire pour les biens immobiliers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les bénéficiaires sont, selon les mesures, les collectivités territoriales et leurs groupements, l&amp;#039;État et dans certains cas les particuliers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le FPRNM finance les actions d&amp;#039;investissement et non de fonctionnement
+ &lt;/strong&gt;
+ . À titre d&amp;#039;exemples, les aides attribuées dans le cadre de l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions de prévention des inondations (PAPI) pourront servir à financer les études et travaux mais pas les coûts liés à l&amp;#039;animation de ce PAPI comme la rémunération des chargés de mission ; ou encore les subventions attribuées pour le financement d&amp;#039;un équipement de protection ne peuvent être utilisées que pour l&amp;#039;acquisition dudit équipement et non pour son renouvellement ou sa remise en état.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour chaque grand type de mesures susmentionné, les risques concernés sont les suivants  :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour les mesures d&amp;#039;acquisition de biens : risque naturel prévisible de mouvement de terrain, d&amp;#039;affaissement de terrain dû à une cavité souterraine ou à une marnière, d&amp;#039;avalanche, de crues torrentielles ou à montée rapide ou de submersion marine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les mesures de réduction de la vulnérabilité face au risque et les dépenses afférentes à l&amp;#039;élaboration des plans de prévention des risques naturels (PPRN) : risque de mouvement de terrain, d&amp;#039;affaissement de terrain dû à une cavité souterraine ou à une marnière (bien que ces cavités ne soit pas naturelles), d&amp;#039;avalanche, d&amp;#039;inondation, d&amp;#039;incendie de forêt, de séisme, d&amp;#039;éruption volcanique, de tempête et de cyclone ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les dépenses afférentes à l&amp;#039;information préventive : tous les risques majeurs, y compris les risques technologiques.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le risque d&amp;#039;érosion est exclu du champ d&amp;#039;indemnisation par le FPRNM. Il est, en effet, considéré comme un risque prévisible sur du long terme et n&amp;#039;entre donc pas dans la définition d&amp;#039;un « risque majeur ».
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  MESURES SUSCEPTIBLES D&amp;#039;ÊTRE FINANCEES PAR LE FONDS :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1. pour l&amp;#039;État, les communes et leur groupement :
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;expropriation de biens exposés à un risque naturel majeur (100 %)  ;
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;acquisition amiable de biens exposés à un risque naturel majeur (100 %)  ;
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;acquisition amiable de biens sinistrés par une catastrophe naturelle (100 %) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les études, travaux, ouvrages et équipements de préventions des collectivités locales pour les communes 
+        concernées par les études et travaux couvertes par un PPRN (40 à 50 %) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 2. pour les propriétaires de biens concernés :
+&lt;/p&gt;
+&lt;p&gt;
+ - les études et travaux imposés par un PPRN des biens à usage d&amp;#039;habitation ou utilisé dans le cadre  
+       d&amp;#039;activités professionnelles (moins de 20 salariés) couvert par un contrat d&amp;#039;assurance incluant la garantie 
+       catastrophe naturelle (20 à 40% maximum) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 3. pour les collectivités publiques compétentes ou les entreprises d&amp;#039;assurance :
+&lt;/p&gt;
+&lt;p&gt;
+ - les campagnes d&amp;#039;information sur la garantie catastrophe naturelle des biens couverts par la garantie
+       (100 %).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS MINIMALES D&amp;#039;ÉLIGIBILITÉ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de reconnaissance ainsi que les études et travaux de réduction de la vulnérabilité imposés par un PPRN, les biens concernés doivent être obligatoirement assurés et couverts par un contrat d&amp;#039;assurance incluant la garantie « catastrophes naturelles » et être exposés à un danger avéré.
+Les opérations (hormis celles imposées par un PPRN) doivent faire l&amp;#039;objet d&amp;#039;une analyse coût/avantage qui en démontre la pertinence et compare tous les moyens envisageables.
+Par ailleurs, le respect de la logique de prévention justifie d&amp;#039;exclure les actions ne relevant pas de la prévention contre un risque majeur et notamment les travaux de réparation, d&amp;#039;entretien courant et de surveillance relevant des obligations légales des propriétaires ou gestionnaires (protection des infrastructures, entretien des ouvrages en général, travaux d&amp;#039;assainissement pluvial, lutte contre le ruissellement urbain, surveillance de
+falaises, etc).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Guyane</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>http://www.guyane.developpement-durable.gouv.fr/le-fonds-de-prevention-des-risques-naturels-a1604.html</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Pour la Guyane :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DEAL de Guyane
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ern.remd.deal-guyane&amp;#64;developpement-durable.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 94 29 51 49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>nicaise.rene@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d271-fprnm-fonds-de-prevention-des-risques-naturel/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2019</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>12/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>165818</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les inondations</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans un objectif d’adaptation au changement climatique, &lt;strong&gt;le Fonds vert contribue à mieux protéger les territoires face aux inondations afin de préserver des vies humaines et de réduire les dommages causés aux biens&lt;/strong&gt;. Cette mesure du Fonds vert intervient en &lt;strong&gt;complément &lt;/strong&gt;du fonds de prévention des risques naturels majeurs (FPRNM, dit &amp;#34;Fonds Barnier&amp;#34;) &lt;strong&gt;car elle finance les actions inéligibles au Fonds Barnier&lt;/strong&gt;, que ce soit dans les communes éligibles au Fonds Barnier ou celles qui ne le sont pas.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Hautes-Alpes, Provence-Alpes-Côte d’Azur – subvention de 99 000€ octroyée en 2024. 
+Des travaux de restauration du lit d&amp;#039;un torrent Rabioux permettront de réduire le risque 
+d’inondation dans cette zone exposée aux crues torrentielles. Le projet vise à s’appuyer sur le 
+fonctionnement naturel du cours d’eau pour gérer les crues et éviter la reconstruction de 
+digues.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Bâtiments et construction
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les bénéficiaires sont les collectivités territoriales ou leurs groupements, notamment ceux exerçant la compétence de gestion des milieux aquatiques et de prévention des inondations (GEMAPI), ainsi que ceux assurant la maîtrise d&amp;#039;ouvrages des études et actions de prévention des inondations. &lt;/p&gt;&lt;p&gt;S&amp;#039;agissant des collectivités exerçant la compétence GEMAPI, les porteurs de projet peuvent être : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les EPCI à fiscalité propre qui exercent directement la mission « défense contre les inondations et contre la mer » de la GEMAPI ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes agissant par transfert de compétence d’EPCI à fiscalité propre ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes de type EPAGE ou EPTB agissant par délégation de compétence d’EPCI à fiscalité propre. &lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les projets soutenus doivent améliorer la prévention des inondations. Les projets éligibles au Fonds vert sont ceux qui ne sont pas éligibles au fonds de prévention des risques naturels majeurs (&amp;#34;Fonds Barnier&amp;#34;).&lt;/strong&gt; Une attention particulière doit être portée au recours aux solutions fondées sur la nature dans la conception et la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;Ces projets peuvent concerner : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;amélioration de la connaissance, en particulier des phénomènes de ruissellement ;&lt;/li&gt;&lt;li&gt;les diagnostics de vulnérabilité et les travaux de réduction de la vulnérabilité des bâtiments publics en complément ou en alternative possible aux ouvrages de protection ou de ralentissement dynamique, en particulier lorsque ces ouvrages ne sont pas rentables en termes d’investissement public, au regard d’un faible nombre d’enjeux ; &lt;/li&gt;&lt;li&gt;la création de zones d’expansion de crue, de démarches de reméandrage et toutes solutions fondées sur la nature ;&lt;/li&gt;&lt;li&gt;les travaux de réhabilitation ou de renforcement d’un « système d’endiguement », éventuellement pour adapter le niveau de protection au regard du changement climatique ; &lt;/li&gt;&lt;li&gt;les travaux de neutralisation des anciennes digues ;&lt;/li&gt;&lt;li&gt;les éventuels rachats d’habitations à la suite de la neutralisation d’une digue existante (car non intégrée dans un système d’endiguement) ou du retrait du système d’endiguement dans le cas d’un accord avec les propriétaires ;&lt;/li&gt;&lt;li&gt;les actions de coordination à l’échelle d’un bassin pertinent, de l’action des collectivités ayant la compétence GEMAPI.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Inondations.pdf</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-inondations</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-les-inondations-2/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>165344</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir des risques d'inondation et gérer les milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Prévention des risques d'inondation et gestion des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prévention des risques d&amp;#039;inondation et gestion des milieux aquatiques [ N° C22 ]&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif est d&amp;#039;apporter une animation technique aux collectivités maîtres d&amp;#039;ouvrage sur la prise en compte et la gestion des risques d&amp;#039;inondation par débordement et ruissellement, la restauration des milieux aquatiques et de la continuité écologique et l&amp;#039;accompagnement à l&amp;#039;élaboration des PICS.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation de prédiagnostic du risque d&amp;#039;inondation par ruissellement ou débordement sur les territoires communaux&lt;/li&gt;&lt;li&gt;Facilitation de l&amp;#039;émergence des études de bassin versant et accompagnement technique des maîtres d&amp;#039;ouvrage pour la réalisation de ces études (établissement du cahier des charges, aides aux démarches administratives, juridiques, financières, suivi des études et participation aux choix des travaux à entreprendre)&lt;/li&gt;&lt;li&gt;Accompagnement administratif des Communes dans les actions d’identification et de préservation des milieux humides afin de préserver les zones naturelles d’expansion des crues&lt;/li&gt;&lt;li&gt;Assistance aux collectivités pour la réalisation d&amp;#039;opération d&amp;#039;investissement de rétablissement de la continuité écologique et de renaturation des cours d&amp;#039;eau : aide au maître d&amp;#039;ouvrage pour le choix d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage (établissement du programme de la mission, aide à la rédaction de marché, aide au choix du prestataire)&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration de PICS : mise en relation avec les acteurs compétents, accompagnement au lancement de la démarche, proposition d&amp;#039;une méthodologie, suivi du projet et relecture des documents.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Risques naturels
+Appui méthodologique
+Animation et mise en réseau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Communes de Seine-et-Marne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://eau.seine-et-marne.fr</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie, Directrice ID77&lt;/p&gt;&lt;p&gt;id77&amp;#64;departement77.fr&lt;/p&gt;&lt;p&gt;01 64 14 73 56&lt;/p&gt;&lt;p&gt;Prévention des risques d&amp;#039;inondation et gestion des milieux aquatiques [ N° C22 ]&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y17" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>id77@departement77.fr</t>
         </is>
       </c>
       <c r="Z17" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6733-etude-dimpact-agricole-et-protocole-de-sur-in/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-des-risques-dinondation-et-gerer-les-milieux-aquatiques/</t>
         </is>
       </c>
       <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
+    <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
+        <v>163876</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Aménager le territoire avec et pour l'eau</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Politique territoriale</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette délibération présente les principes d’intervention et les
+objectifs de l’Agence en matière de politiques territoriales : restaurer l’état
+ou le potentiel des masses d’eau de surface à travers un contrat territorial
+dénommé « contrat de masse d’eau », soutenir le travail réalisé par les
+commissions locales de l’eau et les structures porteuses des schémas
+d’aménagement et de gestion des eaux (SAGE) et intégrer les enjeux de l’eau
+dans les politiques d’urbanisme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’élaboration et la mise en œuvre des contrats
+de masse d’eau&lt;/li&gt;&lt;li&gt;La mise en œuvre des pactes de gouvernance
+qu’elle a conclus avec les schémas d’aménagement et de gestion des eaux (SAGE)&lt;/li&gt;&lt;li&gt;Les études liées à la révision ou la mise en
+œuvre des plans d’action des SAGE (études juridiques, dossiers réglementaires,
+dispositif de consultation du public…)&lt;/li&gt;&lt;li&gt;Elaboration des documents d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Risques naturels
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité et
+plus particulièrement les conditions particulières et l’éligibilité des coûts 
+sont précisées plus en détail dans la délibération :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contrats de masse d’eau&lt;/li&gt;&lt;li&gt;Pacte de gouvernance avec les schémas d’aménagement et de gestion des eaux (SAGE)&lt;/li&gt;&lt;li&gt;Intégration des enjeux de l’eau dans les
+politiques de planification territoriale et d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
+&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-le-territoire-avec-et-pour-leau/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>163143</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques naturels majeurs  - Fonds de Prévention des Risques Naturels Majeurs (FPRNM)</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Barnier</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>DDT de l'Ardèche</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le fonds de prévention des risques naturels majeurs (FPRNM), dit fonds Barnier, permet de soutenir des mesures de prévention et de protection des personnes et des biens exposés aux risques naturels majeurs.&lt;/p&gt;&lt;p&gt;Ce fonds peut être mobilisé par les collectivités territoriales, les petites entreprises, les particuliers et les services de l&amp;#039;État afin de garantir la préservation des vies humaines et de mettre en place des démarches de prévention des dommages selon le cadre fixé par la loi.&lt;/p&gt;&lt;p&gt;Face à des catastrophes toujours plus fréquentes et intenses, le fonds Barnier est aujourd&amp;#039;hui un levier indispensable pour l&amp;#039;adaptation des territoires au changement climatique.&lt;/p&gt;&lt;p&gt;Dans le cadre du projet de loi de finances 2021, le Gouvernement proposera au Parlement de fixer les moyens du fonds à 205M€ pour la prévention des risques naturels dans le contexte du changement climatique.&lt;/p&gt;&lt;p&gt;Le fonds Barnier peut être mobilisé pour des dépenses d&amp;#039;investissement afin de réaliser des études, des travaux ou des équipements de prévention ou de protection contre les risques naturels. Il est aussi mobilisable pour les actions d&amp;#039;information préventive sur les risques majeurs qui contribuent à développer la conscience du risque.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Les communes d&amp;#039;Ardèche couvertes par un PPRN ou
+    un PEP/PAPI, et leurs groupements.&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information, voir le guide FPRNM sur le site du ministère
+    : &lt;a href="https://www.ecologie.gouv.fr/politiques-publiques/financement-prevention-risques-naturels-hydrauliques"&gt;https://www.ecologie.gouv.fr/politiques-publiques/financement-prevention-risques-naturels-hydrauliques&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Ardèche</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/politiques-publiques/financement-prevention-risques-naturels-hydrauliques</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/ddt07-collectivites-demande-de-subvention-du-fonds</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p id="bureau"&gt;DDT07&lt;/p&gt;&lt;p&gt;Service Urbanisme et
+          Territoires/Service Prévention des risques &lt;br /&gt;&lt;/p&gt;
+        &lt;p&gt;
+          &lt;span id="nom-rue"&gt;2 place Simone
+            Veil - BP 613&lt;/span&gt;&lt;span id="code-postal"&gt; -
+            07006 Privas Cedex&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:ddt-sut-pr&amp;#64;ardeche.gouv.fr"&gt;ddt-sut-pr&amp;#64;ardeche.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>alice.perret@ardeche.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/demander-une-subvention-sur-le-fonds-de-prevention-des-risques-naturels-majeurs-fprnm-ou-fonds-barnier/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>DDT07</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>31/07/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>161802</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Limiter le « risque inondation » et la pollution des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Limiter le « risque inondation » et la pollution des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) destinée à assurer le suivi de la bonne exécution des études de vos systèmes pluviaux jusqu’à son rendu final, ainsi qu’une assistance à la gestion des marchés.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/limiter-le-risque-inondation-et-la-pollution-des-milieux-aquatiques-1/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>161801</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Limiter le « risque inondation » et la pollution des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Limiter le « risque inondation » et la pollution des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un accompagnement général (administratif, juridique, règlementaire, technique) pour améliorer votre gestion des eaux pluviales.&lt;br /&gt;Une AMO visant à recruter un prestataire spécialisé pour formaliser vos projets d’urbanisation ou études diverses (zonage pluvial, gestion intégrée des eaux pluviales, …) jusqu’à la réunion de lancement.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/limiter-le-risque-inondation-et-la-pollution-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>153407</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les inondations</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Lutte contre les inondations</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Etudes et travaux liés à la création, au renouvellement ou au déplacement de portes à flots, travaux de techniques douces de lutte contre les inondations (par ralentissement dynamique du flux) et l&amp;#039;érosion (hors plantations de haies), études liées à la lutte contre les inondations à l&amp;#039;échelle de bassins ou sous-bassins versants, acquisitions foncières par les collectivités territoriales pour la réalisation de travaux de lutte contre les inondations, achat et pose d&amp;#039;équipements liés à la lutte contre les inondations (instruments de mesure et repères de crues).
 &lt;/p&gt;
 &lt;p&gt;
  La politique d&amp;#039;aide du conseil départemental de lutte contre les inondations se décline de la façon suivante :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etudes et travaux liés aux portes à flots : 20% du montant HT de l&amp;#039;opération dans la limite de 30.000€ de subvention par opération,
   &lt;/li&gt;
   &lt;li&gt;
    Travaux de techniques douces de lutte contre les inondations : 20% du montant HT des travaux plafonné à 20.000€ de subvention/maitre d&amp;#039;ouvrage/opération et par an,
   &lt;/li&gt;
   &lt;li&gt;
    Etudes liées à la lutte contre les inondations : 20% du montant HT de l&amp;#039;étude plafonné à 15.000€ de subvention,
   &lt;/li&gt;
   &lt;li&gt;
@@ -3447,644 +4338,178 @@
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     La demande signée du porteur de projet ou de son représentant légal, avec nom (raison sociale), adresse, et autres coordonnées, numéro SIRET, énumérant l&amp;#039;objet du projet, son coût prévisionnel global, sa durée et le montant de la subvention sollicitée, la procédure au titre de laquelle celle-ci est demandée et les noms et coordonnées du responsable du projet.
    &lt;/li&gt;
    &lt;li&gt;
     La délibération de l&amp;#039;organe compétant de la collectivité territoire ou de l&amp;#039;organisme public approuvant le projet d&amp;#039;investissement et le plan de financement prévisionnel précisant l&amp;#039;origine et le montant des moyens financiers.
    &lt;/li&gt;
    &lt;li&gt;
     Une notice explicative indiquant de façon précise : son objet, les objectifs poursuivis et les résultats attendus et son insertion dans la stratégie de développement local, sa durée et son calendrier (sauf s&amp;#039;ils sont suffisamment détaillés dans la demande), dans le cas d&amp;#039;un investissement physique, l&amp;#039;estimation de son coût de fonctionnement éventuel après mise en service, s&amp;#039;il y a lieu, ses conditions particulières de réalisation et la justification de son caractère fonctionnel ; s&amp;#039;il s&amp;#039;agit d&amp;#039;une tranche ou d&amp;#039;une phase, leur intégration dans le projet global avec indication du déroulement de celui-ci.
    &lt;/li&gt;
    &lt;li&gt;
     Un état de coût prévisionnel détaillé par nature de dépense ; le cas échéant, les devis (ceux-ci ne sont pas produits, en particulier dans le cas ou le montant de la subvention est forfaitaire du fait de l&amp;#039;application d&amp;#039;un barème).
    &lt;/li&gt;
    &lt;li&gt;
     Les autorisations préalables requises par la réglementation en vigueur et nécessaires à l&amp;#039;instruction du dossier.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Risques naturels</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Seules les opérations raisonnées à l&amp;#039;échelle de bassins versants ou de sous bassins versants peuvent bénéficier des aides du département.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avis technique pouvant être sollicité par le conseil départemental auprès de la CATER - Cellule d&amp;#039;Animation Technique pour l&amp;#039;Eau et les Rivières - de Basse-Normandie,
 &lt;/p&gt;
 &lt;p&gt;
  Respect de la réglementation existante,
 &lt;/p&gt;
 &lt;p&gt;
  Aide conditionnée à la réalisation d&amp;#039;un diagnostic préalable à l&amp;#039;échelle d&amp;#039;un bassin ou sous bassin-versant (en dehors des portes à flots) et ne prenant pas en compte les origines anthropiques des inondations (gestion du pluvial par exemple). Engagement du bénéficiaire de maintenir les aménagements réalisés durant 15 ans minimum.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Assiette maximum de 500.000€ de travaux éligibles par opération
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/lutte-contre-les-inondations/</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 97 41
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d06a-lutte-contre-les-inondations/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-[...490 lines deleted...]
-    <row r="23" spans="1:27" customHeight="0">
+    <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>143406</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Former pour elaborer le zonage pluvial, un outil essentiel pour votre territoire (Formation)</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
@@ -4314,159 +4739,1218 @@
         </is>
       </c>
       <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/71ec-former-pour-elaborer-le-zonage-pluvial-un-out/</t>
         </is>
       </c>
       <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
+    <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
+        <v>143356</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport : Vers une gestion intégrée des patrimoines d’infrastructures de transports</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes gestionnaire d&amp;#039;un patrimoine d&amp;#039;infrastructures de transport et vous souhaitez optimiser vos investissements, notamment sur les activités d&amp;#039;exploitation, d&amp;#039;entretien et de maintenance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez présenter une stratégie d&amp;#039;investissement dans la préservation de votre patrimoine, qui sera comprise par les usagers et par les financeurs afin d&amp;#039;entrer dans le cercle vertueux de l&amp;#039;entretien préventif.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez coupler des stratégies d&amp;#039;action pour un réseau plus résilient avec une gestion innovante et adaptée de votre patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes à la recherche d&amp;#039;une méthode et d&amp;#039;une stratégie, permettant de répondre à la fois aux besoins d&amp;#039;investissements de court et de long termes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a développé une démarche innovante de gestion de patrimoine intégrée utilisant une approche systémique de votre réseau de transport.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche permet de mettre en place une stratégie d&amp;#039;investissement tenant compte de l&amp;#039;ensemble des contraintes d&amp;#039;exploitation, d&amp;#039;entretien et de vieillissement de votre réseau au cours de sa vie, afin qu&amp;#039;il remplisse son usage au regard des contraintes actuelles et des évolutions possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous vous proposons des solutions pour que votre réseau puisse s&amp;#039;adapter à une détérioration imprévue, aux dégradations chroniques et aux évolutions de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche, mise en œuvre par nos experts, adaptée à chaque réseau et à chaque territoire, permet de hiérarchiser les investissements et les actions sur les infrastructures pour une gestion moins coûteuse.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle intègre les problématiques environnementales, de sobriété en ressources naturelles et énergétiques, les considérations techniques liées à la durabilité des matériaux ou de l&amp;#039;infrastructure dans son ensemble et les aspects socio-économiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Analyse des vulnérabilités
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aléas climatiques (crues, inondations, sécheresse, chute de blocs, glissements de terrain, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aléas industriels (zones Seveso, pollutions majeures, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les éventuels autres aléas.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Définition des indicateurs pertinents
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  État d&amp;#039;endommagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin financier (dépréciation de patrimoine) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vulnérabilité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  →
+  &lt;strong&gt;
+   AMO – Gestion de Patrimoine Intégrée
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des vulnérabilités ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des indicateurs de gestion pertinents, selon la réalité du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;adoption d&amp;#039;une stratégie, visant l&amp;#039;efficacité des investissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la passation de marchés de gestion de patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation à la gestion de patrimoine intégrée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NOS RÉFÉRENCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert incontournable et reconnu, le Cerema accompagne depuis de nombreuses années les collectivités territoriales dans la gestion de leurs réseaux de transport, que ce soit en apportant des méthodologies reconnues ou une expertise adaptée à chacun.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gestion-integree-patrimoines-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c13f-ameliorer-la-resilience-de-vos-infrastructure/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>143292</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Appréhender les phénomènes hydrauliques dans les milieux maritimes ou fluviaux (via Modélisation numérique)</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez mieux appréhender les phénomènes hydrauliques dans les milieux maritimes ou fluviaux et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue pour représenter schématiquement un site ou un phénomène dans le but de comprendre et d&amp;#039;expliquer son fonctionnement mais également de prévoir son comportement comme par exemple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaître les courants (champs de vitesse) des voies navigables à différents niveaux de débits (étiage, moyen, crue) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les courants en amont immédiat d&amp;#039;ouvrages hydrauliques transversaux des voies navigables (barrages, seuils...) à différents niveaux de débits (étiage, moyen, crue) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les conditions de navigation sur une voie navigable (simulateur trajectographie) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître l&amp;#039;agitation (états de mer), les vitesses de courants et le niveau marin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la dynamique de la propagation d&amp;#039;une crue ou d&amp;#039;une submersion marine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les champs d&amp;#039;expansion des crues ou de submersion marine (interaction niveau d&amp;#039;eau et Modèle numérique de terrain) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;un outil de prévision des inondations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la modélisation numérique des phénomènes hydrauliques en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La récupération des différentes données de terrains et hydrauliques existantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;analyse et la construction du modèle numérique spécifique à la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le calage du modèle en fonction d&amp;#039;éléments ou d&amp;#039;événements connus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les sorties graphiques d&amp;#039;études et rapports d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  La formation potentielle des futurs utilisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude qualitative et quantitative de l&amp;#039;aléa inondation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Appui méthodologique
+Valorisation d'actions
+Mers et océans
+Mobilité fluviale
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/modelisation-numerique-hydraulique-maritime-fluviale</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c2a-apprehender-les-phenomenes-hydrauliques-dans-/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>143279</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un appui technique aux gestionnaires d’ouvrages de protection contre les inondations</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La sécurité et la fonctionnalité des ouvrages hydrauliques de protection contre les inondations sont au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue en mesure de vous accompagner par le biais de visites techniques, diagnostics et études réglementaires (études de danger...) sur l&amp;#039;organisation de la maintenance et des travaux d&amp;#039;entretien et l&amp;#039;assistance aux travaux de reconstruction ou réhabilitation des digues et écluses.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema dispose de l&amp;#039;ensemble des compétences techniques et réglementaires lui permettant d&amp;#039;intervenir et d&amp;#039;apporter un appui aux collectivités à tous les niveaux et sur l&amp;#039;ensemble des problématiques associées à la gestion des ouvrages de protection contre les inondations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la définition des systèmes de protection et des sollicitations hydrauliques ou mécaniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites techniques approfondies et diagnostics techniques de l&amp;#039;état des ouvrages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la définition de politiques d&amp;#039;entretien et de surveillance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertises et définition de solutions de confortement ou de travaux lourds
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études réglementaires : Études de danger, dossiers d&amp;#039;autorisation loi sur l&amp;#039;eau...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils et AMO pour les études et travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des personnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de partenariat de recherche et d&amp;#039;innovation sur le suivi, l&amp;#039;entretien et les travaux sur les ouvrages hydrauliques.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Risques naturels
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/apporter-appui-technique-aux-gestionnaires-ouvrages</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/18cd-apporter-un-appui-technique-aux-gestionnaires/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>133056</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire des friches</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Introduit par la loi Climat et résilience du 22 août 2021, l&amp;#039;objectif de Zéro artificialisation nette (ZAN) vise à réduire au maximum l&amp;#039;étalement urbain en limitant, d&amp;#039;une part les constructions sur des espaces naturels, agricoles ou forestiers et en compensant d&amp;#039;autre part, l&amp;#039;urbanisation par une plus grande place accordée à la nature dans les espaces urbanisés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les friches sont perçues aujourd&amp;#039;hui comme une opportunité pour atteindre les objectifs du ZAN, encore faut-il savoir les repérer et connaitre leurs caractéristiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Au regard de leurs caractéristiques, de leur localisation, du contexte et des dynamiques dans lesquels elles s&amp;#039;inscrivent, il peut aussi bien être préférable de privilégier des opérations de renouvellement urbain (habitat, industrie, data center, bureaux...), ou au contraire de les désimperméabiliser et de les renaturer afin de répondre à des enjeux environnementaux (carence en espaces verts, inondations, îlots de chaleur urbains...), de préserver celles qui se sont réensauvagées et constituent désormais des réservoirs de biodiversité, ou encore de remettre en état des espaces agricoles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise conséquente dans l&amp;#039;identification des friches et leur potentialité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les agences d&amp;#039;urbanisme lorraines (AGURAM, Agape et Scalen) ont construit un observatoire des friches pour les 4 départements – Moselle, Meurthe-et-Moselle, Meuse, Vosges. La base de données constituée dans le cadre de l&amp;#039;observatoire regroupe les friches militaires, industrielles, commerciales, administratives et touristiques recensées entre 2015 et 2018 sur le périmètre de l&amp;#039;ancienne Région Lorraine.
+  &lt;a href="http://www.epfge.fr/website_operations/FRICHE_WEB/carto/frichesfOrigine.html" target="_self"&gt;
+   Consulter la cartographie intéractive
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a créé un observatoire des friches franciliennes.
+  &lt;a href="https://www.institutparisregion.fr/amenagement-et-territoires/observatoire-des-friches-franciliennes/" target="_self"&gt;
+   Consulter l&amp;#039;Observatoire
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b05-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>122577</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de résorption des dépôts sauvages d’importance régionale ou liés à des situations exceptionnelles</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Résorption des dépôts sauvages de déchets d'importance régionale et situations exceptionnelles</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le fonds propreté permet de soutenir les projets de résorption des dépôts sauvages d&amp;#039;importance régionale ou liés à des situations exceptionnelles, dont le traitement nécessite un financement partenarial.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
+  budget participatif écologique de la Région Île-de-France.
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités territoriales ainsi que leurs groupements et établissements (établissements publics territoriaux, établissements publics de coopération intercommunale, SIVU, SIVOM...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gestionnaires d&amp;#039;espaces, publics ou privés :
+  &lt;br /&gt;
+  o Parcs naturels régionaux,
+  &lt;br /&gt;
+  o Sociétés d&amp;#039;aménagement,
+  &lt;br /&gt;
+  o Associations,
+  &lt;br /&gt;
+  o Sociétés d&amp;#039;économie mixte,
+  &lt;br /&gt;
+  o Établissements publics dont ceux de l&amp;#039;État...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Fonctionnement
+  &lt;/strong&gt;
+  : jusqu&amp;#039;à 50% des dépenses éligibles (subvention max : 100 000€).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Investissement
+  &lt;/strong&gt;
+  : jusqu&amp;#039;à 50% des dépenses éligibles (subvention max : 200 000€).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernent la résorption de dépôts sauvages d&amp;#039;importance régionale de par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Leur taille et leur visibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Leur atteinte au paysage et au cadre de vie,Leur risque d&amp;#039;incidence sur la santé humaine et sur le milieu naturel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La résorption de dépôts importants de déchets liés à des situations exceptionnelles, notamment en cas d&amp;#039;inondations sont éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il est indispensable de créer un comité de pilotage réunissant notamment l&amp;#039;État, le Département et la Région et de concevoir un projet de réaménagement du site à l&amp;#039;issue de l&amp;#039;enlèvement des dépôts sauvages.
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat doit prendre contact avec le service économie circulaire et déchets de la Région au moins 4 semaines avant la date butoir de dépôt afin de préciser son projet et de s&amp;#039;assurer de son éligibilité (via votre interlocuteur habituel ou zerodechet&amp;#64;iledefrance.fr).
+&lt;/p&gt;
+&lt;p&gt;
+ Il pourra ensuite déposer son dossier en ligne sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr,
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ en sélectionnant l&amp;#039;aide concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée par la Commission permanente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/resorption-des-depots-sauvages-de-dechets-dimportance-regionale-et-situations-exceptionnelles#:~:text=R%C3%A9sorption%20des%20d%C3%A9p%C3%B4ts%20sauvages%20de%20d%C3%A9chets%20d'importance%20r%C3%A9gionale%20et%20situations%20ex</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/aides/#/cridfprd/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:plansdechets&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ zerodechet&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1740-resorption-des-depots-sauvages-de-dechets-dim/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>25/12/2022</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>95044</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Prévenir et gérer les inondations</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Prévenir et gérer les inondations</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Min : 5 Max : 20</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Axes d&amp;#039;intervention ( Etudes et travaux )
   &lt;/li&gt;
   &lt;li&gt;
    Taux maximal d&amp;#039;intervention
 Amélioration de la connaissance et de la conscience du risque
 10% du montant éligible
   &lt;/li&gt;
   &lt;li&gt;
    Surveillance, prévision des crues et des inondations
 5 % du montant éligible
   &lt;/li&gt;
   &lt;li&gt;
    Prise en compte du risque inondation dans l&amp;#039;urbanisme
 10 % du montant éligible
 Actions de réduction de la vulnérabilité des biens et des personnes
 20 % du montant éligible
   &lt;/li&gt;
   &lt;li&gt;
    Ralentissement des écoulements
 20 % du montant éligible
   &lt;/li&gt;
   &lt;li&gt;
    Ouvrages hydrauliques de protection
 10 % du montant éligible
   &lt;/li&gt;
   &lt;li&gt;
    Plafond : 80% d&amp;#039;aides publiques (déplafonnement possible lorsque le projet est inclus dans un CPIER) – hors autofinancement.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Risques naturels
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P24" s="1" t="inlineStr">
+      <c r="P29" s="1" t="inlineStr">
         <is>
           <t>06/07/2017</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
   de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Communes et groupement de communes, établissements publics territoriaux de bassin (EPTB), syndicats mixtes ouverts et fermés auxquels la compétence Inondation a été transférée, établissements publics.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   de l&amp;#039;action
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Habitants en zones inondables, usagers de réseaux de transports impactés, acteurs économiques (entreprises, exploitations agricoles...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
@@ -4480,1289 +5964,812 @@
    Prise en compte du risque inondation dans l&amp;#039;urbanisme ;
   &lt;/li&gt;
   &lt;li&gt;
    Etudes et travaux d&amp;#039;amélioration des écoulements dans les zones urbanisées ;
   &lt;/li&gt;
   &lt;li&gt;
    Etudes et travaux de réduction de la vulnérabilité des réseaux, des activités économiques, et des services publics ;
   &lt;/li&gt;
   &lt;li&gt;
    Etudes et travaux de zones de ralentissement dynamique des crues, de restauration ou d&amp;#039;aménagement de zones d&amp;#039;expansion des crues ;
   &lt;/li&gt;
   &lt;li&gt;
    Etudes et travaux d&amp;#039;ouvrages hydrauliques de protection rapprochée des zones habitées.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Etudes et travaux en section investissement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/prevenir-gerer-inondations/</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0190/depot/simple</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Axe Rhin-Sarre (site Strasbourg) :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Marie-Dominique PARANIER : 03 88 15 38 62 / marie-dominique.paranier&amp;#64;grandest.fr
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Axe Meuse-Moselle-Saône (site Metz) :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Camille BARTHE : 03 87 33 67 62 / camille.barthe&amp;#64;grandest.fr
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Axe Seine-Marne-Aisne (site Châlons-en-Champagne) :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Sophie PAYER : 03 26 70 31 68 / sophie.payer&amp;#64;grandest.fr
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ad50-prevenir-et-gerer-les-inondations/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>8464</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Indemniser pour changements de pratiques ou de systèmes agricoles dans le cadre d'une démarche territoriale</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...16 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>Subsnetion jusqu’au maximum autorisé par l’encadrement européen</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les indemnisations pour le développement ou
+la pérennisation des surfaces en agriculture biologique sont éligibles pour les
+parcelles agricoles, situées sur le bassin, étant certifiées en agriculture
+biologique ou en conversion, et sont en priorité déployées sur les territoires
+à enjeu, notamment les aires d’alimentation de captages.&lt;/p&gt;&lt;p&gt;Les indemnisations pour changement ou
+maintien de pratiques à l’échelle d’une parcelle agricole sont éligibles pour
+les parcelles agricoles situées en tout ou partie sur un territoire à enjeu
+bénéficiant d’une démarche territoriale. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les indemnisations pour changement ou
+maintien de systèmes agricoles à l’échelle de l’exploitation agricole sont
+éligibles pour les exploitations agricoles situées en tout ou partie sur un
+territoire à enjeu bénéficiant d’une démarche territoriale. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Introduit par la loi Climat et résilience du 22 août 2021, l&amp;#039;objectif de Zéro artificialisation nette (ZAN) vise à réduire au maximum l&amp;#039;étalement urbain en limitant, d&amp;#039;une part les constructions sur des espaces naturels, agricoles ou forestiers et en compensant d&amp;#039;autre part, l&amp;#039;urbanisation par une plus grande place accordée à la nature dans les espaces urbanisés.
-[...40 lines deleted...]
- La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
-[...107 lines deleted...]
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be4f-prevenir-les-inondations-et-les-etiages-indem/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...170 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>8458</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques naturels (inondation, submersion, lutte contre l'érosion et le ruissellement) par des solutions fondées sur la nture (SFN)</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat</t>
-[...2 lines deleted...]
-      <c r="H27" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
-[...47 lines deleted...]
-      <c r="P27" s="1" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont aidées : &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études,&lt;/li&gt;&lt;li&gt;les travaux concernant la prévention des inondations et des submersions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de lutte contre le ruissellement et lérosion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les outils de préservation et de transfert du risque d&amp;#039;inondation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les actions de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q27" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="S27" s="1" t="inlineStr">
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions ne sont éligibles que lorsqu&amp;#039;elles sont issues d&amp;#039;une réflexion globale basée sur la solidarité amont-aval, rive droite-rive gauche et d&amp;#039;une bonne connaissance du bassin versant (SAGE, contrats à une échelle pertinente);&lt;/p&gt;&lt;p&gt;Les actions sont compatible avec les objectifs du plan de gestion des risques d&amp;#039;inondation (PGRI).&lt;/p&gt;&lt;p&gt;Les projets d&amp;#039;aménagement aidés devront donc être basés dans la mesure du possible sur des solutions fondées sur la nature (SFN).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cc9-prevenir-les-inondations-et-les-etiages-etude/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>8203</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la qualité de la ressource en eau des captages et points de prélèvements pour l'alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...12 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...61 lines deleted...]
-      <c r="S28" s="1" t="inlineStr">
+ L&amp;#039;objectif est d&amp;#039;assurer l&amp;#039;approvisionnement permanent du service public de l&amp;#039;eau potable par une eau de qualité satisfaisante et en quantité suffisante.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plusieurs aides de l&amp;#039;agence de l&amp;#039;eau correspondent à cet objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Réaliser des études de préservation de la ressource (AAC, volet ressource du PGSSE, études de stratégie et de maîtrise foncières,...)&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sont aidés les études dont la préservation de la ressource en eau, dont les études de stratégie de préservation de la ressource, les études d&amp;#039;aires d&amp;#039;alimentation des captages (AAC), les plans de gestion de la sécurité sanitaire des eaux (PGSSE) dont le volet ressource, les études de stratégie et de maîtrise foncières, l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,...
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention &lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   2. Etudes préalables aux DUP&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sont aidés les études préalables dans le cadre de déclaration d&amp;#039;utilité publique (DUP).
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   3. Travaux et indemnisation prescrits par arrêté de déclaration d&amp;#039;utilité publique&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Taux maximum de subvention : 40%&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   4. Aménagements et investissements nécessaires à la gestion pérenne des terrains à très bas niveaux d&amp;#039;impact sur l&amp;#039;eau&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sont aidés les travaux portant sur les ouvrages de production, d&amp;#039;adduction, d&amp;#039;interconnexion, de transfert, de distribution (sous conditions), de traitement, et de stockage de l&amp;#039;eau potable.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80% (&amp;#43; avance : 20%)&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   5. Opérations de maîtrise foncière sur les AAC et sur les périmètres de protection des captages&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Taux maximum de subvention : 80% &amp;#43; Avance récupérable / 20 %&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études de réalisation sont les études d&amp;#039;exécution encadrées par le décret n°93-1268 du 29 novembre 1993 relatif aux missions de maitrise d&amp;#039;œuvre (EXE, DET, OPC et AOR ). Les études nécessaires à la réalisation des travaux sont éligibles au titre des travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;attribution d&amp;#039;une aide relative à des travaux est conditionnée au respect des obligations de saisie des données dans le système d&amp;#039;information sur les services publics de l&amp;#039;eau et de l&amp;#039;assainissement, définies à l&amp;#039;article D2224-5 du code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...13 lines deleted...]
-      <c r="X28" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/103a-assurer-lapprovisionnement-public-en-eau-pota/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...420 lines deleted...]
-      <c r="A31" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>152459</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Aider tous travaux et solutions qui participent à une gestion intégrée des eaux pluviales</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>GESTION INTEGRÉE DES EAUX PLUVIALES ET DISPOSITIFS DE LUTTE CONTRE LES INONDATIONS ET LE RUISSELLEMENT</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 57</t>
         </is>
       </c>
-      <c r="J31" s="1" t="inlineStr">
+      <c r="J33" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 15 %)</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L31" s="1" t="inlineStr">
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider tous travaux et solutions qui participent à une gestion intégrée des eaux pluviales et qui visent à limiter et retarder l&amp;#039;écoulement des eaux pluviales notamment dans les réseaux de collecte, tout en favorisant l&amp;#039;épuration naturelle, la recharge des nappes et la création de nouvelles trames vertes lorsque cela est possible.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux et solutions éligibles devront viser à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   retarder les écoulements de manière à limiter les débits et les débordements de réseau, et donc les inondations urbaines et de contenir les crues ;
  &lt;/li&gt;
  &lt;li&gt;
   infiltrer les eaux pluviales au plus près de leur point de chute, ce qui permet de soulager les réseaux de collecte et d&amp;#039;éviter la concentration des flux de pollution. La faible quantité de polluants des eaux avant ruissellement peut alors souvent être épurée par le sol lors de l&amp;#039;infiltration. Ce principe participe aussi à la recharge des nappes phréatiques ;
  &lt;/li&gt;
  &lt;li&gt;
   récupérer l&amp;#039;eau pour des usages qui ne nécessitent pas d&amp;#039;utiliser de l&amp;#039;eau potable (arrosage, nettoyage...), ce qui conduit alors à des économies d&amp;#039;eau.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Désimperméabilisation des trottoirs rue des Sources (VC)
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement des berges du Ru d&amp;#039;Orval à Cannectancourt
  &lt;/li&gt;
  &lt;li&gt;
   Protection contre les coulées de boue à la rue d&amp;#039;Annel
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement hydraulique des eaux pluviales dans la rue du Val (RD 607)
  &lt;/li&gt;
  &lt;li&gt;
   Études relatives à la gestion des eaux pluviales et aux coulées de boue
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de maîtrise des ruissellements à l&amp;#039;échelle des sous-bassins-versant de Pontpoint
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la berge du Ru Soyer à Passel
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parking végétalisé à Villers-sous-Saint-Leu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espace public
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Dépenses éligibles
       &lt;/strong&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Taux de financement
       &lt;/strong&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Observations
       &lt;/strong&gt;
      &lt;/p&gt;
@@ -5889,164 +6896,196 @@
       (&amp;#43; 15 %)
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       Dépense subventionnable plafonnée à 700 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W31" s="1" t="inlineStr">
+      <c r="W33" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1921-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-      <c r="A32" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>145903</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Accompagner à la réalisation de diagnostics de vulnérabilité des bâtiments</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Fonds de Prévention des inondations</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I32" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J32" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Le taux maximum est modulable en fonction des co-financeurs  (fonds Barnier, agence de l’eau, etc.)</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement à la réalisation de diagnostics de vulnérabilité des bâtiments :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bâtiment public
  &lt;/li&gt;
  &lt;li&gt;
   Habitation
  &lt;/li&gt;
  &lt;li&gt;
   Entreprise (&amp;lt; 20 salariés)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
  &lt;strong&gt;
   Villes
  &lt;/strong&gt;
  et
  &lt;strong&gt;
   Territoires
  &lt;/strong&gt;
  dans des actions de prévention des inondations.
@@ -6065,55742 +7104,134 @@
 &lt;p&gt;
  Le dossier de demande de subvention doit comprendre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier adressé au Président
  &lt;/li&gt;
  &lt;li&gt;
   un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain.
 &lt;/p&gt;
 &lt;p&gt;
  Ensuite, une réponse écrite sera adressée au requérant.
 &lt;/p&gt;
 &lt;p&gt;
  Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
 &lt;/p&gt;
 &lt;p&gt;
  Celle-ci devra être complétée et signée par les deux parties.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Risques naturels
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel lucie.pons&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>lucie.pons@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c8a-accompagnement-a-la-realisation-de-diagnostic/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...55636 lines deleted...]
-          <t>published</t>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>