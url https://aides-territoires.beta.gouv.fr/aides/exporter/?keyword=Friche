--- v0 (2026-05-17)
+++ v1 (2026-10-16)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH22"/>
+  <dimension ref="A1:AH24"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -453,81 +453,81 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>139429</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Recycler une friche</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Autre aide financière
+          <t>Autre aide financière
+Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Etablissement Public Foncier Hauts de France (EPF) a été créé pour recycler les friches. Agissant pour le compte des collectivités, l&amp;#039;EPF acquiert ces sites obsolètes et vacants et dont la configuration n&amp;#039;est plus en adéquation avec les besoins du marché.
  &lt;br /&gt;
  Il assure la gestion des déchets (amiante notamment), la déconstruction, en favorisant des démarches d&amp;#039;économie circulaire, le traitement des sources de pollution concentrées et le pré-verdissement.
  &lt;br /&gt;
  L&amp;#039;intervention de l&amp;#039;établissement permet de remettre sur le marché des biens qui en étaient sortis, de réduire les risques attachés à la dangerosité de ces sites et d&amp;#039;améliorer l&amp;#039;image et l&amp;#039;attractivité des quartiers où ils se situent. L&amp;#039;EPF prend en charge 50 à 80% du coût des études et des travaux.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Projets éligibles
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -668,87 +668,87 @@
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>116419</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Recycler une friche</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Dispositif de soutien en faveur des friches</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local d'Alsace (EPFL)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
-Ingénierie technique
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
+Ingénierie Juridique / administrative
+Autre aide financière</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;EPF d&amp;#039;Alsace accompagne les collectivités dans l&amp;#039;acquisition et le portage des friches économique (industrielles, commerciales, artisanales, militaires, sanitaires, agricoles, touristiques). Il peut assumer un certains nombre d&amp;#039;études ou de travaux en qualité de maître d&amp;#039;ouvrage : démolition, désamiantage, dépollution, déconstruction.
 &lt;/p&gt;
 &lt;p&gt;
  Cette intervention de l&amp;#039;EPF permet de remettre sur le marché des biens qui en étaient sortis avec de nouveaux usages, de réduire les risques attachés à la dangerosité de ces sites et d&amp;#039;améliorer l&amp;#039;image et l&amp;#039;attractivité des quartiers où ils se situent grâce à l&amp;#039;instauration de mesures compensatoires. L&amp;#039;EPF peut prendre en charge entre 50 à 80% du coût de certaines études et/ou2 des travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Projets visant le développement d&amp;#039;une offre de logements, le développement économique, la redynamisation des centres villes et centres bourgs, la gestion des risques, la protection/restauration de la biodiversité, la constitution de réserves foncières
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -894,83 +894,83 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier d'Alsace (EPF)</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>23/02/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>56453</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Recycler le foncier et les friches</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
+          <t>Ingénierie technique
+Ingénierie financière
 Subvention
 Ingénierie Juridique / administrative
-Autre aide financière
-Ingénierie technique</t>
+Autre aide financière</t>
         </is>
       </c>
       <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
       <c r="J5" s="1" t="inlineStr">
         <is>
           <t>100% du coût des travaux, dans la limite de 50% du prix de revient</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à  faciliter la résorption des friches et le recyclage foncier, pour valoriser l&amp;#039;existant et limiter l&amp;#039;étalement urbain
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  Travaux et études éligibles : tout travaux et études engagés par l&amp;#039;EPFLO et liés à la préparation du site (dépollution, démolition, diagnostics techniques liés aux travaux préparatoires,..),
@@ -1063,282 +1063,604 @@
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>120328</v>
+        <v>166557</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Reconvertir des friches foncières pour les projets d’aménagement</t>
+          <t>Reconversion de friches foncières pour les projets d’aménagement</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Reconversion de friches foncières pour les projets d’aménagement</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Établissement Public Foncier au cœur de la région Auvergne Rhône-Alpes (EPORA) (EPF)</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Accompagnement des collectivités pour toute opération de reconversion et de portage foncier inutilisé en vue de projets d’aménagement.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou par mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Participation à des réunions d’information&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Réalisation d’études permettant la définition des besoins, le calcul des équilibres financiers, l’aide à la décision et la recherche d’opérateurs.&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation d’études techniques préalables au projet : sites et sols pollués, diagnostics amiante, plomb et autres polluants&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Appui à la rédaction de cahier des charges pour le lancement d’appels à projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Acquisition et portage de biens immobiliers pour le compte des collectivités.&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation de travaux de désamiantage, de dépollution et de déconstruction pour la production de plate-formes nues.&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Friche
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/reconversion-de-friches-foncieres-pour-les-projets-damenagement</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier au cœur de la région
+Auvergne Rhône-Alpes (EPORA)
+04 27 40 61 31• &lt;a href="mailto:patrice.gorce&amp;#64;epora.fr"&gt;patrice.gorce&amp;#64;epora.fr&lt;/a&gt;
+&lt;a href="https://www.epora.fr/"&gt;www.epora.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reconversion-de-friches-foncieres-pour-les-projets-d-amenagement/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>120328</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Reconvertir des friches foncières pour les projets d’aménagement</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Reconversion de friches foncières pour les projets d’aménagement</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier au cœur de la région Auvergne Rhône-Alpes (EPORA) (EPF)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des réunions d&amp;#039;information
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite sur site
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;études permettant la définition des besoins, le calcul des équilibres financiers, l&amp;#039;aide à la décision et la recherche d&amp;#039;opérateurs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;études techniques préalables au projet : sites et sols pollués, diagnostics amiante, plomb et autres polluants
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la rédaction de cahier des charges pour le lancement d&amp;#039;appels à projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisition et portage de biens immobiliers pour le compte des collectivités.
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de travaux de désamiantage, de dépollution et de déconstruction pour la production de plate-formes nues.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Friche
 Equipement public
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement des collectivités pour toute opération de reconversion et de portage foncier inutilisé en vue de projets d&amp;#039;aménagement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/reconversion-de-friches-foncieres-pour-les-projets-damenagement/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Établissement Public Foncier au cœur de la région
  &lt;/li&gt;
  &lt;li&gt;
   Auvergne Rhône-Alpes (EPORA)
  &lt;/li&gt;
  &lt;li&gt;
   04 27 40 61 31•
   &lt;a href="mailto:patrice.gorce&amp;#64;epora.fr"&gt;
    patrice.gorce&amp;#64;epora.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.epora.fr/"&gt;
    www.epora.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ce73-reconversion-de-friches-foncieres-pour-les-pr/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>92694</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans le traitement des friches</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier d'Occitanie (EPF)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le traitement des friches constitue un enjeu important pour la région Occitanie. Elles représentent de réelles opportunités de développement pour les collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Établissement public foncier d&amp;#039;Occitanie est partenaire des appels à projets et des appels à manifestation d&amp;#039;intérêt lancés par l&amp;#039;État et le Conseil Régional dans ce domaine.  Ainsi, il peut intervenir sur la problématique des friches et des espaces délaissés.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF accélère ses interventions sur les fonciers en friche de tous types, rencontrant entre autre des problématiques de pollution des sols.
+ Pour autant, ces fonciers constituent des sites stratégiques bien souvent enclavés dans un tissu urbanisé. Ces sites sont des opportunités intéressantes pour les collectivités qui souhaitent les faire évoluer vers des usages plus urbains.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF apporte également son concours à l&amp;#039;AMI Friches au travers de son champ de compétences.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;EPF accompagne les collectivités sur des projets variés
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Requalification sur une friche commerciale limitrophe à un quartier d&amp;#039;habitat inscrit au nouveau programme national de renouvellement urbain.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement de la ville pour la reconversion d&amp;#039;un hangar en école audiovisuelle et la construction d&amp;#039;un pôle numérique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Friche
+Foncier
+Logement et habitat
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epf-occitanie.fr/type-dintervention/developpement-de-lattractivite-de-la-region-et-de-ses-territoires/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  EPF d&amp;#039;Occitanie
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Siège : 04 99 54 91 10
+ &lt;br /&gt;
+ contact&amp;#64;epf-occitanie.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>esra.gueuvin@epf-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb28-copie-12h04-conforter-lattractivite-economiqu/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>95051</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Traiter et requalifier des friches publiques</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la résorption des friches et des verrues paysagères</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>Dans ce cadre la Région entend porter une politique ambitieuse d&amp;#039;
 anticipation
 , de
 traitement
 et de
 requalification des friches
 , en articulant les ambitions du SRADDET (Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires) et le SRDEII (Schéma régional de développement économique, d&amp;#039;innovation et d&amp;#039;internationalisation) mis en œuvre depuis 2017, afin que ses territoires regagnent en attractivité et compétitivité, tout en consommant moins et mieux d&amp;#039;espace dans l&amp;#039;optique d&amp;#039;économiser le foncier agricole et de minimiser l&amp;#039;étalement urbain.
 L&amp;#039;objectif est de
 traiter les friches industrielles, militaires et hospitalières dans leur intégralité, de l&amp;#039;amont à l&amp;#039;aval,
 en accompagnant les territoires confrontés à ces problématiques dans les 3 grandes étapes suivantes :
 &lt;ul&gt;
  &lt;li&gt;
   Prévenir la formation de friches
  &lt;/li&gt;
  &lt;li&gt;
   Aider à reconstituer un potentiel foncier
  &lt;/li&gt;
  &lt;li&gt;
   Inciter à la réaffectation des
   friches
   pour des projets structurants
  &lt;/li&gt;
 &lt;/ul&gt;
 La Région accompagne également les territoires moins pourvus en ingénierie dans la réflexion préalable, la définition de projet de requalification de friche et son séquençage avec la mise à disposition auprès des collectivités locales et leur EPCI d&amp;#039;une
@@ -1351,729 +1673,549 @@
 Les projets pouvant faire l&amp;#039;objet d&amp;#039;un accompagnement
 :
 Volet 1) Réhabilitation de friches industrielles, militaires et hospitalières
 &lt;ul&gt;
  &lt;li&gt;
   Etude d&amp;#039;anticipation en amont de la fermeture programmée de site
  &lt;/li&gt;
  &lt;li&gt;
   Etudes de vocation liées à la requalification (vocation, programmation, diagnostic amiante, etc.)
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de déconstruction, dépollution, mise en sécurité, remise à plat du terrain
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de reconversion du site : travaux et frais de maitrise d&amp;#039;œuvre (clos-couvert, aménagements, réhabilitation, reconstruction, hors VRD).
  &lt;/li&gt;
 &lt;/ul&gt;
 Volet 2) Résorption des friches urbaines et « verrues » paysagères – expérimental d&amp;#039;avril 2020 à décembre 2022
 &lt;ul&gt;
  &lt;li&gt;
   Travaux de dépollution, démolition, mise à plat du terrain, clos couvert et aménagements extérieurs hors VRD
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>10/05/2017</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-traitement-requalification-friches/</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0166/depot/simple</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a rel="noopener" target="_blank"&gt;
     territoiresetruralites&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e5f1-soutien-a-la-resorption-des-friches-et-des-ve/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-[...180 lines deleted...]
-      <c r="A9" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>165624</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner les études et travaux de dépollution d’une friche – Fonds vert</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Études et travaux de dépollution d’une friche – Fonds vert</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;La reconquête des friches est essentielle pour concilier aménagement des villes et des territoires et trajectoire de « zéro artificialisation nette » (ZAN). Elle nécessite un besoin de connaissance et d’anticipation à toutes les échelles du projet. &lt;/p&gt;&lt;p&gt;Pour cela, l’ADEME accompagne les acteurs publics et privés dans les démarches territoriales et dans la conduite de projet de reconversion de friches polluées, ou à risque de pollution, grâce à deux dispositifs financiers :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études pour l’intégration des friches dans les démarches territoriales :&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour &lt;strong&gt;anticiper la prise en compte des risques de pollution&lt;/strong&gt;, l’ADEME soutient des études pour&lt;strong&gt; inventorier&lt;/strong&gt; les friches, &lt;strong&gt;identifier le risque&lt;/strong&gt; de pollution, &lt;strong&gt;déterminer les potentiels de mutabilité&lt;/strong&gt; et &lt;strong&gt;planifier les reconversions&lt;/strong&gt; à l’échelle du territoire.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études et travaux de dépollution d’une friche – Fonds vert :&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le processus de reconversion d’une friche implique un préalable fondamental de connaissance de l’état de pollution, afin de &lt;strong&gt;définir des stratégies de gestion de la pollution adaptées&lt;/strong&gt; à l’usage et au projet prévu, conformément à la méthodologie nationale de gestion des sites et sols pollués. L’ADEME soutient la réalisation de ces études, qui font l’objet de prestations codifiées par la norme NF X 31-620, et d’un référentiel de certifications des bureaux d’études (LNE SSP). Pour vous aider dans la définition de votre besoin d’études et la commande des prestations associées, l’ADEME vous propose des recommandations, que vous retrouverez dans un document téléchargeable à la rubrique « Aide aux études – Cahier des charges ».&lt;/p&gt;&lt;p&gt;L’ADEME soutient également la &lt;strong&gt;mise en œuvre des mesures de gestion&lt;/strong&gt; (dépollution, mise en place de dispositions constructives, etc.) retenues à l’issue des phases d’étude décrites ci-dessus.&lt;/p&gt;&lt;p&gt;Ce soutien s’inscrit dans le cadre du fonds vert et &lt;strong&gt;concerne uniquement les friches issues d’anciens sites ICPE&lt;/strong&gt; (Installations classées pour la protection de l’environnement) &lt;strong&gt;ou relevant du Code minier&lt;/strong&gt;. Selon les besoins opérationnels, les &lt;strong&gt;travaux de déconstruction et désamiantage&lt;/strong&gt; de bâtiments, et de &lt;strong&gt;restauration écologique des sols&lt;/strong&gt; peuvent également être soutenus.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Agriculture et agroalimentaire
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-et-travaux-de-depollution-dune-friche-fonds-vert</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-travaux-de-depollution-d-une-friche-fonds-vert/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>133056</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour créer un observatoire des friches</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Introduit par la loi Climat et résilience du 22 août 2021, l&amp;#039;objectif de Zéro artificialisation nette (ZAN) vise à réduire au maximum l&amp;#039;étalement urbain en limitant, d&amp;#039;une part les constructions sur des espaces naturels, agricoles ou forestiers et en compensant d&amp;#039;autre part, l&amp;#039;urbanisation par une plus grande place accordée à la nature dans les espaces urbanisés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les friches sont perçues aujourd&amp;#039;hui comme une opportunité pour atteindre les objectifs du ZAN, encore faut-il savoir les repérer et connaitre leurs caractéristiques.
 &lt;/p&gt;
 &lt;p&gt;
  Au regard de leurs caractéristiques, de leur localisation, du contexte et des dynamiques dans lesquels elles s&amp;#039;inscrivent, il peut aussi bien être préférable de privilégier des opérations de renouvellement urbain (habitat, industrie, data center, bureaux...), ou au contraire de les désimperméabiliser et de les renaturer afin de répondre à des enjeux environnementaux (carence en espaces verts, inondations, îlots de chaleur urbains...), de préserver celles qui se sont réensauvagées et constituent désormais des réservoirs de biodiversité, ou encore de remettre en état des espaces agricoles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise conséquente dans l&amp;#039;identification des friches et leur potentialité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les agences d&amp;#039;urbanisme lorraines (AGURAM, Agape et Scalen) ont construit un observatoire des friches pour les 4 départements – Moselle, Meurthe-et-Moselle, Meuse, Vosges. La base de données constituée dans le cadre de l&amp;#039;observatoire regroupe les friches militaires, industrielles, commerciales, administratives et touristiques recensées entre 2015 et 2018 sur le périmètre de l&amp;#039;ancienne Région Lorraine.
   &lt;a href="http://www.epfge.fr/website_operations/FRICHE_WEB/carto/frichesfOrigine.html" target="_self"&gt;
    Consulter la cartographie intéractive
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;institut Paris Region a créé un observatoire des friches franciliennes.
   &lt;a href="https://www.institutparisregion.fr/amenagement-et-territoires/observatoire-des-friches-franciliennes/" target="_self"&gt;
    Consulter l&amp;#039;Observatoire
   &lt;/a&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également
   contacter la fédération nationale des agences d&amp;#039;urbanisme
  qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b05-etre-accompagne-pour-creer-un-observatoire-de/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>FNAU</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>06/04/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>89471</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Débloquer des projets de revitalisation de friches - UrbanVitaliz</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique
 Cerema
 Agence nationale de la cohésion des territoires (ANCT)
 Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://urbanvitaliz.fr/" target="_self"&gt;
   UrbanVitaliz
  &lt;/a&gt;
  est un service humain et numérique gratuit qui permet de
  &lt;strong&gt;
   lever les blocages rencontrés par les collectivités en déficit d&amp;#039;ingénierie qui souhaitent débloquer le foncier à l&amp;#039;abandon
  &lt;/strong&gt;
  sur leur territoire (anciennes zones commerciales, industrielles, ferroviaires, résidences à l&amp;#039;abandon, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Le foncier artificialisé qui a perdu son usage représente une belle opportunité de renouvellement urbain, pour limiter l&amp;#039;artificialisation de sols naturels ou agricoles. Mais il est aussi très complexe à réhabiliter, et de nombreuses collectivités en déficit d&amp;#039;ingénierie renoncent face aux difficultés et inconnues rencontrées.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En lien avec les acteurs ressources des territoires,
  &lt;a href="https://urbanvitaliz.fr/" target="_self"&gt;
   UrbanVitaliz
  &lt;/a&gt;
  agit d&amp;#039;ores et déjà avec succès auprès des communes et intercommunalités pour
  &lt;strong&gt;
   les aiguiller gratuitement dans leur démarche
  &lt;/strong&gt;
  :
@@ -2094,1135 +2236,1135 @@
  &lt;br /&gt;
  &lt;span&gt;📌&lt;/span&gt;
  En proposant les
  &lt;strong&gt;
   prochaines étapes à suivre
  &lt;/strong&gt;
  jusqu&amp;#039;à la phase travaux, etc.
 &lt;/p&gt;
 &lt;p&gt;
  La construction du parcours numérique et l&amp;#039;alimentation de l&amp;#039;outil avec les bonnes ressources sont réalisées au fil de l&amp;#039;eau à partir des besoins des collectivités qui sollicitent le service, en partenariat avec l&amp;#039;ensemble des acteurs du territoire (DDT-M, Ademe, Établissements Publics Fonciers, Agences d&amp;#039;urbanisme, SAFER, etc.).
  &lt;br /&gt;
  L&amp;#039;équipe est composée de 2 urbanistes conseillères qui répondent aux questions des collectivités, pour apporter des solutions pertinentes, et d&amp;#039;une personne chargée de déploiement disponible pour vous aider sur le service.
  &lt;br /&gt;
  &lt;br /&gt;
  72 % des dossiers sont déposés par des communes de moins de 5000 habitants.&lt;br /&gt;
  40% des dossiers par des communes de moins de 2000 habitants.&lt;/p&gt;
 &lt;p&gt;
  Revitalisation - Renouvellement urbain - Renaturation - Sobriété foncière - Lien entre acteurs du territoire - Appui à l&amp;#039;ingénierie
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;une initiative du Cerema et de beta.gouv.fr en partenariat avec le MTE (DGALN), l&amp;#039;ANCT et l&amp;#039;EPF Hauts-de-France, qui s&amp;#039;inscrit dans le cadre du Zéro Artificialisation Nette.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;appui aux collectivités a démarré en décembre 2020 et déjà 600 collectivités furent mises sur les bons rails pour le démarrage de leur projet. À titre d&amp;#039;exemple, UrbanVitaliz a permis aux collectivités de faire maturer leurs projets pour pouvoir candidater au Fonds vert / Fonds friches, de progresser dans leurs démarches en prenant un contact efficace avec les acteurs locaux ou en candidatant aux financements pertinents.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Economie d'énergie et rénovation énergétique
 Tiers-lieux
 Revitalisation
 Biodiversité
 Equipement public
 Réhabilitation
 Logement et habitat
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Avoir repéré une friche à revitaliser/renaturer
  &lt;/li&gt;
  &lt;li&gt;
   Être une collectivité ou en lien avec la collectivité&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://urbanvitaliz.fr/</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://urbanvitaliz.fr/onboarding/project</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  friches&amp;#64;beta.gouv.fr
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;https://urbanvitaliz.fr/onboarding/project&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>friches@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f1b-service-gratuit-urbanvitaliz-debloquer-les-pr/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>UrbanVitaliz</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>24/03/2021</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>161703</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de reconversion de friches par le financement d’études et de travaux de dépollution, dans le respect de la méthodologie nationale de gestion des sites et sols</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Études et travaux de dépollution d'une friche - Fonds vert</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;La reconquête des friches est essentielle pour concilier aménagement des villes et des territoires et trajectoire de Zéro Artificialisation Nette (ZAN). Elle nécessite un besoin de connaissance et d’anticipation à toute les échelles du projet. Pour cela, l’ADEME accompagne les acteurs publics et privés dans les démarches territoriales et dans la conduite de projet de reconversion de friches polluées, ou à risque de pollution, grâce à deux dispositifs financiers :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études pour l’intégration des friches dans les démarches territoriales&lt;/li&gt;&lt;li&gt;Études et travaux de dépollution d’une friche - Fonds vert&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;Études pour l&amp;#039;&lt;strong&gt;intégration des friches dans les démarches territoriales&lt;/strong&gt;&lt;br /&gt;Pour &lt;strong&gt;anticiper la prise en compte des risques de pollution&lt;/strong&gt;, l’ADEME soutient des études pour&lt;strong&gt; inventorier&lt;/strong&gt; les friches, &lt;strong&gt;identifier le risque&lt;/strong&gt; de pollution, &lt;strong&gt;déterminer les potentiels de mutabilité&lt;/strong&gt; et &lt;strong&gt;planifier les reconversions&lt;/strong&gt; à l’échelle du territoire.&lt;/li&gt;&lt;li&gt;Études et travaux de &lt;strong&gt;dépollution d’une friche - Fonds vert&lt;/strong&gt;&lt;br /&gt;Le processus de reconversion d’une friche implique un préalable fondamental de connaissance de l’état de pollution, afin de &lt;strong&gt;définir des stratégies de gestion de la pollution adaptées&lt;/strong&gt; à l’usage et au projet prévu, conformément à la méthodologie nationale de gestion des sites et sols pollués. L’ADEME soutient la réalisation de ces études, qui font l’objet de prestations codifiées par la norme NF X 31-620, et d’un référentiel de certifications des bureaux d’études (LNE SSP). Pour vous aider dans la définition de votre besoin d’études et la commande des prestations associées, l’ADEME vous propose des recommandations, que vous retrouverez dans un document téléchargeable à la rubrique « Aide aux études - Cahier des charges ».&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’ADEME soutient également la &lt;strong&gt;mise en œuvre des mesures de gestion&lt;/strong&gt; (dépollution, mise en place de dispositions constructives, etc.) retenues à l’issue des phases d’étude décrites ci-dessus. Ce soutien s’inscrit dans le cadre du fonds vert et &lt;strong&gt;concerne uniquement les friches issues d’anciens site ICPE&lt;/strong&gt; (Installations classées pour la protection de l&amp;#039;environnement) &lt;strong&gt;ou relevant du Code minier&lt;/strong&gt;. Selon les besoins opérationnels, les &lt;strong&gt;travaux de déconstruction et désamiantage&lt;/strong&gt; de bâtiments, et de &lt;strong&gt;restauration écologique des sols&lt;/strong&gt; peuvent également être soutenus.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Agriculture et agroalimentaire
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-travaux-depollution-dune-friche-fonds-vert</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-travaux-de-depollution-dune-friche-fonds-vert/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>117149</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Assister les collectivités dans un projet de requalification des friches industrielles et commerciales</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité d&amp;#039;optimiser ses arbitrages financiers, urbanistiques et calendaires.
 &lt;/p&gt;
 &lt;p&gt;
  Aide à l&amp;#039;élaboration d&amp;#039;un diagnostic de site.
  Le cas échéant, production d&amp;#039;un bilan financier d&amp;#039;aménagement
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Participation en réunion de travail
   &lt;/li&gt;
   &lt;li&gt;
    Production de supports (ppt, notes)
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Sur devis au cas par cas (temps passé estimé).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Friche
 Commerces et services
 Revitalisation
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3e37-assister-les-collectivites-dans-un-projet-de-/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>49784</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter les friches urbaines et reconquérir des emprises foncières pour recomposer le tissu urbain</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’aménagement et l’immobilier d’activité</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les collectivités locales et les EPL d&amp;#039;aménagement dans leur projet de réhabilitation de friches urbaines polluées ou désaffectées pour favoriser le redéveloppement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre s&amp;#039;articule  autour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;investissement en fonds propres et quasi fonds propres dans les sociétés de projet.
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;investissement en fonds propres et quasi fonds propres dans les Sociétés d&amp;#039;Economie Mixte aménageurs ou opératrices
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;interventions intermédiées à travers les fonds de dépollution
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les références de notre offre sur la
  &lt;a href="https://www.banquedesterritoires.fr/investissement-dans-la-requalification-des-friches" rel="noopener" target="_blank"&gt;
   site de la Banque des Territoires.
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Friche
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=amenagement_immo_psat</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4f6c-rehabiliter-les-friches-urbaines-et-reconquer/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>30/06/2020</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>163854</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Aider les propriétaires à reconquérir des peupleraies en friche en vue de produire durablement du bois de qualité</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Aide à la reconquête de friches de peupliers</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bien que le peuplier constitue une ressource incontournable pour la filière bois ligérienne, un déficit chronique de renouvellement des peupleraies après exploitation creuse peu à peu l’écart entre les besoins et les volumes disponibles.&lt;/p&gt;
 &lt;p&gt;Outre l’abondement régional à la charte « Merci le peuplier » qui contribue au reboisement des peupleraies après récolte, la Région souhaite compléter son action de soutien à cette filière populicole en s’engageant pour la reconquête de friches de peupliers. Le remise en production de celles-ci permettra de lutter contre le déficit de renouvellement et de contribuer à l’approvisionnement durable de la filière peuplier locale.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Pour être considéré comme éligible, le projet devra :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Concerner des parcelles de peupliers exploitées depuis plus de 5 ans et/ou ayant fait l’objet d’un changement de propriétaire depuis leur exploitation, dont l’accru en place n’offre aucune perspective de production de bois de qualité ;&lt;/li&gt;
 &lt;li&gt;Comporter un minimum de 200 plants, dans la limite de 2 000 plants aidés par bénéficiaire et par an ;&lt;/li&gt;
 &lt;li&gt;Le bénéficiaire doit adhérer à un système de certification forestière.&lt;/li&gt;
 &lt;/ul&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Forêts</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>29/12/2023</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires potentiels doivent dans un premier temps prendre connaissance du règlement d’intervention et notamment des conditions d’éligibilité. Ils remplissent ensuite le formulaire de demande d’aide, y joignent les pièces justificatives et adressent le tout à la Région.&lt;/p&gt;
 &lt;p&gt;Seuls les dossiers respectant le modèle fourni et comportant toutes les pièces justificatives nécessaires seront étudiés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_RF_PEUPLIER/depot/simple</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>Direction des agricultures, de la pêche et de l&amp;#039;agroalimentaire&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Emilie SWAENEPOEL&lt;br /&gt; dapa-foret-bois&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 56 45&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-reconquete-de-friches-de-peupliers/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>17/11/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>161743</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Soutenir le financement d'études pour inventorier les friches industrielles, identifier le risque de pollution, déterminer les potentiels de mutabilité</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Études pour l'intégration des friches dans les démarches territoriales</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La reconquête des friches est essentielle pour l’aménagement durable des territoires et pour tendre vers l’objectif de Zéro Artificialisation Nette (ZAN). La mise en œuvre de cette reconquête des friches nécessite un &lt;strong&gt;besoin de connaissance et d’anticipation&lt;/strong&gt; à toutes les étapes du projet.&lt;/p&gt;&lt;p&gt;L’ADEME accompagne les acteurs publics et privés dans les démarches territoriales et dans la conduite de projet de reconversion de friches polluées grâce à deux dispositifs financiers :&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Études pour l’intégration des friches dans les démarches territoriales (ce dispositif)&lt;/strong&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Études préalables et travaux de dépollution d’une friche - Fonds vert&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’ADEME accompagne en premier lieu  les collectivités territoriales en charge de la planification territoriale qui ont l’ambition d’intégrer les friches à risque de pollution ou polluées dans leur projet de territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Selon votre besoin, les prestations éligibles peuvent être :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/li&gt;&lt;li&gt;Les &lt;strong&gt;démarches d&amp;#039;inventaire&lt;/strong&gt; dont Inventaire Historique Urbain (IHU) pour identifier et localiser les anciens sites industriels à risque de pollution à l&amp;#039;échelle des territoires, ou des quartiers pour par exemple les intégrer dans les documents d&amp;#039;urbanisme.&lt;/li&gt;&lt;li&gt;La &lt;strong&gt;création d’un observatoire&lt;/strong&gt; des friches pour mieux connaître les fonciers à risque de pollution, les caractériser dans leurs contextes, mettre en place une stratégie foncière, prioriser les projets de reconversion pour les remettre sur le marché.&lt;/li&gt;&lt;li&gt;La détermination des potentiels de mutabilité pour&lt;strong&gt; évaluer les possibles changements d&amp;#039;usages.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;La réalisation du &lt;strong&gt;fond pédo-géochimique&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Les &lt;strong&gt;études dont l&amp;#039;objectif est d&amp;#039;intégrer la multifonctionnalité des sols&lt;/strong&gt; dans les démarches territoriales.&lt;/li&gt;&lt;li&gt;Les &lt;strong&gt;études écologiques et paysagères&lt;/strong&gt; (hors études d&amp;#039;impacts réglementaire) sur les périmètres des zones protégées et zones de continuités écologiques.&lt;/li&gt;&lt;li&gt;Les études historiques, documentaires et de vulnérabilité afin d’élaborer un schéma conceptuel et, le cas échéant, un programme prévisionnel d’investigations (&lt;strong&gt;prestations INFOS codification selon la norme NF X31-620-2).&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Les études pour savoir si un site relève ou non de la méthodologie nationale de gestion des sites et sols pollués (prestations &lt;strong&gt;LEVE codification selon la norme NF X31-620-2).&lt;br /&gt;Les études pour caractériser les pollutions (substances, concentrations, profondeurs, étendues,...) (prestations D&lt;strong&gt;IAG codification selon la norme NF X31-620-2)&lt;/strong&gt;.&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En savoir plus sur les &lt;a target="_blank" href="https://ssp-infoterre.brgm.fr/fr/guide/donneur-ordre"&gt;prestations normalisées&lt;/a&gt; et sur la &lt;a target="_blank" href="https://www.ecologie.gouv.fr/sites-et-sols-pollues"&gt;politique publique de gestion des sites pollués&lt;/a&gt;.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Agriculture et agroalimentaire
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-lintegration-friches-demarches-territoriales</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-lintegration-des-friches-dans-les-demarches-territoriales/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>92589</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Aménager les quartiers d’activités économiques, les espaces économiques, les friches et créer de l’immobilier collectif</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 80</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser la création ou l&amp;#039;extension des quartiers d&amp;#039;activités économiques, la requalification d&amp;#039;espace économique, la réhabilitation de friches et la création d&amp;#039;immobilier collectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ETUDES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables à visée opérationnelle liée au projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  TRAVAUX :
 &lt;/strong&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Création et extension d&amp;#039;espace d&amp;#039;activité d&amp;#039;intérêt :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Local (inférieur à 10 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Intercommunal (de 10 à 30 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Départemental (supérieur à 30 hectares)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Friches délaissées :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Requalification d&amp;#039;espace économique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de friches
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;immobilier collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Revitalisation
 Bâtiments et construction
 Emploi
 Attractivité économique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant des aides :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables jusqu&amp;#039;à 80 % du montant HT des études (50 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Opérations (selon taille de l&amp;#039;opération) : jusqu&amp;#039;à 25 % du déficit HT de l&amp;#039;opération (800 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;aide (travaux) : variable selon les opérations de 15 à 25 %, dépendant de la présence d&amp;#039;une zone de revitalisation rurale et d&amp;#039;un quartier prioritaire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Postes de dépenses pris en compte (calcul du déficit d&amp;#039;opération) : travaux de construction et de réhabilitation (immobilier) ; mobilités alternatives, énergies renouvelables, Très Haut Débit, les entrées de sites, les clôtures et la signalétique, le mobilier urbain, le tri sélectif, les installations photovoltaïques, les travaux paysagers et tout équipement visant un des trois axes du développement durable
 &lt;/p&gt;
 &lt;p&gt;
  Conditions administratives : maîtrise foncière du terrain à aménager par le maître d&amp;#039;ouvrage et intégration du projet dans les documents d&amp;#039;urbanisme (SCOT et PLU) ; autorisations administratives préalables obtenues et travaux non débutés ; projet compatible avec le label régional Parc&amp;#43; au plus tard en phase APS ; avis favorable des évaluations avant et après projet ; accord formel du Conseil départemental par convention adoptée par l&amp;#039;assemblée départementale
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4085-amenager-les-quartiers-dactivites-economiques/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>120330</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Développer des opération d'aménagement et de renouvellement urbain</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Aménagement et renouvellement urbain</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Drôme Aménagement Habitat (DAH)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L18" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique, mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite des sites
  &lt;/li&gt;
  &lt;li&gt;
   Information générale sur la réglementation, les enjeux, les procédures et le périmètre financier associé
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à la définition des besoins, des objectifs et des priorités
  &lt;/li&gt;
  &lt;li&gt;
   Analyse des contraintes et opportunités
  &lt;/li&gt;
  &lt;li&gt;
   Identification des ressources financières disponibles ou mobilisables
@@ -3265,189 +3407,189 @@
  &lt;/li&gt;
  &lt;li&gt;
   Commercialisation des lots
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Intervention en qualité de mandataire du maître d&amp;#039;ouvrage :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   élaboration et signature des différents contrats
  &lt;/li&gt;
  &lt;li&gt;
   choix des entreprises et des fournisseurs
  &lt;/li&gt;
  &lt;li&gt;
   préparation et gestion des marchés
  &lt;/li&gt;
  &lt;li&gt;
   gestion administrative et financière de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Friche
 Equipement public
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   OPÉRATIONS CONCERNÉES
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Opérations d&amp;#039;aménagement avec cession de charges foncières pour la réalisation de programme en accession, aménagement de lotissement, ZAC, ...
  &lt;/li&gt;
  &lt;li&gt;
   Opérations de Renouvellement Urbain, requalification de friches...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/amenagement-et-renouvellement-urbain/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Drôme Aménagement Habitat (DAH)
  &lt;/li&gt;
  &lt;li&gt;
   04 75 81 78 09 •
   &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;
    gisele.grasset&amp;#64;dromeamenagementhabitat.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;
    www.dromeamenagementhabitat.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6de-amenagement-et-renouvellement-urbain/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>143291</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>S'engager pour la sobriété foncière</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Région</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En réaffirmant l&amp;#039;objectif de zéro artificialisation nette à l&amp;#039;horizon 2050 et la diminution de moitié du rythme annuel de consommation foncière d&amp;#039;ici 2031, la loi énergie-climat de 2019 appelle les collectivités à repenser en profondeur l&amp;#039;ensemble de la chaîne de l&amp;#039;aménagement bien au-delà des mesures déjà mises en œuvre. Fort de sa posture transversale (planification, stratégies territoriales, aménagement, foncier, biodiversité), le Cerema vous guide pour définir une politique foncière durable et mettre en œuvre vos projets à chaque échelle.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous souhaitez optimiser votre gestion foncière ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous avez un projet de requalification de friches ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous avez besoin d&amp;#039;éclairages techniques en matière de conception urbaine, renaturation, recyclage de friches ou planification ?
  &lt;/li&gt;
  &lt;li&gt;
@@ -3474,583 +3616,733 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Outils et méthodes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Données foncières et immobilières pour caractériser les enjeux locaux
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire de l&amp;#039;artificialisation pour évaluer la consommation d&amp;#039;espaces
  &lt;/li&gt;
  &lt;li&gt;
   Urbansimul pour connaître le foncier et élaborer des stratégies
  &lt;/li&gt;
  &lt;li&gt;
   Cartofriches pour inventorier les friches et fonciers en renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   UrbanVitaliz pour faciliter la reconversion de foncier complexe.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Grand projet :
   Accompagner les territoires d&amp;#039;industrie
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  146 territoires sont labellisés Territoire d&amp;#039;Industrie, un programme porté par l&amp;#039;Agence Nationale de Cohésion des Territoires pour soutenir les collectivités et les entreprises dans le développement de l&amp;#039;activité industrielle, la formation, l&amp;#039;accès au foncier. L&amp;#039;enjeu est important dans un contexte où 70 % de l&amp;#039;emploi industriel se situe en dehors des métropoles, dans les territoires périurbains, ruraux et villes moyennes. Dans le cadre du programme Territoires d&amp;#039;industrie qui vise à développer les écosystèmes industriels, le Cerema intervient pour des expertises flash sollicitées par les délégués territoriaux de l&amp;#039;ANCT qui porte le programme.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ils nous font confiance
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Clermont Auvergne Métropole : Diagnostic flash du foncier économique — juin 2021
  &lt;/li&gt;
  &lt;li&gt;
   Territoire d&amp;#039;Industrie d&amp;#039;Aurillac-Figeac-Rodez, composé de 15 EPCI sur trois départements (Cantal, Aveyron et Lot) et deux régions (Auvergne Rhône- Alpes et Occitanie). Identification des capacités d&amp;#039;accueil des activités économiques en tenant compte de l&amp;#039;objectif du ZAN et de réindustrialisation et partager aux élus et techniciens des outils facilitant un développement économique plus sobre en foncier (2021-2022).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Revitalisation
 Appui méthodologique
 Valorisation d'actions
 Industrie</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/s-engager-sobriete-fonciere</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a996-sengager-pour-la-sobriete-fonciere/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>163918</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Faire émerger des projets de R&amp;D afin d’améliorer les connaissances et développer des techniques ou de nouveaux outils dans les domaines du traitement des sols</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Recherche pour la GEStion Intégrée des sites POLlués (GESIPOL)</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les enjeux techniques et scientifiques centraux de l&amp;#039;édition 2025 de l&amp;#039;appel à projets de recherche (APR) GESIPOL sont constitués de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’amélioration des techniques de traitement des pollutions des sols et des eaux souterraines&lt;/strong&gt;, ainsi que des méthodes et outils de dimensionnement, de pilotage et de suivi de ces traitements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’avancement des techniques de réhabilitation écologique&lt;/strong&gt; des friches polluées.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’optimisation des conceptions des projets d’aménagement&lt;/strong&gt; (orientations et objectifs) dans des contextes de friches polluées.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les propositions de recherche devront autant que possible &lt;strong&gt;servir une dynamique d’innovation et être portées par les acteurs économiques&lt;/strong&gt; eux-mêmes.&lt;/p&gt;&lt;p&gt;Les projets devront s’inscrire dans une démarche scientifique bien circonscrite reposant sur un questionnement pertinent, basé sur la connaissance des contextes, enjeux et états de l’art scientifiques, et sur une méthodologie de réponse prédéfinis et comportant un volume substantiel de travail expérimental et/ou d’enquêtes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/20241119/recherche-gestion-integree-sites-pollues-gesipol</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/recherche-pour-la-gestion-integree-des-sites-pollues-gesipol/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF20" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>01/12/2024</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>138006</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Aider à la reconquête agricole</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Suppression des boisements gênants et des friches.</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J21" s="1" t="inlineStr">
+      <c r="J22" s="1" t="inlineStr">
         <is>
           <t>Subvention à 50 % du montant des travaux hors taxe avec plafonds.</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement des travaux de dessouchage et de débroussaillage.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
 &lt;/strong&gt;EPCI, communes, propriétaires et exploitant.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;
   Pièces à fournir : &lt;/strong&gt; matrice
 cadastrale, plan, photos, devis, RIB, facture (entre autres).&lt;/p&gt;&lt;p&gt;&lt;a href="https://docs-aides.hauteloire.fr/3DS/Dispositif_suppression_boisements_genants_friches.pdf" target="_self"&gt;Cliquer ici pour télécharger le dispositif de suppression des boisements gênants et des friches (format pdf)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://docs-aides.hauteloire.fr/3DS/Formulaire_demande_subvention_attestation.pdf" target="_self"&gt;Cliquer ici pour télécharger le formulaire de demande de subvention et l&amp;#039;attestation (format pdf)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à la remise en culture de parcelles boisées ou enfrichées situées en périmètres &amp;#34;interdit&amp;#34;, &amp;#34;réglementé&amp;#34; ou &amp;#34;libre à reconquérir&amp;#34; au titre de la réglementation des boisements de la commune.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)&lt;/p&gt;&lt;p&gt;Service Développement Rural&lt;/p&gt;
 &lt;p&gt;
  Eloi RONDEAU&lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:developpement-durable&amp;#64;hauteloire.fr" target="_self"&gt;eloi.rondeau&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 43 07 11 83
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ad6-favoriser-la-remise-en-culture-de-parcelles-b/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>117565</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Consigner des sommes d'argent pour sécuriser vos projets</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Consignations et dépôts spécialisés</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose un service de consignation pouvant être utilisé comme garantie financière auprès de vos partenaires financiers et économiques. Il permet de consigner les sommes relatives à :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une implantation ICPE (Installation Classée pour la Protection de l&amp;#039;Environnement) ;
  &lt;/li&gt;
  &lt;li&gt;
   Une expropriation ;
  &lt;/li&gt;
  &lt;li&gt;
   Un PPRT (Plan de Prévention des Risques Technologiques) ;
  &lt;/li&gt;
  &lt;li&gt;
   Un projet de réhabilitation des friches industrielles.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Friche
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/consignations?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Consignations&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=garantie_projets_ti_psat</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d3a4-consigner-des-sommes-dargent-pour-securiser-v/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>09/05/2022</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>166497</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les opérations de recyclage urbain avec des solutions techniques innovantes, expérimentales en production de logements</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Appel A Projet Innovant et Exemplaire / Logements</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>EPCI Agglo Montelimar</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>EPCI Agglo Montelimar</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 25</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’édition 2026 de l’appel à projet a pour objectif de valoriser des opérations de recyclage urbain, en valorisant les solutions techniques innovantes, expérimentales ou architecturales et des modes de faire pour créer des logements faciles et agréables à habiter pour tous, adaptés aux évolutions constatées des modes de vies et aux défis d&amp;#039;une communauté d’agglomération sobre, résiliente, inclusive et productive.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des friches industrielles, artisanales, commerciales ou publiques&lt;/li&gt;&lt;li&gt;Des bâtiments vacants, sous-occupés, dégradés…&lt;/li&gt;&lt;li&gt;Des terrains nécessitant démolition, désamiantage ou dépollution (bâtis ou non) &lt;/li&gt;&lt;li&gt;Des terrains nus en &amp;#34;dent creuse&amp;#34;, c’est-à-dire inclus dans des espaces urbanisés déjà bien desservis en réseaux, équipements et services.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;Les projets attendus devront répondre aux enjeux du Programme Local de l&amp;#039;Habitat et notamment au minimum à 3 axes parmi ces 5 axes, l’axe 1 étant obligatoire :&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Axe 1&lt;/strong&gt; : Lutter contre la vacance structurelle, les friches dans le tissu urbain mixte au sein de l’enveloppe urbaine, tout en inscrivant les logements dans le quartier / le centre bourg par l’accessibilité à l’offre commerciale, aux services ; l’accessibilité aux mobilités ; une couture avec les quartiers environnants ; une connexion des modes doux notamment les centralités en revalorisant le bâti existant.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 2 &lt;/strong&gt;: Répondre aux objectifs de densité « heureuse » en jouant sur les formes urbaines et la taille des logements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 3 &lt;/strong&gt;: Répondre à la qualité d’usage des logements et prendre en compte le facteur santé.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 4 &lt;/strong&gt;: Répondre aux enjeux économiques.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 5&lt;/strong&gt; : Répondre aux enjeux de transformation des modes de vie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt; : 25 % du coût de l’opération, dans la limite d’un montant global de dépenses éligibles plafonné à 240 000 € HT. Soit une subvention maximale de 60 000 € par opération. Montélimar Agglomération prévoit de soutenir au maximum 3 projets lors de cette édition 2026. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses directes et induites relatives à la maîtrise du foncier (acquisition), au traitement du bâti ou terrain en amont de l’opération (démolition, dépollution et désamiantage) et aux travaux de construction et/ou réhabilitation, de même que les dépenses de maîtrise d’œuvre liées à l’opération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La subvention de l’appel à projet peut être cumulée avec l’ensemble des aides Habitat de la Communauté d’Agglomération Montélimar Agglomération, sous réserve d’éligibilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Toutefois, la collectivité se réserve le droit d’écrêter le montant global de la subvention dans le cas où le projet bénéficierait d’un taux d’aides global supérieur à 80 % du montant HT dans le respect des règles nationales applicables en matière de cofinancements des projets.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Edition 2025&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Volet 1&lt;/strong&gt; : aide à l&amp;#039;ingénierie, pour la mission d’étude et de programmation urbaine du secteur Nocaze Nord.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Volet 2&lt;/strong&gt; : Soutien à la réalisation du projet (phase opérationnelle), 3 projets ont été lauréats:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;restructuration complète de l’immeuble situé au 14 rue Pierre Julien, centre ancien de Montélimar, 8 logements à loyers modérés et 1 commerce.&lt;/li&gt;&lt;li&gt;restructuration lourde d’une friche bâtie et de réaménagement d’une friche non bâtie, sise Ilot Jean Jaurès à Montélimar, 10 logements et commerces.&lt;/li&gt;&lt;li&gt;restructuration de l’ilot des Halles en centre ancien de Montélimar avec 18 logements dont 1 habitat partagé et modulable et commerces en rdc.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2026</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;Bénéficiaires : Les promoteurs – propriétaires privés, les propriétaires bailleurs publics (article L422-2 du Code de la Construction et de l&amp;#039;Habitation), les opérateurs publics ou privés de type SPL, foncière, SEM, EPL, GIE, Coopératives, les associations, collectif d’habitants, les communes.&lt;br /&gt;&lt;br /&gt;Le présent appel à projets est ouvert aux projets situés sur toutes les communes membres de la CAMA.&lt;br /&gt;&lt;br /&gt;Cependant seront priorisés Montélimar au titre du dispositif Action Cœur de Ville et du déficit de production de logements par rapport aux objectifs du PLH, le pôle touristique (Marsanne) et celles identifiées comme déficitaires en logements à la suite du bilan PLH 2024 (Espeluche, Saulce sur Rhône, Savasse, Puygiron, Roynac, Condillac et La Touche).&lt;br /&gt;&lt;br /&gt;Les projets pourront concerner :&lt;br /&gt;&lt;br /&gt;- Les logements par démolition reconstruction, ceux produits par la réhabilitation du bâti existant ou de friches et ceux construits dans une dent creuse ;&lt;br /&gt;- Les logements en typologie collective ou intermédiaire (construction libre exclue) ;&lt;br /&gt;- Les logements destinés à la location (hors location touristique), l’accession ou mixte.&lt;br /&gt;- Les projets devront permettre la production de minimum 4 (quatre) logements&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>CA Montélimar Agglomération</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.montelimar-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent appel à projets est ouvert du 1&lt;sup&gt;er&lt;/sup&gt;
+septembre au 31 octobre 2026, &lt;/p&gt;&lt;p&gt;Les candidatures devront obligatoirement être transmises
+par voie électronique avant le 31 octobre 2026 à 19h à l’adresse suivante : &lt;a href="mailto:service.habitat&amp;#64;montelimar-agglo.fr" target="_self"&gt;service.habitat&amp;#64;montelimar-agglo.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Un accusé de réception de la candidature sera
+transmis à chacun des candidats.&lt;/p&gt;&lt;p&gt;Renseignements : &lt;a href="mailto:service.habitat&amp;#64;montelimar-agglo.fr" target="_self"&gt;service.habitat&amp;#64;montelimar-agglo.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>nelly.lantheaume@montelimar-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-operations-de-recyclage-urbain-avec-des-solutions-techniques-innovantes-experimentales-en-production-de-logements/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>EPCI Agglo Montelimar</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>