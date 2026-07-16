--- v0 (2026-04-01)
+++ v1 (2026-07-16)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH25"/>
+  <dimension ref="A1:AH28"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -377,600 +377,729 @@
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
+        <v>166053</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Rémunérer les stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Rémunération des stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes en recherche d&amp;#039;emploi non indemnisé par France Travail et vous souhaitez suivre une formation pour élever vos compétences ?&lt;br /&gt; Avec la Rémunération des stagiaires de la formation professionnelle, la Région Sud contribue à l’égalité des chances en vous accompagnant à concrétiser votre projet professionnel dans des conditions sécurisantes.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles &lt;/span&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les personnes en recherche d’emploi de plus de 16 ans non indemnisés par France Travail&lt;/li&gt; 	&lt;li&gt;Les personnes étrangères à l’Union Européenne, à l’Espace Économique Européen (EEE) ou à la Confédération suisse en possession d’un titre de séjour permettant de suivre une formation professionnelle&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires du RSA (Revenu de Solidarité Active), de l’ASS (Allocation de Solidarité Spécifique) et DE l’ATA (Allocation Temporaire d’Attente)&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires de l&amp;#039;allocation aux adultes handicapés et de la prestation de compensation&lt;/li&gt; 	&lt;li&gt;Les stagiaires reconnus handicapés en centres et établissements et services de réadaptation professionnelle, centres de pré-orientation et unités d’évaluation, de réentraînement et d’orientation sociale et professionnelle&lt;/li&gt; 	&lt;li&gt;Les personnes placées sous main de justice (détenus, condamnés ou prévenus) en formation en milieu ouvert ou fermé&lt;/li&gt; 	&lt;li&gt;Les personnes salariées et non salariées cumulant travail et formations&lt;/li&gt; 	&lt;li&gt;Les étudiants ayant interrompu leur parcours de formation initiale depuis plus de 14 mois entrant en formation d’aide-soignant, d&amp;#039;auxiliaire de puériculture et d&amp;#039;ambulancier&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2019</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 1&lt;/strong&gt;&lt;br /&gt; Selon votre situation, contactez l’un des organismes en charge du &lt;a href="https://mon-cep.org/"&gt;Conseil en Évolution Professionnelle&lt;/a&gt; (CEP) qui vous accompagnera à élaborer votre projet professionnel :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Missions locales&lt;/li&gt; 	&lt;li&gt;France Travail&lt;/li&gt; 	&lt;li&gt;CAP emploi&lt;/li&gt; 	&lt;li&gt;Association pour l’emploi des cadres (APEC)&lt;/li&gt; 	&lt;li&gt;Réseau des centres interinstitutionnels de bilan de compétences (CIBC)&lt;/li&gt; 	&lt;li&gt;Conseils départementaux pour les bénéficiaires du Revenu de solidarité active (RSA)&lt;/li&gt; 	&lt;li&gt;Plans locaux pluriannuels pour l’insertion et l’emploi (PLIE)&lt;/li&gt; 	&lt;li&gt;La maison régionale de la performance pour les sportifs de haut niveau&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;ÉTAPE 2&lt;/strong&gt;&lt;br /&gt; Élaborez votre projet avec un conseiller des réseaux d&amp;#039;accompagnement du CEP. Votre projet sera alors soumis à une validation préalable de ce dernier avant toute demande de prise en charge sur la base de la cohérence et de l’adéquation de votre projet post-formation dans le cadre du &lt;a href="https://www.francetravail.fr/candidat/pole-emploi-et-vous/le-projet-personnalise-dacces-a.html"&gt;Projet Personnalisé d’Accès à l’Emploi&lt;/a&gt; (PPAE).&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 3&lt;/strong&gt;&lt;br /&gt; Après validation, chaque dossier de demande devra être déposé, au plus tard à la date de fin de la formation, auprès d&amp;#039;un organisme de formation chargé de la complétude des demandes, de votre accompagnement et de la saisie de votre dossier dans l’application SUDREMU mise en place par la Région Sud.&lt;br /&gt; &lt;br /&gt; À l&amp;#039;issue, la rémunération professionnelle sera elle versée directement aux bénéficiaires par Docaposte en charge de l&amp;#039;instruction et le versement des aides aux stagiaires de la formation professionnelle pour le compte de la Région.&lt;br /&gt; &lt;br /&gt; Pour toute difficulté sur la plateforme régionale, Docaposte assure une permanence téléphonique du lundi au vendredi de 9h00 à 12h00 et de 13h30 à 17h00 au 03 87 18 36 15 ou à l&amp;#039;adresse &lt;a href="mailto:assistance.maregionsud&amp;#64;docaposte.fr"&gt;assistance.maregionsud&amp;#64;docaposte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/remuneration-des-stagiaires-de-la-formation-professionnelle</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://remu.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers&lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/remuneration-des-stagiaires-de-la-formation-professionnelle-1/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>117568</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Financer l’apprentissage tout au long de la vie</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
 structure intervenant sur l’éducation (champ du primaire, secondaire,
 périscolaire ou supérieur) ayant un fort impact social et territorial, une
 structure de formation continue ayant un fort impact social et territorial, une
 structure de formation en apprentissage (CFA / OFA), une EdTech de l’éducation
 ou de la formation professionnelle ayant une fonction support clé pour les
 organismes de formation ou organismes de formation et/ou centre de formations
 d’apprentis ou encore une collectivité locale ou une entreprise publique locale
 (société d’économie mixte) ? Vous souhaitez solliciter des financements pour un
 projet qui favorise l’accès à l’éducation de toutes et tous ? &lt;/span&gt;La Banque des
 Territoires investit dans vos projets pour permettre à chacune et chacun
 d’apprendre dans les meilleures conditions et tout au long de la vie, en tout
 point du territoire.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Notre offre de
 financement s’articule autour de deux volets. Un premier consacré à
 l’éducation, où nous accompagnons, conseillons et finançons les projets
 éducatifs des territoires. Un second consacré à la formation professionnelle à
 impact, où nous investissons dans le développement de structures de formation
 professionnelle, initiale ou continue, positionnées sur la formation des
 publics répondant à des enjeux de cohésion sociale et territoriale, de la
 transition écologique, et des métiers en tension. Cet investissement prend la
 forme d’une prise de participation en fonds propres ou quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Egalité des chances
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Innovation, créativité et recherche
 Emploi</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=education_formation_psat</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-apprentissage/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>09/05/2022</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>94242</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Œuvrer en faveur de l’innovation pour l’éducation</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les acteurs qui œuvrent en faveur de l&amp;#039;innovation pour l&amp;#039;éducation.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre concerne les structures privées ou associatives intervenant sur l&amp;#039;éducation et les collectivités qui souhaitent contribuer à l&amp;#039;innovation dans le domaine de l&amp;#039;éducation ou de la EdTech.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Egalité des chances
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_edtech_forgood_psat</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4b71-investir-dans-linnovation-pour-leducation-edu/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>16/06/2021</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>94241</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Investir dans l'innovation pour la formation professionnelle</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Pour répondre à un besoin des acteurs et entreprises de votre territoire et développer un projet éducatif à fort impact social/territorial, la Banque des Territoires vous propose des offres des investissements en fonds propres et quasi-fonds propres et un accompagnement tout au long du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent porter sur :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accès à l&amp;#039;éducation, y compris pour les publics vulnérables
  &lt;/li&gt;
  &lt;li&gt;
   la structuration de l&amp;#039;école de demain
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;accompagnement de nouveaux modèles éducatifs capitalisant sur la EdTech
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Formation professionnelle
 Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_innovation_pro_psat</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/192d-investir-dans-linnovation-pour-la-formation-p/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>16/06/2021</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>90783</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Permettre aux demandeurs d'emplois sans qualification d'accéder à une formation</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Service Public Régional de la Formation professionnelle</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes demandeur d&amp;#039;emploi, sans qualification et vous souhaitez vous former pour accéder à une certification ? La Région vous aide avec le Service Public Régional de Formation Professionnelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  La Région a mis en place un Service Public Régional de la Formation pour que les demandeurs d&amp;#039;emploi puissent bénéficier d&amp;#039;une formation professionnelle qui facilite leur insertion sur le marché du travail.
  &lt;br /&gt;
  L&amp;#039;objectif de la Région est double:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   combattre les inégalités d&amp;#039;accès à la formation
  &lt;/li&gt;
  &lt;li&gt;
   permettre aux personnes les plus en difficulté d&amp;#039;accéder à un premier niveau de  qualification
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le SPRF est une offre de formation qualifiante qui complète le Programme Régional de Formation (PRF).
@@ -1009,362 +1138,528 @@
  Les parcours qui mènent à la qualification sont limités à 2 ans. Le parcours peut être interrompu par des périodes en emploi sous contrat de travail. Le travail n&amp;#039;étant pas pris en compte dans la durée du parcours, l&amp;#039;organisme de formation s&amp;#039;engage à reprendre le parcours interrompu à l&amp;#039;issue du contrat de travail.
 &lt;/p&gt;
 &lt;p&gt;
  Montants :
 &lt;/p&gt;
 &lt;p&gt;
  La Région prend en charge les coûts pédagogiques de votre formation et participe à vos frais d&amp;#039;hébergement et de restauration. Pour la durée de la formation, vous êtes stagiaire de la formation professionnelle et vous bénéficiez d&amp;#039;une rémunération correspondant à votre statut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   rémunération en ARE (Allocation de Retour à l&amp;#039;Emploi) si vous avez des droits à l&amp;#039;assurance chômage,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   rémunération publique des stagiaires de la formation professionnelle financée par la Région
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Vous bénéficiez de la protection sociale et de la couverture « Accidents du travail ». Pour la restauration et l&amp;#039;hébergement proposés par le centre de formation, les frais excédant 1,50 € par repas et 3 € par nuitée sont pris en charge par la Région.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/service-public-regional-de-la-formation-professionnelle</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Formation Professionnelle et Apprentissage
 &lt;/p&gt;
 &lt;p&gt;
  15 rue de l&amp;#039;Ancienne Comédie
 &lt;/p&gt;
 &lt;p&gt;
  CS 70575
 &lt;/p&gt;
 &lt;p&gt;
  86021
                                                     POITIERS Cedex
 &lt;/p&gt;
 &lt;p&gt;
  05 49 55 76 02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/88e4-service-public-regional-de-la-formation-profe/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>87184</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de nouvelles antennes du Conservatoire national des arts et métiers (CNAM) dans les territoires</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Les offres de formation sont essentielles pour renforcer l&amp;#039;attractivité d&amp;#039;un territoire et le revitaliser.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose ainsi un accompagnement financier pluridimensionnel, du financement d&amp;#039;ingénierie à l&amp;#039;investissement en fonds propres ou quasi-fonds propres sur le portage immobilier et/ou sur la structure de formation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_antennes_cnam_psat</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le
+  &lt;a href="https://regions.cnam.fr/actualites/au-coeur-des-territoires-lancement-de-la-deuxieme-vague-1189569.kjsp"&gt;
+   CNAM
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0bf3-obtenir-de-nouvelles-antennes-du-cnam-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>71866</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Investir dans des projets de formation professionnelle</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour soutenir l&amp;#039;insertion professionnelle des jeunes et dynamiser le développement d&amp;#039;un territoire, la Banque des Territoires investit dans des offres de formation à des métiers nouveaux ou en tension, conçues avec les acteurs économiques en vue de répondre à leurs besoins.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires investit en fonds propres ou quasi-fonds propres, à hauteur minimale de 200 K€, dans la structure portant le projet : organisme ou centre de formation, entreprise ou association exerçant une activité de formation ou de qualification.
 &lt;/p&gt;
 &lt;p&gt;
  Elle finance plus particulièrement les projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   former les habitants aux métiers qui permettront de développer l&amp;#039;attractivité du territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   apporter les compétences digitales nécessaires à la transformation des entreprises et à l&amp;#039;essor de nouvelles activités ;
  &lt;/li&gt;
  &lt;li&gt;
   proposer aux personnes éloignées de l&amp;#039;emploi des formations qualifiantes qui correspondent aux besoins du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nos références
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   SIMPLON,
   &lt;em&gt;
    Grandes Ecoles du Numérique
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Le CFA de la Gastronomie de Marcy l&amp;#039;Etoile
  &lt;/li&gt;
  &lt;li&gt;
   Mecateam, pôle de formation à la maintenance ferroviaire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_formation_pro_psat</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/" rel="noopener" target="_blank"&gt;
    Nous contacter par mail via notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a0f-contribuer-a-ladaptation-et-au-developpement-/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>71865</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Financer la création d’écoles de production</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour développer les offres de formation dans les métiers industriels, la Banque des Territoires accompagne les collectivités locales, les chambres de commerce et d&amp;#039;industrie, les branches professionnelles ou les industriels
  &lt;strong&gt;
   dans leur projet de création d&amp;#039;école de production.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les porteurs de projet :
@@ -1384,612 +1679,317 @@
   &lt;/strong&gt;
   .
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  &lt;p&gt;
   &lt;span&gt;
    &lt;br /&gt;
   &lt;/span&gt;
  &lt;/p&gt;
  Les écoles de production, établissements privés appartenant au réseau national des Ecoles de production, préparent les jeunes à partir de 15 ans à des diplômes d&amp;#039;Etat. Elles ont pour objectif de les
  &lt;strong&gt;
   former à des métiers en tension
  &lt;/strong&gt;
  et qui
  &lt;strong&gt;
   répondent aux besoins des entreprises du territoire.
  &lt;/strong&gt;
 &lt;/span&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_ecole_de_production_psat</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Réseau national des
  &lt;a href="https://www.ecoles-de-production.com/"&gt;
   Ecoles de Production
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Nous contacter par mail via notre formulaire de contact
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/90d3-rendre-plus-attractifs-les-metiers-industriel/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D9" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>50278</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Visualiser le déploiement du numérique à l'école</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ______________________________________________________________________
-[...23 lines deleted...]
-      <c r="O9" s="1" t="inlineStr">
+ La Banque des Territoires met à votre disposition eCarto, un outil développé de manière collaborative par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Caisse des Dépôts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Ministère de l&amp;#039;Éducation nationale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ eCarto vous permet de prendre connaissance du déploiement du numérique éducatif au sein des 63 000 établissements scolaires français. Pour cela, il se base sur les données en open data relatives :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  À la connectivité des établissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux équipements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux ressources ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et aux expérimentations.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="T9" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X9" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=numerique_ecole_psat</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
- &lt;li&gt;
-[...4 lines deleted...]
- &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/27c6-obtenir-un-outil-permettant-de-visualiser-le-/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...181 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>02/07/2020</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...127 lines deleted...]
-      </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>90937</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Rémunérer les stagiaires de la formation professionnelle</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
@@ -2160,51 +2160,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>104650</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Permettre aux stagiaires de la formation professionnelle continue de réaliser des stages à l'étranger pendant la période de formation professionnelle</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>La mobilité internationale</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
@@ -2349,51 +2349,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/aa29-la-mobilite-internationale/</t>
         </is>
       </c>
       <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>163140</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Développer des réseaux collaboratifs européens de centres d'excellence professionnelle</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Erasmus +</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>AP Centres d'Excellence Professionnelle Erasmus+ (Centres of Vocational Excellence- CoVE)</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Agence exécutive européenne pour l’éducation et la culture (EACEA)</t>
@@ -2585,79 +2585,79 @@
           <t>Agence Erasmus+ France Education et Formation</t>
         </is>
       </c>
       <c r="AD14" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>29/07/2024</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>165313</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Utiliser les intelligences artificielles génératives dans sa pratique professionnelle</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>[FORMATION] Intelligences artificielles génératives, usages et pratiques professionnels</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>Réseau Canopé : Atelier Canopé 90 Belfort
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
 Réseau Canopé : Atelier Canopé 21 Dijon
 Réseau Canopé : Atelier Canopé 25 Besançon
 Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
 Réseau Canopé : Atelier Canopé 58 Nevers
 Réseau Canopé : Atelier Canopé 70 Vesoul
 Réseau Canopé : Atelier Canopé 71 Macon
 Réseau Canopé : Atelier Canopé 89 Auxerre
-Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+Réseau Canopé : Atelier Canopé 90 Belfort</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;​​Les intelligences artificielles génératives offrent de nouvelles opportunités pour enrichir les ​pratiques professionnelles des personnels des services administratif, culturel, éducatif ou de ​direction. Durant cette formation d’une journée, à travers des activités pratiques et collaboratives, nos formateurs vous proposent de découvrir les intelligences artificielles génératives, d’apprendre à sélectionner parmi les outils disponibles et à rédiger des prompts efficaces pour une utilisation immédiate en situation professionnelle. &lt;/p&gt;&lt;p&gt;​&lt;strong&gt;Objectifs &lt;/strong&gt;:  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;​Identifier les concepts fondamentaux des IA génératives et leur utilisation dans divers contextes professionnels. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Expliquer les avantages et les limites de l’utilisation des IA génératives (éthiques, sociétales…) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Utiliser des outils et des applications d’IA générative pour des activités spécifiques adaptées au contexte professionnel​ &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
@@ -2720,51 +2720,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>02/07/2025</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>162809</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du Fonds d'innovation pour la formation</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Fonds d'innovation pour la formation</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
@@ -2861,262 +2861,792 @@
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
+        <v>165979</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’innovation dans la formation</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'innovation pour la formation</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet d’innovation formative répondant aux besoins en compétences des filières et métiers stratégiques régionaux (filières fortement pourvoyeuses d’emplois et d’enjeux d’avenir, nouveau métier ou métier en forte évolution, métiers en tension de recrutement).&lt;/p&gt;
+&lt;p&gt;Vous êtes organisme de formation, entreprise, Campus des métiers et qualifications et vous souhaitez éprouver un nouveau référentiel de formation, de nouvelles modalités pédagogiques ou encore proposer et tester un outillage innovant de l’approche par les compétences. Le Fonds d’innovation pour la formation vous permet de financer la recherche appliquée ou le développement expérimental avec une subvention pouvant aller jusqu’à 70% du coût du projet maximum, et 50% des investissements nécessaires à l’expérimentation.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Un organisme de formation, agissant en propre ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Un campus des métiers, ou un membre d’un campus des métiers, agissant au nom du campus ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Une entreprise, un groupement d’intérêt économique, une association, une société coopérative d’intérêt collective, ou d’autres formes de groupements d’entreprises, agissant comme mandataire d’un groupement associant au moins un organisme de formation continue ou initiale.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Emploi
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets du Fonds d’innovation pour la formation doivent s’inscrire dans le champ de la formation professionnelle et viser prioritairement les personnes en recherche d’emploi. Ils doivent proposer l’ingénierie, le test et/ou l’expérimentation d’une solution pédagogique nouvelle et apportant une réelle plus-value à la résolution d’une problématique emploi-formation clairement et objectivement identifiée.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Le Fonds d’innovation pour la formation peut être mobilisé pour soutenir des projets visant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la création ou l’adaptation d’un référentiel de formation, en vue de son éventuel référencement au répertoire national des certifications professionnelles ou au répertoire spécifique, pour répondre aux besoins suscités par une économie en forte mutation (métiers émergents ou en forte évolution) ;&lt;/li&gt; 	&lt;li&gt;Le test de modalités pédagogiques rénovées susceptibles de favoriser un engagement durable dans le parcours vers l’emploi, d’individualiser les apprentissages, de favoriser l’inclusivité et la mixité ;&lt;/li&gt; 	&lt;li&gt; l’installation d’une offre de formation professionnelle inexistante ou insuffisante en région pour répondre à un enjeu de recrutement objectivé ; l’expérimentation doit permettre à la Région d’identifier la pertinence d’intégrer cette action au droit commun, notamment via le catalogue des formations professionnelles continues achetées par la Région à destination des demandeurs d’emploi ;&lt;/li&gt; 	&lt;li&gt; L’outillage de l’approche par les compétences, notamment en tirant profit des opportunités ouvertes par le numérique, l’IA ou encore le Big data.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les projets à impact significativement négatif sur le climat et sans intégration de la portée climatique ;&lt;/li&gt; 	&lt;li&gt; les actions de préqualification classiques, sauf à démontrer une approche complètement renouvelée ;&lt;/li&gt; 	&lt;li&gt; les actions portant uniquement sur l’accompagnement du bénéficiaire, sans intervention sur la formation en tant que telle ;&lt;/li&gt; 	&lt;li&gt; les projets se résumant au passage en tout distanciel d’une offre de formation ;&lt;/li&gt; 	&lt;li&gt; les actions de formation à la création d’entreprise.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Par mail adressé à &lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-dinnovation-pour-la-formation</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-d-innovation-pour-la-formation/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>164847</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Donner aux jeunes les meilleures chances de réussite dans leurs études et leur future insertion professionnelle</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Erasmus +</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Erasmus+ Stage - Apprentis</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
 Particulier</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>La Région souhaite donner aux jeunes les meilleures chances de réussite dans leurs études et leur future insertion professionnelle. Une expérience internationale constitue un atout précieux de développement professionnel et personnel, souvent décisif au moment de rechercher un emploi. 
 La Région pilote et anime un Consortium d’établissements d’enseignement et de formation professionnelle. Les mobilités organisées en Europe dans le cadre des cursus sont financées par la Commission Européenne, représentée par l’Agence Erasmus&amp;#43; France, et la Région. Contribuer à la réalisation d&amp;#039;un stage professionnel à l&amp;#039;étrangerd&amp;#039;une durée de 2 semaines à 6 mois pour les bénéficiaires inscrits dans un établissement d’enseignement et de formation professionnelle de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année de mobilité.</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>Le montant de la bourse est fixé en Commission Permanente du Conseil Régional annuellement lors de l&amp;#039;affectation des financements obtenus.
 Il se décompose en frais de voyage et frais de séjour. Il est défini en fonction de la durée de la mobilité et selon les destinations qui sont réparties en trois groupes pays conformément aux dispositions du programme Erasmus&amp;#43;.
 Règle de calcul : montant forfaitaire de séjour &amp;#43; forfait de voyage.
 Des bonifications pour l’inclusion et l’utilisation de transports écoresponsables (transports à moindre empreinte carbone) peuvent s’y ajouter dans les conditions prévues par le programme Erasmus&amp;#43;.</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Formation professionnelle
 International</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Apprenti de niveau 3 et 4 inscrit dans un établissement d’enseignement et de formation professionnelle de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année de mobilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apprenti jeune diplômé (maximum 12 mois après l’obtention du diplôme) ayant été inscrit dans un établissement d&amp;#039;enseignement et de formation professionnelle supérieur de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année précédant la mobilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Personnel membre de l’équipe de l’établissement d&amp;#039;enseignement et de formation professionnels  de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année de mobilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les apprenants :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour les mobilités courtes, les stages sont d’une durée de 2 à 4 semaines,&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les mobilités longues, les stages sont d’une durée de 3 à 6 mois.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les personnels :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour des mobilités de type « accompagnateur » :&lt;/p&gt;&lt;p&gt;Pour accompagner les apprentis en mobilité courte, les aides attribuées correspondent à une durée maximum de 10 jours.&lt;/p&gt;&lt;p&gt;Pour accompagner les apprentis en mobilité longue, les aides attribuées correspondent à une durée maximum de 5 jours.&lt;/p&gt;&lt;p&gt;Pour réaliser des visites préalables préparatoires, les aides attribuées sont forfaitaires : avec un maximum de 3 participants par visite.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour des périodes de stage d’observation ou de formation, la durée est de minimum 2 jours et maximum 60 jours.&lt;/p&gt;&lt;p&gt;Les mobilités se dérouleront dans l’un des pays éligibles au programme Erasmus&amp;#43; (ces pays sont répartis en trois groupes - se référer aux dispositions du programme). Conformément au guide du programme Erasmus&amp;#43;, quelques mobilités peuvent être réalisées en dehors de l’Union Européenne en fonction du budget accordé annuellement par l’Agence Erasmus&amp;#43;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/erasmus-stage-apprentis</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Dépôt de la demande sur internet avant la date de début de stage. Les demandes soumises à la Région au-delà de la date de début de stage sont déclarées irrecevables.&lt;/p&gt;&lt;p&gt;La candidature individuelle doit être validée par l&amp;#039;établissement d&amp;#039;enseignement ou de formation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Liste des pièces justificatives à fournir&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les apprenants et les personnels en mobilité stage d’observation et/ou formation :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le «Contrat pédagogique avant la mobilité» dûment complété et signé par toutes les parties,&lt;/p&gt;&lt;p&gt;Le «Contrat financier» de la période concernée, dûment complété et signé,&lt;/p&gt;&lt;p&gt;La Carte Européenne d&amp;#039;Assurance Maladie (CEAM),&lt;/p&gt;&lt;p&gt;Une Assurance Responsabilité Civile et Accident du Travail conformément aux articles concernés du Contrat de Mobilité.&lt;/p&gt;&lt;p&gt;Pour le critère &amp;#34;inclusion&amp;#34; &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1. En situation de handicap ou d’affection de longue durée (ALD) : Attestation de décision MDPH ou attestation de maladie longue durée ou carte invalidité, etc.&lt;/p&gt;&lt;p&gt;2. Habitant dans une commune classée Zones de revitalisation rurale (ZRR) : Attestation de domicile de moins de 3 mois (facture d&amp;#039;énergie, d&amp;#039;eau, assurance habitation, etc.). Si le nom du participant ne figure pas sur l’attestation de domicile, celle-ci est à compléter par une attestation sur l’honneur au nom de l’hébergeant ou un certificat administratif de l’établissement d’envoi, etc.&lt;/p&gt;&lt;p&gt;3. Habitant à une adresse classée Quartiers Prioritaires de la Ville : Attestation de domicile de moins de 3 mois (facture d&amp;#039;énergie, d&amp;#039;eau, assurance habitation, etc.). Si le nom du participant ne figure pas sur l’attestation de domicile, celle-ci est à compléter par une attestation sur l’honneur au nom de l’hébergeant ou un certificat administratif de l’établissement d’envoi, etc.&lt;/p&gt;&lt;p&gt;4. Bénéficiaire d’une bourse de lycée (échelons 4 à 6) : notification d’attribution de bourse nationale.&lt;/p&gt;&lt;p&gt;5. Appartenant à un foyer dont le Quotient familial CAF est inférieur ou égal à 551€ : Attestation CAF de quotient familial pour l’année scolaire concernée par la demande de mobilité.&lt;/p&gt;&lt;p&gt;Pour les personnels accompagnateurs&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’ordre de mission.&lt;/p&gt;&lt;p&gt;Ces pièces justificatives devront être déposées sur le site sous la forme de fichiers joints. Le dossier ne sera validé définitivement qu&amp;#039;à réception de l&amp;#039;ensemble des pièces demandées et après co-instruction favorable de l&amp;#039;établissement d’enseignement ou de formation professionnelle.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/erasmus-stage-apprentis/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD17" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>13/04/2025</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/03/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>165983</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Consciente de la complexité et de la précarité inhérente au secteur d’activité de la Culture, les enjeux de développement de la qualification, de création et de consolidation des emplois et de l&amp;#039;insertion des jeunes professionnels sont au cœur de l’approche intégrée « formation-économie-emploi » développée par l’action régionale.&lt;br /&gt; &lt;br /&gt; En effet, depuis une vingtaine d’années, le monde du spectacle et de la culture s’est profondément transformé sous l’effet conjugué d’évolutions artistiques, technologiques, sociales, économiques et structurelles qui ont eu des conséquences majeures sur l’emploi.&lt;br /&gt; La Région poursuit et consolide son projet de soutenir sur le territoire des outils de formation et d’accompagnement des parcours professionnels pouvant répondre de façon globale à la demande des acteurs du secteur culturel.&lt;/p&gt;
+&lt;p&gt;La volonté de la Région vise à préparer les jeunes professionnels et les adultes à l’évolution des métiers, ainsi qu’à répondre par la professionnalisation aux enjeux de renouvellement des qualifications et d’évolution des métiers du secteur culturel.&lt;/p&gt; &lt;p&gt;La région dispose, dans le domaine des arts visuels et d’arts vivants de plusieurs établissements d’enseignement supérieur et/ou professionnel inscrits dans un cadre d’intervention très spécifique.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;En effet ces organismes de formation se distinguent par :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les caractéristiques de leur champ d&amp;#039;intervention non concurrentiel &lt;/li&gt; 	&lt;li&gt; les compétences professionnelles spécifiques mises en œuvre pour la professionnalisation des personnes de ces secteurs d&amp;#039;activités &lt;/li&gt; 	&lt;li&gt; la reconnaissance de leur caractère structurant dans le développement de la formation professionnelle tout au long de la vie&lt;/li&gt; 	&lt;li&gt; la mobilisation de financements croisés relevant du champ de la culture et de celui de la formation professionnelle continue&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux...&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-offre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>120979</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
+  Qu&amp;#039;est-ce que le prêt social ?
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choisissez une
+  &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
+   banque engagée en matière de RSE
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  et dotée d&amp;#039;une trajectoire de décarbonation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 thématiques éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  1) L&amp;#039;action sanitaire, sociale et familiale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  2) Le développement et la cohésion territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  3) L&amp;#039;enseignement et la formation professionnelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  4) Le sport, culture et vie associative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5) Les services d&amp;#039;incendies et de secours.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Valorisation d'actions
+Bibliothèques et livres
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 300 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>104786</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Accompagner les apprenants en situation de handicap : le rôle de la démarche d’accueil impulsée par la Région et l’AGEFIPH pour créer un réseau de professionnels à votre service</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Coordination handicap et Ressource Handicap Formation</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les candidats et stagiaires de la formation professionnelle peuvent contacter directement le référent handicap de leur centre ou organisme de formation.
  &lt;br /&gt;
  Le référent handicap s&amp;#039;assure de l&amp;#039;accueil de l&amp;#039;apprenant et du suivi de son parcours.
  &lt;br /&gt;
  Un coordonnateur départemental peut venir en appui sur les parcours de formation des apprenants en situation de handicap en lien avec les partenaires présents sur les territoires.
  &lt;br /&gt;
  En complément, la Ressource Handicap Formation facilite la mobilisation des moyens de compensation en réponse aux différentes situations de handicap tout au long du parcours de formation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P18" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>01/01/2020</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/coordination-handicap-et-ressource-handicap-formation</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
  &lt;/strong&gt;
  &lt;br /&gt;
  Service Décrochage et insertion professionnelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Karine Ragneau
    &lt;br /&gt;
    02 40 92 17 54
    &lt;br /&gt;
    &lt;a href="mailto:Karine.ragneau&amp;#64;ccca-btp.fr"&gt;
     Karine.ragneau&amp;#64;ccca-btp.fr
    &lt;/a&gt;
    &lt;br /&gt;
    BTP CFA Loire-atlantique site de Saint6Herblain
    &lt;br /&gt;
    27 rue de la Rivaudière
    &lt;br /&gt;
    44802 Saint-Herblain
    &lt;br /&gt;
@@ -3187,918 +3717,605 @@
    24 rond-point du Coteau
    &lt;br /&gt;
    85000 La Roche-sur-Yon
    &lt;br /&gt;
    AGEFIPH – Ressource Handicap Formation
    &lt;br /&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Damien Gougeon
    &lt;br /&gt;
    02 40 48 30 66
    &lt;br /&gt;
    &lt;a href="mailto:rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr"&gt;
     rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr
    &lt;/a&gt;
    &lt;br /&gt;
    34, quai Magellan
    &lt;br /&gt;
    44000 Nantes
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dcd5-coordination-handicap-et-ressource-handicap-f/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>102630</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la formation et l'insertion socioprofessionnelle dans le cadre de projets de restauration du patrimoine</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Programme Patrimoine Emploi</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez soutenir l&amp;#039;insertion et la formation professionnelle dans les métiers du patrimoine et favoriser la transmission des savoir-faire ?
+&lt;/p&gt;
+&lt;p&gt;
+ Via son programme Patrimoine Emploi, la Fondation du patrimoine soutient l&amp;#039;insertion socioprofessionnelle et la formation aux métiers du patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Deux axes sont privilégiés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le soutien aux chantiers incluant une action d&amp;#039;insertion sociale ou professionnelle ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets permettant une formation aux métiers du patrimoine (clause de marchés publics avec insertion ou apprentissage, atelier chantier d&amp;#039;insertion (ACI), chantier-école).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vos projets de restauration du patrimoine faisant l&amp;#039;objet d&amp;#039;une souscription avec la Fondation du patrimoine pourront bénéficier d&amp;#039;une aide financière supplémentaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conservatoire du Patrimoine CFA Paul Riquet à Toulouse : subvention pour la mise en place de formations aux techniques de construction traditionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ancienne Abbaye de Maroilles dans le Nord : restauration de la grange dimière et de deux maisons de bourgs dans le cadre d&amp;#039;un chantier d&amp;#039;insertion
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Porteur de projet : collectivité publique, association ou structure d&amp;#039;intérêt général (dont l&amp;#039;activité est non lucrative et ne bénéficie pas à un cercle restreint de personnes et dont la gestion est désintéressée) justifiant de plus d&amp;#039;un an d&amp;#039;existence.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet implanté sur le territoire et dont les bénéficiaires résident en France métropolitaine ou ultramarine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à un projet ciblé : l&amp;#039;aide demandée ne pourra être tournée exclusivement vers du fonctionnement ou le financement de supports de communication.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/soumettre-un-projet/obtenir-une-aide-financiere</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez Pierre Servais, Chargé de projet patrimoine naturel et emploi : pierre.servais&amp;#64;fondation-patrimoine.org
+&lt;/p&gt;
+&lt;p&gt;
+ Ou Michel Doffagne : michel.doffagne&amp;#64;fondation-patrimoine.org&amp;#34;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>fanny.renaud@fondation-patrimoine.org</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a84-favoriser-la-formation-et-linsertion-sociopro/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>165614</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>ERASMUS + - Centres d'excellence professionnelle - 2026</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>ERASMUS + - Centres d'excellence professionnelle - 2026</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier</t>
-[...96 lines deleted...]
-Education et renforcement des compétences
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Erasmus&amp;#43; - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;68 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel: 68 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 4 millions d&amp;#039;euros par projet&lt;/li&gt;  &lt;/ul&gt;  &lt;em&gt;La subvention sera versée sous forme de somme forfaitaire.&lt;/em&gt;  &lt;ul&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 80% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Établir et développer des réseaux de collaboration transnationaux réunissant les acteurs locaux et régionaux de l&amp;#039;EFP au sein de partenariats public-privé solides et étendus&lt;/li&gt;    &lt;li&gt;Garantir des compétences de haut niveau grâce à des dispositifs d&amp;#039;EFP flexibles et centrés sur l&amp;#039;apprenant, menant à des emplois de qualité et à des perspectives de carrière à long terme&lt;/li&gt;    &lt;li&gt;Soutenir et impulser le développement local et régional, l&amp;#039;innovation et l&amp;#039;inclusion sociale&lt;/li&gt;    &lt;li&gt;Contribuer à une convergence vers l&amp;#039;excellence en matière d&amp;#039;EFP, afin d&amp;#039;améliorer la qualité de l&amp;#039;EFP au niveau systémique dans un nombre croissant de pays&lt;/li&gt;    &lt;li&gt;Veiller à ce que les résultats obtenus soient mis en œuvre et aient un impact au-delà des organisations partenaires et de la durée du projet&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Eligibilité&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établie dans l&amp;#039;un des pays éligibles, c&amp;#039;est-à-dire un État membre de l&amp;#039;UE ou un pays tiers associé au programme&lt;/li&gt;    &lt;li&gt;Être investie dans le domaine de l&amp;#039;enseignement et de la formation professionnels ou dans le monde du travail&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 8 candidats originaires d&amp;#039;au moins 4 États membres de l&amp;#039;UE ou pays tiers associés au Programme.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt;&lt;strong&gt;Informations complémentaires&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et par le biais d’un avenant à la convention de subvention.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact: eacea-eplus-vet&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://erasmus-plus.ec.europa.eu/sites/default/files/2025-11/programme-guide-2026_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/ERASMUS-EDU-2026-PEX-COVE?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;ERASMUS-EDU-2026-PEX-COVE&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive (EN) : &lt;a title="Click here" href="https://www.eacea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Click here" href="https://erasmus-plus.ec.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Commerces et services
 Formation professionnelle
-Tiers-lieux
-[...48 lines deleted...]
-      <c r="S19" s="1" t="inlineStr">
+Technologies numériques et numérisation
+Emploi
+International
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...53 lines deleted...]
-      <c r="AA19" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/erasmus-centres-dexcellence-professionnelle-2026/</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/erasmus-centres-d-excellence-professionnelle-2026/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AD23" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-[...168 lines deleted...]
-      <c r="A21" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>162758</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Consciente de la complexité et de la précarité inhérente au secteur d’activité de la Culture, les enjeux de développement de la qualification, de création et de consolidation des emplois et de l&amp;#039;insertion des jeunes professionnels sont au cœur de l’approche intégrée « formation-économie-emploi » développée par l’action régionale.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; En effet, depuis une vingtaine d’années, le monde du spectacle et de la culture s’est profondément transformé sous l’effet conjugué d’évolutions artistiques, technologiques, sociales, économiques et structurelles qui ont eu des conséquences majeures sur l’emploi.&lt;br /&gt; La Région poursuit et consolide son projet de soutenir sur le territoire des outils de formation et d’accompagnement des parcours professionnels pouvant répondre de façon globale à la demande des acteurs du secteur culturel.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; La volonté de la Région vise à préparer les jeunes professionnels et les adultes à l’évolution des métiers, ainsi qu’à répondre par la professionnalisation aux enjeux de renouvellement des qualifications et d’évolution des métiers du secteur culturel.&lt;/p&gt;
  &lt;p&gt;La région dispose, dans le domaine des arts visuels et d’arts vivants de plusieurs établissements d’enseignement supérieur et/ou professionnel inscrits dans un cadre d’intervention très spécifique.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;En effet ces organismes de formation se distinguent par :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; les caractéristiques de leur champ d&amp;#039;intervention non concurrentiel &lt;/li&gt; 	&lt;li&gt; les compétences professionnelles spécifiques mises en œuvre pour la professionnalisation des personnes de ces secteurs d&amp;#039;activités &lt;/li&gt; 	&lt;li&gt; la reconnaissance de leur caractère structurant dans le développement de la formation professionnelle tout au long de la vie&lt;/li&gt; 	&lt;li&gt; la mobilisation de financements croisés relevant du champ de la culture et de celui de la formation professionnelle continue&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux...&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P24" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer le dossier en cliquant sur le bouton « Je fais ma demande »&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF21" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
+      <c r="AH24" s="1" t="inlineStr">
         <is>
           <t>07/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E22" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>90753</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Mener des projets de coopération bilatéraux (entre 2 régions) ou multilatéraux (entre 3 ou 4 régions), sur diverses thématiques - Coopération Québec / Hesse / Emilie-Romagne</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Initiatives de coopération Québec / Hesse / Emilie-Romagne</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
-[...182 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L23" s="1" t="inlineStr">
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à renforcer les échanges entre la Nouvelle-Aquitaine et le Québec, la Hesse et l&amp;#039;Emilie-Romagne, en accompagnant les acteurs de chaque territoire dans des projets de coopération bilatéraux (entre 2 régions) ou multilatéraux (entre 3 ou 4 régions), sur diverses thématiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   renforcer les échanges entre la Nouvelle-Aquitaine et le Québec, la Hesse et l&amp;#039;Emilie-Romagne, en accompagnant les acteurs associatifs, économiques et institutionnels de la Nouvelle-Aquitaine dans le développement de projets de coopération avec des partenaires issus de ces régions.
  &lt;/li&gt;
  &lt;li&gt;
   soutenir la réalisation de projets de coopération structurants, engageant les acteurs des différents territoires dans des relations durables
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment faire ma demande ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avant tout dépôt de dossier, le porteur de projet devra au préalable prendre contact avec la direction de la Coopération du pôle aux Affaires européennes et internationales afin de présenter son projet (fci&amp;#64;nouvelle-aquitaine.fr - 05 57 57 86 41 ). Ce premier contact permettra aux services de la Région d&amp;#039;évaluer la conformité du projet au cahier des charges et aux plans d&amp;#039;action définis avec les régions partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de demande de soutien pourront être déposés tout au long de l&amp;#039;année auprès du pôle aux Affaires européennes et internationales, qui instruira les projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>International</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt est possible tout au long de l&amp;#039;année.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;étude des dossiers se fait par le service Europe ou le service International (selon le pays concerné) de la direction de la Coopération qui les présente ensuite à la Commission permanente la plus proche de la date de dépôt (une Commission permanente tous les 2 mois), pour validation par les élus.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises
@@ -4181,439 +4398,617 @@
   la réciprocité des échanges et l&amp;#039;implication, y compris financière, du Québec, de la Hesse et de l&amp;#039;Emilie-Romagne ;
  &lt;/li&gt;
  &lt;li&gt;
   la viabilité financière du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   la qualité et la durabilité du partenariat entre les acteurs des deux territoires ;
  &lt;/li&gt;
  &lt;li&gt;
   la capacité des acteurs à mener le projet, en termes de compétences et de ressources mobilisées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets rassemblant plusieurs organismes aquitains, qui auront
  &lt;strong&gt;
   mis en commun leurs ressources
  &lt;/strong&gt;
  et leurs moyens dans le cadre d&amp;#039;un
  &lt;strong&gt;
   projet global
  &lt;/strong&gt;
  , seront privilégiés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/initiatives-de-cooperation-quebec-hesse-emilie-romagne</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Coopération
 &lt;/p&gt;
 &lt;p&gt;
  Tel :
  05 57 57 86 41
 &lt;/p&gt;
 &lt;p&gt;
  Mail : fci&amp;#64;nouvelle-aquitaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9c1-initiatives-de-cooperation-quebec-hesse-emili/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>90842</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mise  en place des projets spécifiques- Actions éducatives Nouvelle-Aquitaine - Volet 3 : Projets spécifiques</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Nouvelle-Aquitaine, en complément des missions qui lui sont confiées par la loi, souhaite mener une action volontariste en faveur de l&amp;#039;éducation, de la citoyenneté et de la formation professionnelle en direction des jeunes via leurs établissements de formation.
+Votre demande devra être déposée de façon dématérialisée via le bouton &amp;#34;Créer mon dossier&amp;#34; en bas de page.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce volet donne l&amp;#039;opportunité à la communauté éducative de pouvoir mettre en place des projets spécifiques au regard de leur objectif.
+&lt;/p&gt;
+&lt;p&gt;
+ Il permet également de valoriser les jeunes de Nouvelle-Aquitaine qui se distinguent par leur investissement, leur engagement et leur mérite dans un domaine particulier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Modalités de paiement
+&lt;/h3&gt;
+&lt;p&gt;
+ Sous réserve d&amp;#039;éligibilité du projet, l&amp;#039;aide régionale sera versée après délibération de la Commission Permanente en deux fois :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Avance de 70% après signature de l&amp;#039;arrêté ou de la convention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le solde après réalisation du projet, au vu des pièces suivantes visées par la cheffe ou le chef d&amp;#039;établissement et la/le gestionnaire une attestation de réalisation de l&amp;#039;opération,
+ &lt;/li&gt;
+ &lt;li&gt;
+  un bilan financier détaillé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  un compte-rendu de réalisation de l&amp;#039;opération destiné au seul oronnateur
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces pièces devront être fournies selon les modalités prévues dans l&amp;#039;arrêté ou la convention d&amp;#039;exécution ; à défaut, la Région Nouvelle-Aquitaine se réserve le droit d&amp;#039;émettre un titre de recette à hauteur de la subvention déjà versée.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;strong&gt;
+ Critères de sélection
+&lt;/strong&gt;
+:
+&lt;p&gt;
+ Prendre connaissance du règlement pour vérifier si les conditions d&amp;#039;obtention sont réunies.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers seront déposés par voie dématérialisée à la  Direction Jeunesse et Citoyenneté selon les modalités prévues sur le site de la Région et obligatoirement avant le début de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque demande devra être accompagnée :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;un courrier de demande de subvention à l&amp;#039;attention du Président de la Région Nouvelle-Aquitaine, signé par la ou le chef d&amp;#039;établissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;une copie du procès-verbal du Conseil d&amp;#039;administration ou du Conseil de perfectionnement validant l&amp;#039;action,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un RIB (datant de moins de 2 mois) de l&amp;#039;Établissement ou de l&amp;#039;organisme gestionnaire pilote du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/actions-educatives-nouvelle-aquitaine-volet-3-projets-specifiques</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la jeunesse et de la citoyenneté
+&lt;/p&gt;
+&lt;p&gt;
+ 0549558160
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cd8d-actions-educatives-nouvelle-aquitaine-volet-3/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>101570</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Accueillir un tiers-lieu de formation numérique "Village Afpa"</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Agence nationale pour la Formation Professionnelle des Adultes (AFPA)</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez développer sur votre territoire un espace de formation numérique à destination de vos habitants et entreprises.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  L&amp;#039;AFPA propose de travailler avec les collectivités à la création et l&amp;#039;animation d&amp;#039;un tiers-lieu d&amp;#039;insertion professionnelle et de formation numérique à distance (création d&amp;#039;espaces de CoLearning (Offre Territoire digital de l&amp;#039;Afpa) et d&amp;#039;espaces de coworking (Programme « Village Afpa »)).  Ces espaces permettent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;accès à des équipements numériques pour suivre une formation ou bénéficier d&amp;#039;un accompagnement à distance;
  &lt;/li&gt;
  &lt;li&gt;
   La présence d&amp;#039;un facilitateur numérique de formation pour encadrer les apprentissages et les parcours, recruté localement par la structure d&amp;#039;exploitation de l&amp;#039;espace et formé par l&amp;#039;Afpa pour mener à bien cette mission (titre professionnel de « Responsable d&amp;#039;espace de médiation numérique » du ministère du travail);
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;accès à la plateforme de e-Learning Métis regroupant plus de 250 parcours de formation et des dispositifs d&amp;#039;accompagnement vers l&amp;#039;emploi (Prépa compétences en ligne) et s&amp;#039;enrichissant en permanence de parcours proposés par ses partenaires;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation à distance des formations et prestations d&amp;#039;accompagnement par un réseau de formateurs (Afpa et partenaires) répartis sur l&amp;#039;ensemble du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Un accueil sur place pour informer sur les dispositifs d&amp;#039;insertion professionnelle (La promo 16.18 pour les décrocheurs scolaires, Prépa compétences pour les demandeurs d&amp;#039;emploi, Hope pour les réfugiés, Déclic pour l&amp;#039;action pour les 16-25 ans...) et pour conseiller sur les parcours de formation professionnelle et d&amp;#039;&amp;#039;apprentissage permettant d&amp;#039;évoluer professionnellement ou de retrouver un emploi.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez Chris Trouvat :
  &lt;a href="mailto:chris.trouvat&amp;#64;afpa.fr" rel="noopener" target="_blank"&gt;
   chris.trouvat&amp;#64;afpa.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d278-accueillir-un-tiers-lieu-de-formation-numeriq/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>157106</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Prévenir la perte d'autonomie à destination des personnes âgées de 60 ans et plus ou des proches aidants</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Appel à projets conférence des financeurs 2025 &amp;#8211; Séniors à domicile et proches aidants</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L25" s="1" t="inlineStr">
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Si vous souhaitez développer ou poursuivre un projet dans le domaine de la prévention de la perte d&amp;#039;autonomie à destination des personnes âgées de 60 ans et plus ou des proches aidants, vous pouvez candidater à cet appel à projets, par le biais du site demarches-simplifiees.fr.
 &lt;/p&gt;
 &lt;p&gt;
  Veuillez noter que :
 &lt;/p&gt;
 &lt;p&gt;
  - La conférence des financeurs ne peut s&amp;#039;engager sur des financements pluriannuels ;
 &lt;/p&gt;
 &lt;p&gt;
  - La conférence des financeurs accordera une subvention à hauteur de 80% du coût total du projet maximum. La recherche de cofinancements est particulièrement appréciée.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature des projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Les porteurs de projets ayant déjà été subventionnés peuvent redéposer une demande pour le même projet (sous réserve d&amp;#039;une auto évaluation et d&amp;#039;un compte rendu financier N-1 transmis) avec de nouveaux bénéficiaires, sur un nouveau territoire ou pour une action différente. Si un projet ayant déjà été soutenu ne respecte pas ces conditions, les financeurs se réservent la possibilité de rejeter le dossier ou de proposer un montant dégressif ;
 &lt;/p&gt;
 &lt;p&gt;
  - Le porteur de projet veillera à solliciter les personnes concernées dans la construction des projets ;
 - L&amp;#039;action devra impliquer des réseaux de bénévoles, qu&amp;#039;il s&amp;#039;agira de coordonner ;
 &lt;/p&gt;
 &lt;p&gt;
  - Le porteur de projet est dans l&amp;#039;obligation de s&amp;#039;appuyer sur les acteurs du territoire, en premier lieu les Centres Locaux d&amp;#039;Information et de Coordination (CLIC).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Cohésion sociale et inclusion
 Santé</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Le projet ne sera financé que si les financements de droit commun ont été prioritairement mobilisés ;
 &lt;/p&gt;
 &lt;p&gt;
  - Le projet devra avoir un cofinancement ou un autofinancement, l&amp;#039;aide de la conférence des financeurs étant plafonnée à 80 % maximum du montant total du projet ;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;appel à projets concerne principalement des dépenses de fonctionnement sur une durée maximale d&amp;#039;une année. Il peut concerner des dépenses d&amp;#039;investissement dès lors qu&amp;#039;elles entrent dans le cadre d&amp;#039;un projet global de prévention de la perte d&amp;#039;autonomie ;
 &lt;/p&gt;
 &lt;p&gt;
  - Les financements de la conférence des financeurs peuvent soutenir des dépenses de formation des intervenants par le porteur de projet (ou l&amp;#039;établissement si celui-ci porte directement une action) dans le cadre du budget prévisionnel d&amp;#039;une action à titre exceptionnel. Il est en effet nécessaire de privilégier l&amp;#039;intervention de personnes déjà formées (ce critère peut par ailleurs être retenu pour la sélection des projets). Les dépenses de formation des intervenants doivent porter sur l&amp;#039;acquisition ou le renforcement de compétences en matière de prévention de la perte d&amp;#039;autonomie dans l&amp;#039;objectif de conduire l&amp;#039;action de prévention ; les dépenses de formation des intervenants ne doivent pas se substituer aux mécanismes existants de financement de la formation professionnelle.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/appel-a-projets-conference-des-financeurs-2025-seniors-a-domicile-et-proches-aidants/</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/appel-a-projets-conference-des-financeurs-de-la-manche-2025</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02 33 77 78 91
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a446-appel-a-projets-conference-des-financeurs-202/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>24/12/2023</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>