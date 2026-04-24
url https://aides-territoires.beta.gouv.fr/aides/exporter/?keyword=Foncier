--- v0 (2026-01-12)
+++ v1 (2026-04-24)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA81"/>
+  <dimension ref="A1:AH55"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,166 +225,203 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>119900</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Acquérir et gérer le foncier nécessaire à la réalisation des projets des collectivités</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Portage foncier</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Établissement public foncier local du Doubs BFC (EPFL)</t>
+          <t>Établissement public foncier local (EPFL) Doubs BFC</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;
+          <t>&lt;p&gt;Outil au service des
+collectivités et de leurs politiques publiques, l&amp;#039;EPF accompagne ses membres
+dans la définition et la mise en œuvre de stratégies et d’actions foncières
+nécessaires à l&amp;#039;aménagement de leurs territoires.&lt;/p&gt;&lt;p&gt;L&amp;#039;EPF intervient en matière de
+portage foncier : il a ainsi vocation à négocier et à acquérir, sur
+demande d’une commune ou d’un EPCI membre, des biens fonciers ou immobiliers, les porter,
+les gérer puis les céder au demandeur (ou à un tiers désigné
+par celui-ci) au moment opportun, lorsqu’il est prêt à réaliser son projet.
+&lt;/p&gt;&lt;p&gt;La technique du portage foncier
+offre l’avantage pour la collectivité de débudgétiser transitoirement
+les dépenses d’acquisition des biens nécessaires à la réalisation
+d’une opération d’aménagement sur une durée suffisamment
+longue, lui permettant ainsi de disposer desdits biens au moment opportun, sans
+apport financier immédiat. Cette technique permet à la collectivité de préparer
+dans les meilleures conditions possibles son projet. L&amp;#039;EPF étant propriétaire
+du bien acheté, il assume toutes les responsabilités et charges du
+propriétaire.&lt;/p&gt;&lt;p&gt;La durée de portage, convenue à
+l’avance, est éventuellement prolongeable et peut être portée à 14 ans au
+maximum sous certaines conditions. À tout moment, la collectivité peut demander
+le rachat du bien en fonction de l’avancée de son projet d’aménagement.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L&amp;#039;EPF peut procéder à des travaux
+de proto-aménagement permettant de préparer le foncier nécessaire à
+l’opération : démolition des bâtiments existants, dépollution, désamiantage,
+etc. L’EPF peut également valoriser les biens acquis en les louant moyennant
+mise en conformité pendant le portage. Les recettes locatives sont reversées à
+la collectivité, en déduction du prix de cession.&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Découvrez quelques exemples
+d&amp;#039;interventions de l&amp;#039;EPF Doubs BFC, qui illustrent la diversité de ses actions
+au service des territoires, sur le site internet de l&amp;#039;EPF : &lt;a href="https://epfdoubsbfc.fr/interventions#exemples-et-temoignages" target="_blank"&gt;https://epfdoubsbfc.fr/&lt;/a&gt; &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Foncier</t>
+          <t>Friche
+Foncier</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...37 lines deleted...]
- &lt;/li&gt;
+          <t>&lt;p&gt;Le territoire d’intervention de
+l’EPF Doubs BFC est celui des EPCI à fiscalité propre et des communes membres
+de l’EPF.&lt;/p&gt;&lt;p&gt;Le principe fondateur des EPF
+locaux est la libre adhésion ; les EPCI à fiscalité propre et les communes à
+titre individuel peuvent solliciter leur adhésion à l’EPF moyennant une
+délibération de leur organe délibérant prise au vu des statuts de l’EPF. Cette
+adhésion est gratuite et implique l’instauration de la Taxe Spéciale
+d’Equipement (TSE) sur le périmètre du territoire adhérent. Dès validation de
+l’adhésion par son Conseil d’administration, l’EPF sollicite un arrêté
+préfectoral, donnant force exécutoire à l’adhésion. &lt;/p&gt;&lt;p&gt;Les acquisitions-relais sont
+réalisées à la demande et pour le compte :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;de ses membres,&lt;/li&gt;
+ &lt;li&gt;des communes appartenant aux EPCI membres,&lt;/li&gt;
+ &lt;li&gt;de leurs établissements publics,&lt;/li&gt;
+ &lt;li&gt;et de toute personne publique appelée à intervenir
+     sur son aire d&amp;#039;intervention.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Pour que l&amp;#039;EPF intervienne, le
+projet doit s&amp;#039;inscrire en adéquation avec son Programme Pluriannuel
+d’Intervention, qui identifie cinq axes :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Habitat&lt;/li&gt;
+ &lt;li&gt;Développement économique&lt;/li&gt;
+ &lt;li&gt;Renouvellement urbain&lt;/li&gt;
+ &lt;li&gt;Equipements publics&lt;/li&gt;
+ &lt;li&gt;Espaces agricoles, naturels et de loisirs&lt;/li&gt;
+&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://epfdoubsbfc.fr/</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ETABLISSEMENT PUBLIC FONCIER DOUBS BFC
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -392,52 +429,82 @@
  21 rue Louis Pergaud 25000 BESANCON
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 03 81 82 38 31
 &lt;/p&gt;
 &lt;p&gt;
  Mél : epf&amp;#64;epfdoubsbfc.fr
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>anthony.debouche@epfdoubsbfc.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/652f-acquerir-et-gerer-le-foncier-necessaire-a-la-/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Etablissement Public Foncier Doubs BFC</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>120278</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Mener des Opérations d’Aménagement Foncier Agricole Forestier et Environnemental (AFAFE) et d’Echanges et Cessions d’Immeubles</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Aménagement foncier rural</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
@@ -596,566 +663,864 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9732-amenagement-foncier-rural/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
+        <v>121128</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Financer un portage de foncier agricole</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Pour faciliter l&amp;#039;acquisition de terres agricoles, le portage du foncier agricole est une solution de plus en plus plébiscitée. La Banque des Territoires investit dans des dispositifs innovants visant l&amp;#039;acquisition, la préservation et la détention à moyen/long-terme de terres agricoles.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle intervient de façon intermédiée et en complément d&amp;#039;autres sources de financement dans des fonds dédiés disposant de la compétence technique de fonds d&amp;#039;investissement à impact, entreprises publiques locales (EPL) ou encore foncières ESS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles
+ &lt;/strong&gt;
+ les projets ancrés dans un ou des territoire(s), qui s&amp;#039;inscrivent dans une volonté publique locale d&amp;#039;intervention foncière agricole ou dans le cadre de partenariats structurants et visant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la transmission des exploitations à une génération nouvelle d&amp;#039;agriculteurs (notamment hors du cadre familial) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ou la transition vers des activités agricoles plus durables (production en agriculture biologique, label bas carbone, agroécologie, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=foncier_agri_psat</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-un-portage-de-foncier-agricole/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2022</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>56453</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Recycler le foncier et les friches</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Autre aide financière
 Ingénierie technique
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I4" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J4" s="1" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>100% du coût des travaux, dans la limite de 50% du prix de revient</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à  faciliter la résorption des friches et le recyclage foncier, pour valoriser l&amp;#039;existant et limiter l&amp;#039;étalement urbain
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  Travaux et études éligibles : tout travaux et études engagés par l&amp;#039;EPFLO et liés à la préparation du site (dépollution, démolition, diagnostics techniques liés aux travaux préparatoires,..),
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Revitalisation
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q4" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Départements de l'Aisne et de l'Oise</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a89c-cofinancer-des-etudes-pour-preparer-laction-f/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...20 lines deleted...]
-          <t>Entreprise publique locale (Sem, Spl, SemOp)
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>166171</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’accession sociale à la propriété</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Organisme de Foncier Solidaire</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local (EPFL) Doubs BFC</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le contexte plus ou moins tendu que connaissent certaines régions,
+les ménages ont de moins en moins de possibilités d’accéder à la propriété et
+se voient dans l’obligation de s’éloigner de plus en plus de leurs lieux de
+travail pour y parvenir.&lt;/p&gt;&lt;p&gt;Cette situation ne peut s’améliorer qu’à la faveur d’initiatives
+publiques volontaristes, passant notamment par la pérennisation sans
+limitation de durée de programmes de logements en accession sociale.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;
+Afin d’optimiser l’efficacité des financements publics dans la durée, et par là
+même de mobiliser les collectivités sur la question de l’accession sociale, il
+convient de perpétuer la maîtrise publique des logements créés. La solution
+permettant de répondre à l’équation posée (maîtrise publique et accession
+privée), est celle de la dissociation définitive de la propriété
+foncière de celle des biens bâtis, au travers du Bail
+réel solidaire, couplée à l’intervention d’un organisme public :
+l’Organisme de Foncier Solidaire (OFS).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Le mécanisme de dissociation de la propriété permet :&lt;/p&gt;&lt;p&gt;-       
+de réduire voire de neutraliser le coût du
+foncier dans le coût total d’achat d’un bien immobilier, en particulier dans
+les zones tendues où le prix du foncier est élevé. L’économie sur le prix
+d’achat du bien peut atteindre 15 % à 50 % par rapport aux prix du marché,
+autorisant des ménages à revenus modestes à devenir propriétaires ;&lt;/p&gt;&lt;p&gt;-       
+à travers les conditions du bail qui lie le
+propriétaire du foncier (l’OFS) au propriétaire du logement, d’assurer le
+caractère anti-spéculatif et solidaire du dispositif. Plusieurs ménages
+successifs, soumis aux mêmes conditions de ressources, bénéficient du même
+effort public consenti initialement pour l’acquisition du foncier.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Par arrêté du 4 mai 2021, le Préfet de la Région Bourgogne
+Franche-Comté a accordé l’agrément nécessaire à l’Etablissement Public Foncier
+(EPF) Doubs BFC pour exercer les activités d’Organisme de Foncier Solidaire. L’OFS
+a pour objet d’acquérir et de gérer des terrains, bâtis ou non, en vue de
+réaliser des logements. Il reste propriétaire des terrains et consent au
+preneur, dans le cadre d’un bail de longue durée, des droits réels en vue de
+l’accession à la propriété de logements, à usage d’habitation principale ou à
+usage mixte professionnel et d’habitation principale, sous des conditions de
+plafond de ressources, de loyers et, le cas échéant, de prix de cession.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retrouvez prochainement la présentation des 1ères opérations de l’OFS
+Doubs BFC !  Découvrez le &lt;a href="https://epfdoubsbfc.fr/ofs#comment-ca-marche"&gt;montage d’une opération
+d’accession sociale en BRS&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le territoire d’intervention de l’OFS Doubs BFC est celui des EPCI à
+fiscalité propre et des communes membres de l’EPF Doubs BFC.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://epfdoubsbfc.fr/</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>anthony.debouche@epfdoubsbfc.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-l-accession-sociale-a-la-propriete/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement Public Foncier Doubs BFC</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>162986</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’adaptation et la mutation du foncier agricole</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 9 - FEADER</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
-[...61 lines deleted...]
-      <c r="T5" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sur le Cœur Entre-deux-Mers le rythme d’artificialisation des sols est
+élevé notamment du fait du développement du logement individuel et des infrastructures
+(routes, zones d’activités, …) au détriment des surfaces foncières agricoles.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le modèle de l’habitat pavillonnaire majoritaire induit de potentiels
+conflits de voisinages avec le monde agricole.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;La loi climat et résilience et la mise en place du Zéro Artificialisation
+Nette ZAN à l’horizon 2050 vont venir impacter le modèle actuel pour le faire
+évoluer vers des pratiques plus durables et moins consommatrices de foncier
+agricole, naturel et forestier.&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;Par ailleurs ce foncier agricole est aussi touché en partie par de
+l’enfrichement, des phénomènes de rétention foncière et l’arrêt d’activités
+agricoles (départ à la retraite, non transmission, difficultés économiques dans
+certaines filières).&lt;/p&gt;&lt;p&gt;&lt;span&gt;Cette situation risque de s’accélérer dans les années à venir du fait du
+départ à la retraite d’une importante génération d’agriculteurs aujourd’hui
+âgée de plus de 55 ans.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Densifier l’urbanisation pour y développer les usages&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prévenir et limiter les conflits d’intérêts potentiels entre les
+différents usagers du foncier (propriétaire, habitants, agriculteurs,
+collectivités, …)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Expérimentation pour
+la mise en place de solutions et dispositifs pour accompagner la démarche de
+Zéro Artificialisation Nette (ZAN)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser l’aménagement
+des espaces agricoles et naturels hors zones Natura 2000 et hors MAEC&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Anticiper et
+accompagner les mouvements de foncier agricole pour dynamiser l’économie
+agricole&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maintenir, préserver
+et dynamiser le foncier agricole&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Friche
+Foncier
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 3 - Agriculture et alimentation durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-les-produits-touristiques-pour-accueillir-les-visiteurs-1/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD7" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...123 lines deleted...]
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>95207</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Mobiliser un établissement public foncier</t>
         </is>
       </c>
-      <c r="C7" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Établissements publics fonciers d'Etat et établissements publics fonciers locaux (EPF/EPFL)</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
-Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les Établissements publics fonciers (EPF) vous proposent de contribuer aux études pré-opérationnelles, de réaliser les acquisitions foncières (négociation amiable ou par le biais de procédures juridiques de type préemption / expropriation), puis d&amp;#039;assurer le portage foncier (gestion, sécurité, gardiennage, etc.) et les opérations de proto-aménagement (déconstruction des bâtiments existants, dépollution, etc.). A l&amp;#039;issue de la convention, le foncier est rétrocédé à la collectivité territoriale ou directement à l&amp;#039;aménageur retenu par la collectivité (à prix coûtant voire avec une minoration). L&amp;#039;EPF assure également une mission de conseil auprès des collectivités membres pour l&amp;#039;élaboration de leur stratégie d&amp;#039;intervention foncière.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;action des EPF porte sur l&amp;#039;acquisition et la gestion de foncier. Grâce à ces intervention, les EPF facilitent la production de logements (notamment de logements sociaux) et d&amp;#039;équipements publics, la revitalisation des centres-villes et des centres-bourgs, le recyclage des friches, le développement économique, la protection de l&amp;#039;environnement et la lutte contre les risques naturels et technologiques (exemple : recul du trait de côte)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Bretagne accompagne le projet de reconversion de la friche urbaine de l&amp;#039;ancien hôpital Bodélio à Lorient (56), qui figure parmi les opérations lauréates du Fonds Friches. A l&amp;#039;issue du portage par l&amp;#039;EPF, le site va être réhabilité en « quartier de cœur de ville ». 700 logements neufs vont y être progressivement construits, complétés par un parc urbain paysagé d&amp;#039;une surface de 1,5 hectare.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF d&amp;#039;Occitanie accompagne la stratégie foncière de la commune de Vias (34) et de l&amp;#039;Agglomération Hérault Méditerranéeen en régulant les transactions dans le cadre d&amp;#039;une zone d&amp;#039;aménagement différée (ZAD) de 300 ha, en procédant à des acquisitions stratégiques permettant le maintien des activités d&amp;#039;hôtellerie en plein air et en facilitant leur relocalisation en cas de montée des eaux. En 2019, l&amp;#039;EPF a préempté le camping Jean Pérès pour un montant de 700 000€. L&amp;#039;objectif est de maintenir l&amp;#039;exploitant et de sécuriser l&amp;#039;activité économique tout en envisageant à terme la possibilité de relocaliser des emplacements menacés en front de mer sur ce même site. Le bail commercial en vigueur au moment de la décision de préemption étant obsolète, l&amp;#039;EPF a renégocié un nouveau bail commercial clarifiant les obligations respectives entre le propriétaire et l&amp;#039;exploitant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Hauts-de-France a signé une convention avec Douaisis Agglo (59) pour l&amp;#039;acquisition et les travaux de déconstruction de bâtiments industriels appartenant à Renault sur le parc d&amp;#039;activités des Hautes Rives. Sur ce site, la société Envision AESC porte en partenariat avec Renault Group, RTE et l&amp;#039;EPF un projet visant à construire puis exploiter une usine de production de composants de batteries pour véhicules électriques. Ce projet contribue à la mise en place d&amp;#039;une filière française d&amp;#039;excellence dans la production de batteries au service de la mobilité électrique. En décembre, six mois après avoir signé la convention de partenariat avec Douaisis Agglo, l&amp;#039;établissement a régularisé l&amp;#039;acquisition du site, mobilisant ses moyens financiers à hauteur de 43,2 millions d&amp;#039;euros dont 37,5 pour l&amp;#039;acquisition des emprises foncières libérées par Renault et 6,2 M€ pour les travaux de déconstruction permettant son recyclage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Nouvelle-Aquitaine a conventionné avec la commune de Bénévent-l&amp;#039;Abbaye (23), commune de 765 habitants classée « Petite Cité de Caractère », pour réinvestir une grande maison vacante dans le centre-bourg. Suite au portage réalisé par l&amp;#039;EPF, le bien a été cédé à la commune, qui va désormais pouvoir y développer son projet consistant en l&amp;#039;aménagement de locaux pour des artisans d&amp;#039;art ainsi que des logements locatifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Suite à la tempête Alex, une convention-cadre Etat-EPF Provence-Alpes-Côte-d&amp;#039;Azur a été signée le 12 janvier 2021, relative au cadrage de l&amp;#039;intervention foncière de l&amp;#039;EPF sur les vallées de la Tinée, de la Vésubie et de la Roya, qui prévoit un engagement à hauteur de 60 M€ sur 3 ans. Quatre conventions d&amp;#039;interventions foncières, signées à l&amp;#039;été 2021, déclinent ensuite, pour chaque territoire, les modalités d&amp;#039;intervention opérationnelle de l&amp;#039;EPF. En outre celui a été missionné en 2021 pour mener 260 acquisitions et réaliser 104 démolitions.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://www.epfna.fr/wp-content/uploads/2022/07/RA2021-VOL2-BD.pdf" rel="noopener" target="_blank"&gt;
   Lien vers plus d&amp;#039;exemples de projets
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Sols
 Friche
 Foncier
 Economie circulaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de l&amp;#039;accompagnement d&amp;#039;un Etablissement Public Foncier, vous devez au préalable être une commune ou une intercommunalité :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   adhérente à un EPF Local (si ce n&amp;#039;est pas le cas, tout EPCI à fiscalité propre peut faire une demande d&amp;#039;adhésion auprès de l&amp;#039;EPFL présent sur son territoire)
   &lt;strong&gt;
    OU
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   située dans le périmètre d&amp;#039;intervention d&amp;#039;un EPF d&amp;#039;Etat.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si votre territoire n&amp;#039;est pas couvert par un EPF local ou d&amp;#039;État, vous pouvez prendre l&amp;#039;attache de l&amp;#039;un des établissements opérant. dans votre région et/ou de la DREAL afin de mobiliser les études et les procédures réglementaires adéquates.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt="Carte_EPF_oct2022" src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/DHUP_AD3_EPF_2022_06_29.jpeg" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -1181,62 +1546,62 @@
  &lt;/li&gt;
  &lt;li&gt;
   Carte 2 :
   &lt;a href="https://asso-epfl.fr/zoom-sur-les-epfl/trouver-un-epfl/" rel="noopener" target="_blank"&gt;
    Trouver un EPFL
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Association Nationale des Etablissements Publics Fonciers Locaux - Charlotte BOEX : c.boex&amp;#64;asso-epfl.fr / ligne directe : 06.46.91.90.63 - Site internet :
   &lt;a href="https://asso-epfl.fr/" rel="noopener" target="_blank"&gt;
    www.asso-epfl.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
@@ -1343,257 +1708,125 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>c.boex@asso-epfl.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f989-mobiliser-un-etablissement-public-foncier/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Association Nationale des Etablissements Publics Fonciers Locaux</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...161 lines deleted...]
-    <row r="9" spans="1:27" customHeight="0">
+    <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>162387</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'optimisation du potentiel photovoltaïque territorial</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Plan solaire : AMI - Foncier dérisqué</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région souhaite soutenir l&amp;#039;optimisation du potentiel photovoltaïque territorial, en équipant le plus de sites possible. Cette étude a donc pour but d&amp;#039;identifier sur l&amp;#039;ensemble d&amp;#039;un patrimoine, toutes les installations possibles, et d&amp;#039;étudier leur faisabilité technique et économique afin de tendre vers une planification du photovoltaïque saine et durable. L&amp;#039;objectif est de permettre la réalisation d&amp;#039;installations groupées.&lt;/p&gt; &lt;p&gt;Entreprises, collectivités, parcs naturels régionaux, toute personne morale publique ou privée.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt; &lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Instruction tout au long de l&amp;#039;année. Pas de date butoir.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
@@ -1630,870 +1863,4692 @@
         </is>
       </c>
       <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/</t>
         </is>
       </c>
       <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;gburle&amp;#64;maregionsud.fr;&lt;/p&gt;
 &lt;p&gt;maquadrio&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-ami-foncier-derisque/</t>
         </is>
       </c>
       <c r="AA9" s="1" t="inlineStr">
         <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>166043</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'optimisation du potentiel photovoltaïque territorial</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : AMI - Foncier dérisqué</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région souhaite soutenir l&amp;#039;optimisation du potentiel photovoltaïque territorial, en équipant le plus de sites possible. Cette étude a donc pour but d&amp;#039;identifier sur l&amp;#039;ensemble d&amp;#039;un patrimoine, toutes les installations possibles, et d&amp;#039;étudier leur faisabilité technique et économique afin de tendre vers une planification du photovoltaïque saine et durable. L&amp;#039;objectif est de permettre la réalisation d&amp;#039;installations groupées.&lt;/p&gt; &lt;p&gt;Entreprises, collectivités, parcs naturels régionaux, toute personne morale publique ou privée.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt; &lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-ami-foncier-derisque</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;gburle&amp;#64;maregionsud.fr;&lt;/p&gt;
+&lt;p&gt;maquadrio&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-ami-foncier-derisque-1/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-      <c r="A10" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>165812</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Recycler les friches</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Recyclage foncier (friches)</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F11" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;La mobilisation des zones en friches dans les centres urbains et les périphériques des villes constitue un moyen de lutter contre la consommation et l&amp;#039;artificialisation de terres et d&amp;#039;espaces naturels. Le Fonds vert aide au recyclage d’une friche urbaine, commerciale, (aéro-)portuaire, ferroviaire ou routière, industrielle, militaire ou minière, et plus généralement d’un espace foncier déjà artificialisé mais sous-utilisé, pour des projets d’aménagement ou de relocalisation d’activités. &lt;/p&gt;&lt;p&gt;Cette mesure vise à limiter l&amp;#039;étalement urbain qui représente un coût écologique important en raison, d&amp;#039;une part, de ses effets négatifs sur les sols naturels et agricoles (moindre captation de CO2, réduction de la biodiversité, pollutions) et, d&amp;#039;autre part, de l&amp;#039;éloignement des populations des centre-ville (pollutions dues aux trajets, temps de transport, etc.). &lt;br /&gt;&lt;br /&gt;Le recyclage des friches est bénéfique pour la redynamisation des espaces urbains et constitue un levier important de transformation des villes et des villages.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Martinique - subvention de 150 000€ octroyée en 2024 (coût total de l’opération de 
+2 171 852€). Le projet consiste en la réhabilitation complète d’une ancienne banque située 
+dans le centre-ville de Fort-de-France afin de créer une résidence étudiante composée de 
+16 studios ou chambres. Le projet participe en outre à la redynamisation du centre-ville de 
+Fort-de-France et à la gestion de la pénurie de foncier en Martinique. Les travaux prévoient 
+la remise à nu de la structure du bâtiment et la reprise complète de tous les autres corps 
+d&amp;#039;état. Le bâtiment sera mis aux normes d&amp;#039;efficacité énergétique (éclairage LED, ventilation 
+naturelle, chauffe eaux thermodynamiques...). &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Sols
+Friche
+Foncier
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les entités éligibles sont : &lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les
+     collectivités territoriales, les établissements publics locaux ou les opérateurs qu’ils
+     auront désignés ;&lt;/li&gt;
+ &lt;li&gt;Les
+     établissements publics de l’Etat (dont le Conservatoire du littoral et des rivages lacustres) ou
+     les opérateurs qu’ils auront désignés ;&lt;/li&gt;
+ &lt;li&gt;Les
+     aménageurs publics (établissements publics d’aménagement, entreprises
+     publiques locales, SEM, SPL) ;&lt;/li&gt;
+ &lt;li&gt;Les
+     organismes de fonciers solidaires ;&lt;/li&gt;
+ &lt;li&gt;Les
+     bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Des
+     entreprises privées ou des associations, sous réserve de l’accord de la
+     collectivité compétente en matière d’urbanisme et d’aménagement ainsi que
+     du concédant, mandant ou bailleur le cas échéant, et pour des projets
+     présentant un intérêt général suffisant (notamment en termes de logement
+     social ou de revitalisation ou d’implantations industrielles).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Dans le cas d’une concession d’aménagement, le dossier doit de
+préférence être déposé par le concessionnaire puisqu’il engage les dépenses.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets de recyclage d’une friche dans le cadre d’une action ou opération d’aménagement  (voir la définition donnée par l&amp;#039;article L. 300-1 du code de l&amp;#039;urbanisme).&lt;/p&gt;&lt;p&gt;Dans le cadre de la présente mesure du fonds vert, sont considérés comme une friche :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Tout terrain nu, déjà artificialisé et qui a perdu son usage ou son affectation ou qui, en outre-mer, a été laissé vacant après évacuation d&amp;#039;habitats illicites ou spontanés ;&lt;/li&gt;&lt;li&gt;Un îlot d&amp;#039;habitat, d&amp;#039;activités ou mixte, bâti et caractérisé par une importante vacance, ou qui a perdu son usage ou son affectation, ou qui est à requalifier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le recyclage d’une friche peut s’inscrire dans une opération globale d’aménagement, dont le bilan reste déficitaire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Cette aide du Fonds vert s’adresse aux projets dont les bilans économiques restent déficitaires après prise en compte de toutes les autres subventions publiques, et malgré la recherche et l’optimisation de tous les autres leviers d’équilibre (en particulier en matière de densité et de mixité), à l’aune des enjeux d’attractivité du site et d’urbanité&lt;/strong&gt;. La démonstration de la mobilisation de l’ensemble des subventions publiques, ainsi que des leviers d’équilibres opérationnels doit être apportée lors de la demande de subvention.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le financement d&amp;#039;études relevant de la méthodologie nationale de gestion des sites et sols pollués ;&lt;/li&gt;&lt;li&gt;Des acquisitions foncières ;&lt;/li&gt;&lt;li&gt;Des travaux : &lt;br /&gt;- de démolition ou de déconstruction ;&lt;br /&gt;- de dépollution ;&lt;br /&gt;- de réhabilitation de bâtiment ;&lt;br /&gt;- de restauration écologique des sols, notamment aux fins de renaturation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets visant l&lt;strong&gt;’accueil d’une activité industrielle et/ou les opérations en phase de proto-aménagements&lt;/strong&gt;, la pré-identification d’un preneur et/ou d’un occupant final n’est pas requise mais des éléments devront être fournis aux services de l&amp;#039;Etat.&lt;/p&gt;&lt;p&gt;Pour les projets &lt;strong&gt;portant sur une friche classée ICPE, industrielle ou minière&lt;/strong&gt;, les critères d’éligibilité particulier devront être respectés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Recyclage_foncier.pdf</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/fonds-vert-3-friches</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recycler-le-foncier-friches-24/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>139431</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le gisement foncier de mon territoire, de ma commune</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Autre aide financière
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans un objectif de sobriété foncière, l&amp;#039;Etablissement Public Foncier Hauts de France accompagne les collectivités dans l&amp;#039;identification des gisements fonciers sur leur territoire en promouvant l&amp;#039;élaboration de référentiels fonciers. Le référentiel permet d&amp;#039;identifier les gisements fonciers bâtis et non bâtis au sein de l&amp;#039;enveloppe urbaine (friches, dents creuses, logements vacants...), puis de les qualifier (dureté foncière, potentiel d&amp;#039;aménagement, coût du recyclage, aménités du site...). La collectivité est maître d&amp;#039;ouvrage, l&amp;#039;EPF apporte son expertise en matière de méthodologie et de rédaction du cahier des charges, d&amp;#039;accompagnement au suivi de la mission et d&amp;#039;exploitation des résultats. L&amp;#039;établissement peut également aider à la sélection du prestataire et contribuer à fournir des données nécessaires aux études. Dans certains cas, l&amp;#039;EPF peut cofinancer la démarche à hauteur de 50% maximum.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Identification du gisement foncier en renouvellement urbain sur le territoire de la communauté d&amp;#039;agglomération d&amp;#039;Hénin-Carvin (2018-2019)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans un souci de limitation de la consommation foncière, la démarche avait pour objectif d&amp;#039;identifier le foncier mobilisable en renouvellement urbain pour satisfaire les besoins de la communauté d&amp;#039;agglomération (offre de logements diversifiée, développement économique, préservation des espaces naturels et agricoles). Après un diagnostic du territoire et une investigation sur le terrain, un potentiel de 470 hectares a été identifié, qualifié puis hiérarchisé afin d&amp;#039;aboutir à la définition d&amp;#039;une stratégie foncière à l&amp;#039;échelle de l&amp;#039;EPCI. Chaque potentiel foncier a fait l&amp;#039;objet d&amp;#039;une fiche descriptive et une monographie par commune a été réalisée.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Foncier</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4411-identifier-le-gisement-foncier-de-mon-territo/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>117391</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre un aménagement foncier, agricole ou forestier</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Améliorer les conditions d&amp;#039;exploitations des propriétés rurales agricoles ou forestières, la mise en valeur des espaces naturels ruraux et l&amp;#039;aménagement du territoire communal.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Constitution par le Département de la Commission (inter)communale d&amp;#039;aménagement foncier ; animation de réunions ; Elaboration du cahier des charges de l&amp;#039;étude du géomètre, passation du marché public, analyse des offres, suivi de l&amp;#039;étude ; lancement et suivi de l&amp;#039;enquête publique ; intervention administratives et juridique des divers actes.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rédaction de notes et de rapports
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Gratuit pour la commune s&amp;#039;il s&amp;#039;agit d&amp;#039;une première opération d&amp;#039;AFAF volontaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Financé par le maître d&amp;#039;ouvrage dans le cadre d&amp;#039;aménagements fonciers liés à des ouvrages linéaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Foncier
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/85aa-mettre-en-uvre-un-amenagement-foncier-agricol/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>119743</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Aménager l'espace en valorisant et préservant le foncier</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Notre offre vous permet d&amp;#039;appréhender les enjeux de l&amp;#039;agriculture locale dans vos projets d&amp;#039;aménagement. Nous élaborons avec vous une solution qui prend en compte les préoccupations agricoles locales dans un souci de développement maîtrisé et économe de votre territoire.&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9593-reperer-les-friches-agricoles-et-urbaines/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>97335</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de logement social en réutilisant le foncier</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à offrir des solutions de logement locatifs sociaux en centre-ville/centre-bourg à proximité des services en réutilisant des bâtis ou en démolissant des bâtis inexploitables et/ou sans intérêt architectural afin de réutiliser le foncier.
+&lt;/p&gt;&lt;p&gt;L&amp;#039;aide vient soutenir les projets visant à réutiliser du bâti ou du foncier en vue de créer du logement locatif social.&lt;/p&gt;
+&lt;p&gt;
+ Opération située sur le territoire de délégation des aides à la pierre du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de réutilisation de bâti : une aide départementale de 5 000 € maximum par logement dans la limite de 50 000 € par opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de démolition-construction : une aide départementale de 2 500 € maximum par logement dans la limite de 25 000€ par opération.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Accès aux services
+Cohésion sociale et inclusion
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;Sont éligibles les opérations situées dans le territoire de délégation des aides à la pierre du Département de la Vendée et situées en centre-bourg ou centre-ville à proximité des services et commerces.&lt;/p&gt;
+&lt;p&gt;
+ Les opérations devront être agréées par le Département de la Vendée via un agrément logement social (PLUS, PLAI ou PLS).&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;opération doit viser à réutiliser un bâti de plus de 15 ans pour produire du logement locatif social ordinaire ou démolir un bâti inexploitable et recycler le foncier en réalisant du logement locatif social ordinaire de type PLUS, PLAI et/ou PLS.&lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de réutilisation de bâti, le niveau de consommation énergétique du logement après travaux devra être inférieur ou égal à 230 kWh/m2/an (étiquettes énergétiques A, B, C et D).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://vendee.fr</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>karine.desaintmichel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b79-soutenir-la-production-de-logement-social-en-/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>95301</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Financer des travaux connexes liés aux opérations d’aménagement foncier</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J16" s="1" t="inlineStr">
         <is>
           <t>Le taux de subventionnement des travaux connexes est fonction de l’obtention du FEADER</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aménagement foncier rural vise à améliorer les conditions d&amp;#039;exploitation des propriétés rurales agricoles ou forestières et dans ce but, le Département ordonne les opérations d&amp;#039;Aménagement Foncier Agricole, Forestier et Environnemental (AFAFE) qui permettent la restructuration foncière sur un périmètre défini (échelle communale ou intercommunale).
 &lt;/p&gt;
 &lt;p&gt;
  Le Département, en subventionnant la réalisation des travaux connexes aux AFAFE, encourage l&amp;#039;aménagement optimal du territoire suite à la réorganisation parcellaire et participe ainsi au maintien et au développement de l&amp;#039;activité agricole et à la valorisation des paysages et du patrimoine naturel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Aménagement du territoire avec la réorganisation parcellaire
   &lt;/li&gt;
   &lt;li&gt;
    Valorisation des paysages et du patrimoine naturel
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  Les communes, groupements de communes ou associations foncières qui assurent la maîtrise d&amp;#039;ouvrage des travaux connexes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Travaux éligibles à la subvention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;établissement de tous chemins d&amp;#039;exploitation nécessaires pour desservir les parcelles ;
   &lt;/li&gt;
   &lt;li&gt;
    Tous travaux affectant les particularités topographiques, lorsque ces travaux présentent un caractère d&amp;#039;intérêt collectif pour l&amp;#039;exploitation du nouvel aménagement parcellaire,  dans le respect de ces particularités topographiques prévues par les exploitants agricoles en application des règles relatives aux bonnes conditions agricoles et environnementales ;
   &lt;/li&gt;
   &lt;li&gt;
    Tous travaux d&amp;#039;amélioration foncière connexes à l&amp;#039;aménagement foncier agricole forestier et environnemental, tels que ceux nécessaires à la sauvegarde des équilibres naturels, à la protection des sols ou à la remise en bon état des continuités écologiques ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;aménagement hydraulique rendus indispensables au bon écoulement des eaux,
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;exécution de tous travaux et la réalisation de tous ouvrages nécessaires à la protection des forêts ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;exécution de travaux de nettoyage, remise en état, création et reconstitution d&amp;#039;éléments présentant un intérêt pour les continuités écologiques et les paysages tels que les haies, plantations d&amp;#039;alignement, talus, fossés et berges.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/travaux-connexes-lies-aux-operations-damenagement-foncier</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Aménagement
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de l&amp;#039;Aménagement Foncier -
  Laetitia d&amp;#039;AMICO
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 04 68 11 06 13 / 06 71 15 42 79
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:laetitia.damico&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   laetitia.damico&amp;#64;aude.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a0dd-financer-des-travaux-connexes-lies-aux-operat/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>148613</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (47)</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (47)</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association</t>
-[...24 lines deleted...]
- Opération de démolition-construction : une aide départementale de 2 500 € maximum par logement dans la limite de 25 000€ par opération.
+Département</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;👉&lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
-[...3 lines deleted...]
-Cohésion sociale et inclusion
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
 Revitalisation
+Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Lutte contre la précarité</t>
-[...2 lines deleted...]
-      <c r="O11" s="1" t="inlineStr">
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
-[...12 lines deleted...]
-&lt;p&gt;
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a79f-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>144536</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (33)</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (33)</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;
+                           &lt;span&gt;
+                            &lt;span&gt;
+                             &lt;span&gt;
+                              &lt;span&gt;
+                               &lt;span&gt;
+                                &lt;span&gt;👉&lt;/span&gt;
+                               &lt;/span&gt;
+                              &lt;/span&gt;
+                             &lt;/span&gt;
+                            &lt;/span&gt;
+                           &lt;/span&gt;
+                          &lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
-[...15 lines deleted...]
- Service Habitat
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Grégoire Gilger
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur opérationnel, directeur territorial Gironde
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 18 19
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  gregoire.gilger&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6be2-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>144535</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (17)</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (17)</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;
+                           &lt;span&gt;
+                            &lt;span&gt;
+                             &lt;span&gt;👉&lt;/span&gt;
+                            &lt;/span&gt;
+                           &lt;/span&gt;
+                          &lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
  &lt;br /&gt;
-&lt;/p&gt;
-[...9 lines deleted...]
-  habitat&amp;#64;vendee.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7181-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>144534</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
   &lt;span&gt;
-   Ouvre une nouvelle fenêtre
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;👉&lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
   &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32a2-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>144533</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (79)</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (79)</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ... ) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;
+                        &lt;span&gt;
+                         &lt;span&gt;
+                          &lt;span&gt;👉&lt;/span&gt;
+                         &lt;/span&gt;
+                        &lt;/span&gt;
+                       &lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Arnaud Herry
+ &lt;/li&gt;
+ &lt;li&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/li&gt;
+ &lt;li&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  05 49 62 66 94
+ &lt;/li&gt;
+ &lt;li&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDE
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e61-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>144532</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (19)</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (19)</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;
+                     &lt;span&gt;
+                      &lt;span&gt;
+                       &lt;span&gt;👉&lt;/span&gt;
+                      &lt;/span&gt;
+                     &lt;/span&gt;
+                    &lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
-[...74 lines deleted...]
-Sols
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
 Foncier
+Commerces et services
+Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
 Consommation et production
-Biodiversité
-[...5 lines deleted...]
-      <c r="O12" s="1" t="inlineStr">
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
-[...36 lines deleted...]
- Téléphone : 01 64 14 73 56
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Corrèze</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Nicolas Proust
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  nicolas.proust&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 98 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c89d-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>144531</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (87)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (87)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
+Département</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;
+                  &lt;span&gt;
+                   &lt;span&gt;
+                    &lt;span&gt;👉&lt;/span&gt;
+                   &lt;/span&gt;
+                  &lt;/span&gt;
+                 &lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  www.epfna.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Vienne</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9773-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>144530</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (86)</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (86)</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;
+              &lt;span&gt;
+               &lt;span&gt;
+                &lt;span&gt;
+                 &lt;span&gt;👉&lt;/span&gt;
+                &lt;/span&gt;
+               &lt;/span&gt;
+              &lt;/span&gt;
+             &lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  www.epfna.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4a90-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>144528</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (23)</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;👉&lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  www.epfna.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3853-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>143293</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Apprendre à utiliser les fichiers fonciers (Formation)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...7 lines deleted...]
- Notre offre vous permet d&amp;#039;appréhender les enjeux de l&amp;#039;agriculture locale dans vos projets d&amp;#039;aménagement. Nous élaborons avec vous une solution qui prend en compte les préoccupations agricoles locales dans un souci de développement maîtrisé et économe de votre territoire.&lt;br /&gt;
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2009, le Cerema retraite, géolocalise et enrichit les Fichiers fonciers de la Direction Générale des Finances Publiques (Dgfip, données MAJIC) pour le compte du Ministère en charge de l&amp;#039;Ecologie et du Logement, afin de permettre aux acteurs pblics de réaliser facilement des analyses fines et comparables sur leur territoire national. Les Fichiers fonciers décrivent de manière détaillée l&amp;#039;occupation du sol fiscale, les locaux ainsi que les différents droits de propriété qui leur sont liés. Ils sont aujourd&amp;#039;hui devenus essentiels pour à une meilleure connaissance du foncier dans de nombreuses politiques publiques telles que l&amp;#039;occupation du sol, l&amp;#039;aménagement, le logement, la gestion du risque et l&amp;#039;énergie. Le Cerema vous propose de découvrir le contenu et les usages des Fichiers fonciers à travers une prise en main opérationnelle des données. La formation apporte des notions thématiques sur les données et leur utilisation, et des notions techniques pour la manipulation des données
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comprendre le contenu des Fichiers fonciers et les usages des données, savoir apprécier la fiabilité des variables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir des outils adaptés aux ambitions des politiques publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir manipuler les principales variables des Fichiers fonciers au travers de requêtes SQL (langage de requête structurée).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Journée 1
+&lt;/p&gt;
+&lt;p&gt;
+ 9h00 - 12h00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de la matrice cadastrale MAJIC aux Fichiers fonciers retraités par le Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  principes de retraitement : géolocalisation, classification des propriétaires, champs métier
+ &lt;/li&gt;
+ &lt;li&gt;
+  contenu des Fichiers fonciers : les produits tables principales et tables agrégées
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 14h00 - 17h00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  cours progressifs en SQL : affichage des colonnes, sélection des lignes renvoyées, tri des résultats, calcul de premières statistiques agrégées
+ &lt;/li&gt;
+ &lt;li&gt;
+  exercices simples et appliquées pour différents usages : occupation du sol, logement et habitat, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  visualisation des données dans le logiciel QGis.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Journée 2
+&lt;/p&gt;
+&lt;p&gt;
+ 9h00 - 12h00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  approche thématique : compréhension des notions présentes dans les Fichiers fonciers et contenu des variables
+ &lt;/li&gt;
+ &lt;li&gt;
+  des notions fiscales aux usages concrets : savoir apprécier le périmètre de fiabilité des variables
+ &lt;/li&gt;
+ &lt;li&gt;
+  diaporama des usages classiques des Fichiers fonciers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 14h00 - 17h00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  suite des exercices SQL : calcul de statistiques sur groupements à la commune ou autre périmètre, jointure entre tables, création de nouvelles tables
+ &lt;/li&gt;
+ &lt;li&gt;
+  cas d&amp;#039;usage concrets : repérage des droits de propriété, recherche du foncier d&amp;#039;une personne morale, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Journée 3
+&lt;/p&gt;
+&lt;p&gt;
+ 9h00 - 12h00 : matinée technique
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  jointure géographique et mini cas d&amp;#039;usage
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de colonnes d&amp;#039;indicateurs à façon, filtres SQL avancés
+ &lt;/li&gt;
+ &lt;li&gt;
+  retour sur les notions importantes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 14h00 - 17h00 : approfondissement au choix
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  notions géomatiques ou thématiques à la demande : exercices de prise en main avancés
+ &lt;/li&gt;
+ &lt;li&gt;
+  approfondissement sur les variables disponibles et leurs cas d&amp;#039;usage
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en pratique sur un court cas d&amp;#039;usage classique : occupation du sol, évaluation des enjeux en zones à risque, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en pratique autour de cas concrets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support de présentation
+ &lt;/li&gt;
+ &lt;li&gt;
+  La formation se déroule en présentiel. 8 postes informatiques dotés de Qgis et serveur PostgreSQL/client PgAdmin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attesttation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité de nos formations aux personnes en situation de handicap
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Délais d&amp;#039;accès
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1500€ HT (TVA à 0 % s&amp;#039;agissant de formation)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuners inclus
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="O13" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Foncier</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes bénéficiaires des Fichiers fonciers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics de l&amp;#039;État
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agences d&amp;#039;urbanisme, EPF, SAFER, ADIL, OLAP, SCoT, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bureaux d&amp;#039;études
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau prérequis
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aucun prérequis n&amp;#039;est nécessaire. La formation propose une initiation complète au SQL (langage de requête structuré), via le client PgAdmin de l&amp;#039;outil libre PostgreSQL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une connaissance basique d&amp;#039;un logiciel bureautique SIG (Système d&amp;#039;Information Géographique) tel que Qgis est souhaitable.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
-[...7 lines deleted...]
- Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-savoir-utiliser-fichiers-fonciers-0</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://datafoncier.cerema.fr/donnees/fichiers-fonciers/contact</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46b5-savoir-utiliser-les-fichiers-fonciers-formati/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>133060</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (16)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...6 lines deleted...]
-Ingénierie financière
+Département</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...8 lines deleted...]
- &lt;br /&gt;
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
+ &lt;/li&gt;
+ &lt;li&gt;
+  redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reconvertir les friches (artisanales, industrielles, résidentielles, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prévenir les risques naturels ou technologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Son champ de compétence opérationnelle concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la recherche d&amp;#039;informations nécessaires à la parfaite connaissance des caractéristiques foncières du site, et la réalisation d&amp;#039;études de capacité ou de pré-faisabilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition, par le biais d&amp;#039;une négociation amiable, d&amp;#039;une préemption ou en ayant recours à l&amp;#039;expropriation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion : il assure la bonne gestion du bien et peut faire réaliser les travaux de démolition ou de dépollution nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  la cession à opérateur : si le bien n&amp;#039;a pas vocation à être racheté par la collectivité l&amp;#039;EPFNA accompagne celle-ci dans la recherche d&amp;#039;un acquéreur (bailleur social, opérateur immobilier, ...) et dans le montage de l&amp;#039;opération de manière à permettre sa revente rapide. Il dispose d&amp;#039;une bonne connaissance des opérateurs immobiliers actifs dans le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En amont il peut appuyer la collectivité dans la définition d&amp;#039;une stratégie d&amp;#039;intervention foncière sur la base d&amp;#039;une étude ou d&amp;#039;un gisement foncier (
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;👉&lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ voir fiche «
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
+  stratégie foncière
+ &lt;/a&gt;
+ »)
+&lt;/p&gt;
+&lt;p&gt;
+ En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
-[...49 lines deleted...]
-  https://epf-hdf.fr/lepf-pratique/contact
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d39-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>138002</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l Aménagement Foncier Agricole et Forestier (AFAF) (regroupements de parcelles)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l Aménagement Foncier Agricole et Forestier (en lien avec des projets routiers) (AFAF)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...57 lines deleted...]
-      <c r="T15" s="1" t="inlineStr">
+Agriculteur
+Particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>Financement 100% des procédures sous maîtrise d&amp;#039;ouvrage départementale.</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aménagement foncier agricole, forestier et environnemental, applicable aux propriétés rurales non bâties, se fait au moyen d&amp;#039;une nouvelle distribution des parcelles morcelées et dispersées.  Il a principalement pour but, par la constitution d&amp;#039;exploitations rurales d&amp;#039;un seul tenant ou à grandes parcelles bien groupées, d&amp;#039;améliorer l&amp;#039;exploitation agricole des biens qui y sont soumis. Il doit également avoir pour objet l&amp;#039;aménagement rural du périmètre dans lequel il est mis en œuvre et peut permettre, dans ce périmètre, une utilisation des parcelles à vocation naturelle, agricole ou forestière en vue de la préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Communes, EPCI, propriétaires fonciers, exploitants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Délibération de la commune
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement Foncier Agricole et Forestier en lien avec le projet routier RN 102 de poursuite du contournement du Puy jusqu&amp;#039;au rond-point des Fangeas.
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement foncier agricole et forestier (AFAF), réglementation des boisements RB), échanges et cessions d&amp;#039;immeubles ruraux ou forestiers (ECIR / ECIF), mise en valeur des terres,...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Foncier
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Procédures régies par le Code rural et de la pêche maritime (L 123-1 et suivants)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
-[...14 lines deleted...]
-  vous pouvez contacter votre direction régionale
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Les-Amenagements-Fonciers.html</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
- .
-[...13 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;
+&lt;p&gt;Sébastien CUBIZOLLES&lt;/p&gt;
+&lt;p&gt;
+ Email :
+sebastien.cubizolles&amp;#64;hauteloire.fr&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 71 07 43 50&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b6eb-soutenir-lamenagement-foncier-agricole-et-for/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>115161</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux connexes aux aménagements fonciers ruraux</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Travaux connexes aux aménagements fonciers ruraux</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>20% du montant des travaux éligibles plafonnés</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Travaux connexes réalisés dans le cadre d&amp;#039;un premier aménagement foncier soumis à l&amp;#039;enquête publique du projet et présentant un caractère d&amp;#039;intérêt général dans les domaines suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux liés à la sécurité, empierrement des sorties sur les routes nationales et départementales, empierrement des chemins latéraux aux routes nationales et départementales, terrassement visant à améliorer la visibilité (non compris les enduits, enrobé et béton de chaussée) ;
   &lt;/li&gt;
   &lt;li&gt;
    aménagements liés à la protection et la recharge des nappes, bassins de décantation, de rétention et d&amp;#039;infiltrations des eaux superficielles, tous aménagements améliorant l&amp;#039;infiltration des eaux de ruissellement ;
   &lt;/li&gt;
   &lt;li&gt;
    plantations excédentaires liées à l&amp;#039;amélioration du paysage ;
   &lt;/li&gt;
   &lt;li&gt;
    travaux liés à la lutte contre l&amp;#039;érosion et les inondations.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Dépenses retenues :
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
@@ -2544,3282 +6599,361 @@
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     la base de calcul de l&amp;#039;aide du Département est égale à la charge résiduelle de la collectivité demandeuse,
    &lt;/li&gt;
    &lt;li&gt;
     ou que cette base subventionnable est plafonnée,
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;p&gt;
   il y a lieu, dans l&amp;#039;un et l&amp;#039;autre cas, de diminuer la base subventionnable du montant de la DGE (Dotation globale d&amp;#039;équipement) auquel la collectivité peut prétendre.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Majoration des taux de subvention en fonction de l&amp;#039;effort fiscal des communes
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Les taux de base de subvention peuvent être majorés de 5% à 20 % en fonction de l&amp;#039;effort fiscal de la commune. Cette éventuelle majoration est calculée en comparaison avec l&amp;#039;effort fiscal moyen des communes de population équivalente.
  &lt;/p&gt;
  &lt;p&gt;
   Elle ne s&amp;#039;applique pas aux opérations réalisées par des groupements de communes pour leur propre compte ou en maîtrise d&amp;#039;ouvrage déléguée.
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le dossier de demande de subvention doit comporter :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1. la délibération du Conseil municipal (ou du Comité syndical) qui
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    adopte le projet et son financement,
   &lt;/li&gt;
   &lt;li&gt;
    sollicite le concours financier du Département
   &lt;/li&gt;
   &lt;li&gt;
    la demande au Département l&amp;#039;autorisation de commencer les travaux sans attendre l&amp;#039;attribution de l&amp;#039;aide sollicitée
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  2. les plans et les devis estimatifs
 &lt;/p&gt;
 &lt;p&gt;
  3. le plan de financement et, lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;une opération en plusieurs tranches, l&amp;#039;échéancier de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  4. l&amp;#039;autorisation préfectorale de commencer les travaux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dossier de demande de subvention doit être adressé, en 1 exemplaire, au Président du Conseil départemental.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.aube.fr/Aide/40/18-travaux-connexes-aux-amenagements-fonciers-ruraux.htm</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   departement&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c4a2-realiser-des-travaux-connexes-aux-amenagement/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G17" s="1" t="inlineStr">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>30791</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études de mise en œuvre opérationnelle des outils fonciers</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Études de mise en œuvre opérationnelle des outils fonciers</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...77 lines deleted...]
-  stratégie foncière
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les études liées à la reconquête et à la protection des captages d&amp;#039;eau potable. Ces études permettent d&amp;#039;identifier les actions nécessaires pour préserver la qualité de l&amp;#039;eau à long terme, en développant des solutions adaptées aux spécificités locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification dégressive par catégorie d’usagers, si le maître d’ouvrage est la collectivité territoriale ou l’EPCI compétent.&lt;br /&gt;&lt;br /&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire national des services publics d’eau et d’assainissement (SISPEA) pour toutes les collectivités.&lt;br /&gt;&lt;br /&gt;À partir du 1er janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-etudes-de-mise-en-oeuvre-operationnelle-des-outils-fonciers.html</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
  &lt;/a&gt;
- »)
-[...8 lines deleted...]
- Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
+ .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
-[...118 lines deleted...]
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dfb-boiser-les-perimetres-de-protection-de-captag/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...2858 lines deleted...]
-      <c r="A29" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>111724</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Soutenir les études et travaux d'aménagement foncier agricole forestier et environnemental (AFAFE)</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Aménagement foncier agricole forestier et environnemental (AFAFE)</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Commune
  &lt;/li&gt;
  &lt;li&gt;
   Commission communale ou intercommunale d&amp;#039;aménagement foncier (CCAF ou CIAF)
  &lt;/li&gt;
  &lt;li&gt;
   Association foncière d&amp;#039;aménagement foncier agricole et forestier (AFAFAF)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le financement du Département est sollicité pour des opérations d&amp;#039;aménagement foncier dont les objectifs sont en adéquation avec la politique départementale. Le financement d&amp;#039;une opération de second aménagement ne peut être demandée que si une période de plus de trente années la sépare de l&amp;#039;opération précédente.
 &lt;/p&gt;
@@ -5837,61 +6971,61 @@
 &lt;p&gt;
  Aucune participation de la commune aux travaux du géomètre expert, études d&amp;#039;impact et frais accessoires (reprographie, déplacements des membres CCAF, indemnités commissaire enquêteur, hypothèques, parutions légales...)
 &lt;/p&gt;
 &lt;p&gt;
  Taux de subvention :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maitrise d&amp;#039;œuvre des travaux : 50%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;intérêt général (mesures environnementale, hydraulique, remise en culture) : 75%
  &lt;/li&gt;
  &lt;li&gt;
   Voirie communale : 50% et plafond de 50% du montant de la subvention globale versée par le Département
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;intérêt agricole foncier et forestier (hydraulique, voirie à vocation agricole) : 15%
  &lt;/li&gt;
  &lt;li&gt;
   Indemnités des acquisition communales à vocation environnementale (L123.27 du CRPM) : 50%
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Foncier</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Opérations classiques :
 &lt;/p&gt;
 &lt;p&gt;
  Phase étude d&amp;#039;aménagement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   délibération du conseil municipal demandant l&amp;#039;institution d&amp;#039;une commission (inter)communale d&amp;#039;aménagement foncier (CCAF ou CIAF)
  &lt;/li&gt;
  &lt;li&gt;
   délibération du conseil municipal demandant la réalisation d&amp;#039;une étude d&amp;#039;aménagement et s&amp;#039;engageant à la cofinancer
  &lt;/li&gt;
  &lt;li&gt;
   signature d&amp;#039;une convention de financement entre le Département et la commune
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Phase opération d&amp;#039;aménagement :
@@ -5956,1084 +7090,1243 @@
   les frais de fonctionnement de la maîtrise d&amp;#039;ouvrage des travaux connexes sont à la charge du maître d&amp;#039;ouvrage
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses sont prises en compte sur un montant HT
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : à chaque étape de la procédure
 &lt;/p&gt;
 &lt;p&gt;
  Caducité :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour les études et les marchés de géomètre : jusqu&amp;#039;à l&amp;#039;arrêté clôturant l&amp;#039;opération
  &lt;/li&gt;
  &lt;li&gt;
   pour les travaux connexes : trois ans après l&amp;#039;arrêté clôturant l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/afafe.pdf</t>
         </is>
       </c>
-      <c r="W29" s="1" t="inlineStr">
+      <c r="W31" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 68
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c3dd-soutenir-les-etudes-et-travaux-damenagement-f/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-[...38 lines deleted...]
- » de 5 ans signée entre la SAFER et l&amp;#039;agriculteur concerné.
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>143294</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Apprendre à utiliser les fichiers fonciers et DV3F (Formation)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose des formations pour les acteurs publics de l&amp;#039;aménagement du territoire pour apprendre à utiliser les fichiers fonciers et DV3F. Les formations sont à destination des organismes bénéficiaires des Fichiers Fonciers (collectivités territoriales, Etablissements publics de l&amp;#039;Etat, Agences d&amp;#039;urbanisme, EPF, SAFER, ADIL, OLAP, SCoT, etc.) et les bureaux d&amp;#039;études via le Cerema.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue de la formation, les stagiaires seront capables de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  découvrir et comprendre le contenu des Fichiers fonciers et de DV3F, les notions thématiques liées et les usages possibles des données
+ &lt;/li&gt;
+ &lt;li&gt;
+  connaitre le modèle de données DV3F et l&amp;#039;apport des Fichiers fonciers
+ &lt;/li&gt;
+ &lt;li&gt;
+  savoir manipuler les principaux variables au travers d&amp;#039;expertises pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir une utilisation facilitée de DV3F à partir de la boite à outils AppDVF.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 3 jours sur les Fichiers fonciers (23 au 25 mai)
+&lt;/p&gt;
+&lt;p&gt;
+ Jour 1
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation des Fichiers fonciers : De MAJIC aux Fichiers fonciers, Principes de re-traitement, Contenu des Fichiers fonciers, Accès et accompagnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Première prise en main pratique : Cours progressif en SQL, Exercices simples et concrets, Lien avec QGis
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 2
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Compréhension des Fichiers fonciers : Notions thématiques, Des notions fiscales aux usages concrets, Diaporama des usages classiques des Fichiers fonciers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poursuite de la prise en main : Exercices progressifs, Cas d&amp;#039;usage concrets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 3
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Matinée technique : Exercices avancés, Retour sur les notions importantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Approfondissement à la carte : Notions géomatiques ou thématiques à la demande
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2 jours sur DV3F
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Jour 4
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation de DV3F : De DVF à DV3F, Principes de traitement, Contenu de DV3F (modèle de données, variables), Présentation des outils (PostgreSQL, AppDVF), Utilisation de DV3F (usages, fiabilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Notions de base : Caractériser un bien dans DV3F à partir de la typologie, Améliorer un indicateur en utilisant les filtres, Identifier des logiques d&amp;#039;acteurs (acheteurs-vendeurs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en main à travers des travaux pratiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 5
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Notions avancées : Principe de la segmentation, Plus loin avec les locaux et les parcelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux pratiques PostgreSQL / Outil SIG / AppDVF : Lister et dénombrer les mutations, Situer un bien sur un territoire, Création des premiers indicateurs de prix, Construire une chaîne de production, Fiabilisation des indicateurs de prix
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation se déroule sur 5 jours, sous la forme d&amp;#039;une session de 3 jours sur les Fichiers fonciers et de 2 jours sur DV3F, avec 3 à 4 semaines d&amp;#039;intervalle entre les deux sessions. Elle est encadrée par deux formateurs à chaque session : un chargé d&amp;#039;études thématique référent sur les Fichiers fonciers ou sur DV3F et un géomaticien spécialisé dans les Fichiers fonciers et DV3F.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2500€ HT (TVA à 0 % s&amp;#039;agissant de formation)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuners inclus
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O30" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
-[...41 lines deleted...]
- Le bien mis en portage concerne exclusivement du foncier non bâti.
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Public : Organismes bénéficiaires des Fichiers Fonciers (collectivités territoriales, Etablissements publics de l&amp;#039;Etat, Agences d&amp;#039;urbanisme, EPF, SAFER, ADIL, OLAP, SCoT, etc.) et les bureaux d&amp;#039;études
+&lt;/p&gt;
+&lt;p&gt;
+ Aucun pré-requis n&amp;#039;est nécessaire. La formation propose une initiation complète au SQL (langage de requête structuré), via le client PgAdmin de l&amp;#039;outil libre PostgreSQL.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
-[...31 lines deleted...]
- Lot-et-Garonne - Tél : 05 53 95 19 19
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-utilisation-donnees-foncieres</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b94-apprendre-a-utiliser-les-fichiers-fonciers-et/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...161 lines deleted...]
-      <c r="A32" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>133055</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour créer un observatoire de l’habitat et du foncier (OHF)</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La loi Climat et résilience du 22 août 2021 prévoit de faire évoluer les anciens dispositifs d&amp;#039;observation de l&amp;#039;habitat, en observatoires de l&amp;#039;habitat et du foncier (OHF). Ces observatoires doivent être créé au plus tard dans les trois années après la mise en place d&amp;#039;un PLH. Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. La loi climat a renforcé leur rôle ainsi que celui des EPF pour aider les collectivités dans la mise en place de ces outils.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les observatoires de l&amp;#039;habitat et du foncier (OHF) ont pour mission de suivre la conjoncture des marchés fonciers et immobiliers et d&amp;#039;identifier les disponibilités foncières. Cette analyse s&amp;#039;appuie sur le recensement des friches constructibles, des locaux vacants, des secteurs à densifier, des secteurs à enjeux et des surfaces pour la surélévation, des surfaces non imperméabilisées ou éco-aménageables et des espaces non bâtis nécessaires au maintien des continuités écologiques dans les secteurs urbanisés et sur un inventaire des zones d&amp;#039;activités économiques et sur le suivi du parc de logements (privés, sociaux, en accession à la propriété, l&amp;#039;habitat dégradé).
 &lt;/p&gt;
 &lt;p&gt;
  Les observatoires doivent rendre compte annuellement du nombre de logement construits sur des espaces déjà urbanisés et sur des zones ouvertes à l&amp;#039;urbanisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Addrn, l&amp;#039;agence d&amp;#039;urbanisme de la région de Saint-Nazaire a réalisé un Observatoire du Foncier, de l&amp;#039;habitat et économique.
   &lt;a href="https://addrn.fr/page-mosaique/foncier_habitat_economie/" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;Epures, l&amp;#039;agence d&amp;#039;urbanisme de la région Stéphanoise a réalisé un Observatoire des marchés fonciers de la Loire.
   &lt;a href="https://www.epures.com/index.php/publications/epures/foncier" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;Aurg, l&amp;#039;agence d&amp;#039;urbanisme de la region Grenobloise a réalisé l&amp;#039;observatoire foncier partenarial de l&amp;#039;isere (Ofpi).
   &lt;a href="https://ofpi.aurg.org/#c&amp;#61;home" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Topos, l&amp;#039;agence d&amp;#039;urbanisme des territoires de l&amp;#039;orléannais a réalisé un observatoire des copropriétés de la métropole d&amp;#039;Orléans.
   &lt;a href="https://www.topos-urba.org/publications/focus-n4-lobservatoire-des-coproprietes-un-outil-pour-prevenir-les-situations-de-fragilite/" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également
   contacter la fédération nationale des agences d&amp;#039;urbanisme
  qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/92de-etre-aide-pour-observer-les-territoires/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>132578</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre un aménagement foncier agricole, forestier et environnemental (AFAFE)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Les modes d’aménagement foncier rural en secteur agricole et sylvicole</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Agriculteur
+Particulier</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>variable selon la fiche action accessible en cliquant sur le bouton ci-dessous "Plus d'informations"</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En application du titre II du livre 1er du code rural et de la pêche maritime, différents modes d&amp;#039;aménagement foncier rural (ex-remembrements agricoles, échanges et cessions amiables de parcelles forestières) peuvent être mis en œuvre et accompagnés par le Département, selon le règlement d&amp;#039;intervention et de financement accessible en cliquant sur le bouton ci-dessous &amp;#34;Plus d&amp;#039;informations&amp;#34;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espace public
+Friche
+Foncier
+Agriculture et agroalimentaire
+Risques naturels
+Biodiversité
+Equipement public
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2024/01/CD52_231215_01_rglt_amgt-foncier-rural.pdf</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de la Haute-Marne
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;environnement et de l&amp;#039;ingénierie du territoire - Service agriculture, aménagement foncier et sylvicole
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Centre administratif départemental, Cours Marcel Baron, 52000 CHAUMONT
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03.25.32.85.71
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:service.agriculture&amp;#64;haute-marne.fr" target="_self"&gt;
+  service.agriculture&amp;#64;haute-marne.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Guide des aides :
+ &lt;a href="http://www.haute-marne.fr/guidedesaides/" target="_self"&gt;
+  http://www.haute-marne.fr/guidedesaides/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toute correspondance doit être adressée à :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Monsieur le Président du Conseil départemental
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue du Commandant Hugueny
+&lt;/p&gt;
+&lt;p&gt;
+ CS 62127
+&lt;/p&gt;
+&lt;p&gt;
+ 52905 CHAUMONT Cedex 9
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>jean-jules.joly@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e7eb-soutenir-les-projets-locaux-despaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>138004</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le regroupement et l accessibilité des propriétés pour une meilleure répartition entre les terres agricoles, la forêt, les espaces de nature</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l aménagement foncier agricole et forestier (AFAF)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Région
-[...229 lines deleted...]
-Entreprise privée
+Agriculteur
 Particulier
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H34" s="1" t="inlineStr">
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="J34" s="1" t="inlineStr">
+      <c r="J35" s="1" t="inlineStr">
         <is>
           <t>Financement 100% des procédures sous maîtrise d&amp;#039;ouvrage départementale.</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les ECIR ou ECIF permettent de réaliser à l&amp;#039;intérieur d&amp;#039;un périmètre d&amp;#039;aménagement des échanges et cessions amiables de propriétés afin d&amp;#039;améliorer le regroupement et l&amp;#039;accessibilité des propriétés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Communes, EPCI, propriétaires fonciers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  Délibération de la (des) commune(s)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagement foncier agricole et forestier (AFAF), réglementation des boisements RB), échanges et cessions d&amp;#039;immeubles ruraux ou forestiers (ECIR / ECIF), mise en valeur des terres...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Foncier
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Procédures régies par le Code rural et de la pêche maritime (L  124-5 et suivants).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Les-Echanges-et-Cessions-d.html</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;
 &lt;p&gt;Sébastien CUBIZOLLES&lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:developpement-durable&amp;#64;hauteloire.fr" target="_self"&gt;sebastien.cubizolles&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 71 07 43 50&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4619-ameliorer-le-regroupement-et-laccessibilite-d/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G35" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>128962</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils fonciers en matière de chemins ruraux et voirie communale</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Descriptif
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Être informé sur la législation et la réglementation en
+matière de voiries (chemins d&amp;#039;exploitations, chemins
+ruraux, voiries communales...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être conseiller en matière de classement/
+déclassement/ aliénation/ actualisation des chemins
+ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être accompagner à l&amp;#039;analyse et à l&amp;#039;étude au cas par cas
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller foncier et/ou le conseiller
+en développement territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations et échanges sur les droits et obligations
+du statut des différentes voiries communales
+(connaissance et actualisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges autour des enjeux juridiques, financiers et
+techniques pour mieux appréhender et optimiser la
+gestion
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Rapport personnalisé en fonction de la nature du besoin
+(note, études, tableaux...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture de documents administratifs
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d48-beneficier-de-conseils-fonciers-en-matiere-de/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>111671</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier, faire des études et des travaux d'aménagement d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds départemental pour la préservation et la valorisation des espaces naturels sensibles.
 &lt;/p&gt;
 &lt;p&gt;
  Aides aux acquisitions fonçières, aux études et aux travaux d&amp;#039;aménagement des espaces naturels sensibles, pour les thématiques suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   biodiversité (faune, flore et milieux naturels), biodiversité urbaine,
  &lt;/li&gt;
  &lt;li&gt;
   paysages naturels,
  &lt;/li&gt;
  &lt;li&gt;
   continuité écologique (trame verte et bleue),
  &lt;/li&gt;
  &lt;li&gt;
   préservation des espaces agricoles (trame jaune),
  &lt;/li&gt;
  &lt;li&gt;
   ressource en eau,
  &lt;/li&gt;
  &lt;li&gt;
@@ -7043,800 +8336,452 @@
   développement et promotion de la randonnée pédestre,
  &lt;/li&gt;
  &lt;li&gt;
   liaisons douces (sentes vertes),
  &lt;/li&gt;
  &lt;li&gt;
   tourisme équestre.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Montant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   50% du montant HT de l&amp;#039;opération, limité à 80 % d&amp;#039;aides publiques.
  &lt;/li&gt;
  &lt;li&gt;
   &amp;#43;10 % pour les bénéficiaires répondant aux critères de lutte contre les inégalités sociales et territoriales.&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Délibération n°2012-04-0056 (AD du 19/11/2012)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Tourisme
 Forêts
 Sols
 Foncier
 Cohésion sociale et inclusion
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>http://www.essonne.fr/fileadmin/5-cadre_vie_environnement/patrimoine_naturel/ressources/aides/Guide-ENS-2012-2021.pdf</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/57a2-acquerir-du-foncier-faire-des-etudes-et-des-t/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-[...147 lines deleted...]
-      <c r="A37" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>105107</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production de logements sociaux et très sociaux en acquisition-amélioration par les bailleurs publics et les collectivités</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...3 lines deleted...]
-      <c r="H37" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bailleurs publics
  &lt;/li&gt;
  &lt;li&gt;
-  Communes et communautés de communes
-[...4 lines deleted...]
-&lt;/ul&gt;
+  Communes et communautés de communes&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;
+&lt;p&gt;Soutenir la production en Charente, de
+logements sociaux, très sociaux en acquisition-amélioration et sous forme
+d’opérations de recyclage foncier, par les bailleurs publics (dont les
+collectivités), en programme Prêt locatif aidé d&amp;#039;intégration (PLA-I) ou en Prêt
+locatif à usage social (PLUS) en bourgs centres et centres villes.&lt;/p&gt;
+&lt;p&gt;Objectif : offrir un habitat attractif, permettant :&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de favoriser les échanges, le lien social
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser la proximité des services, transports, commerces
  &lt;/li&gt;
  &lt;li&gt;
   de réinvestir les bourgs centres
  &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Aide forfaitaire par logement :
-[...2 lines deleted...]
- &lt;li&gt;&lt;/li&gt;&lt;li&gt;PLA-I et PSH Produit spécifique d’Hébergement d’urgence en acquisition–amélioration et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLUS en acquisition–amélioration, acquisition-démolition-reconstruction et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) :   8 000 €&lt;/li&gt;
+ Aide forfaitaire par logement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I en acquisition–amélioration et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLUS en acquisition–amélioration, acquisition-démolition-reconstruction et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) :   8 000 €&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier sollicitant le concours du Département de la Charente
  &lt;/li&gt;
  &lt;li&gt;
   un dossier de description de l&amp;#039;opération : plans, situation dans la commune, échéancier de réalisation...
  &lt;/li&gt;
  &lt;li&gt;
   le plan de financement
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;agrément de la Direction départementale des territoires (DDT)
  &lt;/li&gt;
  &lt;li&gt;
   le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours
  &lt;/li&gt;
  &lt;li&gt;
   si nécessaire le justificatif du permis de construire (ou l&amp;#039;attestation du dépôt de demande)
  &lt;/li&gt;
  &lt;li&gt;
-  le calendrier prévisionnel des demandes de paiement
-[...2 lines deleted...]
-  le contrat d&amp;#039;engagement républicain signé (pour les associations)&lt;/li&gt;&lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+  le calendrier prévisionnel des demandes de paiement&lt;/li&gt;&lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...16 lines deleted...]
-      <c r="S37" s="1" t="inlineStr">
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt; : &lt;/p&gt;&lt;p&gt;Le
+dépôt des demandes de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt;
+juin de l’année.&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les
+demandes de subvention complètes sont ensuite instruites et examinées par une
+commission d’élus du Département dans laquelle les porteurs de projet pourront
+présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
+regard des crédits disponibles, des priorités départementales et de l’avis de
+la commission, l’individualisation des subventions sera soumise à l’adoption de
+la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit intervenir
+dans un délai maximal de quatre ans à compter de la date de notification de la
+décision attributive. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/amelioration_logements_locatifs_PLUS_et_PLA-I.pdf</t>
         </is>
       </c>
-      <c r="W37" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Date limite de dépôt des demandes : néant
-&lt;/p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
 &lt;p&gt;
  Secteur cohésion territoriale ; Tél. : 05 16 09 74 15
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c97-soutenir-la-production-de-logements-sociaux-e/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-[...265 lines deleted...]
-    <row r="39" spans="1:27" customHeight="0">
+    <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>140804</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Protéger des espaces agricoles, naturels et forestiers et la transparence du marché foncier rural</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Société d'aménagement foncier et d'établissement rural (SAFER) Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H39" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil amont : connaissance territoriale de la structure foncière et des dynamiques agricoles. Aide à la définition d&amp;#039;une stratégie foncière rurale
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie foncière : évaluation foncière, négociation et animation foncière, portage foncier (stockage), accompagnement des procédures biens sans maître
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la concertation
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à la gestion et à l&amp;#039;exploitation : gestion locative des propriétés agricoles
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
@@ -7913,1107 +8858,1214 @@
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:dds04&amp;#64;safer-paca.com" target="_self"&gt;
   dds04&amp;#64;safer-paca.com
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
       <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/665a-missions-de-service-public-contribuant-en-pri/</t>
         </is>
       </c>
       <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
+    <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
+        <v>120389</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux connexes à l'aménagement foncier agricole forestier et environnemental (A.F.A.F.E)</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>TRAVAUX CONNEXES A L'AMENAGEMENT FONCIER AGRICOLE FORESTIER ET ENVIRONNEMENTAL (A.F.A.F.E)</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ &lt;strong&gt;
+  Objectif
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Dans le cadre des opérations d&amp;#039;aménagement foncier agricole, forestier et environnemental, des travaux connexes sont réalisés pour rétablir les conditions d&amp;#039;exploitation après la restructuration foncière et pour compléter la nouvelle distribution parcellaire :  remise en état des sols, création ou aménagement de chemins et du réseau hydraulique (fossés,...), plantations et autres travaux présentant un intérêt environnemental.
+&lt;/p&gt;
+&lt;h3&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;h3&gt;
+ &lt;strong&gt;
+  Dépenses subventionables
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Non plafonnées
+&lt;/p&gt;
+&lt;h3&gt;
+ Montant/
+ &lt;strong&gt;
+  Taux de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Sur le montant HT des dépenses:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Taux de base 40 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le taux maximum 60 % (pour les investissements dans les zones soumises à des contraintes naturelles et à des contraintes spécifiques)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ &lt;strong&gt;
+  Pièces constitutives du dossier
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un plan de situation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  une description détaillée des travaux, y  compris les dates de début et de fin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un devis estimatif,
+ &lt;/li&gt;
+ &lt;li&gt;
+  une délibération de la collectivité maître d&amp;#039;ouvrage approuvant le dossier et son  financement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  un avis de la D.D.T.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ &lt;strong&gt;
+  Instruction des dossiers
+ &lt;/strong&gt;
+ _ Demande dématérialisée
+&lt;/h3&gt;
+&lt;p&gt;
+ Date limite de dépôt des dossiers : 15 septembre de l&amp;#039;année en cours. Pour les dossiers déposés après cette date, ils seront examinés dans le cadre de l&amp;#039;enveloppe votée au Budget Prévisionnel de l&amp;#039;année suivante.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Attention : les dépenses ou devis signés avant la date d&amp;#039;accusé de réception de votre dossier ne sont pas éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ &lt;strong&gt;
+  Versement
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ La demande de paiement à adresser au Département de la Drôme dans les délais mentionnés dans la décision juridique attributive de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande de paiement devra obligatoirement comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  – le formulaire de demande de paiement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  toutes les pièces justificatives relatives aux dépenses (facture(s) signé(es) et acquitté(es))
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout document attestant du respect de la publicité du soutien du Département
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le solde sera arrêté au prorata des dépenses réellement justifiées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les travaux connexes (voirie, hydraulique, remise en état des sols, irrigation et plantations) approuvés par les Commissions d&amp;#039;Aménagement Foncier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de maîtrise d&amp;#039;œuvre et les frais divers (de publication, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  en application de l&amp;#039;article L. 123-8 du Code Rural et de la Pêche Maritime, les travaux ou aménagements visant à améliorer l&amp;#039;environnement ou les paysages tels que la gestion, la restauration de la végétation des berges ou sa reconstitution par plantation, les travaux hydrauliques pour le bon écoulement des eaux dans le respect des équilibres naturels, la plantation de haies ou d&amp;#039;arbres d&amp;#039;alignement, la mise en valeur d&amp;#039;espaces naturels remarquables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Cette aide sera identique, qu&amp;#039;il s&amp;#039;agisse d&amp;#039;un premier ou d&amp;#039;un second A.F.A.F.E, et portera sur le coût HT des travaux validés par la Commission départementale d&amp;#039;Aménagement Foncier. L&amp;#039;Association Foncière ou la commune doivent présenter et faire approuver par la Commission permanente du Département le programme travaux avec un échéancier de réalisation devant se terminer au plus tard 2 ans après la publication de l&amp;#039;A.F.A.F.E au service de la Publicité Foncière. Après réalisation de ces travaux, l&amp;#039;entretien des équipements reste à la charge des associations foncières d&amp;#039;A.F.A.F.E ou des communes concernées.
+&lt;/p&gt;
+&lt;h3&gt;
+ &lt;strong&gt;
+  Exclusions
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Les travaux ne peuvent être réalisés sur des parcelles reconduites dans leurs limites.
+&lt;/p&gt;
+&lt;h3&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations Foncières d&amp;#039;A.F.A.F.E
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes et groupements de communes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/travaux-connexes-a-lamenagement-foncier-agricole-forestier-et-environnemental-a-f-a-f-e/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Économique Emploi Insertion – Service Développement Agricole, Agroalimentaire et Bois
+&lt;/p&gt;
+&lt;p&gt;
+ Suivi technique du dossier :
+ &lt;strong&gt;
+  Sandrine BARRAY-–
+  tél. : 04 75 79 81 39 –
+  &lt;a href="mailto:sbarray&amp;#64;ladrome.fr"&gt;
+   sbarray&amp;#64;ladrome.fr
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Suivi administratif du dossier :
+ &lt;strong&gt;
+  Sylvie BILLION-REY –
+  tél. : 04 75 79 81 37 –
+  &lt;a href="mailto:sbillion-rey&amp;#64;ladrome.fr"&gt;
+   sbillion-rey&amp;#64;ladrome.fr
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b28b-travaux-connexes-a-lamenagement-foncier-agric/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>139435</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Acquérir du foncier en renouvellement urbain pour mes projets (résidentiels, tertiaires, de développement économique, pour créer un équipement..)</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Autre aide financière
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Autre aide financière
 Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Etablissement Public Foncier Hauts de France facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, pré-verdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
  &lt;br /&gt;
  L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tous types de territoires.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
  Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •    Négociation, acquisition et portage foncier
  &lt;br /&gt;
  •    Études préalables (faisabilité, techniques...)
  &lt;br /&gt;
  •    Traitement des déchets et des sources de pollution concentrées
  &lt;br /&gt;
  •    Travaux de déconstruction
  &lt;br /&gt;
  •    Renaturation
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de l&amp;#039;aide :
  &lt;/strong&gt;
  &lt;br /&gt;
  •    Ingénierie prise en charge à 100%
  &lt;br /&gt;
  •    Etudes préalables jusqu&amp;#039;à 80%
  &lt;br /&gt;
  •    Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
  &lt;br /&gt;
  •    Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
  &lt;br /&gt;
  •    Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
  &lt;br /&gt;
  •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Bâtiments et construction
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e51-acquerir-du-foncier-en-renouvellement-urbain-/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
-      <c r="A41" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>92597</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Acquérir des biens fonciers ou immobilier destinés à la production de logements locatifs sociaux et conventionnés</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I41" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide financière plafonnée à 10 % du montant de l&amp;#039;acquisition (acquisition &amp;#43; frais notariés) avec une dépense subventionnable maximale de 183 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  Montant calculé en fonction de l&amp;#039;estimation des Domaines en cas d&amp;#039;acquisition à l&amp;#039;amiable et sur le montant fixé par le juge en cas d&amp;#039;expropriation. La commune ou l&amp;#039;EPCI s&amp;#039;engage à réaliser le programme de logements sociaux avant 4 ans et à ne pas destiner les immeubles acquis à une autre destination.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Acquisition d&amp;#039;un bien immobilier en vue de la réalisation de logements locatifs sociaux de type PLUS, PLAI et Palulos.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Cohésion sociale et inclusion
 Bâtiments et construction
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 5 000 habitants.
  &lt;/li&gt;
  &lt;li&gt;
   EPCI compétents, à condition que l&amp;#039;opération concerne une commune de moins de 5 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 5000 habitants</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b8b9-acquerir-des-biens-fonciers-ou-immobilier-des/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-      <c r="A42" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>138005</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Soutenir les travaux connexes dans le cadre des procédures d’Aménagement Foncier Agricole et Forestier (AFAF) mis en œuvre par les communes ou les associations foncières</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Aide aux travaux connexes décidés dans le cadre des procédures AFAF (Aménagement Foncier Agricole et Forestier)</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Association</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J42" s="1" t="inlineStr">
+      <c r="J43" s="1" t="inlineStr">
         <is>
           <t>Subvention à 45%.</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement des programmes de travaux connexes décidés dans le cadre des procédures AFAF et mis en œuvre par les communes ou les associations foncières d&amp;#039;AFAF.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Communes, propriétaires fonciers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  Marchés. Factures acquittées
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement des travaux connexes des opérations clôturées.
 &lt;/p&gt;
 &lt;p&gt;
  Subventions pour la mise en œuvre des programmes de travaux connexes adoptés par les commissions d&amp;#039;aménagement foncier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Foncier
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Réalisation des travaux prévus par les commissions d&amp;#039;aménagements foncier et autorisés par les services de l&amp;#039;Etat.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Travaux-connexes-collectifs.html</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;
 &lt;p&gt;Sébastien CUBIZOLLES&lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:developpement-durable&amp;#64;hauteloire.fr" target="_self"&gt;sebastien.cubizolles&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 71 07 43 50&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/182e-soutenir-les-travaux-connexes-decides-dans-le/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-      <c r="A43" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>111709</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production de logements PLUS et PLA-I en acquisition - amélioration pour les personnes âgées</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs PLUS PLA-I pour les personnes âgées</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...3 lines deleted...]
-      <c r="H43" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Réaliser des logements individuels en petits collectifs, avec parties communes et propositions d&amp;#039;accompagnement des personnes âgées dans l&amp;#039;objectif du maintien de leur autonomie, en bourg centre et centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs : offrir une formule d&amp;#039;habitat attractive, alternative au domicile individuel et à l&amp;#039;accueil en hébergement collectif en permettant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;occuper un logement adapté en confort, espace et équipements
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser l&amp;#039;autonomie de vie et anticiper son évolution
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser les échanges, le lien social pour rompre l&amp;#039;isolement
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser la proximité des services, transports, commerces
  &lt;/li&gt;
  &lt;li&gt;
   de réinvestir les bourgs centres
  &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Public visé : personnes âgées de plus de 65 ans, dont les revenus correspondent aux plafonds de ressources pour l&amp;#039;accès aux logements sociaux et très sociaux et aux personnes âgées de plus de 65 ans dont les revenus sont trop élevés pour pouvoir prétendre aux HLM mais trop faibles pour se loger dans le privé. 
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Aide forfaitaire par logement :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I et PLUS en acquisition–amélioration, opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLS en acquisition–amélioration, opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 6 000 €&lt;/li&gt;&lt;li&gt;Ces aides forfaitaires sont applicables, selon les mêmes termes aux projets de construction et les projets neufs de requalification et / ou de changement de destination faisant l’objet d’un examen au cas par cas.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette subvention est cumulable uniquement avec le programme de reconstitution de logements locatifs des quartiers PNRU - PRIR.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Bailleurs publics&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Communes et communautés de communes&lt;/p&gt;&lt;p&gt;Associations habilitées à réaliser une acquisition-amélioration au titre des PLA-I et des PLUS&lt;/p&gt;&lt;p&gt;
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bailleurs publics&lt;/li&gt;&lt;li&gt;Communes et communautés de communes&lt;/li&gt;&lt;li&gt;Associations habilitées à réaliser une acquisition-amélioration au titre des PLA-I et des PLUS&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Sont éligibles : les acquisitions-amélioration et les opérations de recyclage foncier (qualifiées comme telles par les services de l’Etat) de logements en PLA-I ou en PLUS (ou le cas échéant bénéficiant d’autres financements : ANAH) ou en Prêt locatif social (PLS) en centre bourg et centre-ville, sous la forme d’une production en habitat groupé (au minimum 4 logements) favorisant, par leur équipement et l&amp;#039;environnement, le maintien à domicile des personnes âgées y compris en perte d’autonomie.&lt;/p&gt;&lt;p&gt;Au cas par cas (au regard de besoins avérés et le cas échéant d’éléments tels que l’équilibre financier de l’opération), seront examinés les projets de construction et les projets neufs de requalification et / ou de changement de destination.&lt;/p&gt;&lt;p&gt;Situation en bourgs centres et centre-ville et à proximité immédiate des services et des transports collectifs en ville.&lt;/p&gt;&lt;p&gt;Des propositions de partenariat en termes d&amp;#039;offres de services, d&amp;#039;accompagnement, d&amp;#039;animation en complément du projet de logements seront appréciées.&lt;/p&gt;&lt;p&gt;La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;un courrier sollicitant le concours du Département de la Charente&lt;br /&gt;&lt;/li&gt;
  &lt;li&gt;le dossier de description de l’opération : plans, situation dans la commune, échéancier de réalisation, nombre de logements, descriptif rapide, coût des loyers et des charges envisagées, caractéristiques)&lt;/li&gt;
  &lt;li&gt;
   le plan de financement&lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;agrément de la Direction départementale des territoires (DDT)
  &lt;/li&gt;
  &lt;li&gt;
   le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours.
  &lt;/li&gt;
  &lt;li&gt;
   si nécessaire le justificatif du permis de construire (ou l&amp;#039;attestation du dépôt de demande)
  &lt;/li&gt;
  &lt;li&gt;
-  le calendrier prévisionnel des demandes de paiement
-[...3 lines deleted...]
- &lt;/li&gt;
+  le calendrier prévisionnel des demandes de paiement&lt;/li&gt;
  &lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...12 lines deleted...]
-      <c r="S43" s="1" t="inlineStr">
+&lt;p&gt;&lt;u&gt;Modalités particulières
+d’instruction&lt;/u&gt; :
+&lt;/p&gt;&lt;p&gt;Le dépôt des demandes
+de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt; juin de l’année.&lt;/p&gt;&lt;p&gt;Pour les besoins de
+l’instruction, vous disposez d’un délai de 15 jours pour répondre aux demandes
+de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les demandes de
+subvention complètes sont ensuite instruites et examinées par une commission
+d’élus du Département dans laquelle les porteurs de projet pourront présenter
+leurs projets.&lt;/p&gt;&lt;p&gt;Au regard des crédits
+disponibles, des priorités départementales et de l’avis de la commission,
+l’individualisation des subventions sera soumise à l’adoption de la commission
+permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit intervenir
+dans un délai maximal de quatre ans à compter de la date de notification de la
+décision attributive. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/1411_CREATION_LOGEMENT_PUBLIC_PERSONNES_AGEES_PLUS_PLAI_PLS.pdf</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Date limite de dépôt des demandes : néant&lt;/p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale Tél. : 05 16 09 74 15
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2fc8-soutenir-la-production-de-logements-plus-et-p/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-[...111 lines deleted...]
-    <row r="45" spans="1:27" customHeight="0">
+    <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
-        <v>120279</v>
+        <v>152465</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les politiques foncières en espace rural</t>
+          <t>Aider à la mise en œuvre d’opérations de programmation foncière et études pré-opérationnelles</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Accompagnement des politiques foncières en espace rural</t>
+          <t>PROGRAMMATION FONCIÈRE &amp; ÉTUDES PRÉ-OPÉRATIONNELLES</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>Société d'aménagement foncier et d'établissement rural (SAFER) Auvergne-Rhône-Alpes</t>
+          <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H45" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 42</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
       <c r="K45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L45" s="1" t="inlineStr">
-        <is>
-[...231 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre aux communes et à leurs groupements de préparer la mise en œuvre d&amp;#039;opérations de renouvellement urbain et de densification par la programmation foncière et l&amp;#039;examen de la faisabilité des projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -9150,118 +10202,396 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Toute élaboration d&amp;#039;études foncières pour laquelle un délai d&amp;#039;au moins 5 ans entre la date d&amp;#039;approbation d&amp;#039;un document de planification comprenant une étude foncière et ayant bénéficié d&amp;#039;une aide départementale et la date de prescription de l&amp;#039;étude foncière ne sera pas respectée.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   SERVICE INSTRUCTEUR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction Générale Adjointe aménagement durable, environnement et mobilité
 &lt;/p&gt;
 &lt;p&gt;
  Service foncier, aménagement rural et urbanisme.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>contact-aidesetsubventions@oise.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7a0b-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>120279</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les politiques foncières en espace rural</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des politiques foncières en espace rural</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Société d'aménagement foncier et d'établissement rural (SAFER) Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Veille et observation foncière du marché foncier rural
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Action foncière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la conduite de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise et gestion du foncier
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact téléphonique ou par mail,
+&lt;/p&gt;
+&lt;p&gt;
+ Informations générales sur le foncier, sa réglementation, ses enjeux, les procédures,
+&lt;/p&gt;
+&lt;p&gt;
+ Participation à des réunions d&amp;#039;information sur demande.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la maîtrise d&amp;#039;ouvrage de 1er niveau (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &lt;span&gt;
+    Veille et observation foncière :
+   &lt;/span&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Veille foncière : connaître, suivre et anticiper les mutations foncières en cours sur le territoire (abonnement au site internet Vigifoncier),
+&lt;/p&gt;
+&lt;p&gt;
+ Observation foncière : Suivre l&amp;#039;évolution des marchés fonciers (agricole, résidentiel rural et de loisirs...),
+&lt;/p&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;études foncières à la carte (études de gisement foncier, diagnostics de territoire...).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   &lt;strong&gt;
+    Action foncière :
+   &lt;/strong&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Appui à la préservation de l&amp;#039;usage agricole et/ou environnemental  du foncier et régulation des prix du foncier rural (Droit de préemption de la SAFER).
+&lt;/p&gt;
+&lt;p&gt;
+ Orientation des propriétés vendues par la SAFER : Prise en compte du projet de territoire porté par la collectivité.
+&lt;/p&gt;
+&lt;strong&gt;
+ Assistance à la maitrîse d&amp;#039;ouvrage (intervention payante) :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   &lt;strong&gt;
+    Assistance à la conduite de projet :
+   &lt;/strong&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ingénierie pré-opérationnelle : étude de faisabilité foncière, réalisation de référentiels de prix,
+&lt;/p&gt;
+&lt;p&gt;
+ Assistance à la maîtrise foncière : négociation pour le compte de la collectivité, conduite de procédures,
+&lt;/p&gt;
+&lt;p&gt;
+ Mesures compensatoires agricoles et environnementales : recherche et négociation de foncier.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   &lt;strong&gt;
+    Expertise et gestion du foncier :
+   &lt;/strong&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gestion temporaire des biens : en attente de la réalisation d&amp;#039;un projet,
+&lt;/p&gt;
+&lt;p&gt;
+ Gestion durable de biens : appui à la recherche d&amp;#039;exploitants via le processus d&amp;#039;intermédiation locative,
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil en stratégie patrimoniale : état des lieux du patrimoine de la collectivité, proposition de valorisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/accompagnement-des-politiques-foncieres-en-espace-rural/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ SAFER Auvergne-Rhône-Alpes
+&lt;/p&gt;
+&lt;p&gt;
+ Service départemental de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. 04 75 41 51 33
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:direction26&amp;#64;safer-aura.fr"&gt;
+  direction26&amp;#64;safer-aura.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.safer-aura.fr"&gt;
+  www.safer-aura.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y46" s="1" t="inlineStr">
         <is>
-          <t>contact-aidesetsubventions@oise.fr</t>
+          <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z46" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/7a0b-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/05cd-accompagnement-des-politiques-foncieres-en-es/</t>
         </is>
       </c>
       <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
+    <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
         <v>143291</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>S'engager pour la sobriété foncière</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Région</t>
         </is>
       </c>
       <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
@@ -9398,877 +10728,1103 @@
           <t>https://www.cerema.fr/fr/activites/services/s-engager-sobriete-fonciere</t>
         </is>
       </c>
       <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a996-sengager-pour-la-sobriete-fonciere/</t>
         </is>
       </c>
       <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
+    <row r="48" spans="1:34" customHeight="0">
       <c r="A48" s="1">
-        <v>97348</v>
+        <v>120328</v>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Améliorer le parcellaire agricole et forestier en facilitant les échanges d'immeubles ruraux</t>
+          <t>Reconvertir des friches foncières pour les projets d’aménagement</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Reconversion de friches foncières pour les projets d’aménagement</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Vendée</t>
+          <t>Établissement Public Foncier au cœur de la région Auvergne Rhône-Alpes (EPORA) (EPF)</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
-          <t>Particulier</t>
+          <t>Commune
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H48" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des réunions d&amp;#039;information
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;études permettant la définition des besoins, le calcul des équilibres financiers, l&amp;#039;aide à la décision et la recherche d&amp;#039;opérateurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;études techniques préalables au projet : sites et sols pollués, diagnostics amiante, plomb et autres polluants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la rédaction de cahier des charges pour le lancement d&amp;#039;appels à projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition et portage de biens immobiliers pour le compte des collectivités.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de travaux de désamiantage, de dépollution et de déconstruction pour la production de plate-formes nues.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Equipement public
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ OPÉRATIONS CONCERNÉES
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement des collectivités pour toute opération de reconversion et de portage foncier inutilisé en vue de projets d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/reconversion-de-friches-foncieres-pour-les-projets-damenagement/</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Établissement Public Foncier au cœur de la région
+ &lt;/li&gt;
+ &lt;li&gt;
+  Auvergne Rhône-Alpes (EPORA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  04 27 40 61 31•
+  &lt;a href="mailto:patrice.gorce&amp;#64;epora.fr"&gt;
+   patrice.gorce&amp;#64;epora.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.epora.fr/"&gt;
+   www.epora.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ce73-reconversion-de-friches-foncieres-pour-les-pr/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>30635</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'offre de logement pour les jeunes</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les objectifs de cette aide sont les suivants :
+  Contexte et objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Améliorer le parcellaire agricole et les conditions d&amp;#039;exploitation en facilitant les échanges d&amp;#039;immeubles ruraux en l&amp;#039;absence de périmètre d&amp;#039;aménagement foncier,
-[...19 lines deleted...]
-          <t>&lt;p&gt;
+  Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de résidences sociales de type FJT pour des jeunes ayant un besoin en hébergement ou logement temporaire du fait, en particulier,  de leurs parcours de formation (notamment d&amp;#039;apprentis) et d&amp;#039;accès à un premier emploi.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la restructuration et la réhabilitation lourde de sorte que les résidences dédiées aux jeunes soient adaptées à leurs besoins et améliorent les conditions d&amp;#039;usage et de gestion (économie des coûts de gestion) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
- les propriétaires dont les immeubles ruraux (agricoles ou forestiers) sont situés sur le territoire du département de la Vendée.
-[...2 lines deleted...]
- L&amp;#039;attribution de l&amp;#039;aide départementale est conditionnée par le respect des dispositions prévues aux articles L. 124-1 à L.124-4-1 et R.124-1 à D.124-10 du code rural et de la pêche maritime relatives aux échanges d&amp;#039;immeubles ruraux sans périmètre et doit répondre à l&amp;#039;un des objectifs suivants, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  le rapprochement d&amp;#039;une ou de plusieurs parcelles autour d&amp;#039;un bâtiment d&amp;#039;exploitation pour en faciliter l&amp;#039;utilisation,
-[...15 lines deleted...]
-  le regroupement de plusieurs parcelles boisées afin de permettre l&amp;#039;établissement d&amp;#039;un document de gestion, conformément aux articles L. 4, L. 6 et L. 8 du code forestier.
+  Organismes HLM au sens de l&amp;#039;article L.411.10 du Code de la Construction et de l&amp;#039;Habitation intervenant sur le territoire de la Région Occitanie / Pyrénées-Méditerranée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations ou établissements agréés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Dépenses éligibles :
+  Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ - Pour les opérations de production nouvelle :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  émoluments proportionnels pour établissement de l&amp;#039;acte d&amp;#039;échange,
-[...29 lines deleted...]
-      <c r="T48" s="1" t="inlineStr">
+  Maîtrise d&amp;#039;ouvrage directe :
+  &lt;strong&gt;
+   6.5%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 000€
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition-Amélioration :
+  &lt;strong&gt;
+   7%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 500€
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VEFA (Vente en l&amp;#039;État Futur d&amp;#039;Achèvement) :
+  &lt;strong&gt;
+   3.5 %
+  &lt;/strong&gt;
+  du Prix de revient HT plafonnée à
+  &lt;strong&gt;
+   2000 €
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Pour les opérations de restructuration et d&amp;#039;amélioration :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Restructurations lourdes :
+  &lt;strong&gt;
+   20%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 000€
+  &lt;/strong&gt;
+  /logement,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Amélioration (mise aux normes de sécurité, d&amp;#039;accessibilité ou thermique) :
+  &lt;strong&gt;
+   10%
+  &lt;/strong&gt;
+  plafonnée à
+  &lt;strong&gt;
+   1 000€
+  &lt;/strong&gt;
+  par logement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour tous types d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Public accueilli :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   un minimum de 30% de jeunes en formation professionnelle notamment apprenti.e.s (hors étudiant.e.s) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une attention particulière sera portée sur la part de jeunes hébergés en séjour fractionné du fait d&amp;#039;une formation éloignée de leur lieu de formation ou d&amp;#039;apprentissage.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les opérations de production nouvelle :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de résidence sociale-FJT ou foyer soleil rattaché à une RS-FJT
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une mise à disposition de foncier via un bail emphytéotique, construction ou réhabilitation ou autres, la durée de celui-ci devra être au moins égale à celle du prêt foncier 50 ans (&amp;#43; 3 ans de sortie de bail) soit minimum 53 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les opérations de restructuration et d&amp;#039;amélioration
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conventionnement APL, le cas échéant après travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une mise à disposition de foncier renouvelée via un bail emphytéotique, (réhabilitation ou autre), la durée de celui-ci devra être au moins égale à celle du prêt contracté (&amp;#43; 3 ans de sortie de bail).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
-[...27 lines deleted...]
- &lt;/a&gt;
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-au-logement-des-jeunes</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Solidarités et de l&amp;#039;Égalité
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat et Logement
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission : 04 67 22 79 13
+&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaire : 04 67 22 93 96
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b08b-aide-au-logement-des-jeunes/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-      <c r="A49" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>128959</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une analyse foncière</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficier d&amp;#039;une analyse foncière sur une thématique
 particulière (agriculture, habitat, commerce,
 environnement...)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bénéficier de conseils :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - en acquisitions, échanges, préemptions,
 expropriations foncières
 &lt;/p&gt;
 &lt;p&gt;
  - en matière de foncier stratégique d&amp;#039;opportunité
 (acquisitions, ventes, échanges...)
 &lt;/p&gt;
 &lt;p&gt;
  - en matière de réserves foncières en lien avec nos
 partenaires (EPF Nouvelle-Aquitaine, SAFER...)
 &lt;/p&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller foncier et/ou le conseiller en
 développement territorial
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;p&gt;
  Rapport personnalisé en fonction de la nature du besoin
 (note, études, tableaux...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Bâtiments et construction
 Logement et habitat
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fourniture de documents administratifs et études diverses
 relatives au projet
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d476-beneficier-dune-analyse-fonciere/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-      <c r="A50" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>56456</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir une minoration foncière dans le cadre de projets "Petites Villes de Demain" ou "Action Cœur de Ville"</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>Minoration de 25% du prix de cession HT, cumulable à une ou plusieurs minorations</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif
+ &lt;/strong&gt;
+ : Les projets de revitalisation de centres villes portent sur des fonciers complexes rendant difficile la réalisation des projets. Afin d&amp;#039;accompagner les projets &amp;#34;Petites Villes de Demain&amp;#34; et  &amp;#34;Actions Cœur de Ville&amp;#34; sur le volet foncier, une prise en charge spécifique du prix de revient peut intervenir, complémentairement à une ou plusieurs minorations foncières (logement aidé, recyclage foncier-travaux préparatoires, valorisation du patrimoine bâti, réhabilitation habitat).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ -    Les opérations éligibles sont celles situées dans un périmètre d&amp;#039;opération de revitalisation de territoire (ORT), liés aux conventions &amp;#34;Petites Villes de Demain&amp;#34; ou &amp;#34;Action Cœur de Ville&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Minoration de 25% du prix de revient HT, complémentairement à une ou plusieurs minorations, dans la limite de 50% du prix de revient HT.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Attribution de la minoration pour des projets entrant dans le cadre du PPI (sauf opération bénéficiant d&amp;#039;un bail emphytéotique EPFLO).
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Commerces et services
+Revitalisation
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/560e-recyclage-foncier-et-friches/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>92694</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le traitement des friches</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
  &lt;/li&gt;
  &lt;li&gt;
   acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le traitement des friches constitue un enjeu important pour la région Occitanie. Elles représentent de réelles opportunités de développement pour les collectivités locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie est partenaire des appels à projets et des appels à manifestation d&amp;#039;intérêt lancés par l&amp;#039;État et le Conseil Régional dans ce domaine.  Ainsi, il peut intervenir sur la problématique des friches et des espaces délaissés.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPF accélère ses interventions sur les fonciers en friche de tous types, rencontrant entre autre des problématiques de pollution des sols.
  Pour autant, ces fonciers constituent des sites stratégiques bien souvent enclavés dans un tissu urbanisé. Ces sites sont des opportunités intéressantes pour les collectivités qui souhaitent les faire évoluer vers des usages plus urbains.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPF apporte également son concours à l&amp;#039;AMI Friches au travers de son champ de compétences.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;EPF accompagne les collectivités sur des projets variés
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Requalification sur une friche commerciale limitrophe à un quartier d&amp;#039;habitat inscrit au nouveau programme national de renouvellement urbain.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement de la ville pour la reconversion d&amp;#039;un hangar en école audiovisuelle et la construction d&amp;#039;un pôle numérique.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Friche
 Foncier
 Logement et habitat
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.epf-occitanie.fr/type-dintervention/developpement-de-lattractivite-de-la-region-et-de-ses-territoires/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   EPF d&amp;#039;Occitanie
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Siège : 04 99 54 91 10
  &lt;br /&gt;
  contact&amp;#64;epf-occitanie.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>esra.gueuvin@epf-occitanie.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb28-copie-12h04-conforter-lattractivite-economiqu/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-[...313 lines deleted...]
-    <row r="53" spans="1:27" customHeight="0">
+    <row r="53" spans="1:34" customHeight="0">
       <c r="A53" s="1">
         <v>139430</v>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Produire des logements</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H53" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
-[...2 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Autre aide financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;EPF Hauts de France contribue à répondre aux besoins en logements en recyclant le foncier nécessaire à leur production.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement intervient autant sur les marchés tendus pour mobiliser rapidement des fonciers notamment pour la production d&amp;#039;une offre de logements sociaux, sur les marchés détendus pour recréer les conditions d&amp;#039;une meilleure attractivité pour les opérateurs, au sein des quartiers anciens dégradés et paupérisés en requalifiant l&amp;#039;habitat obsolète et insalubre et en restructurant l&amp;#039;offre et aussi sur des fonciers pollués où les coûts de traitement des pollutions obèrent la faisabilité économique pour des acteurs du secteur privé.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPF engage donc les acquisitions nécessaires à la maîtrise foncière de l&amp;#039;assiette définie, assure le traitement des éventuelles sources de pollution et si nécessaire déconstruit les biens. Il peut également accompagner et conseiller la collectivité dans l&amp;#039;élaboration d&amp;#039;un cahier des charges de consultation destiné à sélectionner le futur opérateur. Dans certains cas, l&amp;#039;EPF peut minorer le prix de vente des sites sur lesquels il est intervenu au titre de la production de logements.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
   &lt;br /&gt;
@@ -10395,4742 +11951,375 @@
       <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
       <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5c78-produire-des-logements/</t>
         </is>
       </c>
       <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
+    <row r="54" spans="1:34" customHeight="0">
       <c r="A54" s="1">
-        <v>120799</v>
+        <v>163725</v>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la création de logements en bail réel solidaire</t>
+          <t>Soutenir le logement social étudiant</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Logement : Dispositif de soutien au bail réel solidaire (BRS)</t>
+          <t>Le logement social étudiant</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
-          <t>Association
-[...5 lines deleted...]
-          <t>Subvention</t>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...32 lines deleted...]
- La subvention peut permettre de financer le foncier (en contrepartie d&amp;#039;une minoration de la redevance) ou les travaux (en contrepartie d&amp;#039;une minoration du prix de vente des logements).
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
       <c r="N54" s="1" t="inlineStr">
         <is>
-          <t>Cohésion sociale et inclusion
-Santé
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
 Logement et habitat</t>
         </is>
       </c>
       <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
       <c r="R54" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...13 lines deleted...]
-Usage / valorisation</t>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
         </is>
       </c>
       <c r="U54" s="1" t="inlineStr">
         <is>
-          <t>Île-de-France</t>
+          <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="V54" s="1" t="inlineStr">
         <is>
-          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/logement-dispositif-de-soutien-au-bail-reel-solidaire-brs</t>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/le-logement-social-etudiant</t>
         </is>
       </c>
       <c r="X54" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...28 lines deleted...]
-&lt;/p&gt;</t>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
         </is>
       </c>
       <c r="Y54" s="1" t="inlineStr">
         <is>
-          <t>guidedesaides@iledefrance.fr</t>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
       <c r="Z54" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6105-dispositif-de-soutien-au-bail-reel-solidaire-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/le-logement-social-etudiant/</t>
         </is>
       </c>
       <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
+    <row r="55" spans="1:34" customHeight="0">
       <c r="A55" s="1">
-        <v>30635</v>
+        <v>165254</v>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Développer l'offre de logement pour les jeunes</t>
+          <t>Financer l’acquisition foncière et les obligations réelles environnementales en faveur des milieux humides</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Outils fonciers en faveur des milieux humides : acquisition ou obligation réelle environnementale</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Occitanie</t>
+          <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
-        <is>
-[...251 lines deleted...]
-      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne apporte une aide financière pour 
 l’acquisition foncière et/ou la maitrise d’usage foncier, permettant de 
 garantir une protection durable des milieux humides.&lt;/p&gt;
 &lt;p&gt;Ces dispositifs visent à sécuriser leur gestion à long terme et à 
 favoriser des pratiques compatibles avec la préservation de leurs 
 fonctionnalités écologiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P56" s="1" t="inlineStr">
+      <c r="P55" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q56" s="1" t="inlineStr">
+      <c r="Q55" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’acquisition foncière et les obligations réelles environnementales sont finançables sur l’ensemble du bassin.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Acquisition foncière :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Les modalités de gestion des surfaces à acquérir doivent être 
 préalablement établies dans un document prévisionnel de gestion. Elles 
 décrivent les modalités et délais de mise en place des usages associés 
 (plan de gestion, conventions, baux ruraux avec clauses 
 environnementales, obligations réelles environnementales, travaux ou 
 aménagements prévus).&lt;/li&gt;&lt;li&gt;L’acquisition foncière est soumise à l’existence ou à la préparation d’un plan de gestion associé.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Obligations Réelles Environnementales :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;La compétence principale du co-contractant est la protection de la ressource en eau ou du milieu naturel ou de la biodiversité.&lt;/li&gt;&lt;li&gt;Les engagements réciproques doivent présenter un niveau d’ambition suffisant pour répondre aux enjeux identifiés dans le 12&lt;sup&gt;e&lt;/sup&gt; programme.&lt;/li&gt;&lt;li&gt;Les signataires (propriétaire et co-contractant) s’engagent à contractualiser l’ORE sur une durée de 30 ans minimum.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq3-outils-fonciers-en-faveur-des-milieux-humides.html</t>
         </is>
       </c>
-      <c r="W56" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-lacquisition-fonciere-et-les-obligations-reelles-environnementales-en-faveur-des-milieux-humides/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...4144 lines deleted...]
-          <t>published</t>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>