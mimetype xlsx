--- v2 (2026-07-21)
+++ v3 (2026-09-06)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH175"/>
+  <dimension ref="A1:AH168"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -289,52 +289,52 @@
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique
-Ingénierie Juridique / administrative</t>
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
@@ -560,51 +560,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>155106</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -867,6878 +867,6763 @@
       <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Création d’une maison de santé
 Déployer les équipements numériques
 Isolation du bâtiment</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>162301</v>
+        <v>120286</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Proposer aux lycéens des manuels scolaires gratuits en version numérique, consultables sur tablette tactile</t>
+          <t>Installer et maintenir des systèmes informatiques et réseaux</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>Manuels scolaires numériques</t>
+          <t>Systèmes Informatiques et réseaux</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;La Région Sud met tout en oeuvre pour que les élèves bénéficient des meilleures conditions d’apprentissage et poursuit la transition numérique des établissements et propose désormais aux lycéens des manuels scolaires gratuits en version numérique, consultables sur tablette tactile.&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Pour les élèves :&lt;/strong&gt; 	&lt;ul&gt; 		&lt;li&gt;Un poids du cartable allégé.&lt;/li&gt; 		&lt;li&gt;Un manuel enrichi : la version numérique du manuel scolaire propose de nombreuses ressources supplémentaires (vidéos, sons, animations) et des fonctionnalités interactives. &lt;/li&gt; 		&lt;li&gt;Une meilleure accessibilité pour les élèves à besoins éducatifs particuliers : Les textes peuvent être zoomés ou écoutés, les couleurs et polices changées, etc.&lt;/li&gt; 		&lt;li&gt;Un accès en ligne de tout point connecté à internet.&lt;/li&gt; 		&lt;li&gt;La facilité de récupérer un document oublié.&lt;/li&gt; 		&lt;li&gt;Plus de nécessité d&amp;#039;un accès en ligne une fois téléchargé, pour l&amp;#039;essentiel du manuel.&lt;/li&gt; 		&lt;li&gt;La possibilité de télécharger le manuel sur plusieurs supports personnels ou familiaux.&lt;/li&gt; 		&lt;li&gt;La possibilité d&amp;#039;annoter le manuel, d&amp;#039;exporter des extraits dans d&amp;#039;autres documents.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Installation et maintenance d&amp;#039;équipements, infrastructures associées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les enjeux et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit du parc informatique de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;un compte-rendu sur l&amp;#039;existant et les orientations à prendre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vente de matériel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vente et installation de serveurs et ordinateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vente et installation de périphériques (imprimantes, bornes wifi, écrans, onduleurs, claviers/ souris, disques durs, cables et adaptateurs, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et configuration de kits de visioconférence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de hotspots wifi publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Maintenance et assistance technique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service de maintenance du parc informatique, visites annuelles, dépannages sur site, supervision du serveur, antivirus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hotline téléphonique technique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tests de performances du cablage réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service de sauvegarde de données externalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hébergement dans un DataCenter 100% public :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réservations et dépôts de noms de domaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de sites web
+ &lt;/li&gt;
+ &lt;li&gt;
+  Messagerie électronique et calendriers partagés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de serveurs dédiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Virtualisation de serveurs métiers pour un travail à distance
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
-          <t>Education et renforcement des compétences</t>
+          <t>Technologies numériques et numérisation</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/systemes-informatiques-reseaux/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Mixte Numérian
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 30 13 13
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.numerian.fr/"&gt;
+  www.numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+  contact&amp;#64;numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/94f3-systemes-informatiques-et-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>120287</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de logiciels et d'applications de gestion</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Logiciels et applications</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à disposition de logiciels de gestion à l&amp;#039;échelle communale et intercommunale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les enjeux et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des besoins de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des logiciels et démonstration sur place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans la mise en place de nouveaux logiciels :
+  &lt;br /&gt;
+  – Logiciels de gestion (finances/payes/élections/état-civil/cimetière/...)
+  &lt;br /&gt;
+  – Gestion de fonds bibliothécaire
+  &lt;br /&gt;
+  – Gestion du périscolaire avec paiement en ligne
+  &lt;br /&gt;
+  – Calendriers partagés pour le personnel et les ressources
+  &lt;br /&gt;
+  – Gestion du courrier avec circuits de validation
+  &lt;br /&gt;
+  – Gestion des congés, absences, formations, et crédits ouverts pour les titres restaurant
+  &lt;br /&gt;
+  – Logiciel d&amp;#039;aide à la rédaction des marchés publics
+  &lt;br /&gt;
+  – Logiciel de gestion des Autorisations du Droit du Sol
+  &lt;br /&gt;
+  – Cloud, espace de stockage en ligne partagé pour un travail collaboratif
+  &lt;br /&gt;
+  – Liste de diffusion mails
+  &lt;br /&gt;
+  – Enquêtes en ligne
+  &lt;br /&gt;
+  – Applications en ligne de gestion du cadastre et autorisations du droit du sol
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix des outils, installation et déploiement au sein de la collectivité ou en mode hébergé pour un accès distant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des utilisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service d&amp;#039;assistance par nos agents au quotidien
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/logiciels-applications/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Mixte Numérian
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 30 13 13
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="http://www.numerian.fr"&gt;
+  www.numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+  contact&amp;#64;numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a06-logiciels-et-applications/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>120288</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des process de dématérialisation et des téléprocédures (e-administration)</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>E-Administration</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dématérialisation et téléprocédures.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur la réglementation, les enjeux, les procédures et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des besoins de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des outils et démonstration sur place ou à distance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Maîtrise d&amp;#039;œuvre (intervention payante) :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans la mise en place de la dématérialisation, mise en place des outils :
+  &lt;br /&gt;
+  – Délivrance de certificat de signature électronique sur site
+  &lt;br /&gt;
+  – Plateforme de dématérialisation des marchés publics
+  &lt;br /&gt;
+  – Tiers de Télétransmission vers la préfecture et la trésorerie
+  &lt;br /&gt;
+  – Dématérialisation des actes réglementaires et budgétaires
+  &lt;br /&gt;
+  – Dématérialisation des bordereaux comptables
+  &lt;br /&gt;
+  – Parapheur électronique en ligne avec circuits de validation
+  &lt;br /&gt;
+  – Service de Correspondant Informatique et Libertés
+  &lt;br /&gt;
+  – Audits dans le cadre de la loi sur le RGPD
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des utilisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service d&amp;#039;assistance par nos agents au quotidien
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/e-administration/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Syndicat Mixte Numérian
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone : 04 75 30 13 13
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site :
+   &lt;a href="https://www.numerian.fr/"&gt;
+    www.numerian.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Email :
+   &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+    contact&amp;#64;numerian.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3cad-e-administration/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>127289</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des investissements numériques dans le champ culturel</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENT CULTUREL - Aide aux investissements numériques</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région de soutenir des investissements numériques dans le champ culturel.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture avant le dépôt.
+&lt;/p&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
+   Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
+   Investissement culturel – Aide aux structures itinérantes
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une
+ &lt;strong&gt;
+  subvention d&amp;#039;un taux maximum de 40%
+ &lt;/strong&gt;
+ du montant des dépenses éligibles, plafonnées à 1 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux montants des devis des prestations ou acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La restauration ou la numérisation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création ou le développement de sites ou applications visant à favoriser la connaissance et la diffusion des œuvres vers le public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de matériel numérique (tablettes, tables de montage/mash-up) pour des projets culturels innovants et/ou structurants, des projets mutualisés ou des projets d&amp;#039;Éducation artistique et culturelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé
+ &lt;strong&gt;
+  à hauteur de 20% minimum par la structure porteuse.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les projets relevant du secteur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du spectacle vivant
+  &lt;/strong&gt;
+  :
+  &lt;span&gt;
+   Christine Vacher :
+   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+    christine.vacher&amp;#64;iledefrance.fr
+   &lt;/a&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du patrimoine
+  &lt;/strong&gt;
+  : Héloise Maillé - heloise.maille-virole&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   des arts plastiques
+  &lt;/strong&gt;
+  : Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du livre et de la lecture
+  &lt;/strong&gt;
+  : Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8b09-investissement-culturel-aide-aux-investisseme/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>120311</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné à l'informatisation de sa bibliothèque</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Informatisation des bibliothèques</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations d&amp;#039;informatisation ou de ré-informatisation de bibliothèque ou de réseau de bibliothèques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les logiciels de gestion et portails internet des bibliothèques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visite sur place ou accompagnement à distance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;expression du besoin et à la définition du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des offres des fournisseurs existantes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visite sur place ou accompagnement à distance Réalisation d&amp;#039;une étude de faisabilité financière et technique du projet Aide à la méthode de gestion projet (organisation du chantier, calendrier)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la sélection du prestataire et au suivi du chantier
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/informatisation-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Services des médiathèques
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Informatique et Numérique
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 78 41 90
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:jrieu&amp;#64;ladrome.fr"&gt;
+  jrieu&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.ladrome.fr/"&gt;
+  www.ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9000-informatisation-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>103486</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des investissements numériques dans le champ culturel</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide aux investissements numériques</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J9" s="1" t="inlineStr">
+        <is>
+          <t>1 million € maximum</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région de soutenir des investissements numériques dans le champ culturel.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Nature de l&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention d&amp;#039;un taux maximum de 40% du montant des dépenses éligibles, plafonnées à 1 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé à hauteur de 20% minimum par la structure porteuse.
+&lt;/p&gt;
+&lt;h4&gt;
+ Cofinancements possibles
+&lt;/h4&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
+   Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
+   Investissement culturel – Aide aux structures itinérantes
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont concernés :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    La restauration ou la numérisation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    La création ou le développement de sites ou applications visant à favoriser la connaissance et la diffusion des œuvres vers le public,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    L&amp;#039;acquisition de matériel numérique (tablettes, tables de montage/mash-up) pour des projets culturels innovants et/ou structurants, des projets mutualisés ou des projets d&amp;#039;Éducation artistique et culturelle.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires cibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux montants des devis des prestations ou acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-investissements-numeriques</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les projets relevant du secteur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du spectacle vivant
+  &lt;/strong&gt;
+  :
+  &lt;span&gt;
+   Christine Vacher :
+   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+    christine.vacher&amp;#64;iledefrance.fr
+   &lt;/a&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du patrimoine
+  &lt;/strong&gt;
+  : Cécile Chenot -
+  &lt;a href="mailto:cecile.chenot&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   cecile.chenot&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ou Véronique Cagnon -
+  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   veronique.cagnon&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   des arts plastiques
+  &lt;/strong&gt;
+  : Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
+   cinema.audiovisuel&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du livre et de la lecture
+  &lt;/strong&gt;
+  : Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dae5-investissement-culturel-aide-aux-investisseme/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>101580</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le numérique dans le quotidien des artisans</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez que les artisans s&amp;#039;engagent dans une démarche de développement numérique pour accroître leur compétitivité et adapter leurs services aux attentes des consommateurs dans un contexte économique et sanitaire en évolution.
+&lt;br /&gt;
+&lt;br /&gt;
+Les chambres de métiers et de l&amp;#039;artisanat vous propose d&amp;#039;opérer un dispositif d&amp;#039;accompagnement comprenant : ·une communication et une sensibilisation auprès des artisans sur les possibilités d&amp;#039;augmenter leur chiffre d&amp;#039;affaires et leur rentabilité par le numérique, et accroitre l&amp;#039;usage des technologies numériques dans l&amp;#039;entreprise ·la réalisation d&amp;#039;un diagnostic de maturité digitale et proposition de plan d&amp;#039;action par un conseiller CMA en présentiel (possible en distanciel) ·un accompagnement à la mise en oeuvre du projet par une aide à la concrétisation dans le cadre d&amp;#039;un investissement matériel ou immatériel ou l&amp;#039;orientation vers les expertises des activateurs France NUM.</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre chambre des métiers et de l&amp;#039;artisanat : https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite/annuaire-des-cma
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e992-integrer-le-numerique-dans-le-quotidien-des-a/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>101570</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Accueillir un tiers-lieu de formation numérique "Village Afpa"</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale pour la Formation Professionnelle des Adultes (AFPA)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez développer sur votre territoire un espace de formation numérique à destination de vos habitants et entreprises.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ L&amp;#039;AFPA propose de travailler avec les collectivités à la création et l&amp;#039;animation d&amp;#039;un tiers-lieu d&amp;#039;insertion professionnelle et de formation numérique à distance (création d&amp;#039;espaces de CoLearning (Offre Territoire digital de l&amp;#039;Afpa) et d&amp;#039;espaces de coworking (Programme « Village Afpa »)).  Ces espaces permettent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à des équipements numériques pour suivre une formation ou bénéficier d&amp;#039;un accompagnement à distance;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présence d&amp;#039;un facilitateur numérique de formation pour encadrer les apprentissages et les parcours, recruté localement par la structure d&amp;#039;exploitation de l&amp;#039;espace et formé par l&amp;#039;Afpa pour mener à bien cette mission (titre professionnel de « Responsable d&amp;#039;espace de médiation numérique » du ministère du travail);
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à la plateforme de e-Learning Métis regroupant plus de 250 parcours de formation et des dispositifs d&amp;#039;accompagnement vers l&amp;#039;emploi (Prépa compétences en ligne) et s&amp;#039;enrichissant en permanence de parcours proposés par ses partenaires;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation à distance des formations et prestations d&amp;#039;accompagnement par un réseau de formateurs (Afpa et partenaires) répartis sur l&amp;#039;ensemble du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un accueil sur place pour informer sur les dispositifs d&amp;#039;insertion professionnelle (La promo 16.18 pour les décrocheurs scolaires, Prépa compétences pour les demandeurs d&amp;#039;emploi, Hope pour les réfugiés, Déclic pour l&amp;#039;action pour les 16-25 ans...) et pour conseiller sur les parcours de formation professionnelle et d&amp;#039;&amp;#039;apprentissage permettant d&amp;#039;évoluer professionnellement ou de retrouver un emploi.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez Chris Trouvat :
+ &lt;a href="mailto:chris.trouvat&amp;#64;afpa.fr" rel="noopener" target="_blank"&gt;
+  chris.trouvat&amp;#64;afpa.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d278-accueillir-un-tiers-lieu-de-formation-numeriq/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>116786</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les usages numériques libres, ouverts et collaboratifs au sein des collectivités territoriales - Label Territoire Numérique Libre</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Label Territoire Numérique Libre</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>ADULLACT (Association des Développeurs et Utilisateurs de Logiciels Libres pour les Administrations et les Collectivités Territoriales)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2016, le label Territoire Numérique Libre encourage les usages numériques libres, ouverts et collaboratifs au sein des collectivités territoriales, en valorisant les choix stratégiques et techniques mis en place sur le territoire : mise en place d&amp;#039;une stratégie en faveur du libre, utilisation de logiciels et systèmes libres, mise à disposition des données publiques (open data), etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Il récompense la mutualisation des ressources, le bon usage de l&amp;#039;argent public, et toutes les initiatives en faveur des biens communs numériques sur le territoire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le label Territoire Numérique Libre a été créé pour mettre en lumière les initiatives libres des collectivités, pour les promouvoir auprès des élus, des autres collectivités et des citoyens. C&amp;#039;est un marqueur fort pour toutes les collectivités engagées dans une démarche &amp;#34;Libre&amp;#34;.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La candidature au label Territoire Numérique Libre est gratuite, et ne nécessite aucune adhésion préalable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://territoire-numerique-libre.org/le-label/" rel="noopener" target="_blank"&gt;
+  Visitez notre site web pour plus d&amp;#039;informations.
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Si ...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  votre collectivité utilise au moins un logiciel libre, dans ses services ou établissements scolaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  vous avez entrepris d&amp;#039;ouvrir vos données publiques (open data),
+ &lt;/li&gt;
+ &lt;li&gt;
+  vous favorisez l&amp;#039;utilisation de formats de fichiers ouverts,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les initiatives numériques libres sont encouragées sur votre territoire ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ... alors, vous êtes déjà un Territoire Numérique Libre !
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les collectivités territoriales françaises de métropole ou d&amp;#039;outre-mer peuvent participer : villes, métropoles, communautés de communes, communautés d&amp;#039;agglomération, départements, régions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Il suffit de désigner un·e élu·e référent et un·e personne responsable de la candidature, et de compléter le questionnaire de candidature en ligne. La participation au label est entièrement gratuite, seule la fabrication de la signalétique est à la charge des collectivités lauréates.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous trouverez davantage d&amp;#039;informations sur notre page pour
+ &lt;a href="https://territoire-numerique-libre.org/candidat/" rel="noopener" target="_blank"&gt;
+  Être candidat
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://territoire-numerique-libre.org/le-label/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Camille TILLATTE
+ &lt;br /&gt;
+ Chargée de Marketing et Communication à l&amp;#039;ADULLACT
+ &lt;br /&gt;
+ label&amp;#64;territoire-numerique-libre.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>camille.tillatte@adullact.org</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e457-encourager-les-usages-numeriques-libres-ouver/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>ADULLACT</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>117490</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'inclusion numérique du territoire</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose un accompagnement visant à l&amp;#039;inclusion numérique par le biais de 15 Hubs territoriaux. Il s&amp;#039;adresse aux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acteurs de l&amp;#039;inclusion numérique : identification comme acteur dédié, formation des médiateurs numériques, mise en place d&amp;#039;un projet d&amp;#039;inclusion numérique (montage financier, recherche de financement, conception de l&amp;#039;offre, etc.), organisation d&amp;#039;un événement consacré à l&amp;#039;inclusion numérique, information et actualités sur le sujet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux collectivités territoriales : diagnostic de l&amp;#039;inclusion numérique territoriale (acteurs en présence, offres, etc.), création d&amp;#039;une politique publique d&amp;#039;inclusion numérique, formation des agents et organisation d&amp;#039;événements dédiés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement de la Banque des Territoires vise plusieurs objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Créer des synergies entre les écosystèmes d&amp;#039;inclusion numérique : identification des lieux de médiation, évaluation des capacités territoriales, étude de l&amp;#039;accessibilité des services et analyse de leur adéquation avec les besoins des territoires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la création ou le développement des projets d&amp;#039;inclusion numérique : formation, mise à disposition d&amp;#039;outils et recherche de financement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=numerique_inclusif_psat</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contactez le Hub de votre région
+  : AAP-Hubsinclusifs&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/efd8-etre-accompagne-dans-linclusion-numerique-du-/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>92602</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’animation d’ateliers collectifs de médiation numérique sur le territoire du département de Vaucluse</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Animation d&amp;#039;ateliers collectifs de médiation numérique comportant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;ateliers collectifs de médiation numérique par la structure subventionnée (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des ateliers qui s&amp;#039;inscrivent dans les grands enjeux des Schémas départementaux identifiés ci-dessus, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse et ce, en pleine complémentarité avec les initiatives lancées autour de l&amp;#039;Appel à projet concernant le Réseau d&amp;#039;inclusion numérique de Vaucluse (fin 2019/début 2020) et le réseau des Espaces France Services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une présentation de la programmation du contenu et des thématiques qui seront traités dans les ateliers sur l&amp;#039;année ainsi que les modalités d&amp;#039;animation projetées (exemples non exhaustifs : «Découverte d&amp;#039;Internet, de la tablette et premiers apprentissages », « Rester connecté avec son territoire », « Rester connecté avec sa famille et ses amis », « Les démarches administratives en ligne »...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation des ateliers de médiation numérique avec dispositifs informatiques ad-hoc par un/des salarié(s) qualifié(s) sur les thématiques traitées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des ateliers mis en place physiquement dans la structure bénéficiaire de la subvention mais qui pourront également, après avis des services départementaux, être organisés, dans une entité publique du territoire (commune ou EPCI)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de la subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500 € de subvention par atelier collectif organisé par le demandeur (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier) soit 12 000 € au maximum par an dans la limite de 24 ateliers subventionnés
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions seront allouées après examen des projets déposés dans la limite des crédits disponibles et votés au budget départemental.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais de location de locaux et/ou de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets d&amp;#039;investissement et/ou d&amp;#039;achat de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses liées à l&amp;#039;Appel à Projets réseau départemental d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8463-soutenir-lanimation-dateliers-collectifs-de-m/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>92609</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le déploiement des outils et projets numériques au service du développement touristique</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>Aide maximale de 10 K€ par projet dans la limite de 50 K€ par an</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acteurs du tourisme, afin de mieux répondre aux attentes des visiteurs et renouveler les expériences de découverte des sites et lieux qu&amp;#039;ils promeuvent ou gèrent, doivent s&amp;#039;adapter et proposer des solutions innovantes pour contribuer à bâtir le tourisme de demain.
+En matière d&amp;#039;attractivité touristique et d&amp;#039;outil de découverte, le numérique a un rôle fort à jouer et est indispensable pour le renforcement de l&amp;#039;attractivité des sites touristiques du Vaucluse.
+Le Département souhaite fournir des services innovants et de qualité aux touristes et accompagner financièrement les EPCI, OT et OTI dans leurs projets de développement numériques afin de stimuler l&amp;#039;innovation au sein de la filière du tourisme.
+L&amp;#039;usage du numérique devra par ailleurs aider les acteurs du secteur touristique à intégrer plus rapidement des innovations utiles à leur développement dans la période post-épidémie Covid 19.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Projets de mise en place d&amp;#039;outils de découverte et de valorisation numérique,  applications numériques ou parcours numériques individualisés ou collectifs (sites intérieurs ou extérieurs).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Offices de tourisme communaux ou intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une attention particulière sera portée :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au caractère innovant du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  A l&amp;#039;articulation du projet avec les acteurs du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la liaison entre le projet et la stratégie de communication portée par Vaucluse Provence Attractivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la bonne connexion du projet et le réseau de bornes wifi touristique du Département et en particulier à la web application de valorisation des sites touristiques du Vaucluse
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la dimension durable du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d7b5-soutenir-le-deploiement-des-outils-et-projets/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>92584</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Aider le développement de pratiques numériques dans les bibliothèques/médiathèques</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à 20 % du coût total d’investissement</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Doter les bibliothèques/médiathèques de matériel informatique et/ou de lecture à même de lutter contre la fracture numérique, et encourager en leur sein le développement de pratiques numériques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Acquisitions de bornes Wifi, postes informatiques dédiés, tablettes, liseuses etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Les frais de câblage, de maintenance et d&amp;#039;abonnement à Internet ne sont pas pris en charge.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+ Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;ateliers de découverte, de sensibilisation et de pratique numérique, conjointement avec les enjeux du Schéma Départemental d&amp;#039;Amélioration d&amp;#039;Accessibilité des Services au Public (S.D.A.A.S.P.) et du Schéma Directeur Territorial d&amp;#039;Aménagement Numérique (S.D.T.A.N.) au sein de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet présenté s&amp;#039;appliquera à détailler les modalités de mise en oeuvre, en lien avec les schémas précités, et le fonctionnement de la bibliothèque.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 15000 habitants</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6b6-aider-le-developpement-de-pratiques-numerique/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>98466</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>GIP Recia (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec sa plate-forme Solaere et son pôle E-administration, le GIP RECIA offre un
+ &lt;strong&gt;
+  ensemble de services cohérents et innovants
+ &lt;/strong&gt;
+ couvrant
+ &lt;strong&gt;
+  la chaine de dématérialisation des documents et des échanges
+ &lt;/strong&gt;
+ dans sa globalité, à travers un
+ &lt;strong&gt;
+  portail sécurisé et unifié
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Des outils et des services d&amp;#039;e-administration qui ont pour objectif de
+ &lt;strong&gt;
+  simplifier la communication entre les services, les élus, les administrations et les citoyens
+ &lt;/strong&gt;
+ et de
+ &lt;strong&gt;
+  faciliter les usages et les échanges entre collectivités et les services de l&amp;#039;État
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;h4&gt;
+ Un accès à l&amp;#039;ensemble des services
+&lt;/h4&gt;
+&lt;p&gt;
+ Par l&amp;#039;intermédiaire de cette plate-forme, il est possible depuis un accès unique de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  viser ou signer électroniquement des documents numériques présentés dans un i-parapheur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  télétransmettre des documents à la Préfecture (délibérations, arretés réglementaires et individuels, documents budgétaires) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  télétransmettre au comptable public dans un flux signé électroniquement les pièces comptables (bordereaux, titres, mandats) et les pièces justificatives (factures, payes, délibérations, pièces de passation et d&amp;#039;exécution de marchés publics) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  envoyer des convocations aux élus en mettant tous les documents de séance à leur disposition.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ D&amp;#039;une manière générale et au regard de certains services sensibles, le contexte d&amp;#039;hébergement qui sera choisi devra fournir des garanties en termes de performance, de disponibilité, de sécurité et de réversibilité du service et des données.
+&lt;/p&gt;
+&lt;h4&gt;
+ Nos outils et services dématérialisés
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gestion des flux actes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des flux Helios
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des mails certifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parapheur électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saisine par voie électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Facturation Chorus PRO
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plateforme des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convocation électronique des élus
+ &lt;/li&gt;
+ &lt;li&gt;
+  PES Retour
+ &lt;/li&gt;
+ &lt;li&gt;
+  Archivage électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des flux bons de commandes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Ressources utiles :
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.recia.fr/nos-services/e-administration/" rel="noopener" target="_blank"&gt;
+   https://www.recia.fr/nos-services/e-administration/
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.snc.recia.fr/contactus" rel="noopener" target="_blank"&gt;
+   https://www.snc.recia.fr/contactus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité doit signer une convention afin d&amp;#039;être membre du GIP RECIA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.solaere.recia.fr/outils-et-services-mutualises</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a rel="noopener" target="_blank"&gt;
+  info&amp;#64;recia.solutions
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 38 42 24 59
+ &lt;em&gt;
+  (choix 1)
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>olivier.jouin@recia.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/243a-copie-13h06-mutualiser-un-delegue-a-la-protec/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>98465</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Mutualiser un responsable des services informatiques</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>GIP Recia (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le GIP RECIA propose aux collectivités qui le désirent de
+ &lt;strong&gt;
+  mutualiser la direction des services informatiques (DSI)
+ &lt;/strong&gt;
+ afin d&amp;#039;optimiser les ressources numériques et de vous accompagner dans le pilotage de vos prestataires locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce service permet aux collectivités territoriales et à leurs groupements de bénéficier des services d&amp;#039;un responsable des services informatiques mutualisé qui pourra
+ &lt;strong&gt;
+  assister les élus et les directions dans la définition d&amp;#039;une stratégie numérique
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une petite collectivité, le responsable des services informatiques mutualisé remplace le service informatique manquant, conseille la collectivité à la fois sur les choix stratégiques mais aussi sur l&amp;#039;accompagnement des services dans l&amp;#039;évolution des pratiques numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une collectivité plus importante, sans se substituer à la DSI en place, le responsable des services informatiques mutualisé apporte sa connaissance et son expertise pour aider la DSI et les services à s&amp;#039;organiser pour réussir leur transition numérique.
+&lt;/p&gt;
+&lt;h4&gt;
+ Les avantages
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un accompagnement personnalisé de vos besoins en numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une assistance pour piloter les différents prestataires qui interviennent sur votre parc informatique (éditeur, informaticien, prestataire de maintenance...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un assistant à la maitrise d&amp;#039;ouvrage pour les marchés publics dans le domaine du numérique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Les prestations
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil et accompagnement du « Service achat » des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Téléphonie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès internet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipement matériel numérique (stations, serveurs, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction des marchés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en concurrence au premier €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil et accompagnement stratégique des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et aide à la rédaction de plan pluriannuel d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction du schéma directeur et d&amp;#039;orientation des systèmes d&amp;#039;informations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Urbanisation des systèmes d&amp;#039;information
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et accompagnement des collectivités dans les choix des solutions numériques supports à ses activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et accompagnement des collectivités dans la rationalisation et à l&amp;#039;évolution de son système d&amp;#039;information et de ses infrastructures
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des systèmes d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PCA (Plan de continuité de l&amp;#039;activité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PRA (Plan de reprise d&amp;#039;activité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PSSI (Plan de sécurisation des systèmes d&amp;#039;information)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Ressources utiles
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;a href="https://www.solaere.recia.fr/" rel="noopener" target="_blank"&gt;
+  https://www.solaere.recia.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.snc.recia.fr/contactus" rel="noopener" target="_blank"&gt;
+  https://www.snc.recia.fr/contactus
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité doit signer une convention afin d&amp;#039;être membre du GIP RECIA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.solaere.recia.fr/outils-et-services-mutualises</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:info&amp;#64;recia.solutions" rel="noopener" target="_blank"&gt;
+  info&amp;#64;recia.solutions
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Tél : 02 38 42 24 59
+ &lt;em&gt;
+  (choix 4)
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>olivier.jouin@recia.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/786b-copie-12h51-mutualiser-un-delegue-a-la-protec/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>65565</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leur transformation numérique</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>ADICO (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Adico accompagne depuis 30 ans ses adhérents dans le déploiement du numérique et participe à la transformation numérique des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela l&amp;#039;Adico s&amp;#039;est organisée autour de 4 objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement logiciels (aide à l&amp;#039;utilisation des logiciels métiers et formation des agents),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et Conseil en communication et en graphisme
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appuis technique des collectivités dans l&amp;#039;écriture d&amp;#039;un cahier des charges pour le développement d&amp;#039;un nouveau site internet (respect des obligations RGAA),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audit d&amp;#039;accessibilité de sites publics,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audit portant sur le référentiel général de sécurité,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en conformité au RGPD,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en oeuvre de projets portant sur l&amp;#039;IA (chatbot),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les Iot (qualité de l&amp;#039;air dans les établissements scolaires),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de charte graphique, logo...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Il est nécessaire d&amp;#039;être adhérent de l&amp;#039;Association
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Départements 60-27-76-95-77</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>http://www.adico.fr</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;adico.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>emmanuel.vive@adico.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e24-accompagner-les-collectivites-dans-leur-trans/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Adico (Association pour le développement et l'innovation numérique des collectivités)</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2020</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>63649</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la transformation numérique - Métiers support</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale 24 - ATD (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis plus de 25 ans, l&amp;#039;ATD24 assiste les collectivités dans leur usage
+numérique quotidien et cherche les solutions innovantes pour faciliter la
+transformation et bénéficier au maximum des possibilités offertes par les outils numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les 348 collectivités adhérentes au service ont accès aux
+logiciels : Paie, Gestion financière, Élection, Etat-civil.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ceuxci sont en lien automatisé avec les différentes plateformes
+nationales, Chorus, Helios, Net-Entreprises, Insee.
+&lt;/p&gt;
+&lt;p&gt;
+ Nos missions :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fourniture et maintenance des logiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement des logiciels et des données dans les infrastructures
+du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage des comptes utilisateurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage des logiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations initiales et complémentaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunions d&amp;#039;informations
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance quotidienne
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous convention
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>http://atd24.fr</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD24
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Gestion des territoires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 05 53 06 65 65
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ atd24&amp;#64;atd24.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>d.papon@atd24.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2152-accompagnement-a-la-transformation-numerique/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>ATD24</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>77364</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets autour de l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+structure d’insertion par l’activité économique ou adaptée aux personnes en
+situation de handicap, une entreprise engagée dans l’inclusion numérique
+relevant ou non de l’économie sociale et solidaire, un acteur de l’économie
+circulaire ou une structure portant un projet de tiers-lieu d&amp;#039;innovation
+sociale et vous portez un projet dans l’économie inclusive ? Vous souhaitez
+bénéficier de l&amp;#039;expertise d&amp;#039;un tiers de confiance et être accompagné sur le
+long terme via des dispositifs adaptés ? La Banque des Territoires vous
+accompagne en investissant dans vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous finançons ainsi différents projets autour
+de l’économie inclusive : insertion par l’activité économique, inclusion
+numérique, tiers-lieux d’innovation sociale et économie circulaire à impact
+social. Le financement peut se faire sous forme d’investissement direct en
+fonds propres ou quasi-fonds propres. Pour les projets d’inclusion numérique,
+la Banque des Territoires soutient également l’opérationnalisation de
+programmes d’État et accompagne, finance et outille les acteurs de l’inclusion
+numérique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Economie sociale et solidaire
+Attractivité économique
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=inclusion_eco_psat</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+  Contactez-nous à travers notre formulaire de contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-economie-inclusive/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>77361</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l’accès aux services publics digitalisés avec le programme France Services</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>subvention maximale de 30 000 euros par projet</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la digitalisation des services publics, la Banque des Territoires accompagne les collectivités territoriales et les associations dans la création d&amp;#039;une structure France Services sur leur territoire, et notamment dans l&amp;#039;animation, la formation des agents et l&amp;#039;outillage numérique.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec l&amp;#039;offre France Services, vous accompagnez les usagers dans la réalisation de leurs démarches administratives en ligne et proposez un service public de proximité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_public_digitalisation_psat</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez : busfranceservices&amp;#64;caissedesdepots.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f8c-decouvrir-le-programme-france-services-et-bus/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>77078</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agence Alpine des Territoires (AGATE) - OPSN et CPIE</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nous accompagnons aujourd&amp;#039;hui les collectivités locales dans leur transformation numérique afin qu&amp;#039;elle profite à leurs services et à tous les acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous les aidons également au quotidien dans l&amp;#039;utilisation de leurs logiciels de gestion communale grâce à notre équipe de spécialistes des logiciels BERGER LEVRAULT (éditeur de logiciels). Notre équipe les forme (sur site ou en séminaire) et les dépanne via notre ligne dédiée à l&amp;#039;assistance téléphonique (hotline).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Notre équipe géomatique est quant à elle une ressource à la fois interne et à disposition des collectivités pour structurer et exploiter les données, les spatialiser dans des bases de données et les rendre compréhensibles via des représentations efficaces et innovantes : cartographique ou datavisualisation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement en matière d&amp;#039;inclusion numérique : diagnostic territoriaux, formation, animation de réseau, support  au déploiement de dispositifs - lieu de médiation numérique etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement en matière de gestion de projet numérique : incubateur de projet, formations aux usages numériques, démarche d&amp;#039;openData
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en gestion de données géographiques, production cartographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation, formation, assistance sur les logiciels de gestion de collectivité Berger-Levrault
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion à AGATE et/ou conventionnement en fonction du type d&amp;#039;aide ou d&amp;#039;accompagnement
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://agate-territoires.fr/domaines-dintervention/transition-numerique-geomatique-informatique/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ numerique&amp;#64;agate-territoires.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>edmond.wach@agate-territoires.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df1f-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>74198</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance numérique</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champs d&amp;#039;action en matière de numérique et informatique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En termes de numérique et d&amp;#039;informatique, l&amp;#039;agence vous accompagne sur les
+ &lt;strong&gt;
+  logiciels métiers d&amp;#039;administration publique
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence technique vous propose également l&amp;#039;assistance et paramétrage d&amp;#039;un
+ &lt;strong&gt;
+  profil acheteur marché publics.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Administration numérique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance et paramétrage sur les logiciels métiers : État Civil, paie, déclaration sociale, comptabilité, élections, registre de délibération, facturation, emprunt, gestions des biens, populations, PayFip
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission des flux en trésorerie et des actes en préfecture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convocation électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certificats de signature électronique (Chambersign) et pour l&amp;#039;état civil (Comedec), parapheur électronique (Sésile)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Internet : Gestion des domaines et création de compte client de messagerie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils collaboratifs : Gestion Electronique des Documents, Visioconférence, agendas partagés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Profil acheteur Marchés Publics [plateforme de dématérialisation]
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance et paramétrage du profil acheteur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à mise en ligne et fin de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des agents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Equipement public
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale située dans le département de la Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, au volet numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Yann Bogdanovic - Responsable du service Administration Numérique
+ -
+  &lt;a href="mailto:san&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   san&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/09b8-beneficier-dune-maintenance-informatique-et-d/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2021</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>72750</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>SITIV (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la modernisation numérique des collectivités territoriales
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en conformité RGS, RGI, RGAA et à la sécurisation des Systèmes d&amp;#039;information
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition de plateformes numériques de services
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en conformité RGPD
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Infrastructure,  télécoms, sécurité, système d&amp;#039;information, support et formations
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ adhésion et/ou conventionnement
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Rhône et Loire</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sitiv.fr</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ svangheluwe&amp;#64;sitiv.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>svangheluwe@sitiv.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b35f-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2020</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>72749</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Somme Numérique (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Somme Numérique accompagne ses membres le déploiement du numérique et participe à la transformation numérique des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de dématérialisation (PES V2, Actes, signature électronique, plateforme de marchés publics...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Numérique éducatif (Espace Numérique de Travail, TBI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement physique dans Datacenter Tiers 3
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marché télécom : fourniture de solutions de communication (tél. fixe et mobile, MtM, SMS...) à prix négociés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sauvegarde de données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de sites internet - gestion de domaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Messagerie collaborative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bornes wifi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Archivage électronique à valeur probante (SESAM)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
+ &lt;/li&gt;
+ &lt;li&gt;
+  et Conseil en communication et en graphisme.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   &lt;strong&gt;
+    Hébergement et formation de la messagerie collaborative de la collectivité
+   &lt;/strong&gt;
+   : sécurité et fluidité des échanges entre agents/élus.
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dématérialisation des marchés publics
+  &lt;/strong&gt;
+  : accompagnement des collectivités pour la dématérialisation des marchés publics sur notre plateforme régionale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Mise à disposition d&amp;#039;outils de communication
+  &lt;/strong&gt;
+  : nom de domaine, site internet, application mobile
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   Toutes les communautés de communes, communes, syndicats situés sur le département de la Somme
+   &lt;br /&gt;
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sommenumerique.fr</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ courrier&amp;#64;sommenumerique.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>l.cartier@sommenumerique.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfaf-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2020</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>72490</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leur transformation numérique</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Agence Landaise Pour l'Informatique (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis sa création en 1985, l&amp;#039;Agence Landaise Pour l&amp;#039;Informatique, syndicat mixte, répond  aux  besoins  numériques  dans  le  département  des  Landes.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Assurer la sécurité informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de sites web
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  DPO mutualisé, stratégie et accompagnement technique surOpen Data
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animateur du réseau départemental d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en oeuvre de projets portant sur l&amp;#039;IA (chatbot)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Registre dématérialisé des enquêtes publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Applicatifs métiers des collectivités
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation initiale et continue des agents publics
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication (reportages, images en drone)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhérer à l&amp;#039;ALPI
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alpi40.fr/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ direction&amp;#64;alpi40.fr
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;alpi40.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>communication@alpi40.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3760-accompagner-les-collectivites-dans-leur-trans/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2020</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>72405</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leur transformation numérique - Métiers support</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Centre de Gestion de la Fonction Publique Territoriale de Lot et Garonne - CDG 47  (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le CDG 47 s&amp;#039;est investi en faveur de l&amp;#039;informatisation des collectivités lot-et-garonnaises au travers d&amp;#039;étapes importantes.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement dans l&amp;#039;usage de progiciels de gestion depuis 1984;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en oeuvre du projet élu rural numérique en 2010 composé de quatre axes (la dématérialisation, la sécurité du système d&amp;#039;information, les services internet, l&amp;#039;information géographique);
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La signature d&amp;#039;un partenariat avec la DDFIP depuis 2013 afin d&amp;#039;avoir un rôle moteur dans le processus de dématérialisation de la chaîne comptable et financière.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Notre objectif constant est de jouer un rôle moteur dans l&amp;#039;optimisation de la gestion publique locale en développant en matière informatique et numérique une gamme d&amp;#039;outils et de services en lien avec les besoins du monde territorial.
+&lt;/p&gt;
+&lt;p&gt;
+ Les champs de compétences :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Logiciels métiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurité du système d&amp;#039;information
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation de la chaine comptable et budgétaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation des procédures de marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Télétransmission des actes soumis au contrôle de légalité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parapheur électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convocations électroniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication électronique professionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délégué à la protection des données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sites Internet
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Système d&amp;#039;Information Géographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et organisation
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous convention
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Lot-et-Garonne</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cdg47.fr/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 05.53.48.00.70
+ &lt;/li&gt;
+ &lt;li&gt;
+  Courriel :
+   contact&amp;#64;cdg47.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>olivier.pommaret@cdg47.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8b4a-accompagner-les-collectivites-dans-leur-trans/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2020</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>72205</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Recruter et accueillir des conseillers numériques</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>50 000 euros par poste</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Gouvernement agit sur trois axes :
+ &lt;br /&gt;
+ 1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
+ &lt;br /&gt;
+ 2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
+ &lt;br /&gt;
+ 3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
+ &lt;/strong&gt;
+ (donc en charge de porter le contrat de travail)
+ &lt;strong&gt;
+  et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
+ &lt;/strong&gt;
+ . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2020</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
+&lt;/p&gt;
+&lt;p&gt;
+ La mise à disposition de conseillers numériques à des structures associatives est autorisée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>70231</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>SOLURIS (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projets locaux, intercommunaux et public-privé.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil aux élus et aux cadres territoriaux sur la transformation numériques des collectivités (mairies, intercommunalités, autres établissements publics locaux ).
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique, financier et organisationnel.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Axes prioritaires : cybersécurité/RGPD, inclusion numérique, numérique responsable, SIG, open data
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de dématérialisation, infrastructure locale et cloud.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Centrale d&amp;#039;achat, dispense de marchés publics. Tarifs mutualisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Préparation et accompagnement du changement.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de transformation numérique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et création de sites web de services publics.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance numérique : RGPD, RGS, conseil, accompagnement de l&amp;#039;homologation et de la mise en conformité. Assistance en cas de cybermalveillance.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations à l&amp;#039;inclusion numérique, mise à disposition de médiateurs numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la création de tiers-lieux et de Maisons France Services.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et accompagnement technique sur l&amp;#039;opendata.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation initiale et continue des agents publics.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent de Soluris.
+&lt;/p&gt;
+&lt;p&gt;
+ Exception : Assistance en cas de cybermalveillance pour toute collectivité même non adhérente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime, Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.soluris.fr/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;soluris.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>b.lienard@soluris.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c2-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2020</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>73837</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Pôle Numérique du CDG46 (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Centre de Gestion de la Fonction Publique Territoriale du Lot conseille et accompagne, dans le domaine du numérique, autour de 5 services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Protection des données (RGPD)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Progiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation (Actes / Hélios / marchés publics / convocations aux assemblées / etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Internet (création de sites web, messagerie, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Préparation et accompagnement du changement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de transformation numérique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et création de sites web de services publics.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance numérique : RGPD, RGS, conseil, accompagnement de l&amp;#039;homologation et de la mise en conformité. Assistance en cas de cybermalveillance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation continue des agents publics sur les outils numériques des services du CDG.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le numérique étant une mission facultative, les collectivités et établissements publics du Lot qui veulent en bénéficier doivent conventionner.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cdg46.fr/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le formulaire de contact sur https://www.cdg46.fr/
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>frederic.frances@cdg46.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bbdc-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>06/01/2021</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>72812</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'e-administration et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>e-Collectivités (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le syndicat mixte régional e-Collectivités, opérateur public de services numériques, est une structure dédiée au développement de l&amp;#039;administration électronique et à la transformation numérique des collectivités territoriales de la région Pays de la Loire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ecollectivites.fr</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;ecollectivites.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>cedric.macaud@ecollectivites.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e14f-developper-le-administration-et-accompagner-l/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>72809</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transformation numérique des territoires</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Offre de services numériques pour les collectivités du département de la Nièvre</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal d’Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN) - Opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Le SIEEEN, syndicat d’énergies solidaires, depuis 1946&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Le Syndicat Intercommunal d’Énergies, d’Équipement et d’Environnement de la Nièvre (SIEEEN) est un établissement public de coopération intercommunale. Il met ses compétences au service des collectivités nivernaises et de leurs administrés. Syndicat mixte ouvert à la carte, le SIEEEN est constitué de communes, de syndicats mixtes fermés, de communautés de communes et du Conseil départemental de la Nièvre. En plus de ses trois grands champs de compétences, à savoir les énergies, l’équipement et l’environnement, le SIEEEN assure une compétence supplémentaire liée à l’e-administration de compétences : les énergies ; l’e-administration ; l’équipement et l’environnement.&lt;/p&gt;&lt;p&gt;Créé en 1946, pour achever l’électrification du département, le SIEEEN a diversifié ses activités au fil des ans. Il propose un large éventail de solutions en architecture, éclairage public, équipement, gestion des déchets, énergies renouvelables et technologies de l’information et de la communication. Acteur reconnu du développement durable en Nièvre, le Syndicat déploie différentes expertises pour aider le territoire à réussir sa transition énergétique, écologique et numérique.&lt;/p&gt;&lt;h4&gt;Le SITEC, guichet unique informatique des collectivités nivernaises&lt;/h4&gt;&lt;p&gt;Depuis 1992, le SIEEEN poursuit le programme d’informatisation des mairies, initié par l’Union Amicale des Maires de la Nièvre. Afin d’optimiser son offre, il crée le Service d’Information TErritoriales des Collectivités (SITEC), en 2010. Le SITEC agit, aujourd’hui, comme le guichet unique informatique des collectivités nivernaises. Il accompagne plus de 300 communes, 9 communautés de communes et plusieurs syndicats et autres établissement publics tels que les SIAEP, SIRP et notamment l’Agence Technique Départementale « Nièvre Ingénierie », dans la mise en oeuvre de l’e-administration. Celles-ci bénéficient de services et de solutions optimisés ainsi que d’un accompagnement performant, dans le cadre de leur transition numérique.&lt;/p&gt;&lt;h4&gt;Un service, quatre pôles de compétences spécialisés&lt;/h4&gt;&lt;p&gt;Le SITEC est structuré en 4 quatre pôles de compétences en interaction constante, afin de renforcer l’accompagnement et accélérer la transformation digitale des collectivités nivernaises. Il apporte des solutions efficientes dédiées au développe-ment de l’intelligence numérique des collectivités. Il s’appuie sur ses différentes expertises techniques et sa cellule de veille technologique et réglementaire pour essaimer les bonnes pratiques de sobriété numérique :&lt;br /&gt;     - TIC : Acquisition, installation, paramétrage pour les collectivités, conseils, accompagnement, formation, support, assistance aux logiciels métiers (paie, budget, compta, élections, état civil...) ;&lt;br /&gt;     - SIG : Mise à disposition, paramétrage, maintenance et évolutions du SIG / Cartographie &amp;#34;GéoSIEEEN&amp;#34; et ses modules complémentaires, création de modules métiers (eau, voirie, urbanisme...), analyses thématiques spatiales ;&lt;br /&gt;     - IP : Service informatique des compétences du SIEEEN, maintenance et sécurisation des infrastructures et suivi des projets numériques ;&lt;br /&gt;     - CYB : Supervision sécuritaire des systèmes du SIEEEN, sauvegarde à distance des données des collectivités, sensibilisation à la cybersécurité.&lt;/p&gt;&lt;h4&gt;Une expertise numérique publique de proximité&lt;/h4&gt;&lt;p&gt;Le SITEC remplit les missions principales suivantes :&lt;br /&gt;- Il est le support numérique des compétences du SIEEEN ;&lt;br /&gt;- Il assure le service informatique mutualisé des collectivités ;&lt;br /&gt;- Il assure le service cartographique mutualisé des collectivités.&lt;/p&gt;&lt;p&gt;Dans ce cadre, il propose un large éventail de services :&lt;br /&gt;- Acquisition, installation, maintenance et dépannage de matériels informatiques, logiciels et certificats électroniques ;&lt;br /&gt;- Formations : logiciels métiers, AIPR, … ;&lt;br /&gt;- Administration électronique pour la télétransmission de documents ;&lt;br /&gt;- Système d’Information Géographique (SIG) complet, incluant les données et les cartes du territoire.&lt;/p&gt;&lt;p&gt;Pour faciliter l’accès à ses services et solutions, le SITEC a mis en place deux types de contractualisation :&lt;br /&gt;- La Convention : Il s’agit d’adhérer au catalogue de services du SIEEEN, puis de choisir à la carte chaque service numé-rique ;&lt;br /&gt;- Les Contrats de prestations sont plus adaptés pour les collectivités bénéficiant d’un autre éditeur que JVS et Berger-Levrault. Ils apportent des solutions de maintenance annuelle, avec différents services en adéquation avec les usages :&lt;br /&gt;- Contrat « Matériel » (matériels uniquement) ;&lt;br /&gt;- Contrat « Assistance à distance » (logiciels métiers Berger-Levrault et JVS Mairistem uniquement) ;&lt;br /&gt;- Contrat « Assistance sur site » (matériels et logiciels métiers) ;&lt;br /&gt;- Contrat « Sauvegarde à distance » (datacenters souverains en France, sauvegarde 7 jours - 5 semaines - 12 mois) ;&lt;br /&gt;- Contrat « SIG GéoSIEEEN » (cadastre, propriétaires fonciers, réseaux…) ;&lt;br /&gt;- Contrat pour les modules spécifiques complémentaires de GéoSIEEEN, listés ci-après.&lt;/p&gt;&lt;h4&gt;Les services numériques à la carte pour les adhérents&lt;/h4&gt;&lt;p&gt;Une cotisation servant de droit d’entrée, et surtout d’équilibrage des charges fixes du SITEC, permet aux adhérents d’accéder à tous les services numériques à la carte, listés ci-dessous.&lt;/p&gt;&lt;h4&gt;Logiciels métiers : Des outils performants pour une e-administration efficiente&lt;/h4&gt;&lt;p&gt;Le SIEEEN est un partenaire de proximité pérenne des éditeurs de logiciels Berger-Levrault et JVS Mairistem. Il fournit un service de proximité aux collectivités nivernaises sur ces suites logicielles complètes et modulaires pour la gestion de leurs activités quotidiennes, et notamment :&lt;br /&gt;- L’installation des modules Berger-Levrault et JVS Mairistem ;&lt;br /&gt;- La maintenance, les évolutions ;&lt;br /&gt;- La veille réglementaire et fonctionnelle ;&lt;br /&gt;- La configuration, le paramétrage des connecteurs (DSN, Chorus, REU…)&lt;br /&gt;- Le dépannage en ligne, et sur site si nécessaire ;&lt;br /&gt;- L’accompagnement aux migrations de logiciels ;&lt;br /&gt;- L’intégration des inventaires ;&lt;br /&gt;- La formation sur la comptabilité, la paie, la facturation, l’état civil, les élections...&lt;/p&gt;&lt;p&gt;Les formations sont proposées selon un calendrier disponible sur l’extranet du SIEEEN : extranet.sieeen.fr. Il est possible de s’inscrire en ligne aux sessions, offertes en illimité dans le cadre de la souscription à la présente assistance éditeur du SIEEEN.&lt;/p&gt;&lt;h4&gt;Une chaîne de dématérialisation pour sécuriser le transfert de vos données&lt;/h4&gt;&lt;p&gt;Depuis 2017, la politique nationale de l’État vise à accélérer la transition numérique des collectivités. Le SIEEEN a mis en place une chaîne de dématérialisation complète pour sécuriser le transfert de flux comptables entre l’ordonnateur et la Trésorerie ainsi que pour l’envoi au contrôle de légalité des documents réglementaires et budgétaires.&lt;/p&gt;&lt;p&gt;Le SIEEEN a retenu une solution mutualisée, « Stela » (Système de TElétransmission Avancée). Celle-ci intègre :&lt;br /&gt;- Une plate-forme de dématérialisation.&lt;br /&gt;- Un tiers de télétransmission.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Egalement un parapheur électronique peut être mis à disposition, nommé « Sesile » (Service Électronique de Signature Légale). Il s’agit d’un module pour la dématérialisation de l’envoi de convocations et des documents associés aux élus des différentes assemblées.&lt;/p&gt;&lt;p&gt;Pour compléter la chaîne de dématérialisation, le SIEEEN propose un service d’acquisition pour des certificats électroniques permettant de s’authentifier auprès des organismes (Préfecture, DGFiP…) pour l’envoi des actes et des documents budgétaires, et même signer électroniquement des fichiers.&lt;/p&gt;&lt;p&gt;Il est également possible de recourir à une offre de numérisation des actes d’état civil.&lt;/p&gt;&lt;h4&gt;Matériel informatique, neuf et reconditionné, et logiciels bureautiques : toutes les solutions in-formatiques indispensables pour la gestion de votre collectivité&lt;/h4&gt;&lt;p&gt;Fort de son expertise, le SITEC est un partenaire de proximité privilégié des collectivités nivernaises. Il vous fait bénéficier d’une gamme complète de solutions informatiques et d’une assistance sur mesure.&lt;/p&gt;&lt;p&gt;Après l’étude de vos besoins et de vos usages, le SITEC se charge de l’acquisition, l’installation et la configuration sur site de vos matériels informatiques :&lt;br /&gt;- L’installation des équipements numériques : postes fixes, portables, onduleurs, serveurs, tablettes, réseau…&lt;br /&gt;- La sécurisation (antivirus, conseils de sécurité...) ;&lt;br /&gt;- La personnalisation ;&lt;br /&gt;- La configuration du travail à distance ;&lt;br /&gt;- L’organisation de vos fichiers partagés ;&lt;br /&gt;- L’installation des logiciels bureautiques et spécifiques (PAO, CAO…).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le SITEC inclut dans son offre, la maintenance et l’assistance technique :&lt;br /&gt;- Maintenance et dépannage sur site ;&lt;br /&gt;- Remplacement par un poste informatique de prêt le temps du renouvellement ou du dépannage ;&lt;br /&gt;- Assistance technique à distance : diagnostic et dépannage via la hotline, prise en main à distance ;&lt;br /&gt;- Visite préventive annuelle ;&lt;br /&gt;- Suivi d’intervention ;&lt;br /&gt;- Conseils, accompagnement.&lt;/p&gt;&lt;h4&gt;GéoSIEEEN : Un outil cartographique d’aide à la décision optimisé, souple et évolutif&lt;/h4&gt;&lt;p&gt;Le Système d’Information Géographique (SIG) GéoSIEEEN est une plateforme Web SIG performante de consultation de données géographiques et d&amp;#039;aide à la décision. Il améliore la qualité des services rendus aux usagers, simplifie les tâches de secrétariat et renforce la connaissance du territoire. Ergonomique, fluide et constamment enrichi, GéoSIEEEN permet des analyses thématiques approfondies, présentées sous la forme de cartographies.&lt;/p&gt;&lt;p&gt;Accessible à partir de n’importe quel ordinateur connecté à Internet, GéoSIEEEN intègre différentes applications qui répondent aux grandes problématiques de gestion du territoire. Le SIG du SIEEEN est ouvert au grand public depuis décembre 2022.&lt;/p&gt;&lt;h4&gt;Des applications métiers pour optimiser la gestion de votre territoire&lt;/h4&gt;&lt;p&gt;Pour optimiser les services proposés, répondre aux compétences spécifiques, s’adapter aux nouveaux besoins des collectivités et mutualiser les coûts d’acquisition logiciels, le SIG du SIEEEN se décline en différentes applications métiers :&lt;br /&gt;     - Géo-SIEEEN : Plate-forme départementale de consultation et d’exploitation des données géographiques à destination des structures publiques de la Nièvre&lt;br /&gt;     - SIT’BAL : Gestion et certification des voies et des adresses, versement et publication dans la Base Adresses Nationale (BAN)&lt;br /&gt;     - SIT’CIM : Gestion des actes de concessions et de la cartographie de cimetières&lt;br /&gt;     - SIT’SVE : Dépôt et transmission de Demandes d’Autorisation d’Urbanisme (DAU)&lt;br /&gt;     - SIT’URBA : Instruction des DAU et démarches liées à l’urbanisme&lt;br /&gt;     - SIT’AVIS : Instruction des consultations des DAU&lt;br /&gt;     - SIT’DICT : Gestion des DT-DICT dans le cadre de la réglementation anti-endommagement&lt;br /&gt;     - SIT’VOI-RIE : Gestion des demandes de permissions et d’arrêtés de voirie&lt;br /&gt;     - SIT’APPS : Portail cartographique Usagers (cadastre solaire, recycleries, déchetteries, points d’apport volontaire, SVE, alertes citoyennes)&lt;br /&gt;     - SIT’AL : Gestion des signalements (dépôts sauvages, voirie, ...)&lt;br /&gt;     - SIT’EAU : Gestion patrimoniale et cartographique des réseaux d’eau potable&lt;br /&gt;     - SIT’AC : Gestion patrimoniale, règlementaire et cartographique des réseaux d’assainissement collectif&lt;br /&gt;     - SIT’ANC : Gestion patrimoniale et réglementaire des Services Public d’Assainissement Non Collectif (SPANC)&lt;br /&gt;     - SIT’CLASS : Gestion du classement des voiries, versement et publication dans la base la BD topo (IGN)&lt;br /&gt;     - SIT’ATLAS : Génération d’atlas cartographiques (cadastre, urbanisme, communication, ...)&lt;/p&gt;&lt;h4&gt;Vers la constitution d’un Plan de Corps de Rue Simplifié départemental&lt;/h4&gt;&lt;p&gt;Afin de répondre à la réglementation relative aux Déclarations de Travaux (DT) et Déclarations d’Intention de Commence-ment de Travaux (DICT), le SIEEEN a confié au SITEC la constitution du Plan de Corps de Rue Simplifié (PCRS) image, basé sur une photo aérienne de résolution de 5 cm à l’échelle départementale. Cet outil indispensable pour le respect de la réforme « anti-endommagement des réseaux » permettra aux gestionnaires de réseaux sensibles et non-sensibles de dé-tecter et d’identifier précisément leurs réseaux pour répondre aux DT/DICT, dès 2026.&lt;/p&gt;&lt;p&gt;Cette donnée, en outre, sera exploitée dans le cadre de projets d’aménagement, d’urbanisme et tous besoins concomitants.&lt;/p&gt;&lt;h4&gt;Autorisation d’intervention à proximité des réseaux (AIPR) : Le SIEEEN, centre de formation&lt;/h4&gt;&lt;p&gt;Depuis le 1er janvier 2018, l’autorisation d’intervention à proximité des réseaux (AIPR) est une étape obligatoire de l’application du décret DT-DICT « anti-endommagement des réseaux ». Ainsi, tout intervenant à proximité des réseaux doit être détenteur de de cette certification. Le SIEEEN est centre de formation et d’examen, en réponse aux besoins des collectivités territoriales. Ses 2 agents formateurs sont reconnus auprès du CNFPT et habilités.&lt;/p&gt;&lt;p&gt;3 niveaux de formation :&lt;br /&gt;Pour permettre aux agents de votre collectivité à obtenir et renouveler leur habilitation, le SITEC dispense des formations sur site ou à son siège social pour les groupes :&lt;br /&gt;- Niveau opérateur (1 jour) : personnels exécutant les travaux, personnels conduisant des engins de chantier et personnels effectuant des travaux urgents (ATU) dispensés de DT et DICT ;&lt;br /&gt;- Niveau concepteur / encadrant (2 jours) : chef d’équipe, chef de chantier, conducteur de travaux, chargé d’études, personnel de bureaux de maîtrise d’oeuvre et d’assistance à maître d’ouvrage, personnel de maîtrise d’ouvrage et personnel réalisant la détection et le géoréférencement de réseaux ;&lt;br /&gt;- Niveau concepteur / encadrant expérimenté (1 jour) : chef d’équipe, chef de chantier, conducteur de travaux, chargé d’études, personnel de bureaux de maîtrise d’oeuvre et d’assistance à maître d’ouvrage, personnel de maîtrise d’ouvrage et personnel réalisant la détection et le géoréférencement de réseaux.&lt;/p&gt;&lt;p&gt;Une approche pédagogique interactive et pratique :&lt;br /&gt;Les formateurs du SITEC privilégient une pédagogie interactive axée sur des expériences vécues. Grâce aux formations dispensées, vos agents acquièrent et renforcent leurs connaissances sur la réglementation DT-DICT, le Guichet Unique, le régime général, la préparation et l’exécution des travaux. Ils peuvent ainsi :&lt;br /&gt;- Appréhender la réglementation DT-DICT et le guide technique de sécurisation des chantiers.&lt;br /&gt;- Situer leur rôle parmi les niveaux de responsabilité des différents acteurs.&lt;br /&gt;- Réaliser des travaux à proximité des réseaux en respectant les différentes recommandations et prescriptions.&lt;br /&gt;- Comprendre les conséquences d’un dommage et savoir réagir.&lt;br /&gt;- Rapprocher le contenu réglementaire de la réforme DT-DICT des exigences de l’examen AIPR.&lt;br /&gt;- S’entraîner sur les questions issues du QCM de l’examen final de contrôle des compétences pour l’intervention à proximité des réseaux.&lt;/p&gt;&lt;p&gt;À l’issue de la formation, une évaluation officielle est effectuée sous la forme d’un QCM généré sur la plateforme nationale de l’Ineris. Une attestation officielle et individuelle de compétences est remise à chaque participant permettant la délivrance de l’habilitation par l’employeur.&lt;/p&gt;&lt;h4&gt;Sauvegarde externalisée des données : la sécurisation de vos données sensibles&lt;/h4&gt;&lt;p&gt;Comme toute collectivité, vous traitez et stockez un volume important de données sensibles. Conscient que leur perte peut avoir un impact majeur sur votre activité et la confiance de vos administrés, le SIEEEN vous propose une solution de sau-vegarde externalisée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une sécurité renforcée sans contrainte :&lt;br /&gt;Vous bénéficiez d’une protection sûre en cas de vol de matériels informatiques, d’incendie, d’inondation ou de cyberattaque. La solution du SIEEEN comprend :&lt;br /&gt;- La sauvegarde de vos données utilisateurs (bases de données métiers, Word, Excel, fichiers photos…) ;&lt;br /&gt;- La souveraineté de la solution : hébergement sécurisé, secouru et souverain (datacenters en France) ;&lt;br /&gt;- Une rétention adaptée permettant de restaurer vos données datant des 7 derniers jours, des 5 dernières semaines et des 12 derniers mois ;&lt;br /&gt;- La configuration de la sauvegarde avec vous (périodicité, données sélectionnées…) ;&lt;br /&gt;- L’accompagnement pour la compréhension du fonctionnement ;&lt;br /&gt;- La supervision en temps réel ;&lt;br /&gt;- La réception de notifications permettant de s’assurer que la sauvegarde s’est bien déroulée ;&lt;br /&gt;- La restauration de vos données utilisateurs et métiers en moins de 24 heures.&lt;/p&gt;&lt;h4&gt;RGPD et DPO&lt;/h4&gt;&lt;p&gt;Le RGPD est le Règlement Européen relatif à la Protection des Données n°2016/679 du 27 avril 2016.&lt;/p&gt;&lt;p&gt;L’une des mesures phares de ce Règlement est l’obligation de désigner officiellement un Délégué à la Protection des Don-nées (DPO).&lt;/p&gt;&lt;p&gt;Cette prestation est, début 2026, en cours de construction. Une étude est effectuée pour déterminer les possibilités de mutualiser des équipes de DPO en partenariat avec d’autres organismes publics homologues.&lt;/p&gt;&lt;p&gt;Différentes étapes sont proposées à la présente prestation :&lt;br /&gt;- L’accompagnement de l’Adhérent pour nommer officiellement le SIEEEN comme Délégué à la Protection des Données (DPO) auprès de la Commission Nationale de l’Informatique et des Libertés (CNIL) ;&lt;br /&gt;- Effectuer une première phase initiale pour étudier la gestion des données à caractère personnel existantes de l’Adhérent :&lt;br /&gt;- Inventorier les traitements de données à caractère personnel et rédiger le registre correspondant ;&lt;br /&gt;- Sensibiliser les agents et les élus sélectionnés aux règles applicables en matière de protection des données ;&lt;br /&gt;- Accompagner l’Adhérent dans le suivi de sa conformité au RGPD ;&lt;br /&gt;- Dispenser des conseils, sur demande, en ce qui concerne l&amp;#039;analyse d&amp;#039;impact relative à la protection des données et vérifier l&amp;#039;exécution ;&lt;br /&gt;- Coopérer avec l&amp;#039;autorité de contrôle et faire office de point de contact pour l&amp;#039;autorité de contrôle sur les questions relatives au traitement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent de l&amp;#039;offre de services numériques du Sieeen ou en contrat de prestations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieeen.fr</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;service.tic&amp;#64;sieeen.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>philippe.jeannet@sieeen.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/833a-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal d'Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN)</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>50278</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Visualiser le déploiement du numérique à l'école</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires met à votre disposition eCarto, un outil développé de manière collaborative par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Caisse des Dépôts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Ministère de l&amp;#039;Éducation nationale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ eCarto vous permet de prendre connaissance du déploiement du numérique éducatif au sein des 63 000 établissements scolaires français. Pour cela, il se base sur les données en open data relatives :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  À la connectivité des établissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux équipements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux ressources ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et aux expérimentations.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=numerique_ecole_psat</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/27c6-obtenir-un-outil-permettant-de-visualiser-le-/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>164372</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités sur l'utilisation du logiciel Berger Levrault</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des collectivités sur le logiciel Berger Levrault</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financée par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70
 propose depuis le 1&lt;sup&gt;er&lt;/sup&gt; janvier 2017 ses compétences aux collectivités
 adhérentes (communes, syndicats, CC, autres structures) utilisant le logiciel
 E-Magnus un ensemble de prestations d’assistance et de maintenance permettant
 la mise en œuvre et l’exploitation du logiciel métier (installation, support,
 télémaintenance, sauvegarde etc.)&lt;/p&gt;&lt;p&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance technique, fonctionnelle dans l’utilisation des logiciels
 de comptabilité, paye, élection, état civil et facturation du logiciel Magnus. &lt;/li&gt;&lt;li&gt;Assure des formations aux collectivités sur l’application métier et
 les accompagne pour la mise en œuvre des applications légales (prélèvement à la
 source, actes, budget etc.)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Installation, formation, assistance sur les
 logiciels de gestion de collectivité Berger Levrault&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Etre une
 collectivité adhérente à l’agence technique Ingénierie70 pour la compétence informatique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_blank"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-collectivites-sur-le-logicel-berger-levrault/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Agence départementale INGENIERIE70</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>12/02/2025</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>162507</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Financer les achats d'outils pédagogiques numériques des établissements d'enseignements artistiques</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>ACHAT D'OUTILS PEDAGOGIQUES NUMERIQUES</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I36" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J36" s="1" t="inlineStr">
         <is>
           <t>Ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aider les établissements artistiques à investir dans des outils numériques permettant la
 pédagogie auprès des élèves : tableaux numériques, appareils photos,
 outils pour pratiquer la MAO, etc…&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Groupements de communes dont syndicats intercommunaux possédant un établissement d’enseignement artistique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Outils
 numériques mis à disposition des élèves et/ou des enseignants: tableaux
 numériques, appareils photos, outils pour pratiquer la MAO, etc&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Critères :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Viabilité financière du projet&lt;/li&gt;&lt;li&gt;Empreinte environnementale des outils (durabilité)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La date limite de dépôt de la demande est fixée au 30 mars de l’année de l’investissement.&lt;/p&gt;&lt;p&gt;Cette aide est mobilisable chaque année, mais priorité sera donnée aux établissements ne l’ayant pas sollicité l’année n-1 ou n’ayant jamais bénéficié de cette aide.&lt;/p&gt;&lt;p&gt;Les dossiers seront étudiés en fonction de l’enveloppe globale disponible pour cette aide.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/achat-doutils-pedagogiques-numeriques/</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W36" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
 Seine-Maritime &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Direction de la Cohésion des
 Territoires &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Email : &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
 &lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-achats-doutils-pedagogiques-numeriques-des-etablissements-denseignements-artistiques/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>18/04/2024</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-[...317 lines deleted...]
-      <c r="A9" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>161669</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Développer les usages innovants du numérique</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Développer les usages  innovants du numérique</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Min : 50</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour favoriser leur duplicabilité et/ou leur extension par :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• La mise en place ou le développement de projets expérimentaux, pilotes et/ou innovants&lt;/p&gt;&lt;p&gt;• Le soutien de poste d’animateur dédié au développement des usages et projets numériques répondant aux spécificités territoriales&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour favoriser l&amp;#039;innovation collective, le partage d’information et la transmission de &lt;/strong&gt;&lt;strong&gt;compétences grâce à la création des tiers-lieux numériques. &lt;/strong&gt;La Région finance les tiers-lieux d’idéation-expérimentation et de fabrication et médiation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour accompagner le développement des Micro-Folies. &lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour la Région, la transformation numérique passe par le développement d’usages innovants dans de nombreux domaines : tourisme / patrimoine, éducation, e-santé, agriculture … La collectivité accompagne les expérimentations de nouveaux usages du numérique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Tourisme
 Technologies numériques et numérisation
 Tiers-lieux
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q37" s="1" t="inlineStr">
         <is>
           <t>02/01/2027</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les projets seront sélectionnés selon
 plusieurs critères techniques : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;- &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’aspect
 innovant (expérimentation ou action novatrice territoriale) ou pilote
 (déploiement d’une expérimentation) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
 portée territoriale du projet (les projets de portée intercommunale et au-delà
 seront privilégiés) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
 proposition de contenus et de services numériques mis en œuvre ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’intégration
 de dispositif d’animation favorisant une bonne appropriation de l’action par le
 public cible ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;leur
 réplicabilité et interopérabilité ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;la
 participation aux réseaux (Ex : Association des tiers-lieux, Micro-Folies) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux de la donnée (ouverture,
 valorisation, protection, sécurisation…) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux du numérique
 responsable sur la base des 4 piliers du numérique responsable : numérique
 sobre, numérique au service du bien commun, numérique éthique et l’inclusion
 numérique …)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.bourgognefranchecomte.fr/</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Délégation à la Transformation Numérique  - contacts : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;France Guillemin 06 74 97 43 20 - &lt;a target="_self"&gt;france.guillemin&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;       &lt;/p&gt;&lt;p&gt;Anne-Claire Sanz 06 59 42 51 65  &lt;a href="mailto:anneclaire.sanz&amp;#64;bourgognefranchecomte.fr"&gt;anneclaire.sanz&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>france.guillemin@bourgognefranchecomte.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-usages-innovants-du-numerique/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Région Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>22/02/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-[...1282 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>161864</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner vers l’autonomie numérique - Conseiller numérique</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>Mission Société Numérique</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller numérique</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="O16" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif Conseiller numérique a été lancé en 2021 dans le cadre du volet inclusion numérique du plan France Relance. Aujourd&amp;#039;hui,  4000 conseillers numériques sont déployés partout en France pour accompagner les citoyens dans leurs usages quotidiens du numérique. &lt;/p&gt;&lt;p&gt;Les Conseillers numériques accompagnent les Français sur trois thématiques considérées comme
+prioritaires : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutenir les Français dans leurs usages quotidiens du numérique : travailler à distance,
+consulter un médecin, vendre un objet, acheter en ligne, etc. ;&lt;/li&gt;&lt;li&gt;Sensibiliser aux enjeux du numérique et favoriser des usages citoyens et critiques : s’informer et
+apprendre à vérifier les sources, protéger ses données personnelles, maitriser les réseaux sociaux,
+suivre la scolarité de ses enfants, etc. ;&lt;/li&gt;&lt;li&gt;Accompagner les Français vers l’autonomie pour réaliser des démarches administratives en
+ligne seul.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les structures d&amp;#039;accueil, publiques ou privées, qui souhaitent accueillir un ou plusieurs Conseiller(s) numérique(s) doivent s&amp;#039;inscrire sur la plateforme conseiller-numérique.gouv.fr. Leur candidature sera alors étudiée par leur préfecture de rattachement, chargée de donner un avis motivé à l&amp;#039;Agence nationale de la Cohésion des Territoires, qui attribue les postes dans le cadre d&amp;#039;un Comité de sélection national.  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Le soutien financier de l&amp;#039;Etat s&amp;#039;organise selon les modalités suivantes : &lt;a href="https://aide.conseiller-numerique.gouv.fr/fr/article/renouvellement-informations-generales-1ci8cxv/" target="_self"&gt;https://aide.conseiller-numerique.gouv.fr/fr/article/renouvellement-informations-generales-1ci8cxv/&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;A l’issue de sa formation initiale, le Conseiller numérique pourra engager des actions d’accompagnement auprès de tous types de publics au travers d’ateliers de groupes, de présentations et d’accompagnements individuels :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Prendre en main un équipement informatique (ordinateur, smartphone, tablette, etc.) ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Naviguer sur internet ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Envoyer, recevoir, gérer ses courriels ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Installer et utiliser des applications utiles sur son smartphone ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer et gérer (stocker, ranger, partager) ses contenus numériques ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaître l’environnement et le vocabulaire numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apprendre les bases du traitement de texte ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Échanger avec ses proches ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Trouver un emploi ou une formation ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner son enfant ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Comprendre ce que le numérique peut apporter à sa TPE/PME ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Comprendre la culture numérique.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
-[...46 lines deleted...]
-      <c r="U16" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les structures d’accueil, publiques et privées, qui souhaitent accueillir un ou plusieurs Conseiller(s) numérique(s) France Services doivent s’inscrire sur la plateforme conseiller-numerique.gouv.fr. Leur candidature sera alors étudiée par la préfecture de département, chargée de donner un avis motivé à l’Agence nationale de la cohésion des territoires, qui attribue les postes dans le cadre d’un Comité de sélection national.&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Pour les structures publiques, ce dispositif est ouvert aux :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;collectivités territoriales et leurs groupements au sens de l’article L. 5111-1 du Code général des collectivités territoriales, la Métropole du Grand Paris ainsi que les établissements publics territoriaux et la Métropole de Lyon, les territoires et collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;établissements publics locaux qui leur sont rattachés : CCAS, CIAS, Offices publics de l’habitat… ;&lt;/li&gt;&lt;li&gt;GIP constitués de personnes morales de droit public ;&lt;/li&gt;&lt;li&gt;chambres consulaires, établissements publics administratifs sous tutelle de l’État ;&lt;/li&gt;&lt;li&gt;EPIC préalablement identifiés par l’État.&lt;/li&gt;&lt;li&gt;les services déconcentrés de l’État ne sont pas éligibles.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les structures privées listées ci-dessous peuvent aussi accueillir des Conseillers numériques :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;associations déclarées au sens de la loi du 1er juillet 1901 (loi 1908 en Alsace-Moselle) ;&lt;/li&gt;&lt;li&gt;entreprises relevant de l’économie sociale et solidaire au sens de la loi n°2014-856 du 31 juillet 2014 ;&lt;/li&gt;&lt;li&gt;entreprises sociales pour l’habitat ;&lt;/li&gt;&lt;li&gt;toute personne morale de droit privé poursuivant une mission d’intérêt général et n’ayant pas, à titre exclusif, un but lucratif.&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des Conseillers numériques France Services. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l’ensemble du territoire. Les initiatives coordonnées sur un même territoire sont donc à favoriser.&lt;/span&gt;&lt;p&gt;&lt;span&gt;Un projet peut être porté par plusieurs structures, qu’elles soient publiques ou privées, dans la mesure où le Conseiller numérique exerce bien les activités présentées dans l’offre de services. Dans ce cas, une seule structure d’accueil sera identifiée pour instruire la demande de subvention, signaler la convention et percevoir la subvention. Elle sera l’employeur du Conseiller numérique et signataire à ce titre du contrat de travail.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Conformément à la &lt;/span&gt;&lt;a href="https://cdn.conseiller-numerique.gouv.fr/cir_45126.pdf" target="_blank" rel="noopener noreferrer" role="link"&gt;circulaire interministérielle du 26 janvier 2021 relative à la mise en œuvre du volet « inclusion numérique » du plan France Relance&lt;/a&gt;&lt;span&gt; : « un Conseiller numérique ne peut venir qu’en complément des deux agents (ou plus) animant la France Services, sur les missions de conseil numérique qui sont les siennes ». Un Conseiller numérique ne peut pas être un des deux ETP d’un espace France Services.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/aide-structure</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Email : &lt;a href="mailto:conseiller-numerique&amp;#64;anct.gouv.fr" target="_self"&gt;conseiller-numerique&amp;#64;anct.gouv.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>societe.numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-vers-lautonomie-dans-lusage-du-numerique/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la Cohésion des Territoires</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G17" s="1" t="inlineStr">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>149151</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les collectivités aux usages numériques</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Soutien des collectivités aux usages numériques - Vidéoprotection - WiFi ou ADSL</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H17" s="1" t="inlineStr">
+Région</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
-[...210 lines deleted...]
- Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien un projet de création ou d&amp;#039;extension d&amp;#039;un système de vidéoprotection sur l&amp;#039;espace public et vos caméras sont connectées par Wifi ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 20 000 € par commune : Une aide régionale jusqu&amp;#039;à 50% du montant en €/HT des dépenses éligibles de votre projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
-[...1021 lines deleted...]
-          <t>Accès aux services
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
 Technologies numériques et numérisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez bénéficier de l&amp;#039;aide, si vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une Commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un établissement public de coopération intercommunale ou un syndicat mixte dans le cadre de l&amp;#039;exercice de la compétence de la prévention de la délinquance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Et si votre projet concerne :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;installation (création et extension) de caméras sur la voie publique ou aux abords de lieux ouverts au public, au titre de l&amp;#039;exercice de la compétence de prévention de la délinquance, dans toutes les communes du Grand Est.
+&lt;/p&gt;
+&lt;p&gt;
+ Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
-[...14 lines deleted...]
-&lt;p&gt;
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/plan-regional-de-soutien-des-collectivites-aux-usages-numeriques/</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0067%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.gr</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toutes questions, prenez contact dès maintenant avec les services régionaux. Vous bénéficierez de conseil dans l&amp;#039;élaboration de votre projet en sollicitant un entretien à
+ &lt;a target="_self"&gt;
+  numerique&amp;#64;grandest.fr
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Déposez votre demande en ligne dès que le dossier est complet et l&amp;#039;ensemble des pièces à fournir (cf règlement, ci dessous) disponible.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4936-soutien-des-collectivites-aux-usages-numeriqu/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
-[...1313 lines deleted...]
-      <c r="K31" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L31" s="1" t="inlineStr">
-[...1472 lines deleted...]
-      </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
-          <t>01/12/2020</t>
+          <t>05/09/2023</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
-        <v>50278</v>
+        <v>119942</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Visualiser le déploiement du numérique à l'école</t>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+          <t>Dotation politique de la ville (DPV)</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Préfectures de département</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
-        <is>
-[...175 lines deleted...]
-      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I41" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J41" s="1" t="inlineStr">
+      <c r="J40" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -7767,205 +7652,205 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>126141</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Enveloppes territorialisées</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
  &lt;/li&gt;
  &lt;li&gt;
   les modes doux,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation du patrimoine ligérien (naturel et bâti protégé),
  &lt;/li&gt;
  &lt;li&gt;
   le développement touristique local,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de proximité,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements d&amp;#039;espaces publics (traversées de bourg...),
  &lt;/li&gt;
  &lt;li&gt;
   les études.
  &lt;/li&gt;
 &lt;/ul&gt;
 Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -7978,420 +7863,420 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W42" s="1" t="inlineStr">
+      <c r="W41" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB41" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>126137</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Fond de solidarité - Enveloppes de solidarité</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I43" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="J43" s="1" t="inlineStr">
+      <c r="J42" s="1" t="inlineStr">
         <is>
           <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de la Gestion Financière des Aides aux Collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Olivier Bayle, Tél. 04 77 12 52 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>120596</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I44" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J44" s="1" t="inlineStr">
+      <c r="J43" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -8419,66 +8304,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P44" s="1" t="inlineStr">
+      <c r="P43" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q44" s="1" t="inlineStr">
+      <c r="Q43" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -8490,217 +8375,217 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>94676</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -8813,2394 +8698,691 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...1703 lines deleted...]
-      <c r="A55" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>129730</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Etendre les réseaux aériens de distribution publique d'électricité, d'éclairage public et de télécommunications</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I55" s="1" t="inlineStr">
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDED 52 dispose de la compétence dite &amp;#34;distribution publique d&amp;#039;électricité&amp;#34; depuis ses origines.
 &lt;/p&gt;
 &lt;p&gt;
  A cet égard, il est propriétaire et responsable de la gestion des réseaux de distribution d&amp;#039;électricité et s&amp;#039;appuie sur un contrat de concession avec Enedis pour l&amp;#039;exploitation, au quotidien, du réseau.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Syndicat assure la maîtrise d&amp;#039;ouvrage d&amp;#039;un certain nombre de travaux sur le réseau de distribution publique, dont les opérations d&amp;#039;extension de réseaux de distribution publique d&amp;#039;électricité, d&amp;#039;éclairage public et de réseaux de télécommunications.
 &lt;/p&gt;
 &lt;p&gt;
  Ces opérations ont pour objectif majeur de mettre à disposition le réseau de distribution d&amp;#039;électricité pour de nouveaux usages (habitation, activité économique par exemple).
 &lt;/p&gt;
 &lt;p&gt;
  Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation du bénéficiaire qui dépend de la nature des travaux à engager.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Commune de Froncles : extension de réseaux pour alimenter un site de production agricole.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Equipement public</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier de cette aide, les travaux doivent être réalisés dans des communes relevant du régime rural au titre de la concession.
 &lt;/p&gt;
 &lt;p&gt;
  Il convient de se rapprocher du SDED 52 afin de vérifier cette disposition.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cas contraire, les travaux seront entrepris par Enedis et le Syndicat est alors en mesure d&amp;#039;attribuer une subvention à hauteur de 40% du montant HT des travaux sur le réseau de distribution, plafonnée à 5 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.sded52.fr/distribution-publique-d-electricite</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute interrogation :
 &lt;/p&gt;
 &lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et des Déchets 52
  &lt;br /&gt;
  40 bis avenue Foch
  &lt;br /&gt;
  52 000 Chaumont
 &lt;/p&gt;
 &lt;p&gt;
  03 25 35 09 29
 &lt;/p&gt;
 &lt;p&gt;
  sded52&amp;#64;sded52.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>sded52@sded52.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5437-dissimuler-les-reseaux-aeriens-de-distributio/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Syndicat départemental d'énergie et des déchets 52</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>112123</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux d'investissement sur l'éclairage public performant</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Aides à la réalisation des travaux d'investissement sur l'éclairage public performant</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention
-Ingénierie Juridique / administrative
-[...3 lines deleted...]
-      <c r="J56" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>*sous adhésion</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;A compter du 1er janvier 2026, la participation financière du SDES pour les travaux d&amp;#039;investissement pour l&amp;#039;éclairage public, est remplacée par la prise en charge des travaux sous compétence du SDES. Des contributions seront demandées aux communes pour compléter la prise en charge par le SDES des travaux. Les modalités seront précisées dans les prochains mois.&lt;br /&gt;Des « frais de maîtrise d’ouvrage » sur le montant des travaux réalisés seront appliqués à hauteur de 3 % du montant TTC des travaux &amp;#43; maîtrise d’oeuvre.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à la compétence investissement éclairage public : &lt;a href="https://www.sdes73.com/le-sdes/transfert-de-competence/" target="_self"&gt;https://www.sdes73.com/le-sdes/transfert-de-competence/&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.sdes73.com/eclairage-public/travaux-de-renovation-de-leclairage-public/</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;sdes&amp;#64;sdes73.com
 &lt;/p&gt;
 &lt;p&gt;
  04 79 26 42 10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>subventions@sdes73.com</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e0db-copie-10h16-aide-a-la-realisation-dun-diagnos/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>SDES, territoire d'energie Savoie</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>10/02/2022</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>112122</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Réaliser un diagnostic du parc d'éclairage public communal</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Aide à la réalisation d'un diagnostic du parc d'éclairage public communal</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie Juridique / administrative
-[...3 lines deleted...]
-      <c r="I57" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J47" s="1" t="inlineStr">
         <is>
           <t>60% du montant HT</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDES fait réaliser et finance pour le compte des communes adhérentes qui le souhaitent un diagnostic de leur parc d&amp;#039;éclairage public.
 &lt;/p&gt;
 &lt;p&gt;
  Ce diagnostic à pour objectif d&amp;#039;établir un inventaire exhaustif des équipements d&amp;#039;éclairage public (armoire, mat, crosse, luminaire...) et d&amp;#039;établir un programme de travaux.&lt;/p&gt;&lt;p&gt;En cas de transfert de la compétence éclairage public au SDES, le taux de prise en charge et de 100% (avec un plafond de 10 000 €HT pour les intercommunalités).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette participation financière du SDES est octroyée pour les diagnostics d&amp;#039;éclairage public uniquement réalisés dans le cadre d&amp;#039;une prestation de service du SDES au profit des communes adhérentes au SDES et de leurs intercommunalités de rattachement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les intercommunalités, la participation financière octroyée est calculée en fonction du pourcentage de la population adhérente au SDES et donc hors régie d&amp;#039;électricité. Ainsi, un coefficient réducteur est appliqué le cas échéant sur le taux de participation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.sdes73.com/eclairage-public/diagnostic-declairage-public/</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  sdes&amp;#64;sdes73.com
 &lt;/p&gt;
 &lt;p&gt;
  04 79 26 42 10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>subventions@sdes73.com</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/929e-aide-a-la-realisation-dun-diagnostic-du-parc-/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>SDES, territoire d'energie Savoie</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>10/02/2022</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>111994</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Accompagner  la gestion de l’éclairage public</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Avance récupérable
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I58" s="1" t="inlineStr">
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J58" s="1" t="inlineStr">
+      <c r="J48" s="1" t="inlineStr">
         <is>
           <t>Sur les travaux permettant d'atteindre 50% déconomie de consommation. Plafonnée à 12 000 euros HT/an</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités dans la gestion de leur éclairage public : création, entretien, réparation des points lumineux et réponse aux obligations en tant que gestionnaire de réseaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    MODALITÉS D&amp;#039; ACCOMPAGNEMENT :
   &lt;/strong&gt;
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   État des lieux du patrimoine existant et diagnostic énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Maîtrise d&amp;#039;œuvre des travaux et passation des marchés afférents
  &lt;/li&gt;
  &lt;li&gt;
   Entretien préventif et curatif
  &lt;/li&gt;
  &lt;li&gt;
   Géoréférencement obligatoire du réseau
  &lt;/li&gt;
@@ -11222,378 +9404,2081 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réunions et contacts réguliers pour le suivi des différents projets de la collectivité
  &lt;/li&gt;
  &lt;li&gt;
   Rapport annuel des activités sur le patrimoine éclairage public.
  &lt;/li&gt;
  &lt;li&gt;
   Outil cartographique en ligne pour le suivi du patrimoine et la gestion des pannes avec numérotation physique sur le terrain (sur devis).
  &lt;/li&gt;
  &lt;li&gt;
   Devis divers.
  &lt;/li&gt;
  &lt;li&gt;
   Maîtrise d&amp;#039;œuvre des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation du patrimoine à travers le remplacement par des luminaires LED, télégestion de l&amp;#039;éclairage public pour réduire la consommation énergétique...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Appui méthodologique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Délibération de transfert de compétence en éclairage public.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/le-reseau-eclairage-public/</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Éclairage public
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  05 56 16 19 41
 &lt;/p&gt;
 &lt;p&gt;
  service.ep&amp;#64;sdeeg33.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0da2-accompagner-la-gestion-de-leclairage-public/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>56126</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Effacer les réseaux publics d'électricité basse tension, d'éclairage public ou de génie civil de télécommunication, supprimer ou rénover un poste de transformation</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I59" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 100</t>
         </is>
       </c>
-      <c r="J59" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>Travaux réalisés par le SDEC ENERGIE, qui prend en charge tout ou partie de leur coût</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;effacement  coordonné  des  réseaux  aériens  d&amp;#039;électricité,  d&amp;#039;éclairage  public  et  de télécommunication permet d&amp;#039;améliorer l&amp;#039;aménagement paysager des communes et la qualité de la desserte électrique par la mise en souterrain ou la pose en technique sur façade des-dits réseaux. Ces techniques protègent  ces  différentes  installations  des  intempéries. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les taux d&amp;#039;aides sont bonifiés dans les secteurs &amp;#34;Zone de vent&amp;#34;, &amp;#34;Zone de Qualité Prioritaire&amp;#34; définies par le syndicat ou dans le cas de fils nus.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les  travaux d&amp;#039;enfouissement  sont  réalisés,  à  la  demande  des  collectivités,  par  le  SDEC ÉNERGIE  qui  coordonne  l&amp;#039;enfouissement des trois réseaux dans une seule et unique tranchée, limitant ainsi les coûts de travaux, les délais d&amp;#039;intervention et les interventions multiples sur la voirie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention dépendent de la localisation de la commune et des techniques de câbles à remplacer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Selon les dépenses, l&amp;#039;aide peut être accordée sur avis du bureau syndical et peut être plafonnée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Espace public
 Voirie et réseaux
 Paysage</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La commune doit être adhérente au syndicat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail : effacement&amp;#64;sdec-energie.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 31 06 61 75
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fca3-effacer-les-reseaux-publics-delectricite-bass/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>05/08/2020</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>166352</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Etablir un diagnostic du réseau d'Eclairage Public</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic d'Eclairage Public</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Max : 66</t>
+        </is>
+      </c>
+      <c r="J50" s="1" t="inlineStr">
+        <is>
+          <t>66% du montant HT</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Participation de la commune (urbaine ou rurale) à hauteur de 34 %. Plafond des dépenses subventionnables : 10 000 € HT&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ouvert à toutes les communes &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Amaury PLANCHER&lt;br /&gt;Chargé de mission Eclairage Pubic&lt;br /&gt;0632198224&lt;br /&gt;amaury.plancher&amp;#64;territoireenergiegard.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etablir-un-diagnostic-du-reseau-d-eclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>165822</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un Schéma Directeur d'Aménagement Lumière (SDAL) du parc d'éclairage public</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDES fait réaliser et finance pour le compte des collectivités adhérentes à la compétence éclairage public qui le souhaitent, un Schéma Directeur d&amp;#039;Aménagement Lumière (SDAL) de leur parc d&amp;#039;éclairage public.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce SDAL a pour objectif de fixer les orientations et objectifs ainsi que les principes techniques et environnementaux de rénovation des 
+équipements d&amp;#039;éclairage public et 
+d&amp;#039;établir un programme de travaux.&lt;/p&gt;&lt;p&gt;Dans le cadre de la 
+compétence éclairage public au SDES, le taux de prise en charge et de 
+100% (avec un plafond de 10 000 €HT pour les intercommunalités).&lt;/p&gt;
+        &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette participation financière du SDES est octroyée pour les SDAL uniquement réalisés dans le cadre d&amp;#039;une prestation de service du SDES au profit des collectivités adhérentes à la compétence éclairage public.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/actualite/le-sdes-est-laureat-du-programme-lumactee/</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;sdes&amp;#64;sdes73.com&lt;/p&gt;&lt;p&gt;04 79 26 42 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>c.marlin@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-un-schema-directeur-d-amenagement-lumiere-sdal-du-parc-d-eclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>19/02/2026</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>163185</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Déléguer la maintenance de l'éclairage public</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Maintenance EP</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (TE83)</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;TE83 assure la maintenance de l’éclairage public pour le compte des communes et intercommunalités ayant transféré cette compétence. La maintenance comprend l’assistance, l’entretien et le dépannage du réseau d’éclairage public. L’objectif est de répondre aux enjeux d’un éclairage économe et de qualité. L’outil web interactif, SAGA, permet de signaler une panne et de suivre les interventions réalisées.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;De plus, le Syndicat dispose d&amp;#039;autres compétences pour la réalisation de travaux neufs d&amp;#039;équipement de réseaux d&amp;#039;éclairage public et pour la rénovation énergétique des parcs anciens avec le passage au LED et l&amp;#039;installation d&amp;#039;horloges connectées pilotable à distance.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Maintenance de l&amp;#039;éclairage public :&lt;/p&gt;&lt;p&gt;- Mise en sécurité et remplacement d&amp;#039;un mat accidenté,&lt;/p&gt;&lt;p&gt;- Remplacement de luminaire défectueux&lt;/p&gt;&lt;p&gt;- etc...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour bénéficier de la maintenance de l&amp;#039;EP par TE83, la colléctivité doit délibérer pour transferer la compétence au Syndicat.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://te83.fr/competences/leclairage-public/</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://te83.fr/organigramme/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aurore SANCHIS : Responsable du Service de l&amp;#039;éclairage public -&lt;a target="_self"&gt;aurore.sanchis&amp;#64;te83.fr&lt;/a&gt;- 04 94 37 28 18&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>mehdi.rassoul@symielecvar.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deleguer-la-maintenance-de-leclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>23/08/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>140752</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir et exploiter le réseau d'éclairage public</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J53" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Entretenir l&amp;#039;éclairage public
+  &lt;br /&gt;
+  Assurer un fonctionnement performant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - gagner en performance
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - assurer la continuité du fonctionnement
+&lt;/p&gt;
+&lt;p&gt;
+ - maitriser les dépenses
+&lt;/p&gt;
+&lt;p&gt;
+ - assurer la sécurité des usagers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Consommation et production</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion à l&amp;#039;offre e-lum
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  e-lum&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b839-maintenir-et-exploiter-le-reseau-declairage-p/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>140746</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'éclairage public seuls</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>Montant aidé plafonnné à 1000 €TTC dans la limite d'un seul dossier par an et par collectivité. Travaux conformes à la Charte Eclairons Juste le Jura et chiffrés dans la limite du bordereau SIDEC</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U2) et Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f92-realiser-des-travaux-declairage-public-seuls/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>140745</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'éclairage public conjointement avec une opération d'extension du réseau électrique aérien ou souterrain</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>Montant d'aide plafonné à 25 % du montant  TTC de l'opération électrique. Travaux conformes à la Charte Eclairons Juste le Jura et chiffrés dans la limite du bordereau SIDEC</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U1, U2) et Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux coordonnés à des travaux souterrains sur le réseau électrique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae90-realiser-des-travaux-declairage-public-conjoi/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>140744</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'aménagement sur l'éclairage public dans le cadre d'opération esthétique, de renforcement souterrain ou de sécurisation en souterrain</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Montant d'aide plafonné à 18 % du montant  TTC des travaux électriques aidés</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Rénover et développer l&amp;#039;éclairage public
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U1, U2) et Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux coordonnés à des travaux souterrains sur le réseau électrique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55fa-realiser-des-travaux-damenagement-sur-leclair/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>140743</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de remplacement, de vétusté, de sécurité (RVS) sur le parc d'éclairage public</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux RVS sur le parc d'éclairage public, y compris la mise à niveau du réseau EP aérien dans le cas de remplacement des lanternes vétustes par des lanternes LED</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>Travaux conformes aux préconisations du diagnostic du patrimoine éclairage public. Montant de travaux plafonné annuellement à 30000 € TTC pour les collectivités adhérentes au service e-lum® , 15000 € TTC pour les collectivités signataires de la Charte</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Rénover et développer l&amp;#039;éclairage public
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux ou seuls
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/02e4-realiser-des-travaux-de-remplacement-de-vetus/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>140753</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Géolocaliser des réseaux d'éclairage public</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J58" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Connaître avec précision l&amp;#039;emplacement des réseaux d&amp;#039;éclairage public
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - sécuriser les interventions
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer et préserver le patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ - respecter la réglementation
+&lt;/p&gt;
+&lt;p&gt;
+ - géodétecter avec une précision maximale&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Obligation réglementaire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8840-geolocaliser-des-reseaux-declairage-public/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>126143</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Enveloppes communes urbaines</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -11605,191 +11490,191 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>119940</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -11806,1201 +11691,1201 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>101593</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la transformation écologique et numérique des entreprises</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de contribuer à la transition écologique de votre territoire, les associations Initiative France proposent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de sensibiliser les porteurs de projets dans votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;analyser la &amp;#34;responsabilité écologique&amp;#34; des projets entrepreneuriaux du territoire lors de leur passage en comités d&amp;#039;agrément ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de mobiliser des experts sur la thématique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de valoriser des projets à forte dimension sociale et environnementale via le label Initiative Remarquable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser la transition écologique agricole en soutenant les projets d&amp;#039;agriculture biologique, les circuits-courts, la diversification, les technologies agricoles performantes au niveau environnemental...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Par ailleurs, pour accélérer la transformation numérique des TPE du territoire, le réseau Initiative France pourra :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à disposition des élus son réseau de partenaires  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  intégrer la dimension numérique dans la stratégie de développement des entreprises soutenues par le réseau Initiative France ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mobiliser des experts sur les questions numériques pour accompagner les entrepreneurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La capacité d&amp;#039;action du réseau sera conditionnée par les moyens mis à disposition des associations  France, qui pourront être co-construits avec les différents partenaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir cartographie sur
+ &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;accelerer" rel="noopener" target="_blank"&gt;
+  https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;accelerer
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>julie.leveque@initiative-france.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a303-accelerer-la-transformation-ecologique-et-num/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC61" s="1" t="inlineStr">
         <is>
-          <t>Direction générale des collectivités locales</t>
+          <t>Initiative France</t>
         </is>
       </c>
       <c r="AE61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG61" s="1" t="inlineStr">
         <is>
-          <t>01/08/2022</t>
+          <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH61" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:34" customHeight="0">
       <c r="A62" s="1">
-        <v>159901</v>
+        <v>159422</v>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Enfouir les réseaux aériens (éclairage public, réseau de télécommunication, fibre...)</t>
-[...4 lines deleted...]
-          <t>Travaux d'effacement des réseaux aériens</t>
+          <t>Développer l'e-tourisme</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>Territoire d'Energie Alsace</t>
+          <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
-        <is>
-[...308 lines deleted...]
-      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
-[...165 lines deleted...]
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I65" s="1" t="inlineStr">
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J65" s="1" t="inlineStr">
+      <c r="J62" s="1" t="inlineStr">
         <is>
           <t>Montant maximum de subvention : 5.000€</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Appui au développement de solutions numériques innovantes pour enrichir 
 l&amp;#039;expérience des visiteurs, renforcer la promotion des territoires et 
 faciliter l&amp;#039;accès aux services, contribuant ainsi à la transformation 
 digitale du secteur touristique.&lt;/p&gt;&lt;p&gt;Bénéficiaires : offices de tourisme ou structure publique ou parapublique engagée dans des démarches collectives de mutualisation.&lt;/p&gt;
       &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Technologies numériques et numérisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Typologie d&amp;#039;opérations/de projets éligibles
 Développement de solutions numériques innovantes au service du tourisme,
  création de contenus et d&amp;#039;outils numériques permettant d&amp;#039;enrichir 
 l&amp;#039;expérience des visiteurs, d&amp;#039;améliorer la promotion des territoires et 
 de faciliter l&amp;#039;accès aux services.&lt;/p&gt;
 &lt;p&gt;Nature des dépenses éligibles&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;création d&amp;#039;outils numériques innovants (applications, 
 plateformes, etc.), de contenus multimédias (photos, vidéos, audio) et 
 de services numériques touristiques (wifi territorial, espaces publics 
 numériques, etc.).&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Conditions d&amp;#039;éligibilité&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;l&amp;#039;association Landes Attractivité validera la compatibilité du 
 projet avec les autres systèmes numériques et avec le système régional 
 d&amp;#039;information touristique SIRTAQUI ;&lt;/li&gt;&lt;li&gt;le projet soutenu doit s&amp;#039;inscrire dans le cadre d&amp;#039;une stratégie numérique du territoire.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;V - MISE EN ŒUVRE DE L&amp;#039;AIDE DÉPARTEMENTALE
 Le dossier de demande d&amp;#039;aide départementale doit être adressé à Monsieur
  le Président du Conseil départemental des Landes.
 Pour les projets à caractère matériel, il comprend notamment la 
 description de l&amp;#039;opération, les plans et devis établis par les 
 professionnels compétents, le plan de financement détaillé de 
 l&amp;#039;opération ainsi que l&amp;#039;attestation de propriété.
 Pour un maître d&amp;#039;ouvrage public, il est nécessaire de fournir une 
 délibération approuvant l&amp;#039;opération, le plan de financement et 
 l&amp;#039;échéancier de réalisation.
 Pour un maître d&amp;#039;ouvrage privé, les documents suivants sont requis : les
  statuts, bilans et comptes certifiés, le cas échéant, l&amp;#039;identification 
 au registre du commerce, déclaration des aides obtenues au titre de la 
 règle de minimis.
 Dans le cadre de l&amp;#039;instruction, le Département des Landes peut consulter
  pour avis l&amp;#039;association Landes Attractivité, le Conseil d&amp;#039;Architecture 
 d&amp;#039;Urbanisme et de l&amp;#039;Environnement (CAUE), les Services de l&amp;#039;État, ainsi 
 que les représentants départementaux professionnels du tourisme.
 Le versement des subventions s&amp;#039;effectue de la manière suivante :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;50 % à l&amp;#039;engagement de la dépense,&lt;/li&gt;&lt;li&gt;le solde à l&amp;#039;achèvement de l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Les délais de réalisation sont les suivants :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;engagement des travaux : 2 ans à compter de la date de décision du Département des Landes,&lt;/li&gt;&lt;li&gt;achèvement des travaux : 4 ans à compter de la date de décision du Département des Landes.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Dans le cas de travaux par tranche, le délai d&amp;#039;achèvement des travaux
  peut être reconduit sur 3 ans à compter de la date de décision du 
 Département des Landes.
 La Commission Permanente, agissant par délégation, statue sur les 
 demandes et fixe le montant des aides octroyées. Elle statue également 
 sur les demandes de prorogation de délai.
 L&amp;#039;aide est calculée sur la base du montant hors taxes de la dépense.
 Toute aide indûment versée ou correspondant à des engagements pris, mais
  non tenus fait l&amp;#039;objet d&amp;#039;un remboursement au Département par le 
 bénéficiaire de la subvention.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/developpement-du-e-tourisme</t>
         </is>
       </c>
-      <c r="W65" s="1" t="inlineStr">
+      <c r="W62" s="1" t="inlineStr">
         <is>
           <t>https://messervices.landes.fr/</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:tourisme&amp;#64;landes.fr" target="_self"&gt;
   tourisme&amp;#64;landes.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/68b1-developpement-du-e-tourisme/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques
 Gestion d'une base nautique</t>
         </is>
       </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>25/01/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>129729</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Dissimuler les réseaux aériens de distribution publique d'électricité, d'éclairage public et de télécommunications</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDED 52 dispose de la compétence dite &amp;#34;distribution publique d&amp;#039;électricité&amp;#34; depuis ses origines.
+&lt;/p&gt;
+&lt;p&gt;
+ A cet égard, il est propriétaire et responsable de la gestion des réseaux de distribution d&amp;#039;électricité et s&amp;#039;appuie sur un contrat de concession avec Enedis pour l&amp;#039;exploitation, au quotidien, du réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, le Syndicat assure la maîtrise d&amp;#039;ouvrage d&amp;#039;un certain nombre de travaux sur le réseau de distribution publique, dont les opérations de dissimulation de réseaux aériens.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces opérations ont pour objectifs majeurs de sécuriser les réseaux des incidents climatiques, de procéder à leur renforcement et de participer à une amélioration esthétique du cadre urbain.
+&lt;/p&gt;
+&lt;p&gt;
+ Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation de la commune comprise entre 25% et 100% du montant HT des travaux.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Commune de Chateauvillain : effacement des réseaux aériens rue St-François, rue Pasteur et rue de Richebourg.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier de cette aide, les collectivités doivent être adhérentes au SDED 52 et avoir procédé au transfert de la compétence distribution publique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded52.fr/distribution-publique-d-electricite</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute interrogation :
+&lt;/p&gt;
+&lt;p&gt;
+ Syndicat Départemental d&amp;#039;Energie et des Déchets 52
+ &lt;br /&gt;
+ 40 bis avenue Foch
+ &lt;br /&gt;
+ 52 000 Chaumont
+&lt;/p&gt;
+&lt;p&gt;
+ 03 25 35 09 29
+&lt;/p&gt;
+&lt;p&gt;
+ sded52&amp;#64;sded52.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>sded52@sded52.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d072-etendre-le-reseau-declairage-public/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat départemental d'énergie et des déchets 52</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>129728</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Etendre le réseau d'éclairage public</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDED 52 dispose de la compétence dite &amp;#34;éclairage public&amp;#34; depuis 2008, avec pour objectif de proposer aux collectivités adhérentes au Syndicat un service optimisé de maintenance de leurs installations d&amp;#039;éclairage public, ainsi qu&amp;#039;un programme d&amp;#039;investissement permettant d&amp;#039;agir sur les foyers lumineux, les réseaux électriques d&amp;#039;alimentation et les organes de commande d&amp;#039;allumage et d&amp;#039;extinction.
+&lt;/p&gt;
+&lt;p&gt;
+ A travers cette compétence, le Syndicat est en mesure d&amp;#039;agir sur le parc existant (voir la fiche action dédiée), mais aussi de procéder à son extension afin notamment de sécuriser les usagers de la voirie sur l&amp;#039;ensemble du périmètre aggloméré des communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Bien souvent, l&amp;#039;accompagnement du Syndicat auprès des collectivités qui souhaitent compléter leur parc d&amp;#039;éclairage s&amp;#039;articule avec un objectif global d&amp;#039;optimisation de l&amp;#039;éclairage.
+&lt;/p&gt;
+&lt;p&gt;
+ Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation de la commune comprise entre 50% et 80% du montant HT des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Commune de Saudron : mise en place de luminaires complémentaires rues de l&amp;#039;Eglise, du Pré et Impasse de l&amp;#039;horloge afin d&amp;#039;homogénéiser le service d&amp;#039;éclairage au sein de la commune. Cette opération s&amp;#039;est intégrée dans un programme global d&amp;#039;optimisation de l&amp;#039;éclairage avec un gain de consommation énergétique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier de cette aide, les collectivités doivent être adhérentes au SDED 52 et avoir procédé au transfert de la compétence éclairage public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded52.fr/eclairage-public</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute interrogation :
+&lt;/p&gt;
+&lt;p&gt;
+ Syndicat Départemental d&amp;#039;Energie et des Déchets 52
+&lt;/p&gt;
+&lt;p&gt;
+ 40 bis avenue Foch
+&lt;/p&gt;
+&lt;p&gt;
+ 52 000 Chaumont
+&lt;/p&gt;
+&lt;p&gt;
+ 03 25 35 09 29
+&lt;/p&gt;
+&lt;p&gt;
+ sded52&amp;#64;sded52.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>sded52@sded52.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7aba-etendre-le-reseau-declairage-public/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat départemental d'énergie et des déchets 52</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>159901</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Enfouir les réseaux aériens (éclairage public, réseau de télécommunication, fibre...)</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Travaux d'effacement des réseaux aériens</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Alsace</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le concessionnaire (ENEDIS) participe financièrement, à hauteur de 40%, aux projets d&amp;#039;intégration des ouvrages dans l&amp;#039;environnement, ainsi qu&amp;#039;à l&amp;#039;amélioration de la qualité de distribution de l&amp;#039;électricité. Les communes peuvent bénéficier de cette aide de 40% dans le cadre de leurs projets de voirie, ou simplement d&amp;#039;enfouissement coordonné des réseaux secs ; les travaux sur le réseau électrique étant placés sous la maîtrise d&amp;#039;ouvrage de Territoire d&amp;#039;Énergie Alsace. À cette aide de 40%, Territoire d&amp;#039;Énergie Alsace verse 10% supplémentaires, ce qui ramène l&amp;#039;aide à 50% du montant HT des travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du programme de soutien à la résorption du réseau électrique basse tension en fils nus, une aide supplémentaire de 30% est accordée au prorata du linéaire de fils nus déposé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être recevables, les travaux doivent être coordonnés avec l&amp;#039;enfouissement d&amp;#039;autres réseaux secs, ou alors des travaux de voirie, de déploiement de la fibre ou de l&amp;#039;arrivée du gaz.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils devront être déposés à Territoire d&amp;#039;Énergie Alsace au plus tard le 30 juin de l&amp;#039;année n-1, pour les travaux devant être réalisés l&amp;#039;année n (sous réserve de la programmation annuelle de TEA).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Alsace</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://te.alsace/vos-services/reseaux-electriques/</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Téléphone : 03 89 21 11 60
+&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a target="_self"&gt;
+  aides&amp;#64;te.alsace
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Courrier : 11 rue du 1er Cuirassiers, 68000, COLMAR
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te.alsace</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e453-enfouir-les-reseaux-aeriens-eclairage-public-/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public</t>
+        </is>
+      </c>
       <c r="AC65" s="1" t="inlineStr">
         <is>
-          <t>Conseil Départemental des Landes</t>
+          <t>Territoire d'Énergie Alsace</t>
         </is>
       </c>
       <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG65" s="1" t="inlineStr">
         <is>
-          <t>25/01/2024</t>
+          <t>02/02/2024</t>
         </is>
       </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
-        <v>101593</v>
+        <v>121447</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Accélérer la transformation écologique et numérique des entreprises</t>
+          <t>Accompagner vers un village intelligent et durable (rural)</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement territorial vers un développement durable via un village intelligent et durable</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>Initiative France</t>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
-        <is>
-[...161 lines deleted...]
-      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I66" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J67" s="1" t="inlineStr">
+      <c r="J66" s="1" t="inlineStr">
         <is>
           <t>Taux maximal d’intervention FEDER : 60%</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L67" s="1" t="inlineStr">
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif est de favoriser l&amp;#039;émergence de territoires ruraux intelligents et durables pour améliorer la qualité des services à destination des usagers, rendre plus efficients les services, et préserver les ressources naturelles, tout en s&amp;#039;appuyant sur les données.
 &lt;/p&gt;
 &lt;p&gt;
  Il est aussi de parvenir par les technologies numériques à une plus grande efficacité et simplicité de l&amp;#039;usage quotidien des territoires en matière de tourisme, mobilité, habitat, énergie, économie des ressources, services aux habitants, y compris par le développement de tiers-lieux numériques.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, il convient d&amp;#039;accompagner les territoires vers des stratégies de transformation numérique
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M66" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Elaboration de stratégies de transformation numérique du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Développement et déploiement de services / usages / solutions numériques ou plates-formes de services numériques à destination des citoyens ;
  &lt;/li&gt;
  &lt;li&gt;
   Développement de tiers-lieux numériques y compris les espaces d&amp;#039;e-inclusion ; une des composantes suivantes doit, a minima, être présente :
  &lt;/li&gt;
  &lt;li&gt;
   Tiers-lieu d&amp;#039;Idéation – Expérimentation – Innovation – Fabrication (prototypage, fablabs, repair café, ateliers partagés, makerspaces, living lab...,) ;
  &lt;/li&gt;
  &lt;li&gt;
   Tiers-lieu de médiation numérique (bibliothèques, médiathèques, espaces publics numériques...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Tiers-lieu de télétravail et collaboration (centres de télétravail, espace de coworking...) ;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Cohésion sociale et inclusion
 Technologies numériques et numérisation
 Tiers-lieux
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets devront être compatibles avec la stratégie du territoire déposée dans le cadre de l&amp;#039;AMI rural et avoir reçu un avis favorable du représentant de celui-ci.
 &lt;/p&gt;
 &lt;p&gt;
  Les services numériques devront être ouverts, partagés, interopérables (ne pas être liés à une technologie fermée ou propriétaire, l&amp;#039;open-source sera privilégie), dotés de standards ou connecteurs ouverts (facilement connectables à d&amp;#039;autres services ou plateformes numériques), et facilement personnalisables (réutilisation).
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet veilleront à l&amp;#039;e-inclusion, quel que soit le service développé et devront fournir une note détaillant la méthode prévue pour permettre l&amp;#039;accès du service à tous les usagers.
 &lt;/p&gt;
 &lt;p&gt;
  Les tiers-lieux numériques devront offrir à leurs usagers un panel de services et un accompagnement à la pérennisation de leur utilisation.
 &lt;/p&gt;
 &lt;p&gt;
  Les stratégies de transformation numérique devront s&amp;#039;inscrire en cohérence étroite avec la stratégie intégrée du territoire et en cohérence avec les objectifs de la priorité II du programme FEDER-FSE&amp;#43; 21-27 consacrée au développement d&amp;#039;une économie régionale tournée vers le numérique.
 &lt;/p&gt;
 &lt;p&gt;
  Si le projet implique le développement d&amp;#039;équipements numériques, le porteur devra expliquer et préciser dans une note sa démarche pour un numérique responsable (bilan carbone, analyse de cycle de vie dans le processus d&amp;#039;écoconception, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses d&amp;#039;études préalables (AMO, études de faisabilité...) ;
@@ -13030,2709 +12915,423 @@
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses de fonctionnement des structures, frais de gestion ainsi que toutes autres dépenses non directement rattachées au projet hors forfait de 7% ;
  &lt;/li&gt;
  &lt;li&gt;
   Dépenses de personnel.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités de soutien financier
 &lt;/p&gt;
 &lt;p&gt;
  Plancher minimal de subvention FEDER : 30 000 €
 &lt;/p&gt;
 &lt;p&gt;
  Plafond maximal de subvention FEDER : 1 000 000 € de FEDER
 &lt;/p&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;intervention FEDER : 60%
 &lt;/p&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu/nos-aides/villages-intelligents-et-durables</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W66" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu/sites/bfceurope/files/2025-03/FA%20village%20intelligent_0.pdf</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: rural.feder&amp;#64;bourgognefranchecomte.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>florence.kohtz@bourgognefranchecomte.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/805f-accompagner-le-renouvellement-urbain/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Mise en place d’un café / bistrot</t>
         </is>
       </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD66" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J67" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
       <c r="AC67" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional Bourgogne Franche-Comté</t>
-[...4 lines deleted...]
-          <t>organizational</t>
+          <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG67" s="1" t="inlineStr">
         <is>
-          <t>07/12/2022</t>
+          <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH67" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:34" customHeight="0">
       <c r="A68" s="1">
-        <v>157099</v>
+        <v>72810</v>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Réaliser un diagnostic ou des travaux dans le domaine de l’énergie</t>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>MATEC (ATD 57 Moselle)</t>
+          <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
-        <is>
-[...2537 lines deleted...]
-      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -15769,79 +13368,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -15884,629 +13483,3167 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W82" s="1" t="inlineStr">
+      <c r="W68" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G83" s="1" t="inlineStr">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>129727</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'efficacité énergétique de l'éclairage public et réduire son impact environnemental</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Maîtrise de la demande en énergie (MDE)</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDED 52 dispose de la compétence dite &amp;#34;éclairage public&amp;#34; depuis 2008, avec pour objectif de proposer aux collectivités adhérentes au Syndicat un service optimisé de maintenance de leurs installations d&amp;#039;éclairage public, ainsi qu&amp;#039;un programme d&amp;#039;investissement permettant d&amp;#039;agir sur les foyers lumineux, les réseaux électriques d&amp;#039;alimentation et les organes de commande d&amp;#039;allumage et d&amp;#039;extinction.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces investissements, conçus avec les collectivités adhérentes et validés chaque année par le comité syndical, participent à l&amp;#039;atteinte de 3 objectifs majeurs :
+ &lt;br /&gt;
+ 1) réduire la consommation énergétique du parc d&amp;#039;éclairage public,
+ &lt;br /&gt;
+ 2) atteindre une meilleure efficacité de l&amp;#039;éclairage tout en veillant à réduire son impact environnemental,
+ &lt;br /&gt;
+ 3) sécuriser son fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation de la commune comprise entre 30% et 80% du montant HT des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Commune de Langres : rénovation de l&amp;#039;éclairage public du centre ancien avec programme de réduction d&amp;#039;intensité en milieu de nuit, ajusté avec un système de détection de présence.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier de cette aide, les collectivités doivent être adhérentes au SDED 52 et avoir procédé au transfert de la compétence éclairage public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded52.fr/eclairage-public</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute interrogation :
+&lt;/p&gt;
+&lt;p&gt;
+ Syndicat Départemental d&amp;#039;Energie et des Déchets 52
+ &lt;br /&gt;
+ 40 bis avenue Foch
+ &lt;br /&gt;
+ 52 000 Chaumont
+&lt;/p&gt;
+&lt;p&gt;
+ 03 25 35 09 29
+&lt;/p&gt;
+&lt;p&gt;
+ sded52&amp;#64;sded52.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>sded52@sded52.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c2c9-ameliorer-lefficacite-energetique-de-leclaira/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat départemental d'énergie et des déchets 52</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>129719</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets contribuant au développement durable de la commune</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Agglo-communes - Assurer un développement durable de la commune</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I83" s="1" t="inlineStr">
-[...39 lines deleted...]
- Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
-[...2 lines deleted...]
- &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement d&amp;#039;itinéraires cyclables et piétonniers, démarche innovant type écoquartiers ou haute qualité environnementale, création de tiers-lieux, systèmes d&amp;#039;éclairage public intelligent, travaux d&amp;#039;amélioration énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
-[...6 lines deleted...]
-Espaces verts
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les projets seront limités au nombre de 3 maximum par commune
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.saint-lo-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Saint-Lô Agglo
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement et d&amp;#039;appui aux communes
+&lt;/p&gt;
+&lt;p&gt;
+ appuicommunes&amp;#64;saint-lo-agglo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 14 16 01 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>soukaina.alouah@saint-lo-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0236-financer-des-projets-contribuant-au-developpe/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>120002</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités vers une politique d'éclairage public économe et performant</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEDS accompagne les collectivités dans une politique d&amp;#039;éclairage public économe et performante en favorisant la LED tout en répondant aux nouvelles exigences règlementaires (sécurisation, mise en lumière d&amp;#039;un patrimoine communal, création, remplacement, kit retrofit).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention s&amp;#039;applique sur le montant Hors Taxes de la fourniture du matériel du mât et de la lanterne du point lumineux. Un accent fort est mis sur le développement de l&amp;#039;éclairage public en LED :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;gt; 30 % du montant Hors Taxes pour l&amp;#039;installation de mâts autonomes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;gt; 50 % du montant Hors Taxes de la fourniture du matériel du mât et de la lanterne du point lumineux non LED,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;gt; 70 % pour les projets LED,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;gt; 80 % pour les projets LED liés à des travaux de renforcement ou de sécurisation de réseau électrique réalisés en technique souterraine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Aide plafonnée à 10 000 € par projet.
+&lt;br /&gt;
+Le nombre de dépôt de dossiers par commune est limité à 4 demandes par an.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La demande de subvention doit être faite avant le commencement des travaux.
+ &lt;br /&gt;
+ Les taux d&amp;#039;aides sont à destination des communes du territoire SIEDS ne conservant pas le produit de la Taxe Communale sur la Consommation Finale de l&amp;#039;Electricité (TCCFE).
+ &lt;br /&gt;
+ 10% (par projet) pour les communes percevant la Taxe Communale sur la Consommation Finale d&amp;#039;Electricité (TCCFE) à leur profit sur le territoire du SIEDS.
+ &lt;br /&gt;
+ Les aides ne pourront être perçues que par les communes membres du SIEDS dans une zone intégrée à la concession du SIEDS et par les intercommunalités dans les périmètres de leurs zones d&amp;#039;activités.
+ &lt;br /&gt;
+ Un point lumineux ne pourra bénéficier que d&amp;#039;une seule aide et ne pourra pas cumuler de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/eclairage-public/</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La demande doit être effectuée par la collectivité via le site internet du SIEDS : www.sieds.fr /Espace Collectivité /Démarches en ligne.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 49 32 32 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276e-copie-09h23-effacer-des-reseaux-electriques/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2022</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>56127</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Etendre, renouveler ou améliorer l'efficacité énergétique de son éclairage public</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 60</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>Travaux réalisés par le SDEC ENERGIE dans le cadre d'un transfert de compétence</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les installations d&amp;#039;éclairage public concourent à la sécurité des biens et des personnes. La maîtrise des consommations énergétiques et la lutte contre la pollution lumineuse incitent  au  renouvellement  des  installations  les  plus anciennes et énergivores. les actions réalisées sont la création, l&amp;#039;extension, le renouvellement (passage en LED), la mise en œuvre de la trame noire (adaptation de la température d&amp;#039;éclairement en fonction de l’enjeu de biodiversité), la programmation d&amp;#039;extinction nocturne, la variation d&amp;#039;intensité lumineuse
+ en cours de nuit ou la mise en place d&amp;#039;un système de détection permettant l&amp;#039;allumage et l&amp;#039;extinction de l&amp;#039;éclairage en fonction du besoin. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;aide dépend de l&amp;#039;action sollicitée et de la catégorie de la commune.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Un soutien spécifique est accordé dans le cadre du programme R30 pour le renouvellement des foyers de plus de 30 ans&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide du SDEC ENERGIE intervient dans le cadre d&amp;#039;un transfert de compétence.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Espace public
-Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Personnes âgées
-[...18 lines deleted...]
-      <c r="O83" s="1" t="inlineStr">
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
-[...18 lines deleted...]
-  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Communes et communautés de communes adhérentes au syndicat, qui lui ont transféré leur compétence d&amp;#039;éclairage public.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/eclairage-public</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail : eclairage&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 65
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/34d2-etendre-renouveler-ou-ameliorer-lefficacite-e/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2020</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>71318</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des économies d'énergie sur votre éclairage public via un conseil en énergie partage (CEP)</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Eclairage public  : un gisement d&amp;#039;économies d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour  aider les collectivités à rénover leurs installations, l&amp;#039;ADEME met à disposition plusieurs outils et propose des financements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les petites communes peuvent aussi recourrir à un CEP (conseil en énergie partagé) dont les missions couvrent l&amp;#039;éclairage public :
+ &lt;a href="https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep"&gt;
+  lien vers la page
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéfices du Conseil en Energie Partagé (CEP)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mutualisation d&amp;#039;une compétence dans le cadre d&amp;#039;une démarche territoriale ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil objectif et indépendant : priorité est donnée à la maîtrise de l&amp;#039;énergie sans privilégier une solution énergétique en particulier ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un coût potentiellement compensé par les économies ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau de conseillers énergie sur l&amp;#039;ensemble du territoire français, formé, outillé et animé par l&amp;#039;ADEME ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un accompagnement et une assistance technique sur le long terme.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+ Au niveau national, l&amp;#039;ADEME met à la disposition des conseillers énergie différents outils et leur fournit différents services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accès à un logiciel (GEPweb360) de comptabilité énergie ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;accès à un forum d&amp;#039;échanges et à une plateforme de téléchargement de documents de référence ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise à disposition d&amp;#039;un guide méthodologique et de supports de communication (plaquettes, vidéos...) ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la tenue annuellement d&amp;#039;une journée d&amp;#039;échanges ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en œuvre d&amp;#039;un parcours de formation dédié.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au niveau régional, l&amp;#039;ADEME assure la mobilisation des partenaires, la contractualisation et le financement des projets, ainsi que le suivi des conseillers énergie embauchés.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans les régions regroupant un nombre significatif de Conseils en Energie Partagé (CEP), l&amp;#039;ADEME organise aussi une animation complémentaire pouvant comprendre des réunions de travail ou des visites d&amp;#039;installations.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
-[...37 lines deleted...]
- Téléphone : 02 31 57 11 25
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour le CEP (conseil en énergie partagé) avoir moins de 10 000 habitants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/eclairage-public-gisement-deconomies-denergie</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prenez contact avec votre agence régionale : https://www.ademe.fr/lademe/presentation-lademe/liste-implantations-lademe
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8630-eclairage-public-un-gisement-deconomies-dener/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
-[...11 lines deleted...]
-Déployer les équipements numériques
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
 Gestion d'une base nautique
-Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
-[...27 lines deleted...]
-          <t>08/07/2026</t>
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G84" s="1" t="inlineStr">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>157099</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un diagnostic ou des travaux dans le domaine de l’énergie</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin d&amp;#039;accompagner les collectivités soucieuses d&amp;#039;améliorer et de réduire leur facture énergétique, MATEC peut réaliser :
+ &lt;br /&gt;
+ • Des diagnostics d&amp;#039;éclairage public avec proposition de choix techniques
+ &lt;br /&gt;
+ • Des diagnostics énergétiques de bâtiments
+ &lt;br /&gt;
+ • Des études sur les productions d&amp;#039;énergie renouvelable
+ &lt;br /&gt;
+ • Des marchés de fourniture d&amp;#039;énergie
+ &lt;br /&gt;
+ • Des études de préfaisabilité pour la construction de réseaux de chauffage
+ &lt;br /&gt;
+ • Des contrats d&amp;#039;exploitation de chaufferies
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC assiste les collectivités par la réalisation :
+ &lt;br /&gt;
+ • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
+ &lt;br /&gt;
+ • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
+ &lt;br /&gt;
+ Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
+ &lt;br /&gt;
+ Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études. MATEC assiste les collectivités produites et les informe des optimisations possibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3cfb-realiser-un-diagnostic-ou-des-travaux-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>140749</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'éclairage sur des installations sportives</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réaliser des travaux d&amp;#039;éclairage sur des installations sportives
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nature de l&amp;#039;opération : Eclairage public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U2) et Communes Rurales (ER)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dossier à présenter en bureau syndical
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/75af-realiser-des-travaux-declairage-sur-des-insta/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>140739</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser tous types de travaux d'éclairage public : extension, mise en valeur, remplacement</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>Montant de travaux ou d'investissements aidé plafonné en fonction de la population, dans la limite des crédits SIDEC affectés à ces travaux</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U1, U2)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36ce-realiser-tous-types-de-travaux-declairage-pub/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>143350</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet de construction, de réhabilitation, d'extension d'équipements publics</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de projet de construction, réhabilitation, d&amp;#039;extension d&amp;#039;équipements publics  (mairie, établissements d&amp;#039;enseignements ou périscolaires, équipements sportifs et culturels, équipements touristiques, aire de covoiturage etc...) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour donner des conseils de 1er niveau
  &lt;/li&gt;
  &lt;li&gt;
   pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
  &lt;/li&gt;
  &lt;li&gt;
   pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil de 1er niveau (administratifs, réglementaires et techniques)
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la définition du projet (définition du besoin, faisabilité, recherche de financement...)
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à maîtrise d&amp;#039;ouvrage  (définition du besoin, faisabilité,  scénarios d&amp;#039;aménagement, appui à la consultation des prestataires..) pour la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>http://www.inge43.fr</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
   contact&amp;#64;inge43.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 71 07 41 71
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>contact@inge43.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0423-beneficier-dun-accompagnement-pour-definir-et/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB84" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Gestion d'une base nautique</t>
         </is>
       </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>128966</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Rendre accessibles les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;une aide à la décision pour les travaux
+d&amp;#039;accessibilité des établissements recevant du public
+(ERP)
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de l&amp;#039;accompagnement :
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement préalable intégrant :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la visite diagnostic des bâtiments et ERP à expertiser
+ &lt;/li&gt;
+ &lt;li&gt;
+  les propositions de travaux simples pour les rendre
+accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  les préconisations de travaux plus complexes à
+réaliser pour les rendre accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la rédaction du cahier des charges pour
+la consultation d&amp;#039;un bureau d&amp;#039;étude spécialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  sensibilisation et information des acteurs concernés,
+les élus et les personnels des services techniques
+des collectivités locales sur les mises aux normes des
+différents types d&amp;#039;établissements
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Remise d&amp;#039;un rapport d&amp;#039;étude de faisabilité, guide sur
+l&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration du cahier des charges de consultation d&amp;#039;un
+bureau d&amp;#039;études spécialisé
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture de documents techniques relatifs au projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0387-rendre-accessibles-les-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>166356</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Permettre aux communes de réaliser les travaux en lien avec leur éclairage public</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation Eclairage Public</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;2 cas possibles : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;La commune a transféré la compétence à Te Gard : &lt;br /&gt;- pour le renouvellement : 70 % du montant HT&lt;br /&gt;- pour les extensions ou l&amp;#039;enfouissement : 50 % du montant HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;La commune n&amp;#039;a pas transféré la compétence à TE Gard :&lt;br /&gt;- pour le renouvellement, les extensions ou l&amp;#039;enfouissement : jusqu&amp;#039;à 30  % du montant HT&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ouvert à toutes les communes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Amaury PLANCHER&lt;br /&gt;Chargé de mission Eclairage Pubic&lt;br /&gt;0632198224&lt;br /&gt;amaury.plancher&amp;#64;territoireenergiegard.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/permettre-aux-communes-de-realiser-les-travaux-en-lien-avec-leur-eclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>166354</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer l'Éclairage Public</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Travaux Eclairage Public (EPHMOA)</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 30</t>
+        </is>
+      </c>
+      <c r="J80" s="1" t="inlineStr">
+        <is>
+          <t>20 à 30 % du plafond subventionnable</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour obtenir une subvention, le projet doit concerner : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;renouvellement de lanternes à LED ou extension de points lumineux à LED&lt;/li&gt;&lt;li&gt;installation de mâts solaires liés à des lanternes à LED&lt;/li&gt;&lt;li&gt;mise en place d&amp;#039;horloges astronomiques permettant la réalisation d&amp;#039;économie d&amp;#039;énergie&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Une attention particulière sera apportée aux projets répondant aux respects des volets ci-dessous : &lt;br /&gt;&lt;ul&gt;&lt;li&gt;réalisation de facteur d&amp;#039;économies d&amp;#039;énergies (diviser par 3 les consommations en énergie, appellation facteur 3)&lt;/li&gt;&lt;li&gt;les extensions ne créant pas d&amp;#039;économies d&amp;#039;énergies ne seront pas prioritaires&lt;/li&gt;&lt;li&gt;respect de l&amp;#039;arrêté de décembre 2018 (température de couleur à 3000 K maxi)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Sont exclus de l&amp;#039;assiette subventionnable les travaux de sécurité, les éclairages festifs, illuminations-mises en valeur du patrimoine et éclairages sportifs. &lt;br /&gt;La pose de mâts, de crosses, divers accessoires et les travaux de génie civil sans point lumineux rattaché sont également exclus.&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ouvert à toutes les communes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/eclairage-public.html</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dossier de demande de subvention à transmettre à : &lt;br /&gt;aurelie.patus&amp;#64;territoireenergiegard.fr&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/permettre-aux-communes-n-ayant-pas-transfere-leur-maitrise-d-ouvrage-eclairage-public-de-solliciter-le-te-gard-pour-obtenir-des-subventions/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>161850</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir et développer des outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels - Fonds d'accessibilité des oeuvres</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d&amp;apos;accessibilité des oeuvres</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F81" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Fonds d’accessibilité des œuvres permet l’acquisition et le développement d’outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels. En application de la convention internationale des droits des personnes handicapées signée à New York le 30 mars 2007*, pour favoriser la participation des personnes handicapées à la vie culturelle, le ministère de la Culture soutient l’engagement des structures culturelles dans leur politique d’accessibilité à l’offre culturelle.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que le Fonds d&amp;#039;accessibilité des œuvres ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Depuis 2018, le Fonds accessibilité permet de contribuer à l’effort de développement d’actions et de dispositifs permettant de &lt;strong&gt;lever les freins à la participation à la vie culturelle&lt;/strong&gt;, pour les personnes en situation de handicap, les personnes âgées et à l’ensemble des personnes hébergées ou accompagnées au sein d’établissements médico sociaux.&lt;/p&gt;&lt;p&gt;Les crédits accordés dans ce cadre porteront sur l’acquisition et le&lt;strong&gt; développement d’outils d’accessibilité&lt;/strong&gt; et devront permettre &lt;strong&gt;d’accompagner la politique d’accès à l’offre culturelle pour les personnes en situation de handicap.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette année, une attention particulière sera portée aux projets menés par des structures culturelles qui ne sont pas encore engagées dans une dynamique de mise en accessibilité et qui souhaitent obtenir un soutien dans le cadre du Fonds d&amp;#039;accessibilité pour initier cette démarche. &lt;strong&gt;Par ailleurs, le développement et l’acquisition d’outils mutualisés entre plusieurs opérateurs culturels pourra être encouragé.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;* &lt;em&gt;Notamm&lt;/em&gt;​​​​​​​&lt;em&gt;ent ses articles 1er, 2 et 30 ; décret n° 2010-356 du 1er avril 2010 portant publication de la convention relative aux droits des personnes handicapées (ensemble un protocole facultatif), signée à New York le 30 mars 2007 - JORF n°0079 du 3 avri&lt;/em&gt;&lt;em&gt;l 2010.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de&lt;/strong&gt;&lt;strong&gt; la démarche&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette démarche vise à démocratiser l&amp;#039;accès à la culture, en abordant directement les défis liés à l&amp;#039;accessibilité pour les personnes en situation de handicap. Elle permet d’encourager les structures culturelles non engagées dans des initiatives d&amp;#039;accessibilité à initier cette démarche, et promouvoir le développement d&amp;#039;outils partagés entre plusieurs opérateurs culturels pour améliorer l&amp;#039;accessibilité de manière collaborative.&lt;/p&gt;&lt;p&gt;Le dispositif finance non seulement l&amp;#039;équipement spécialisé, mais aussi les initiatives de formation et les technologies favorisant l&amp;#039;inclusion.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Le Fonds d’accessibilité des œuvres en région : procédure&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour en savoir plus sur les contacts et le calendrier mis en place dans votre région, merci de vous reporter aux onglets ci-dessous.&lt;/p&gt;
+    &lt;section&gt;
+        &lt;p&gt;
+            &lt;/p&gt;&lt;p id="head_accordion_345"&gt;
+                &lt;/p&gt;&lt;h4&gt;&lt;strong&gt;&lt;em&gt;→ Ile-de-France (dépôt jusqu&amp;#039;au 10 avril 2024)
+                                            &lt;/em&gt;&lt;/strong&gt;&lt;/h4&gt;
+            &lt;p id="collapse_accordion_345"&gt;
+                &lt;/p&gt;&lt;p&gt;
+                    &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seules les demandes ayant fait l’objet d’une discussion préalable avec un conseiller de la Drac seront examinées.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le montant des subventions accordés est entre 5000 et 20 000 euros. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d’attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention sera versée au demandeur durant la période du printemps à l&amp;#039;été 2024.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d’évaluation des dossiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;instruction des dossiers prendra en compte :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;inscription dans une démarche d’accessibilité de la structure ;&lt;/li&gt;&lt;li&gt;la pertinence des outils choisis ; &lt;/li&gt;&lt;li&gt;le budget prévisionnel. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Date limite de dépôt des dossiers : 10 avril 2024, 23h59 (heure de Paris)&lt;/strong&gt;. Aucun dossier ne pourra être déposé ou pris en compte après cette date.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Une question ? &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour toute question sur le fonds d&amp;#039;accessibilité aux œuvres en Ile-de-France vous êtes invités à vous adresser à : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aurélie Lesous, &lt;a href="mailto:aurelie.lesous&amp;#64;culture.gouv.fr%C2%A0"&gt;aurelie.lesous&amp;#64;culture.gouv.fr &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;strong&gt;&lt;span&gt;&lt;em&gt;→ Occitanie (dépôt jusqu&amp;#039;au 30 avril 2024)&lt;/em&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/h4&gt;&lt;/section&gt;&lt;section&gt;&lt;p&gt;
+            &lt;/p&gt;&lt;p id="collapse_accordion_346"&gt;
+                &lt;/p&gt;&lt;p&gt;&lt;span&gt;Montant de la subvention &lt;/span&gt;&lt;/p&gt;
+            &lt;p&gt;
+                    &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le montant des subventions accordées ne pourra pas être inférieur à 3.000 euros. Le plafond du taux d&amp;#039;intervention de la DRAC est fixé à 80 % du coût total du projet. Les structures ayant déposé un projet seront informées, par la DRAC, de la suite donnée à leur demande de financement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Modalités d’attribution de la subvention&lt;/span&gt;&lt;/p&gt;
+        &lt;p&gt;&lt;span&gt;La subvention sera versée en une seule fois après la tenue de la commission. La subvention sera versée trois mois après la tenue de la commission.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Modalités d’évaluation des dossiers&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L&amp;#039;instruction des dossiers prendra en compte :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;de l’équilibre géographique des porteurs de projets ;&lt;/li&gt;&lt;li&gt;de la représentativité des différentes disciplines et domaines artistiques et culturels ;&lt;/li&gt;&lt;li&gt;du renouvellement des bénéficiaires ;&lt;/li&gt;&lt;li&gt;du taux d&amp;#039;intervention de la structure.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Calendrier&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;ul&gt;&lt;/ul&gt;&lt;li&gt;&lt;strong&gt;Date limite de dépôt des dossiers : 30 avril 2024, 23h59 (heure de Paris).&lt;/strong&gt; Aucun dossier ne pourra être déposé ou pris en compte après cette date.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Une question ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour toute question sur le fonds d&amp;#039;accessibilité aux œuvres en Occitanie vous êtes invités à vous adresser à : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vivien Chabrol, 05 67 73 20 88 ; &lt;a href="mailto:vivien.chabrol&amp;#64;culture.gouv.fr"&gt;vivien.chabrol&amp;#64;culture.gouv.fr&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.demarches-simplifiees.fr/commencer/pol-culturelles_fonds-accessibilite-occitanie" target="_blank" rel="noopener noreferrer"&gt;
+        Accéder au formulaire - Occitanie
+        &lt;span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;                
+    &lt;/section&gt;
+    &lt;section&gt;
+        &lt;h4&gt;&lt;span&gt;&lt;span&gt;&lt;strong&gt;&lt;em&gt;→ Autres régions&lt;/em&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/h4&gt;&lt;p&gt;&lt;span&gt;Pour plus d&amp;#039;informations sur le Fonds d&amp;#039;accessibilité des œuvres dans votre région, nous vous invitons à contacter la Direction régionale des affaires culturelles (DRAC/DAC) de votre région &lt;/span&gt;&lt;a href="https://www.culture.gouv.fr/Regions" target="_blank"&gt;ici&lt;/a&gt;&lt;span&gt;.  &lt;/span&gt;&lt;/p&gt;
+    &lt;/section&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;section&gt;&lt;ul&gt;&lt;li&gt;Associations &lt;/li&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Départements &lt;/li&gt;&lt;li&gt;Entreprises privées &lt;/li&gt;&lt;li&gt;Entreprises publiques locales &lt;/li&gt;&lt;li&gt;EPCI à fiscalité propre &lt;/li&gt;&lt;li&gt;Établissements publics / Services de l&amp;#039;État &lt;/li&gt;&lt;li&gt;Régions&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La nature des projets éligibles est large : outre l’acquisition de matériel spécifique, le Fonds permet également de soutenir des formations et le développement d’outils de communication adaptés mais aussi la mise en œuvre d’audiodescription ou de traduction. Pour tour les projets, les crédits accordés devront permettre d’accompagner la politique d’accès à l’offre culturelle pour les personnes en situation de handicap, les personnes âgées et l’ensemble des personnes hébergées ou accompagnées au sein d’établissements médico-sociaux. &lt;/p&gt;&lt;/section&gt;&lt;section&gt;&lt;p&gt;A titre d’exemple, les actions suivantes sont éligibles : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Boucles magnétiques, dispositifs de sur-titrage ;&lt;/li&gt;&lt;li&gt;Maquettes tactiles ; &lt;/li&gt;&lt;li&gt;Livrets en braille ; &lt;/li&gt;&lt;li&gt;Documents FALC visant à permettre l’accessibilité des œuvres ;&lt;/li&gt;&lt;li&gt;Outils et dispositifs d’accompagnement à la rencontre avec œuvres pour les personnes ayant des troubles autistique ou un handicap mental ; &lt;/li&gt;&lt;li&gt;Signalétique accessible ; &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Formation à la prise en main et à l’utilisation de ces outils…&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/section&gt;&lt;section&gt;Ne sont pas éligibles :&lt;/section&gt;&lt;section&gt;&lt;ul&gt;&lt;li&gt;Les projets d’action culturelle ou d’éducation artistique et culturelle ;&lt;/li&gt;&lt;li&gt;les interventions sur le cadre bâti ;&lt;/li&gt;&lt;li&gt;les projets de formation n’incluant pas la prise en main et l’utilisation de ces outils.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/section&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/fonds-d-accessibilite-des-oeuvres</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service déconcentré du ministère de la Culture territorialement compétent (DRAC)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-daccessibilite-des-oeuvres/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2024</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>143387</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette formation vous permettra de sécuriser les déplacements piétons aux abords de vos chantiers et de maintenir la continuité des itinéraires accessibles. Après des apports théoriques sur les enjeux de la mise en accessibilité des chantiers, le cadre réglementaire et les bonnes pratiques, des études de cas concrets et une sensibilisation sur le terrain seront proposées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les cheminements piétons au sein des quartiers en chantier peuvent être difficilement praticables par tous. La mise en place des chantiers urbains est caractérisée à la fois par un espace public où cohabitent de nombreux usagers et de multiples usages, mais aussi par l&amp;#039;intervention d&amp;#039;une multitude d&amp;#039;acteurs. L&amp;#039;articulation entre ces différents intervenants (maîtrise d&amp;#039;œuvre voirie, maîtrise d&amp;#039;œuvre bâti, entreprises et concessionnaires de réseaux) nécessite une surveillance en continu et une formation à cette problématique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La prise en compte des piétons, lors de chantiers en milieu urbain, doit répondre à deux objectifs essentiels : garantir leur sécurité et leur confort, vis-à-vis des dangers liés aux travaux et à la circulation ; assurer la continuité de la chaîne du déplacement et maintenir son accessibilité.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Garantir la sécurité et le confort des déplacements des piétons pendant les chantiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les besoins et les difficultés des personnes à mobilité réduite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la réglementation accessibilité et identifier les bonnes pratiques en fonction du chantier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir sécuriser et signaler les chantiers, maintenir la continuité des itinéraires, informer les usagers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Matinée : apports théoriques
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Déplacements piétons et sécurité aux abords des chantiers : introduction et enjeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cas pratique d&amp;#039;une personne en situation de handicap : quels impacts de la gestion du chantier sur ses déplacements ?
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cadre réglementaire et bonnes pratiques :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assurer la continuité des itinéraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signaler, matérialiser, éclairer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir les accès riverains, commerces et transports collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pause déjeuner
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Après-midi : mise en pratique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Boîte à outils pour maintenir l&amp;#039;accessibilité en phase chantier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas concrets et échanges de bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation sur le terrain : « vivre » l&amp;#039;expérience de handicap aux abords des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des acquis et bilan de la formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;œuvre, conducteurs de travaux des entreprises de BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bureaux d&amp;#039;étude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Niveau pré-requis
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Aucun pré-requis obligatoire.
+ &lt;br /&gt;
+ Une expérience en matière de pilotage de projets d&amp;#039;aménagement ou d&amp;#039;organisation de chantiers est un plus.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports de connaissances théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges sur des cas concrets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mises en situation sur le terrain
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Modalités d&amp;#039;évaluation
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h3&gt;
+ Délais d&amp;#039;accès
+&lt;/h3&gt;
+&lt;p&gt;
+ Délais d&amp;#039;accès à la formation : en moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-chantiers-urbains-pietons-securiser-deplacements-0</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8936-securiser-les-deplacements-pietons-et-mainten/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>140747</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de restitution de l'éclairage public dans le cadre d'opération de renforcement aérien ou sécurisation en aérien</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nature de l&amp;#039;opération : Eclairage public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U2) et Communes Rurales (ER)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux coordonnés à des travaux de renforcement aérien du réseau électrique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f8b-realiser-des-travaux-de-restitution-de-leclai/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>145007</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Déployer le réseau WIFI 43</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>KIT WIFI 43</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J84" s="1" t="inlineStr">
+        <is>
+          <t>Financement des frais d'accès au service WIFI43 soit 250€ HT pour 2 bornes maxi par structure publique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département finance un kit Wifi 43 comprenant l&amp;#039;activation et le matériel nécessaires au fonctionnement des bornes, soit un coût de 250€ HT pour le kit de 2 bornes (ces frais sont à votre charge pour toute borne supplémentaire). Cette prise en charge ne comprend pas la pose des bornes.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;abonnement, à la charge de la collectivité ou de l&amp;#039;établissement bénéficiaire, sera de 288€ HT / an (il ne comprend pas l&amp;#039;abonnement ADSL/Fibre/...) pour les 2 bornes. Pour toute borne supplémentaire, le bénéficiaire devra s&amp;#039;acquitter d&amp;#039;un abonnement supplémentaire de 144€ HT/an auprès du fournisseur
+ (la société YZIACT - &lt;a href="https://www.google.com/maps/place//data&amp;#61;!4m2!3m1!1s0x47f557fa9db027ed:0xeae53dc45fead0ac?sa&amp;#61;X&amp;amp;ved&amp;#61;1t:8290&amp;amp;ictx&amp;#61;111" tabindex="0"&gt;&lt;span&gt;ZA de Clairac, 30 Rue Maryse Bastié, 26760 Beaumont-lès-Valence&lt;/span&gt;&lt;/a&gt;&lt;span&gt;- tel &lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;a href="https://www.google.com/search?client&amp;#61;firefox-b-e&amp;amp;q&amp;#61;YZIACT#"&gt;&lt;span&gt;04 75 78 28 35&lt;/span&gt;&lt;/a&gt;)&lt;/span&gt;&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Centre de soins&lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le kit Wifi 43  comprend 2 portails :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - portail captif pour l&amp;#039;authentification des usagers
+ &lt;br /&gt;
+ - un portail d&amp;#039;administration à destination de la structure publique pour gérer les bornes (exemple : limiter les accès pendant les heures d&amp;#039;ouverture de la mairie,...)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Public concerné :  tout public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces à fournir : Délibération de la structure publique selon modèle pouvant être fourni par le Département&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Récurrence de l&amp;#039;aide : souscription possible  jusqu&amp;#039;à fin 2024 &lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Plus de 95 structures publiques  équipées
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Accès aux services
+Cohésion sociale et inclusion
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les pré-requis pour bénéficier du kit Wifi 43 :
+  &lt;br /&gt;
+  - Etre une structure publique
+  &lt;br /&gt;
+  - Disposer d&amp;#039;une ligne et d&amp;#039;un abonnement internet ADSL ou autre (Fibre, Wifimax, Satellite, 4G fixe)
+  &lt;br /&gt;
+  - Emettre une délibération de votre assemblée délibérante (un modèle peut vous être fourni)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Il est recommandé d&amp;#039;avoir un débit supérieur à 2mb/s pour pouvoir utiliser les bornes dans de bonnes conditions.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  NB : Vous pouvez tester votre débit sur le site
+  suivant, par exemple : https://www.degrouptest.com/test-debit.php
+  &lt;br /&gt;
+  Vous pouvez également, si besoin, tester l&amp;#039;éligibilité de votre ligne pour passer sur du Très Haut Débit : https://www.auvergnetreshautdebit.fr/reseau-et-couverture/eligibilite-de-votre-ligne/
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction du Numérique (DNUM)
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:dnum&amp;#64;hauteloire.fr" target="_self"&gt;
+  dnum&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b800-beneficier-du-reseau-wifi-43/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC84" s="1" t="inlineStr">
         <is>
-          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG84" s="1" t="inlineStr">
         <is>
-          <t>14/06/2023</t>
+          <t>06/07/2023</t>
         </is>
       </c>
       <c r="AH84" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:34" customHeight="0">
       <c r="A85" s="1">
         <v>119945</v>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -16659,572 +16796,320 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
       <c r="AE85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>02/08/2022</t>
         </is>
       </c>
       <c r="AH85" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:34" customHeight="0">
       <c r="A86" s="1">
-        <v>145007</v>
+        <v>163011</v>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Déployer le réseau WIFI 43</t>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>KIT WIFI 43</t>
+          <t>Conseil et assistance au pilotage de l'opération</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Haute-Loire</t>
+          <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
-        <is>
-[...250 lines deleted...]
-      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB87" s="1" t="inlineStr">
+      <c r="AB86" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC86" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>104722</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Soutenir la construction d'équipements publics exceptionnels/majeurs en Pays de la Loire dans les domaines culturels et sportifs</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Accompagner les investissements culturels et sportifs structurants</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I88" s="1" t="inlineStr">
+      <c r="I87" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="J88" s="1" t="inlineStr">
+      <c r="J87" s="1" t="inlineStr">
         <is>
           <t>Maxi : 24 000 000</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Soutenir la construction d&amp;#039;équipements publics majeurs en Pays de la Loire dans les domaines culturels et sportifs.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En complément de sa politique de contractualisation avec les territoires, la Région finance des équipements structurants, culturels et sportifs, présentant un budget et un rayonnement conséquents.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est mise en place pour permettre la réalisation de projets présentant un caractère exceptionnel d&amp;#039;intérêt régional, voire au-delà, ainsi que les dossiers inscrits au CPER et les grands travaux menés sous maîtrise d&amp;#039;ouvrage régionale, tel que le Centre de ressources, d&amp;#039;expertise et de performance sportive (CREPS).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Détermination de l&amp;#039;aide régionale :
  &lt;/strong&gt;
  10% de la dépense subventionnable plafonnée à 24 000 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P88" s="1" t="inlineStr">
+      <c r="P87" s="1" t="inlineStr">
         <is>
           <t>15/12/2022</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Eligibilité :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Caractère exceptionnel sinon unique de l&amp;#039;équipement au plan régional ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Investissement (hors acquisitions et VRD) de travaux et d&amp;#039;équipements supérieur à 2 700 000 € HT ;
    &lt;/strong&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   En vertu de sa compétence générale d&amp;#039;aménagement du territoire, le Conseil régional pourra qualifier le caractère structurant de l&amp;#039;équipement au regard des particularités du territoire concerné et de la singularité du projet.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Les dépenses subventionnables prises en compte dans le calcul de la subvention sont les suivantes :
   &lt;/strong&gt;
  &lt;/p&gt;
@@ -17236,61 +17121,61 @@
    &lt;/li&gt;
    &lt;li&gt;
     Agencement, équipement et mobilier ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Honoraires d&amp;#039;architectes, y compris ceux antérieurs à la date de décision du Conseil régional ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Les frais d&amp;#039;études techniques ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     L&amp;#039;assurance dommage-ouvrage obligatoire ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     La coordination sécurité ;
     &lt;br /&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/equipements-structurants-dinteret-regional</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, du sport et des associations
  &lt;br /&gt;
  Pôle Coordination
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Christine Alaoui
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="mailto:Christine.Alaoui&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Christine.Alaoui&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Envoyer les pièces justificatives à joindre en deux exemplaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Lettre d&amp;#039;intention ;
    &lt;br /&gt;
@@ -17305,129 +17190,129 @@
   &lt;/li&gt;
   &lt;li&gt;
    Plan de financement prévisionnel ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Projet culturel ou sportif quant à l&amp;#039;utilisation de l&amp;#039;équipement ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Présentation de l&amp;#039;équipe de gestion;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Échéancier des travaux ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Relevé d&amp;#039;identité bancaire (RIB) ;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2a58-equipements-structurants-dinteret-regional/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
+      <c r="AB87" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF88" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-      <c r="A89" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>155128</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Créer, étendre ou rénover des tiers-lieux publics ou des espaces de travail dans un équipement public</t>
         </is>
       </c>
-      <c r="D89" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Tiers-lieux, espaces de télétravail (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, rénovation, extension de tiers-lieux publics ou d&amp;#039;espaces de travail dans un équipement public.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les tiers-lieux doivent permettre à chacun et collectivement de se saisir de son pouvoir d&amp;#039;agir et de répondre aux grands enjeux de la transition qui s&amp;#039;imposent aujourd&amp;#039;hui. Ce sont des projets structurants de territoires, qui (re)dynamisent un quartier, un village. Ces espaces sont conçus pour créer les conditions les plus favorables à l&amp;#039;éclosion des idées et à la coopération locale. Ils permettent ainsi à des travailleurs indépendants, des salariés d&amp;#039;entreprises, de collectivités, d&amp;#039;associations, des habitants jeunes ou moins jeunes du territoire de se rencontrer et de faire ensemble à l&amp;#039;occasion d&amp;#039;activités, animations se déroulant sur le site.
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aménagement d&amp;#039;un espace de télétravail au sein d&amp;#039;un équipement public : Le télétravail est le fait de travailler à distance en ayant à sa disposition tous les outils modernes liées à la communication. Ainsi, un simple espace plutôt organisé sous forme d&amp;#039;espace de coworking (quelques tables, un coin détente) ou de bureaux individuels loués à la journée ou demi-journée peut répondre aux besoins des télétravailleurs sous condition de connexions internet et de téléphonie satisfaisantes. Il a pour objectif premier d&amp;#039;éviter aux salariés des déplacements pendulaires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités financières :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Investissement :
@@ -17479,62 +17364,62 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fiche de poste
  &lt;/li&gt;
  &lt;li&gt;
   CV du candidat retenu
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Etude :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cahier des charges de l&amp;#039;étude
  &lt;/li&gt;
  &lt;li&gt;
   Proposition du cabinet retenu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Tiers-lieux
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les tiers-lieux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une étude d&amp;#039;opportunité et de définition du projet est nécessaire pour faire émerger le besoin du territoire et la communauté d&amp;#039;acteurs prête à s&amp;#039;engager dans la vie et l&amp;#039;animation du site.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ce besoin défini permettra d&amp;#039;identifier les espaces à créer dans le tiers-lieu : salles d&amp;#039;animation et de réunions, bureaux permanents, bureaux de rendez-vous, espace de coworking, espace d&amp;#039;exposition, lieux de convivialité, ateliers partagés, salles d&amp;#039;expressions artistiques... Il précisera également les services envisagés : restauration, domiciliation des structures, etc.
 &lt;/p&gt;
 &lt;p&gt;
  De plus, des premières réponses seront apportées sur la gouvernance et le modèle économique envisagés.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Présence d&amp;#039;un animateur-coordinateur ou d&amp;#039;une communauté s&amp;#039;engageant sur un programme d&amp;#039;animations. Si l&amp;#039;embauche d&amp;#039;un animateur est envisagée, l&amp;#039;étude de définition du projet devra apporter les modalités de financement du poste
@@ -17647,124 +17532,469 @@
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Fonctionnement
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre des tiers-lieux, il est possible de financer la création d&amp;#039;un poste d&amp;#039;animateur-coordinateur du tiers-lieu ou l&amp;#039;augmentation d&amp;#039;un temps de travail d&amp;#039;un poste déjà existant, sur une durée maximale de trois ans.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/tiers-lieux-espaces-de-teletravail-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W89" s="1" t="inlineStr">
+      <c r="W88" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="mailto:https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/832f-tiers-lieux-espaces-de-teletravail-politique-/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>157092</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J89" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe vise à renforcer l&amp;#039;attractivité par l&amp;#039;offre de services, à protéger et valoriser le patrimoine rural, à accueillir et fidéliser les habitants, et à dynamiser la vie locale.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Un patrimoine vernaculaire valorisé (clos masure notamment)
+&lt;/p&gt;
+&lt;p&gt;
+ - Un allongement de la durée des séjours touristiques
+&lt;/p&gt;
+&lt;p&gt;
+ - La mise en place d&amp;#039;une politique d&amp;#039;accueil des nouveaux habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des parcours résidentiels facilités pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - Des centres bourgs dynamiques, des services proches des habitants
+&lt;/p&gt;
+&lt;p&gt;
+ - UN vieillissement de la population mieux anticipé et accompagné
+&lt;/p&gt;
+&lt;p&gt;
+ - Une offre locale de formation renforcée et adaptée
+&lt;/p&gt;
+&lt;p&gt;
+ - Un accès aux services de soins facilité par des initiatives innovantes
+&lt;/p&gt;
+&lt;p&gt;
+ - Un maillage de solutions de mobilités adaptées au territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ - Information et communication en lien avec la création et le développement de services à la population et l&amp;#039;offre existante.
+&lt;/p&gt;
+&lt;p&gt;
+ - Création de nouveaux services numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement favorisant l&amp;#039;accès au numérique dans les lieux publics.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de nouveaux services à la population.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de l&amp;#039;offre de santé sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement de services itinérants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Animation et contribution à la mise en réseau des acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en place de partenariats avec des centres de formations locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Commerces et services
+Formation professionnelle
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y89" s="1" t="inlineStr">
         <is>
-          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+          <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
       <c r="Z89" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/832f-tiers-lieux-espaces-de-teletravail-politique-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf36-leader-action-n3-renforcer-lattractivite-par-/</t>
         </is>
       </c>
       <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD89" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
       <c r="AE89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF89" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG89" s="1" t="inlineStr">
         <is>
-          <t>26/11/2023</t>
+          <t>19/12/2023</t>
         </is>
       </c>
       <c r="AH89" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:34" customHeight="0">
       <c r="A90" s="1">
         <v>52290</v>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
@@ -18176,51 +18406,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="AE90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
       <c r="AH90" s="1" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:34" customHeight="0">
       <c r="A91" s="1">
         <v>162642</v>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité / opportunité</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -18352,83 +18582,83 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE91" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF91" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
       <c r="AH91" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:34" customHeight="0">
       <c r="A92" s="1">
         <v>163186</v>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Rénover énergétiquement votre parc d'éclairage public</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>TEE (Travaux d'économie d'énergie)</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (TE83)</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H92" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Territoire d&amp;#039;énergie Var - Symielec met en œuvre des actions sur les réseaux d’éclairage public en proposant aux communes de réduire les consommations d’électricité, d’améliorer la qualité de l’éclairage et diminuer les nuisances lumineuses. Le Syndicat procède au remplacement de luminaires énergivores par des luminaires à LED, plus économiques et écologiques, la mise en place d&amp;#039;horloges connectées pilotable à distance et la rénovation d&amp;#039;armoire d&amp;#039;éclairage public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;De plus, le Syndicat dispose d&amp;#039;autres compétences pour la construction d&amp;#039;un réseau d&amp;#039;éclairage public neuf et la maintenance d&amp;#039;un parc d&amp;#039;éclairage public.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Remplacement de candélabres vétustes par des luminaires LED&lt;/p&gt;&lt;p&gt;Pose d&amp;#039;horloge connectées pilotable à distance&lt;/p&gt;&lt;p&gt;Rénovation d&amp;#039;armoire d&amp;#039;éclairage public&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Equipement public</t>
         </is>
       </c>
       <c r="O92" s="1" t="inlineStr">
@@ -18494,51 +18724,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
         </is>
       </c>
       <c r="AE92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>23/08/2024</t>
         </is>
       </c>
       <c r="AH92" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:34" customHeight="0">
       <c r="A93" s="1">
         <v>161825</v>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Investir dans l'éclairage public</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H93" s="1" t="inlineStr">
         <is>
@@ -18626,51 +18856,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
       <c r="AE93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>06/03/2024</t>
         </is>
       </c>
       <c r="AH93" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:34" customHeight="0">
       <c r="A94" s="1">
         <v>156143</v>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>BIBLIOTHÈQUES ET MÉDIATHÈQUES PUBLIQUES</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -18884,51 +19114,51 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE94" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF94" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>05/12/2023</t>
         </is>
       </c>
       <c r="AH94" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:34" customHeight="0">
       <c r="A95" s="1">
         <v>138004</v>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Améliorer le regroupement et l accessibilité des propriétés pour une meilleure répartition entre les terres agricoles, la forêt, les espaces de nature</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Accompagner l aménagement foncier agricole et forestier (AFAF)</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -19075,906 +19305,515 @@
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH95" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:34" customHeight="0">
       <c r="A96" s="1">
-        <v>157092</v>
+        <v>105065</v>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Renforcer l'attractivité par l'offre de services</t>
-[...4 lines deleted...]
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>Financer les projets d'investissement portant sur des équipements publics collectifs via le fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
+          <t>Fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>GAL de la Pointe de Caux</t>
+          <t>Ministère des Outre-mer</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
-        <is>
-[...570 lines deleted...]
-      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Entreprise publique locale (Sem, Spl, SemOp)
-[...80 lines deleted...]
-  Formation / sensibilisation : montage ou support au montage de formations sur-mesure (en présentiel, à distance, ou mixtes)
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds exceptionnel d&amp;#039;investissement (FEI) est de favoriser et d&amp;#039;accélérer les projets d&amp;#039;investissements innovants et/ou structurants, portés par les collectivités ultramarines dont l&amp;#039;impact est visible sur l&amp;#039;emploi, le développement économique et durable et l&amp;#039;amélioration de la vie quotidienne.
+ &lt;br /&gt;
+ Il porte ainsi sur la réalisation ou la modernisation d&amp;#039;infrastructures ou d&amp;#039;équipements à usage collectif (eau et assainissement, construction et rénovations scolaires, équipements sportifs, prévention des risques majeurs, désenclavement du territoire, infrastructure numérique, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Un appel à projets du ministère des outre-mer est lancé chaque année au dernier trimestre. L&amp;#039;instruction est réalisée par les services territoriaux de l&amp;#039;Etat. La décision d&amp;#039;attribution relève de la compétence du ministre des outre-mer.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Construction du groupe scolaire de Chateaubrun (Guadeloupe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de protection contre les inondations de la Plaine de Rivière Salée (Martinique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de la ressource en eau potable sur la commune de Houaïlou (Nouvelle Calédonie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Natitua Sud, câble numérique vers l&amp;#039;archipel des Australes (Polynésie Française)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude de réhabilitation des ouvrages maritimes sur Amsterdam (TAAF)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M98" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Sports et loisirs
+Tourisme
+Transition énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Accès aux services
+Risques naturels
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Ville de Paris
-[...76 lines deleted...]
-      <c r="AA98" s="1" t="inlineStr">
+  Projets matures dont la réalisation peut débuter dans les 6 mois après la signature de la convention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée maximale du projet : 4 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenabilité du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets co-financés (octroi de financement bancaires, européens...) ou qui ne pourraient être réalisés sans l&amp;#039;attribution du fonds
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Guadeloupe :
+  &lt;a href="https://www.guadeloupe.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.guadeloupe.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique :
+  &lt;a href="https://www.martinique.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.martinique.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guyane :
+  &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.guyane.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Réunion :
+  &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.reunion.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saint-Pierre-et-Miquelon :
+  &lt;a href="http://www.saint-pierre-et-miquelon.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.saint-pierre-et-miquelon.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte :
+  &lt;a href="https://www.mayotte.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.mayotte.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Terres australes et antarctiques françaises :
+  &lt;a href="https://taaf.fr/" rel="noopener" target="_blank"&gt;
+   https://taaf.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Wallis-et-Futuna :
+  &lt;a href="https://www.wallis-et-futuna.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.wallis-et-futuna.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Polynésie Française :
+  &lt;a href="http://www.polynesie-francaise.pref.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.polynesie-francaise.pref.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nouvelle-Calédonie :
+  &lt;a href="https://www.nouvelle-caledonie.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.nouvelle-caledonie.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-les-projets-dinvestissement-portant-/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB98" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion des inondations
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G99" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>130994</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation de l'éclairage public</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, le SIEL-Territoire d&amp;#039;Energie Loire assure les travaux neufs, la maintenance et le contrôle des factures d&amp;#039;énergie liés à l&amp;#039;éclairage public pour les collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est donc le SIEL-Territoire d&amp;#039;énergie Loire qui assure la maîtrise d&amp;#039;ouvrage des nouveaux équipements et qui gère la maintenance avec des entreprises spécialisées. Pour les collectivités, ce fonctionnement permet de bénéficier d&amp;#039;un interlocuteur unique dans le cadre d&amp;#039;une action départementale homogène.
+  Celles-ci peuvent en outre choisir les équipements qu&amp;#039;elles souhaitent (design, budget, etc.) tout en bénéficiant de
+  l&amp;#039;expertise technique et du suivi de chantier par le SIEL-Territoire d&amp;#039;énergie Loire.&lt;/p&gt;
+&lt;p&gt;
+ Grâce à cette solidarité territoriale, le SIEL-Territoire d&amp;#039;énergie Loire mutualise des moyens, apporte son concours financier et offre le même service à toutes les communes de la Loire. En effet, chaque année un taux d&amp;#039;aide est votée en fonction d&amp;#039;un classement des communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sous adhésion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacts SIEL-TE Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Responsables :
+&lt;/p&gt;
+&lt;p&gt;
+ -  Pôle SUD Nicolas Brignon - brignon&amp;#64;siel42.fr - 04. 77 43.85.77
+&lt;/p&gt;
+&lt;p&gt;
+ -  Pôle NORD Mickaël EPINAT - epinat&amp;#64;siel42.fr - 04 77 42 10 74
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/707f-accompagner-la-renovation-de-leclairage-publi/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>133062</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I99" s="1" t="inlineStr">
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J99" s="1" t="inlineStr">
+      <c r="J98" s="1" t="inlineStr">
         <is>
           <t>taux qui dépend de l'abaissement de l'éclairage public</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L99" s="1" t="inlineStr">
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Région soutient les collectivités prêtes à contribuer à la création de la trame noire, qui vise à protéger la biodiversité nocturne.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne la dépose de luminaires et l&amp;#039;installation d&amp;#039;éclairage extérieur favorisant la sécurité des déplacements, des personnes et des biens sur l&amp;#039;espace public.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet conduit à minima à une réduction de 66%  de la consommation énergétique de l&amp;#039;éclairage public sur le périmètre rénové. La température de couleur des luminaires installés est inférieure ou égale à 2.700 Kelvins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets inclus dans la mise en œuvre d&amp;#039;un schéma directeur d&amp;#039;éclairage public permettant la mise en place de la trame noire sont prioritaires
  &lt;/strong&gt;
  .
  &lt;span&gt;
   &lt;br /&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    Dans le cas de travaux de modernisation de l&amp;#039;
@@ -19987,1631 +19826,1677 @@
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Jusqu&amp;#039;à 30% du montant éligible TTC (HT si récupération de la TVA) pour les  projets abaissant la puissance de l&amp;#039;éclairage public de 80% ou plus  au moins 5 heures par nuit,
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Jusqu&amp;#039;à 50% du montant éligible TTC (HT si récupération de la TVA) pour des projets procédant à une extinction totale (sauf éclairage sécuritaire ciblé) de l&amp;#039;éclairage public 5 heures par nuit.
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Subvention max : 150.000€ par commune.
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
    &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M99" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Remplacement d&amp;#039;une partie ou de la totalité des points lumineux.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Installation d&amp;#039;horloges astronomiques, couplées à une extinction totale ou abaissement de puissance durant la nuit et au non allumage de l&amp;#039;éclairage public durant plusieurs mois (mai à septembre par exemple).
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide est attribuée à la commune mais peut être regroupée par un EPCI tel qu&amp;#039;un syndicat d&amp;#039;énergie par exemple.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/modernisation-de-leclairage-public-et-reduction-de-la-pollution-lumineuse#:~:text=Modernisation%20de%20l'%C3%A9clairage%20public%20et%20r%C3%A9duction%20de%20la%20pollution%20lumineuse,-Environnement&amp;text=La%20R%C3%A9gion%20sout</t>
         </is>
       </c>
-      <c r="W99" s="1" t="inlineStr">
+      <c r="W98" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aap-eclairage-public&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf36-travaux-de-modernisation-de-leclairage-public/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB99" s="1" t="inlineStr">
+      <c r="AB98" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation de l’éclairage public</t>
         </is>
       </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>121460</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser l'éclairage public</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Eclairage public-RICE</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le syndicat du Parc naturel régional des Baronnies provençales apporte son appui aux communes du Parc qui souhaitent s&amp;#039;engager dans la modernisation / réduction de leur éclairage public. Dans le cadre de la préparation de la labellisation &amp;#34;Réserve Internationale de Ciel Etoilé&amp;#34; (RICE) le syndicat du Parc peut organiser et animer des réunions d&amp;#039;information pour présenter les enjeux d&amp;#039;une réduction de l&amp;#039;éclairage nocturne, met en lien la commune avec les experts de l&amp;#039;éclairage selon les territoire (26 ou 05), formule des recommandations techniques adaptées à chaque projet, propose des animations locales d&amp;#039;information / sensibilisation, accompagne le maître d&amp;#039;ouvrage dans la recherche de financements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Modernisation du parc d&amp;#039;éclairage public de la commune d&amp;#039;Aubres
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le syndicat du Parc accompagne le patrimoine d&amp;#039;éclairage public.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Baronnies provençales (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.baronnies-provencales.fr/le-parc/le-parc-naturel-regional/</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Audrey MATT
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission innovation et transition énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.58.17.37.51
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : amatt&amp;#64;baronnies-provencales.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>eruin@baronnies-provencales.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3bb-optimisation-de-leclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
       <c r="AC99" s="1" t="inlineStr">
         <is>
-          <t>Région Île-de-France</t>
+          <t>Parc naturel régional des Baronnies provençales</t>
         </is>
       </c>
       <c r="AE99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG99" s="1" t="inlineStr">
         <is>
-          <t>06/04/2023</t>
+          <t>11/12/2022</t>
         </is>
       </c>
       <c r="AH99" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:34" customHeight="0">
       <c r="A100" s="1">
-        <v>130994</v>
+        <v>155559</v>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Accompagner la rénovation de l'éclairage public</t>
+          <t>Soutenir la mise en accessibilité des bâtiments publics et des cimetières</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>MISE EN ACCESSIBILITÉ DES BÂTIMENTS ET DES CIMETIÈRES</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>SIEL-Territoire d’énergie Loire</t>
+          <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H100" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J100" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dans le cadre d&amp;#039;une compétence optionnelle, le SIEL-Territoire d&amp;#039;Energie Loire assure les travaux neufs, la maintenance et le contrôle des factures d&amp;#039;énergie liés à l&amp;#039;éclairage public pour les collectivités.
-[...6 lines deleted...]
- Grâce à cette solidarité territoriale, le SIEL-Territoire d&amp;#039;énergie Loire mutualise des moyens, apporte son concours financier et offre le même service à toutes les communes de la Loire. En effet, chaque année un taux d&amp;#039;aide est votée en fonction d&amp;#039;un classement des communes.&lt;/p&gt;</t>
+ Aider à la mise en accessibilité des bâtiments publics et des cimetières.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N100" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
-Economie d'énergie et rénovation énergétique</t>
+          <t>Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- sous adhésion
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les travaux de mise en accessibilité portant sur les seuls bâtiments publics dédiés à une activité de service public et/ou à un usage public et classés Établissements recevant du public (ERP), à l&amp;#039;exception des édifices cultuels.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de mise en accessibilité des cimetières publics, à l&amp;#039;intérieur ou à leurs abords immédiats.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les diagnostics, travaux de désamiantage ou autres effectués à l&amp;#039;occasion de la mise en accessibilité et accompagnés de travaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux et équipements nécessaires à l&amp;#039;accessibilité extérieure et intérieure du bâtiment, hors mobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux et les solutions techniques amovibles aux abords immédiats des bâtiments permettant de les rendre accessibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les places de parking signalées PMR, les aménagements et les cheminements directement liés à l&amp;#039;usage ou à l&amp;#039;accès du bâtiment ou du cimetière et aux abords immédiats de ces derniers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La signalétique au sol, verticale, extérieure ou intérieure, ou autre, ainsi que l&amp;#039;éclairage public lié aux places de parkings et aux cheminements concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: Lorsque les travaux et dépenses de mise en accessibilité sont communs à un édifice cultuel et à un cimetière, ils sont pris en compte au titre de ce dernier. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ces travaux doivent avoir fait l’objet d’un dépôt au titre de
+l’agenda d’accessibilité programmée (Ad’Ap) ou d’un avis favorable de la
+commission compétente*&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+*la sous-commission départementale d’accessibilité (SCDA) donne un avis
+concernant les dispositions relatives à l&amp;#039;accessibilité aux personnes
+handicapées des établissements et installations recevant du public et les
+dérogations à ces dispositions&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les commerces ou « cases commerciales »,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les mobiliers,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les abribus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bâtiments abritant La Poste,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les édifices cultuels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Condition d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+ Les travaux doivent être prévus et inscrits dans l&amp;#039;Agenda d&amp;#039;accessibilité programmée (Ad&amp;#039;AP) transmis par la commune ou le groupement de communes à la Préfecture et faire l‘objet d&amp;#039;un avis de récépissé de dépôt à la Préfecture (Le terme de « projet » désigne les travaux prévus dans un Ad&amp;#039;AP pour un bâtiment)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond
+  de dépenses
+  par projet
+  (travaux prévus
+ dans un Ad&amp;#039;AP pour un bâtiment) :
+ &lt;/strong&gt;
+ 50.000€ HT
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S100" s="1" t="inlineStr">
         <is>
-          <t>Usage / valorisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T100" s="1" t="inlineStr">
         <is>
-          <t>Dépenses de fonctionnement
-Dépenses d’investissement</t>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U100" s="1" t="inlineStr">
         <is>
-          <t>Loire</t>
+          <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="V100" s="1" t="inlineStr">
         <is>
-          <t>https://www.te42.fr/</t>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/mise-en-accessibilite-des-batiments-et-des-cimetieres/</t>
+        </is>
+      </c>
+      <c r="W100" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
       <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contacts SIEL-TE Loire
-[...8 lines deleted...]
- -  Pôle NORD Mickaël EPINAT - epinat&amp;#64;siel42.fr - 04 77 42 10 74
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y100" s="1" t="inlineStr">
         <is>
-          <t>gayet@siel42.fr</t>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
       <c r="Z100" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/707f-accompagner-la-renovation-de-leclairage-publi/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b6a-modele/</t>
         </is>
       </c>
       <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
-Rénovation de l’éclairage public</t>
+Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC100" s="1" t="inlineStr">
         <is>
-          <t>SIEL-Territoire d'énergie Loire</t>
+          <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG100" s="1" t="inlineStr">
         <is>
-          <t>01/03/2023</t>
+          <t>30/11/2023</t>
         </is>
       </c>
       <c r="AH100" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:34" customHeight="0">
       <c r="A101" s="1">
-        <v>121460</v>
+        <v>142706</v>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Optimiser l'éclairage public</t>
-[...4 lines deleted...]
-          <t>Eclairage public-RICE</t>
+          <t>Rendre accessibles vos bâtiments, espaces publics et transports</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
         </is>
       </c>
       <c r="H101" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K101" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le syndicat du Parc naturel régional des Baronnies provençales apporte son appui aux communes du Parc qui souhaitent s&amp;#039;engager dans la modernisation / réduction de leur éclairage public. Dans le cadre de la préparation de la labellisation &amp;#34;Réserve Internationale de Ciel Etoilé&amp;#34; (RICE) le syndicat du Parc peut organiser et animer des réunions d&amp;#039;information pour présenter les enjeux d&amp;#039;une réduction de l&amp;#039;éclairage nocturne, met en lien la commune avec les experts de l&amp;#039;éclairage selon les territoire (26 ou 05), formule des recommandations techniques adaptées à chaque projet, propose des animations locales d&amp;#039;information / sensibilisation, accompagne le maître d&amp;#039;ouvrage dans la recherche de financements.
- &lt;br /&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Assurer l&amp;#039;accessibilité de la chaîne des déplacements renforce l&amp;#039;attractivité du territoire et répond à une exigence sociale croissante.
+&lt;/p&gt;
+&lt;p&gt;
+ La prise en compte de la diversité des publics et leurs besoins évolutifs (pour construire des réponses adaptées) constitue un vecteur majeur d&amp;#039;inclusion.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema, fort de son expertise technique et de sa capacité à développer des approches innovantes et intégrées, vous accompagne dans vos stratégies et projets liés à l&amp;#039;accessibilité, qu&amp;#039;ils concernent la voirie et les espaces publics, les bâtiments ou les transports.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment prendre en compte l&amp;#039;ensemble des besoins spécifiques de chaque population (vieillissement, handicaps) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment assurer la continuité de la chaîne du déplacement et traiter les interfaces ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment assurer un cheminement accessible, confortable et sécurisé pour tous ? et permettre à chacun de se repérer et s&amp;#039;orienter ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment garantir l&amp;#039;accès pour tous aux établissements et leur confort d&amp;#039;usage ? Comment assurer l&amp;#039;accessibilité des logements et favoriser le maintien à domicile ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment évaluer le niveau d&amp;#039;accessibilité des transports ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Maître d&amp;#039;ouvrage public ou privé (dans les domaines voirie, bâtiment ou transport), et plus particulièrement : une collectivité (métropole, ville, commune) en France métropolitaine ou d&amp;#039;Outre-mer, un gestionnaire de patrimoine public ou privé, une région, un département, le Cerema vous accompagne dans vos stratégies et projets liés à l&amp;#039;accessibilité..
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil pour l&amp;#039;élaboration et la mise en œuvre de stratégies d&amp;#039;accessibilité (en amont, programmation de l&amp;#039;accessibilité, à une échelle territoriale ou patrimoniale...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise intégrée sur des projets liés à l&amp;#039;accessibilité (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - bonne connaissance de la réglementation et des besoins des usagers
+&lt;/p&gt;
+&lt;p&gt;
+ - capacité à mobiliser d&amp;#039;autres partenaires (acteurs de la &amp;#34;mise en œuvre&amp;#34;, développeurs de solutions)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réseaux, d&amp;#039;ateliers techniques (démarches participatives)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation / sensibilisation : montage ou support au montage de formations sur-mesure (en présentiel, à distance, ou mixtes)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ville de Paris
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Expérimentations sur le guidage en traversée piétonne avec la ville de Paris
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Solidéo, société de livraison des ouvrages olympiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement de la solidéo pour la livraison de logements accessibles et adaptés au vieillissement sur l&amp;#039;opération &amp;#34;Cluster Média&amp;#34; des JOP Paris 2024
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lorient Agglomération
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mission d&amp;#039;évaluation du niveau d&amp;#039;accessibilité des transports pour le compte de Lorient Agglomération
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
-[...3 lines deleted...]
- &lt;br /&gt;
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Accès aux services
+Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/rendre-accessibles-vos-batiments-espaces-publics-transports</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
-[...57 lines deleted...]
-      </c>
       <c r="Y101" s="1" t="inlineStr">
         <is>
-          <t>eruin@baronnies-provencales.fr</t>
+          <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z101" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a3bb-optimisation-de-leclairage-public/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3fb-rendre-accessibles-vos-batiments-espaces-publ/</t>
         </is>
       </c>
       <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB101" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
-Rénovation de l’éclairage public</t>
+Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC101" s="1" t="inlineStr">
         <is>
-          <t>Parc naturel régional des Baronnies provençales</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="AE101" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF101" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG101" s="1" t="inlineStr">
         <is>
-          <t>11/12/2022</t>
+          <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH101" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:34" customHeight="0">
       <c r="A102" s="1">
-        <v>105065</v>
+        <v>166164</v>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Financer les projets d'investissement portant sur des équipements publics collectifs via le fonds exceptionnel d'investissement (FEI)</t>
+          <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Fonds exceptionnel d'investissement (FEI)</t>
+          <t>Appui à l'ingénierie - Mesure transverse</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Ministère des Outre-mer</t>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F102" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H102" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K102" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L102" s="1" t="inlineStr">
-        <is>
-[...285 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
   Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P103" s="1" t="inlineStr">
+      <c r="P102" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q103" s="1" t="inlineStr">
+      <c r="Q102" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
   Porteurs de projets éligibles
  &lt;/h4&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
         </is>
       </c>
-      <c r="W103" s="1" t="inlineStr">
+      <c r="W102" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
+      <c r="AB102" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
+      <c r="AC102" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG103" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>25/03/2026</t>
         </is>
       </c>
-      <c r="AH103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-      <c r="A104" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>117172</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D104" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I104" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J104" s="1" t="inlineStr">
+      <c r="J103" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
+      <c r="M103" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W104" s="1" t="inlineStr">
+      <c r="W103" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
+      <c r="AB103" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-      <c r="A105" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>162524</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Développer un territoire inclusif et cohésif</t>
         </is>
       </c>
-      <c r="C105" s="1" t="inlineStr">
+      <c r="C104" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F105" s="1" t="inlineStr">
+      <c r="F104" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I105" s="1" t="inlineStr">
+      <c r="I104" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L105" s="1" t="inlineStr">
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P105" s="1" t="inlineStr">
+      <c r="P104" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q105" s="1" t="inlineStr">
+      <c r="Q104" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
+      <c r="AB104" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création de jardins partagés
 Création d’une crèche
 Déployer les équipements numériques
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC104" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>119980</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Dotation d'équipement des territoires ruraux</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I106" s="1" t="inlineStr">
+      <c r="I105" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
+      <c r="M105" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W106" s="1" t="inlineStr">
+      <c r="W105" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB106" s="1" t="inlineStr">
+      <c r="AB105" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC106" s="1" t="inlineStr">
+      <c r="AC105" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
         <is>
           <t>04/08/2022</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-      <c r="A107" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>101706</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne (ATD 89)</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider à la recherche de financements ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la définition du besoin ;
  &lt;/li&gt;
  &lt;li&gt;
   Étudier la faisabilité technique, réglementaire et financière ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en relation les élus avec les financeurs ;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la passation des contrats pour la réalisation des études préalables ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -21639,51 +21524,51 @@
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
   &lt;br /&gt;
   levé géométrique, diagnostic structure, plomb, amiante, thermique,
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
  &lt;/li&gt;
  &lt;li&gt;
   ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
+      <c r="M106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039;AMO :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de cheminements doux ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sécurisation des abords des écoles ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un City-parc ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de la place de la Mairie, de l&amp;#039;Église ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un centre culturel ;
@@ -21718,180 +21603,316 @@
   Schéma de défense incendie ;
  &lt;/li&gt;
  &lt;li&gt;
   Préfiguration de l&amp;#039;organisation des services AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du réseau d&amp;#039;eau potable ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude de bassin d&amp;#039;alimentation de captage AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Espace public
 Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Yonne</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://www.atd89.fr/</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour contacter l&amp;#039;ATD 89 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
   atd&amp;#64;yonne.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Standard :
  03 86 34 61 01
 &lt;/p&gt;
 &lt;p&gt;
  Site Internet :
  &lt;a href="https://www.atd89.fr/" target="_self"&gt;
   https://www.atd89.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>yvan.telpic@yonne.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB107" s="1" t="inlineStr">
+      <c r="AB106" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2021</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>163078</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Identification et quantification des potentiels de réduction des consommations d’énergie et de développement des énergies renouvelables, en lien avec les démarches énergie-climat et enjeux locaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Modalités :&lt;/p&gt;&lt;p&gt;Sur la base de l’état des lieux énergétique, et au regard des objectifs énergie-climat à atteindre (SRADDET, neutralité carbone, PCAET…), élaboration d’études de potentiels et/ou de scénarisations prospectives : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Estimation du potentiel de réduction des consommations d’énergie par secteur et/ou par usage : rénovation thermique des bâtiments, éclairage public… &lt;/li&gt;&lt;li&gt;Evaluation des potentialités de mutation énergétique (conversion des énergies fossiles vers les énergies renouvelables) &lt;/li&gt;&lt;li&gt;Estimation du potentiel de développement des différentes filières énergies renouvelables et de récupération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude des potentiels de développement des EnR à l’échelle des différents EPCI dans une logique de coopérations territoriales avec Bordeaux Métropole &lt;/li&gt;&lt;li&gt;Etude du potentiel d’implantation de méthaniseurs&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/identifier-le-potentiel-en-economies-denergie-et-en-energies-renouvelables-de-mon-territoire/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
       <c r="AC107" s="1" t="inlineStr">
         <is>
-          <t>Agence technique départementale de l'Yonne</t>
+          <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
       <c r="AE107" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF107" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG107" s="1" t="inlineStr">
         <is>
-          <t>15/09/2021</t>
+          <t>16/07/2024</t>
         </is>
       </c>
       <c r="AH107" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:34" customHeight="0">
       <c r="A108" s="1">
         <v>162531</v>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Valoriser et préserver le patrimoine culturel et naturel</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Coutances</t>
@@ -22064,1156 +22085,559 @@
           <t>Coutances mer et bocage</t>
         </is>
       </c>
       <c r="AD108" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE108" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF108" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG108" s="1" t="inlineStr">
         <is>
           <t>26/04/2024</t>
         </is>
       </c>
       <c r="AH108" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:34" customHeight="0">
       <c r="A109" s="1">
-        <v>163078</v>
+        <v>163871</v>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
-[...134 lines deleted...]
-        <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
-      <c r="C110" s="1" t="inlineStr">
+      <c r="C109" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence nationale de la cohésion des territoires (ANCT)
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Office Français de la Biodiversité (OFB)
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-[...7 lines deleted...]
-      <c r="G110" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M110" s="1" t="inlineStr">
+      <c r="M109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R110" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W110" s="1" t="inlineStr">
+      <c r="W109" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB110" s="1" t="inlineStr">
+      <c r="AB109" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Rénovation de l’éclairage public
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC110" s="1" t="inlineStr">
+      <c r="AC109" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE110" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG110" s="1" t="inlineStr">
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
-      <c r="AH110" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="111" spans="1:34" customHeight="0">
-[...262 lines deleted...]
-      <c r="A113" s="1">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
         <v>120101</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une analyse d&amp;#039;opportunité consiste à étudier le potentiel de production d&amp;#039;énergie renouvelable sur un (ou plusieurs) élément(s) de patrimoine, que ce soit en production d&amp;#039;électricité (solaire photovoltaïque) ou en production de chaleur dédié à un bâtiment ou réseau de chaleur (bois-énergie, géothermie, solaire thermique,...).
 &lt;/p&gt;
 &lt;p&gt;
  Ces analyses sont, pour le maître d&amp;#039;ouvrage, des outils d&amp;#039;aide à la décision pour s&amp;#039;engager dans la réalisation d&amp;#039;un projet. Elles fournissent des éléments de comparaison par rapport à une solution de référence sur les consommations d&amp;#039;énergie, les émissions de carbone et des données économiques en coût global (investissement et exploitation).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ASDER réalise une cinquantaine d&amp;#039;analyses d&amp;#039;opportunité par an pour les communes de Savoie, que ce soit sur des projets neufs ou pour un changement d&amp;#039;énergie.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr/</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Christian Fleury - Responsable du pôle collectivités et terrritoires
   &lt;/li&gt;
   &lt;li&gt;
    christian.fleury&amp;#64;asder.asso.fr - 04 79 85 88 50
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0732-analyser-lopportunite-dinstaller-une-producti/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB113" s="1" t="inlineStr">
+      <c r="AB110" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC110" s="1" t="inlineStr">
         <is>
           <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>01/09/2022</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-[...199 lines deleted...]
-      <c r="A115" s="1">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
         <v>95067</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Développer le solaire thermique (production d'eau chaude par capteurs solaires)</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Soutien au solaire thermique</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la rentabilité économique des projets
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les charges de production d&amp;#039;eau chaude sanitaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P115" s="1" t="inlineStr">
+      <c r="P111" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les collectivités territoriales, leurs groupements et leurs délégataires,
   &lt;/li&gt;
   &lt;li&gt;
    les associations,
   &lt;/li&gt;
   &lt;li&gt;
    les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
   &lt;/li&gt;
   &lt;li&gt;
    les bailleurs sociaux,
   &lt;/li&gt;
   &lt;li&gt;
    les copropriétés,
@@ -23296,169 +22720,169 @@
 &lt;/p&gt;
 &lt;p&gt;
  Cas général :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Règles : « Fonds chaleur » de l&amp;#039;ADEME Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par l&amp;#039;ADEME (&amp;#61; dossier à transmettre uniquement à l&amp;#039;ADEME Grand Est).
 &lt;/p&gt;
 &lt;p&gt;
  Cas des copropriétés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nature : subvention avance remboursable à taux zéro Section : investissement fonctionnement Taux maxi : 60 % maximum plafonné à 1 100 €HT/m2 et 120 m2 de surface de capteurs Remarque : intervention par la Région seule
 &lt;/p&gt;
 &lt;p&gt;
  Consultez
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   le règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V111" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-solaire-thermique-2/</t>
         </is>
       </c>
-      <c r="W115" s="1" t="inlineStr">
+      <c r="W111" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0076%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.grandest.fr%2Fmentions-legales%2F,Mentions%20l%C3%A9gales,_blank;https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fdonnees-personnelles,Donn%C3%A9es%20personnelles,_self</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rendez-vous sur le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   site de la région Grand-Est
  &lt;/a&gt;
  pour obtenir les informations relatives aux conditions d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5da-soutien-au-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB115" s="1" t="inlineStr">
+      <c r="AB111" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF115" s="1" t="inlineStr">
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG115" s="1" t="inlineStr">
+      <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="116" spans="1:34" customHeight="0">
-      <c r="A116" s="1">
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
         <v>95069</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Développer le photovoltaïque</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Soutien au photovoltaïque</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
+      <c r="H112" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I116" s="1" t="inlineStr">
+      <c r="I112" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE),
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles,
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre,
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable,
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air,
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique,
  &lt;/li&gt;
@@ -23601,1307 +23025,1695 @@
   nvestissement – puissance inférieure à 100 kWc :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Taux : 30 % maximum
  &lt;/li&gt;
  &lt;li&gt;
   Plafond : de 200 €/kWc à 400 €/kWc selon le taux d&amp;#039;autoconsommation, la puissance et la nature du porteur de projet.
  &lt;/li&gt;
  &lt;li&gt;
   Il sera accordé une aide par point de raccordement
  &lt;/li&gt;
  &lt;li&gt;
   Remarque : intervention par la Région seule
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Consultez le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique"&gt;
   règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N112" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P116" s="1" t="inlineStr">
+      <c r="P112" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S112" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T112" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V112" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-au-photovoltaique/</t>
         </is>
       </c>
-      <c r="W116" s="1" t="inlineStr">
+      <c r="W112" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0078/depot/simple</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique" rel="noopener" target="_blank"&gt;
   https://www.climaxion.fr/docutheque/soutien-au-photovoltaique
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y112" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z112" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/68aa-soutien-au-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB116" s="1" t="inlineStr">
+      <c r="AB112" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF116" s="1" t="inlineStr">
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG116" s="1" t="inlineStr">
+      <c r="AG112" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH116" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="117" spans="1:34" customHeight="0">
-      <c r="A117" s="1">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>97691</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les maisons et centres de santé pluridisciplinaires</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé (ARS) — Occitanie
+Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>Limite d’un montant de subvention de 150 000 €</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département apporte un financement aux projets de maisons et centres de santé pluridisciplinaires afin d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est attribuée dans une zone déficitaire en matière de soin aux collectivités (communes, intercommunalités).
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires sont les collectivités (communes, intercommunalités) souhaitant réaliser le bâtiment d&amp;#039;une Maison de Santé Pluriprofessionnelle dont le projet a été préalablement validé par le comité régional de sélection des MSP en zone sous dotée.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien du Département aux projets de Maisons de Santé Pluriprofessionnelles s&amp;#039;inclut dans une démarche globale d&amp;#039;aménagement du territoire, visant à lutter contre la désertification médicale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ communes, EPCI, établissements et organismes  de santé à but non lucratif (établissement de santé et mutuelle).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, en extérieur et en intérieur, ainsi qu&amp;#039;aux VRD,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses liées aux aménagements intérieurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dépenses d&amp;#039;investissement réalisées pour l&amp;#039;achat de mobilier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dépenses liées à l&amp;#039;intégration d&amp;#039;une pharmacie dans les locaux de la MSP ou d&amp;#039;un équipement de balnéothérapie.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/maison-de-sante-pluridisciplinaires</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;p&gt;
+ Mail: richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel: 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Assistant de Direction / Comptable - Maeva Homs
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : maeva.homs&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/888c-favoriser-linstallation-de-medecins-et-accroi/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>166349</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser en interne des études gratuites pour les projets photovoltaïques</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Note d'opportunité Photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Réalisation des études pour les projets photovoltaïques. Ces notes d&amp;#039;opportunités ont pour objectif d&amp;#039;évaluer un potentiel, les coûts d&amp;#039;investissements, les enjeux techniques et l&amp;#039;autoconsommation. &lt;br /&gt;&lt;br /&gt;Te Gard apporte un conseil de proximité avec : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une aide à la prise de décision&lt;/li&gt;&lt;li&gt;identification des interlocuteurs (associations, bureaux d&amp;#039;études, installateurs, raccordement)&lt;/li&gt;&lt;li&gt;évaluation technique et financière des devis&lt;/li&gt;&lt;li&gt;aide à la rédaction et à l&amp;#039;analyse d&amp;#039;appel à manifestation d&amp;#039;intérêt (AMI)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Consommation et production
+Equipement public
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ouvert à toutes les communes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/developpement-durable.html</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Félix FROMENTAL&lt;br /&gt;Chargé de mission photovoltaïque&lt;br /&gt;felix.fromental&amp;#64;territoireenergiegard.fr&lt;br /&gt;0671614475&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-en-interne-des-etudes-gratuites-pour-les-projets-photovoltaiques/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
         <v>166358</v>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement des collectivités</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Programme de solidarité territoriale (PST)</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
+      <c r="H115" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Subvention</t>
         </is>
       </c>
-      <c r="I117" s="1" t="inlineStr">
+      <c r="I115" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 35</t>
         </is>
       </c>
-      <c r="J117" s="1" t="inlineStr">
+      <c r="J115" s="1" t="inlineStr">
         <is>
           <t>Taux de solidarité départementale (TSD)</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M117" s="1" t="inlineStr">
+      <c r="M115" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Equipements sportifs ;
  &lt;/li&gt;
  &lt;li&gt;
   Equipements touristiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Lotissements d&amp;#039;habitation ;
  &lt;/li&gt;
  &lt;li&gt;
   Voirie (en et hors agglomération) ;
  &lt;/li&gt;
  &lt;li&gt;
   Cimetières ;
  &lt;/li&gt;
  &lt;li&gt;
   Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
  &lt;/li&gt;
  &lt;li&gt;
   ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Réseaux de chaleur
 Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P117" s="1" t="inlineStr">
+      <c r="P115" s="1" t="inlineStr">
         <is>
           <t>01/07/2026</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
+      <c r="R115" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projet supérieur ou égal à 15 000 € HT ;
  &lt;/li&gt;
  &lt;li&gt;
   Dépôt de la demande avant le démarrage des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T117" s="1" t="inlineStr">
+      <c r="T115" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>Morbihan</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
+      <c r="V115" s="1" t="inlineStr">
         <is>
           <t>https://morbihan.fr</t>
         </is>
       </c>
-      <c r="W117" s="1" t="inlineStr">
+      <c r="W115" s="1" t="inlineStr">
         <is>
           <t>https://mesaides.morbihan.fr</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Générale Adjointe Education, Culture, Attractivité, Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 02 97 54 80 26
 &lt;/p&gt;
 &lt;p&gt;
  Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>direction.territoires@morbihan.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB117" s="1" t="inlineStr">
+      <c r="AB115" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC117" s="1" t="inlineStr">
+      <c r="AC115" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
-      <c r="AE117" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG117" s="1" t="inlineStr">
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
         <is>
           <t>20/05/2026</t>
         </is>
       </c>
-      <c r="AH117" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="118" spans="1:34" customHeight="0">
-[...285 lines deleted...]
-      <c r="G120" s="1" t="inlineStr">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>121337</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Fonds "Thématiques"</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
-[...231 lines deleted...]
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H116" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I121" s="1" t="inlineStr">
+      <c r="I116" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M121" s="1" t="inlineStr">
+      <c r="M116" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N116" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépenses éligibles HT
  &lt;/strong&gt;
  : 150 000 €
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  : communes, EPCI&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T116" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U116" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V116" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W121" s="1" t="inlineStr">
+      <c r="W116" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y116" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z116" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB121" s="1" t="inlineStr">
+      <c r="AB116" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC121" s="1" t="inlineStr">
+      <c r="AC116" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE121" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG121" s="1" t="inlineStr">
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
-      <c r="AH121" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G122" s="1" t="inlineStr">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>145890</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les opérations des collectivités</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Avance récupérable
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...17 lines deleted...]
-Economie d'énergie et rénovation énergétique
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
+ &lt;br /&gt;
+ • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
+ &lt;br /&gt;
+ • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
+ &lt;br /&gt;
+ • Urbanisme (planification et opérationnel).
+ &lt;br /&gt;
+ • Accompagnement à la passation des marchés publics.
+ &lt;br /&gt;
+ • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
+ &lt;br /&gt;
+ • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Sécurisation de carrefour.
+ &lt;br /&gt;
+ -  Rénovation de voirie existante.
+ &lt;br /&gt;
+ - Aménagement de pistes cyclables.
+ &lt;br /&gt;
+ - Aménagement de city-stade.
+ &lt;br /&gt;
+ - Construction de déchèterie.
+ &lt;br /&gt;
+ - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
+ &lt;br /&gt;
+ - Rénovation de salle polyvalente.
+ &lt;br /&gt;
+ - Construction de centre de loisirs.
+ &lt;br /&gt;
+ - Rénovation de la mairie.
+ &lt;br /&gt;
+ - Construction de médiathèque.
+ &lt;br /&gt;
+ - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
+ &lt;br /&gt;
+ - Rénovation des réseaux de distribution d&amp;#039;eau potable.
+ &lt;br /&gt;
+ - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
+ &lt;br /&gt;
+ - Construction et rénovation de station d&amp;#039;épuration.
+ &lt;br /&gt;
+ -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
+ &lt;br /&gt;
+ - Diagnostic des ouvrages d&amp;#039;art
+ &lt;br /&gt;
+ - Mise en œuvre d&amp;#039;urbanisme opérationnel
+ &lt;br /&gt;
+ - Révision de PLU
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Friche
+Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
+Logement et habitat
 Architecture
-Réduction de l'empreinte carbone</t>
-[...2 lines deleted...]
-      <c r="O122" s="1" t="inlineStr">
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S122" s="1" t="inlineStr">
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
+ &lt;br /&gt;
+ Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T117" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>http://agence01.fr/</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Yvan Pauget, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ conseil&amp;#64;agence01.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 74 55 49 00
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>conseil@agence01.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB122" s="1" t="inlineStr">
-[...2 lines deleted...]
-Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
-Mise en place d’un réseau de chaleur
+Rénovation de l’éclairage public
 Rénovation du gymnase
-Rénovation énergétique école</t>
-[...7 lines deleted...]
-      <c r="AE122" s="1" t="inlineStr">
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF122" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2023</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="123" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G123" s="1" t="inlineStr">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>120897</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Expérimenter; en conditions réelles, des solutions innovantes qui offrent des réponses concrètes aux enjeux de transition écologique</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Innov'up Expérimentation Transition écologique des territoires</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I118" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 45</t>
+        </is>
+      </c>
+      <c r="J118" s="1" t="inlineStr">
+        <is>
+          <t>La limite de 500.000€ de subvention et 500.000€ d’avance récupérable.</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région, Bpifrance et leurs partenaires accompagnent les TPE, PME et ETI d&amp;#039;Île-de-France qui expérimentent des solutions innovantes en réponse aux enjeux de transition écologique des territoires franciliens.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bpifrance
+ &lt;/strong&gt;
+ accompagne les entreprises vers la transition écologique via son plan Climat, qui soutient les greentechs et offreurs de solution « verte » et les investissements dans la filière énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cap Digital
+ &lt;/strong&gt;
+ est le 1er collectif européen d&amp;#039;innovateurs du numérique et de la transition écologique. Il regroupe plus de 1.000 structures dont des PME, grandes entreprises/ETI/EPIC, écoles/universités/labos et des fonds d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La Fondation Solar Impulse
+ &lt;/strong&gt;
+ vise à stimuler l&amp;#039;adoption de solutions innovantes rentables pour protéger l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Construire au Futur, Habiter le Futur
+ &lt;/strong&gt;
+ réunit 120 partenaires (collectivités territoriales, établissements publics, start-up, grands groupes industriels, fédérations pro, universités...) voulant construire l&amp;#039;industrie de la construction de demain, innovante, verte, modulaire, et plus proche des usages des clients/bénéficiaires.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Ce programme vise à expérimenter; en conditions réelles, des solutions innovantes qui offrent des réponses concrètes aux enjeux de transition écologique rencontrés par les territoires franciliens.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les projets ciblés répondent aux priorités identifiées dans le cadre du SRDEII « Impact 2028 » :
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Éco-construction,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mobilité et logistique durables,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Déchets et économie circulaire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Sobriété et Énergie décarbonée,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adaptation et résilience,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Nature et biodiversité.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  Les solutions doivent être expérimentées avec les acteurs directement impliqués dans la mise en œuvre de la transition du territoire francilien :
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   Acteurs publics locaux (communes, EPCI, syndicats...),
+  &lt;/li&gt;
+  &lt;li&gt;
+   Acteurs privés en situation de délégation de service public,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Sociétés privées (dès lors qu&amp;#039;elles participent de la mise en œuvre de solutions au service des territoires).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les entreprises franciliennes, TPE, PME et ETI, quelle que soit leur forme juridique, y compris les associations ayant une activité économique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat devra posséder au moins 1 établissement sur le territoire francilien ou justifier la volonté de s&amp;#039;y implanter.
+&lt;/p&gt;
+&lt;p&gt;
+ Les partenaires du programme, Cap Digital, la fondation Solar Impulse et l&amp;#039;association « Construire au Futur, Habiter le Futur », sont mobilisés pour  fournir aux territoires et aux entreprises un accompagnement opérationnel à l&amp;#039;identification de partenaires et à la qualification des projets  d&amp;#039;expérimentation.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les entreprises, l&amp;#039;aide peut prendre la forme d&amp;#039;
+ &lt;strong&gt;
+  une subvention et/ou une avance récupérable (AR), dans la limite de 500.000€ de subvention et 500.000€ d&amp;#039;avance récupérable.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le taux d&amp;#039;intervention s&amp;#039;applique en fonction de la taille de l&amp;#039;entreprise (de 25% à 45%).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les coûts admissibles dans le cadre du projet doivent rentrer dans les catégories de coûts éligibles au régime cadre exempté numéro SA. 58995 relatifs aux aides à la recherche, au développement et à l&amp;#039;innovation (RDI).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  L&amp;#039;ensemble des critères sont précisés dans le cahier des charges.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La demande d&amp;#039;aide est à déposer sur la plateforme
+ &lt;/strong&gt;
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  &lt;strong&gt;
+   mesdemarches.iledefrance.fr
+  &lt;/strong&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La demande d&amp;#039;aide doit être déposée
+ &lt;strong&gt;
+  avant le démarrage du projet.
+ &lt;/strong&gt;
+ Toute dépense antérieure ne pourra pas être prise en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidatures peuvent être déposées « au fil de l&amp;#039;eau » et sont relevées régulièrement tout au long de l&amp;#039;année.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, n&amp;#039;hésitez pas à consulter le cahier des charges et le règlement d&amp;#039;intervention Innov&amp;#039;up dans les documents téléchargeables.
+&lt;/p&gt;
+&lt;p&gt;
+ Avant tout dépôt de dossier, il est vivement recommandé de contacter les partenaires du programme pour vous accompagner dans la qualification de votre projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous vous proposons un webinaire afin de vous présenter le programme, vous expliquer les priorités régionales et répondre à vos questions pour bien candidater.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/innovup-experimentation-transition-ecologique-des-territoires</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:innovup-transition-ecologique&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ innovup-transition-ecologique&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1c5b-innovup-experimentation-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes électriques
+Mise en place de la télémedecine
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>165804</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="C119" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F119" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I119" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
+de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
+déplacements et accélérer la transition vers des mobilités peu polluantes, en
+particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
+valeurs limites de polluants atmosphériques, l’objectif prioritaire est
+le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
+réduire les émissions polluantes pour s’inscrire dans une trajectoire
+d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
+européenne. &lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P119" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q119" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux portant la compétence d’autorité organisatrice de
+la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux bénéficiant d’une délégation de maîtrise
+d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
+mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
+solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
+diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
+les infrastructures sur le territoire, les usagers, les besoins liés à la mise
+en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
+solutions de mobilité à déployer pour favoriser les accès en mode de transports
+peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
+actions de communication et de sensibilisation, notamment en faveur de
+l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
+d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
+disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
+de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
+numériques facilitant l’information et l’accès aux aides visant au verdissement
+des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
+numériques favorisant le report modal vers des mobilités douces ou partagées et
+l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
+numériques facilitant l’accès à une zone de restrictions de circulation
+(portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
+l’offre de services de mobilité proposée aux administrés par l’acquisition
+d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
+d’accompagnement au changement de mobilité (primes à l’essai d’offres de
+mobilité actives et partagées, cartes pré-payées pour les transports en
+commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
+d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
+parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
+voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
+les transports collectifs  ou la logistique
+urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
+périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
+pour la mise en place d’équipements de signalisation ou de contrôle en faveur
+de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
+de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
+        </is>
+      </c>
+      <c r="W119" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>131826</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>ISERENOV'</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Isère (TE38)</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)
 Subvention</t>
         </is>
       </c>
-      <c r="I123" s="1" t="inlineStr">
+      <c r="I120" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J123" s="1" t="inlineStr">
+      <c r="J120" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M123" s="1" t="inlineStr">
+      <c r="M120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -24921,1493 +24733,873 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T120" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB123" s="1" t="inlineStr">
+      <c r="AB120" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC123" s="1" t="inlineStr">
+      <c r="AC120" s="1" t="inlineStr">
         <is>
           <t>TERRITOIRE ENERGIE 38</t>
         </is>
       </c>
-      <c r="AE123" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG123" s="1" t="inlineStr">
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH123" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="124" spans="1:34" customHeight="0">
-      <c r="A124" s="1">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>162651</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie 35</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Ille-et-Vilaine</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/contactez-nous</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>sde35@sde35.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
         <v>102099</v>
       </c>
-      <c r="B124" s="1" t="inlineStr">
+      <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide aux travaux) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D124" s="1" t="inlineStr">
+      <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F124" s="1" t="inlineStr">
+      <c r="F122" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G124" s="1" t="inlineStr">
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H124" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Subvention
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="J124" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J122" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire en fonction de la production d'énergie renouvelable (€/MWh)</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur développe la chaleur renouvelable sur son territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse aux collectivités territoriales, copropriétés, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie, un réseau de chaleur ou récupérer de la chaleur fatale. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M124" s="1" t="inlineStr">
+      <c r="M122" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;La fondation ARALIS a bénéficier d&amp;#039;une aide de plus de 50 % de l&amp;#039;investissement pour de la géothermie sur sondes pour une pension de famille et du logement social.&lt;/li&gt;&lt;li&gt;Le constructeur Léon Grosse a bénéficié de la Prime éco-chaleur sur la construction de son siège le 8ieme Chemin à Bron pour de la géothermie sur sondes. &lt;/li&gt;&lt;li&gt;L&amp;#039;EHPAD Thérèse Couderc a décarboné sa production de chaleur avec la mise en place d&amp;#039;une chaudière bois granulés dans un bâtiment patrimonial. La chaudière assurera près de 90 % de la production de chaleur du site.&lt;/li&gt;&lt;li&gt;L&amp;#039;industriel Renault Trucks a installé une production de géothermie sur nappe lors de la réhabilitation de son bâtiment tertiaire au coeur du site industriel. La production assurer plus de 85 % de la production de chaleur, le reste étant complété par une pompe à chaleur aérothermique. Le site atteint 100 % de production électrique.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N122" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P124" s="1" t="inlineStr">
+      <c r="P122" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q124" s="1" t="inlineStr">
+      <c r="Q122" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux éligibles concernent les installations de chaleur renouvelable utilisant le bois énergie, la géothermie, le solaire thermique ou la chaleur fatale.
 &lt;/p&gt;
 &lt;p&gt;
  Ces installations doivent respecter des critères d&amp;#039;éligibilité dont le détail est précisé sur le site dédié au dispositif. Ces exigences concernent les volets suivants :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;étude préalables
 &lt;/li&gt;&lt;li&gt;critères techniques de performance
 &lt;/li&gt;&lt;li&gt;qualification des prestataires
 &lt;/li&gt;&lt;li&gt;performance énergétique du bâtiment&lt;/li&gt;&lt;li&gt;suivi de l&amp;#039;installation (comptage obligatoire)
  &lt;/li&gt;&lt;li&gt;contrat d&amp;#039;entretien
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  Des seuils d&amp;#039;éligibilité max sont indiqués et au dessus de ces seuils (2000 MWh entrée PAC pour la géothermie, 12 000 MWh pour le bois énergie, 1 500 m2 pour le solaire thermique et 1 000 MWh pour la chaleur fatale), les projets sont renvoyés vers l&amp;#039;ADEME Régionale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S122" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T124" s="1" t="inlineStr">
+      <c r="T122" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U122" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V124" s="1" t="inlineStr">
+      <c r="V122" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W124" s="1" t="inlineStr">
+      <c r="W122" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R - Prime éco-chaleur
  &lt;br /&gt;
  04 26 83 90 63 - prime-ecochaleur&amp;#64;grandlyon.com
  &lt;br /&gt;
  &lt;strong&gt;
   &lt;br /&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable
  &lt;br /&gt;
  04 28 29 96 09 - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
+      <c r="Y122" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Z122" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ae9-prime-eco-chaleur-aide-aux-travaux/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB124" s="1" t="inlineStr">
+      <c r="AB122" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC124" s="1" t="inlineStr">
+      <c r="AC122" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
-      <c r="AE124" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG124" s="1" t="inlineStr">
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH124" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="125" spans="1:34" customHeight="0">
-      <c r="A125" s="1">
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>102098</v>
       </c>
-      <c r="B125" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide à la décision) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F125" s="1" t="inlineStr">
+      <c r="F123" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G125" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H125" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I125" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I123" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J125" s="1" t="inlineStr">
+      <c r="J123" s="1" t="inlineStr">
         <is>
           <t>Aide à la décision : études de faisabilité, études d'AMO, forages de reconnaissance, TRT</t>
         </is>
       </c>
-      <c r="K125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L125" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur vise à favoriser la filière des énergies renouvelables thermiques sur son territoire.
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse exclusivement aux collectivités territoriales, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie ou un réseau de chaleur. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M125" s="1" t="inlineStr">
+      <c r="M123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un commune du territoire Métropolitain va réaliser un Test de Réponse Thermique (TRT) pour connaître le potentiel thermique du sol ainsi qu&amp;#039;une étude de faisabilité pour la réalisation d&amp;#039;une salle polyvalente chauffée par géothermie. Les études bénéficieront de 70 % d&amp;#039;aide de la PRIME ÉCO-CHALEUR pour des coûts d&amp;#039;étude de 18 500€ (TRT) et 5 400€ (EF) (avant subvention).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N125" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O125" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P125" s="1" t="inlineStr">
+      <c r="P123" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q125" s="1" t="inlineStr">
+      <c r="Q123" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R125" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les études éligibles sont les études de faisabilité, test de réponse thermique (géothermie sur sondes), forage d&amp;#039;essai/de reconnaissance, études d&amp;#039;AMO (assistance à maîtrise d&amp;#039;ouvrage).
 &lt;/p&gt;
 &lt;p&gt;
  Il est nécessaire de respecter les critères d&amp;#039;éligibilité suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;respecter les cahiers des charges ADEME sur l&amp;#039;étude considérée.
 &lt;/li&gt;&lt;li&gt;sélectionner un prestataire qualifié Reconnu Garant de l&amp;#039;Environnement (RGE) dans la filière concernée (bois énergie, géothermie, solaire thermique, réseau de chaleur, récupération de chaleur fatale)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://seafile.alec-lyon.org/f/cb31ce77c63742c6b541/" target="_self"&gt;- critères d&amp;#039;éligibilités détaillés -&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S125" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T125" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U125" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V125" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W125" s="1" t="inlineStr">
+      <c r="W123" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X125" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R – Prime Éco-Chaleur - prime-ecochaleur&amp;#64;grandlyon.com
 &lt;/p&gt;
 &lt;p&gt;
  04 26 83 90 63
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable  - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  04 28 29 96 09
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z125" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf5f-prime-eco-chaleur-aide-a-la-decision/</t>
         </is>
       </c>
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB125" s="1" t="inlineStr">
+      <c r="AB123" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC125" s="1" t="inlineStr">
+      <c r="AC123" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
-      <c r="AE125" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG125" s="1" t="inlineStr">
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH125" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="126" spans="1:34" customHeight="0">
-[...771 lines deleted...]
-      <c r="A129" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>82915</v>
       </c>
-      <c r="B129" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C129" s="1" t="inlineStr">
+      <c r="C124" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de l'Hérault
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Haute-Loire
 CAUE de l'Yonne
 CAUE d'Alsace
 CAUE du Morbihan
 CAUE du Loiret
 CAUE du Loir-et-Cher
 CAUE de la Creuse
 CAUE de Corse
 CAUE des Hauts-de-Seine
 CAUE de la Côte-d'Or
 CAUE du Tarn-et-Garonne
 CAUE du Var
 CAUE de l'Île-de-la-Réunion
 CAUE de la Guyane
 CAUE de la Martinique
 CAUE de Guadeloupe
 CAUE du Val d'Oise
 CAUE du Val-de-Marne
 CAUE de la Charente-Maritime
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de l'Essonne
 CAUE des Vosges
 CAUE de la Haute-Vienne
 CAUE de la Vendée
 CAUE des Deux-Sèvres
 CAUE du Pas-de-Calais
 CAUE de la Somme
 CAUE de l'Orne
 CAUE de la Savoie
 CAUE de la Sarthe
 CAUE de Rhône-Métropole
 CAUE des Pyrénées-Orientales
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Atlantiques
 CAUE de la Seine-et-Marne
 CAUE de Mayotte
 CAUE de la Moselle
 CAUE de Meurthe-et-Moselle
 CAUE de la Mayenne
 CAUE de la Manche
 CAUE du Maine-et-Loire
 CAUE Lot-et-Garonne
 CAUE du Lot
-CAUE de la Haute-Loire
 CAUE de l'Ardèche
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Isère
+CAUE de l'Hérault
 CAUE de la Gironde
 CAUE de la Haute-Garonne
 CAUE du Gard
 CAUE de l'Oise
 CAUE de la Drôme
 CAUE de l'Aude
 CAUE de Corrèze
 CAUE du Cher
 CAUE de la Charente
 CAUE du Cantal
 CAUE du Calvados
 CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
 CAUE des Landes
 CAUE de l'Ariège
 CAUE des Hautes-Alpes
 CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
 CAUE de la Meuse
 CAUE du Tarn
 CAUE de la Dordogne</t>
         </is>
       </c>
-      <c r="G129" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H129" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K129" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L129" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -26449,88 +25641,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M129" s="1" t="inlineStr">
+      <c r="M124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N129" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -26549,79 +25741,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O129" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S129" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T129" s="1" t="inlineStr">
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U129" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V129" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X129" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -27093,2413 +26285,1138 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y129" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z129" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB129" s="1" t="inlineStr">
+      <c r="AB124" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC129" s="1" t="inlineStr">
+      <c r="AC124" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE129" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG129" s="1" t="inlineStr">
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH129" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="130" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G130" s="1" t="inlineStr">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H130" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W125" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>163291</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L130" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M130" s="1" t="inlineStr">
+      <c r="M126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N130" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O130" s="1" t="inlineStr">
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R130" s="1" t="inlineStr">
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S130" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T130" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U130" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V130" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X130" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y130" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z130" s="1" t="inlineStr">
+      <c r="Z126" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA130" s="1" t="inlineStr">
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB130" s="1" t="inlineStr">
+      <c r="AB126" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC130" s="1" t="inlineStr">
+      <c r="AC126" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="AE130" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG130" s="1" t="inlineStr">
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
         <is>
           <t>01/10/2024</t>
         </is>
       </c>
-      <c r="AH130" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="131" spans="1:34" customHeight="0">
-[...1558 lines deleted...]
-      <c r="A141" s="1">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
         <v>133546</v>
       </c>
-      <c r="B141" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="D141" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G141" s="1" t="inlineStr">
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H141" s="1" t="inlineStr">
+      <c r="H127" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I141" s="1" t="inlineStr">
+      <c r="I127" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J141" s="1" t="inlineStr">
+      <c r="J127" s="1" t="inlineStr">
         <is>
           <t>le taux maximum varie selon la taille de l'entreprise</t>
         </is>
       </c>
-      <c r="K141" s="1" t="inlineStr">
+      <c r="K127" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L141" s="1" t="inlineStr">
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à faciliter l&amp;#039;installation des panneaux et ombrières photovoltaïques dans toute la région Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les installations PV, le dispositif propose : jusqu&amp;#039;à 50% du montant TTC ou HT en cas de récupération de la TVA (
  &lt;em&gt;
   subvention max : 300 000€
  &lt;/em&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne aussi le solar ready, c&amp;#039;est-à-dire les travaux de préparation d&amp;#039;une toiture à l&amp;#039;installation de panneaux solaires. (
  &lt;a href="https://www.iledefrance.fr/enr" target="_self"&gt;
   voir le site de la Région
  &lt;/a&gt;
  )
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M141" s="1" t="inlineStr">
+      <c r="M127" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les projets photovoltaïques sur toitures, les ombrières de parkings, les ombrières sur des zones artificialisées ne présentant pas de conflits d&amp;#039;usages, les délaissés routiers (parcelles déclassées par suite d&amp;#039;un changement de tracé des voies du domaine public routier) sans destination agricoles ou pastorales sur une durée de 20 ans minimum, agrivoltaïsme au cas par cas.
  &lt;/li&gt;
  &lt;li&gt;
   La part des installations réalisées au-delà des obligations liées à la règlementation en vigueur
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N141" s="1" t="inlineStr">
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O141" s="1" t="inlineStr">
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R141" s="1" t="inlineStr">
+      <c r="R127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les candidats éligibles sont des personnes morales porteuses de projets (collectivités et leurs groupements, entreprises, associations, projet citoyens, bailleurs sociaux, syndic de copropriété ...).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Production énergétique à des fins d&amp;#039;autoconsommation (
   &lt;em&gt;
    individuelle ou collective
   &lt;/em&gt;
   ) sans ou avec vente de surplus (
   &lt;strong&gt;
    sans tarif d&amp;#039;obligation d&amp;#039;achat ou complément de rémunération
   &lt;/strong&gt;
   ). Les projets en vente en gré à gré ou en revente à un autre agrégateur que EDF obligation d&amp;#039;achat.
  &lt;/li&gt;
  &lt;li&gt;
   Avoir une puissance d&amp;#039;installation de minimum 10 kwc
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles comprennent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les équipements de production énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   le raccordement au réseau ;
  &lt;/li&gt;
  &lt;li&gt;
   les travaux pour l&amp;#039;accueil des installations ;
  &lt;/li&gt;
  &lt;li&gt;
   les honoraires d&amp;#039;assistance technique ou frais de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S141" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T141" s="1" t="inlineStr">
+      <c r="T127" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U141" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V141" s="1" t="inlineStr">
+      <c r="V127" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W141" s="1" t="inlineStr">
+      <c r="W127" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X141" s="1" t="inlineStr">
+      <c r="X127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contacter l&amp;#039;adresse : aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y141" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z141" s="1" t="inlineStr">
+      <c r="Z127" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83b6-developpement-du-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA141" s="1" t="inlineStr">
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB141" s="1" t="inlineStr">
+      <c r="AB127" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC141" s="1" t="inlineStr">
+      <c r="AC127" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE141" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG141" s="1" t="inlineStr">
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
         <is>
           <t>12/04/2023</t>
         </is>
       </c>
-      <c r="AH141" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="142" spans="1:34" customHeight="0">
-      <c r="A142" s="1">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
         <v>56191</v>
       </c>
-      <c r="B142" s="1" t="inlineStr">
+      <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Réaliser une installation photovoltaïque en toiture</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
-      <c r="G142" s="1" t="inlineStr">
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H142" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="J142" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J128" s="1" t="inlineStr">
         <is>
           <t>Intervention dans le cadre d'un transfert de compétence énergies renouvelables</t>
         </is>
       </c>
-      <c r="K142" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDEC ENERGIE étudie, finance, construit et exploite l&amp;#039;installation de production électrique photovoltaïque. Il intervient dans le cadre d&amp;#039;un transfert de compétence &amp;#34;énergies renouvelables&amp;#34;, sur décision de son bureau syndical et après avis de sa commission Transition Energétique.
  Le bâtiment support de l&amp;#039;installation reste dans le patrimoine de la collectivité.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La valorisation de l&amp;#039;électricité peut être par vente totale ou en autoconsommation, en bénéficiant au bâtiment où l&amp;#039;installation est construite.
 &lt;/p&gt;
 &lt;p&gt;
  Le financement de l&amp;#039;opération est assuré par les fonds propres de la régie &amp;#34;énergies renouvelables&amp;#34; du syndicat, les dotations des partenaires, éventuellement la vente d&amp;#039;électricité et au besoin, une contribution de la collectivité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O142" s="1" t="inlineStr">
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R142" s="1" t="inlineStr">
+      <c r="R128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide intervient dans le cadre d&amp;#039;un transfert de compétence.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S142" s="1" t="inlineStr">
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T142" s="1" t="inlineStr">
+      <c r="T128" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V142" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
         <is>
           <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
         </is>
       </c>
-      <c r="X142" s="1" t="inlineStr">
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
   energie&amp;#64;sdec-energie.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 31 06 61 80
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y142" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z142" s="1" t="inlineStr">
+      <c r="Z128" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e396-installer-une-chaufferie-bois-energie-substit/</t>
         </is>
       </c>
-      <c r="AA142" s="1" t="inlineStr">
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB142" s="1" t="inlineStr">
+      <c r="AB128" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC142" s="1" t="inlineStr">
+      <c r="AC128" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
-      <c r="AE142" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG142" s="1" t="inlineStr">
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
-      <c r="AH142" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="143" spans="1:34" customHeight="0">
-      <c r="A143" s="1">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
         <v>56182</v>
       </c>
-      <c r="B143" s="1" t="inlineStr">
+      <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Etudier l'opportunité technique et économique d'une installation photovoltaïque en toiture</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
+      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H143" s="1" t="inlineStr">
+      <c r="H129" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K143" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L143" s="1" t="inlineStr">
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût (estimé à 1400€/étude).
 &lt;/p&gt;
 &lt;p&gt;
  Elle porte sur l&amp;#039;opportunité de réaliser un projet solaire photovoltaïque en toiture d&amp;#039;un bâtiment public, en vente totale ou en autoconsommation, dans la limite d&amp;#039;une étude par an par collectivité.&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N143" s="1" t="inlineStr">
+      <c r="N129" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Transition énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O143" s="1" t="inlineStr">
+      <c r="O129" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S143" s="1" t="inlineStr">
+      <c r="S129" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U143" s="1" t="inlineStr">
+      <c r="U129" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V143" s="1" t="inlineStr">
+      <c r="V129" s="1" t="inlineStr">
         <is>
           <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
         </is>
       </c>
-      <c r="X143" s="1" t="inlineStr">
+      <c r="X129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
   energie&amp;#64;sdec-energie.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 31 06 61 80
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y143" s="1" t="inlineStr">
+      <c r="Y129" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z143" s="1" t="inlineStr">
+      <c r="Z129" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d3c8-realiser-letude-energetique-dun-batiment-etud/</t>
         </is>
       </c>
-      <c r="AA143" s="1" t="inlineStr">
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB143" s="1" t="inlineStr">
+      <c r="AB129" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC143" s="1" t="inlineStr">
+      <c r="AC129" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
-      <c r="AE143" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG143" s="1" t="inlineStr">
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
-      <c r="AH143" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="144" spans="1:34" customHeight="0">
-      <c r="A144" s="1">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
         <v>70580</v>
       </c>
-      <c r="B144" s="1" t="inlineStr">
+      <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Financer le développement des installations solaires thermiques</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G144" s="1" t="inlineStr">
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L144" s="1" t="inlineStr">
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie soutient le développement de projets solaires thermiques auprès des entreprises, des collectivités, des établissements publics, des associations et des bailleurs sociaux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant: jusqu&amp;#039;à
  &lt;strong&gt;
   50%
  &lt;/strong&gt;
  de l&amp;#039;assiette éligible
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
+      <c r="N130" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O144" s="1" t="inlineStr">
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R144" s="1" t="inlineStr">
+      <c r="R130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1) Aides aux études
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires:
  &lt;/strong&gt;
  les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité
  &lt;/strong&gt;
  : les bureaux d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les coûts éligibles
  &lt;/strong&gt;
  sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
 &lt;/p&gt;
 &lt;p&gt;
@@ -29607,620 +27524,1848 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour une demande d&amp;#039;aide aux investissements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude de faisabilité réalisée ou fiche descriptive de l&amp;#039;installation solaire thermique pour les installations inférieures à 25m2.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Devis des entreprises pour l&amp;#039;installation solaire, précisant notamment les nombre, marque et type de capteurs et le matériel de comptage énergétique.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Devis de la prestation de télésuivi avec système d&amp;#039;alerte. Plan d&amp;#039;implantation des capteurs.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma hydraulique de l&amp;#039;installation.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S144" s="1" t="inlineStr">
+      <c r="S130" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T144" s="1" t="inlineStr">
+      <c r="T130" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V144" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires-thermiques</t>
         </is>
       </c>
-      <c r="X144" s="1" t="inlineStr">
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 31, 32, 46, 65, 81 et 82 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  François Olasz - francois.olasz&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 12, 30, 34 et 48 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 09, 11 et 66 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Joël Nayet - joel.nayet&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z144" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/056d-aide-regionale-au-developpement-des-installat/</t>
         </is>
       </c>
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB144" s="1" t="inlineStr">
+      <c r="AB130" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF144" s="1" t="inlineStr">
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG144" s="1" t="inlineStr">
+      <c r="AG130" s="1" t="inlineStr">
         <is>
           <t>06/11/2020</t>
         </is>
       </c>
-      <c r="AH144" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="145" spans="1:34" customHeight="0">
-      <c r="A145" s="1">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
         <v>165811</v>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
         </is>
       </c>
-      <c r="C145" s="1" t="inlineStr">
+      <c r="C131" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F145" s="1" t="inlineStr">
+      <c r="F131" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
+      <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H145" s="1" t="inlineStr">
+      <c r="H131" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I145" s="1" t="inlineStr">
+      <c r="I131" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Important : depuis juillet 2026, cette mesure du Fonds vert a été renforcée afin de mieux accompagner les collectivités dans la prise en compte du confort d&amp;#039;été de leurs bâtiments. Cela se traduit par un soutien supplémentaire aux travaux passifs de confort d&amp;#039;été ou d&amp;#039;installation de systèmes actifs de refroidissement (sous conditions). Les porteurs de projets peuvent déposer une &lt;a href="https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics" target="_self"&gt;demande accélérée&lt;/a&gt; (sans étude énergétique préalable) de financement.&lt;/strong&gt;&lt;/p&gt;&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux collectivités locales et leurs groupements, dans un objectif de réduction durable de leurs consommations énergétiques et de préservation du confort thermique dans un contexte de réchauffement climatique et de récurrence des vagues de fortes chaleur en France hexagonale.&lt;/p&gt;&lt;p&gt;Pour
 les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
 consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
 bâtiment. Une réduction significative des émissions de gaz à effet de
 serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
 fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent inclure la prise en compte de la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments dans le cadre d&amp;#039;un &amp;#34;réflexe adaptation&amp;#34;. Des travaux spécifiques d&amp;#039;adaptation aux fortes chaleurs peuvent être financés, en particulier dans les &lt;strong&gt;établissements scolaires&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement &lt;strong&gt;l&amp;#039;amélioration du confort thermique face aux fortes chaleur&lt;/strong&gt;, le soutien du Fonds vert vise la mise en place de solutions &amp;#34;passives&amp;#34; c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments. Néanmoins, des systèmes &amp;#34;actifs&amp;#34; performants (pompe à chaleur, géothermie) peuvent être financés sur conditions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M145" s="1" t="inlineStr">
+      <c r="M131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
 vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
 prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
 la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
 améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
 dans les salles de classes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P145" s="1" t="inlineStr">
+      <c r="P131" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q145" s="1" t="inlineStr">
+      <c r="Q131" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R145" s="1" t="inlineStr">
+      <c r="R131" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
 groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
      porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
  &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
      existants permettant de diminuer significativement leur consommation
      énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;&lt;li&gt;Visent la réalisation spécifique de travaux permettant d&amp;#039;adapter les bâtiments aux fortes chaleur (protections solaires, ventilation naturelle, brasseurs d&amp;#039;air) ; des systèmes de refroidissement performants (pompe à chaleur, géothermie) peuvent être subventionnés sur conditions ;&lt;/li&gt;
  &lt;li&gt;Sont cohérents avec les prescriptions et
      recommandations de réduction de la vulnérabilité des bâtiments au risque
      d’inondation lorsque les bâtiments concernés par les travaux sont dans le
      périmètre d’un plan de prévention du risque.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
 démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T145" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V145" s="1" t="inlineStr">
+      <c r="V131" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
         </is>
       </c>
-      <c r="W145" s="1" t="inlineStr">
+      <c r="W131" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
         </is>
       </c>
-      <c r="X145" s="1" t="inlineStr">
+      <c r="X131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="Y131" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
+      <c r="Z131" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
         </is>
       </c>
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB145" s="1" t="inlineStr">
+      <c r="AB131" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC145" s="1" t="inlineStr">
+      <c r="AC131" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE145" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG145" s="1" t="inlineStr">
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH145" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="146" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G146" s="1" t="inlineStr">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>161709</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Installations de systèmes solaires combinés</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>161711</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Demander le financement d'un audit d'installation solaire thermique et du chantier de réhabilitation associé, pour des collectivités, entreprises ou associations</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un financement pour votre audit ainsi que les travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Préalablement à votre projet de réhabilitation, un audit est nécessaire pour qualifier les problèmes rencontrés sur l’installation puis &lt;strong&gt;établir et chiffrer les actions correctives&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide intègre également &lt;strong&gt;un financement des travaux&lt;/strong&gt; et se conclut par &lt;strong&gt;la signature d’un contrat d’exploitation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités pratiques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1ʳᵉ étape :&lt;/strong&gt; consultez des prestataires d’études sur la base du cahier des charges proposé par l’ADEME dans le document C.E.F. précédent. Présélectionnez une offre mais à ce stade ne vous engagez pas et ne signez pas de commande.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;2ᵉ étape : &lt;/strong&gt;déposez une demande d’aide en joignant la proposition technique et financière du prestataire d’études, ainsi que les pièces à déposer listées ci-dessous. Indiquez bien les dépenses prévisionnelles pour l&amp;#039;audit, la maitrise d&amp;#039;œuvre éventuelle et le montant de l&amp;#039;enveloppe travaux allouée à la réhabilitation.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_32_44_52_53_75_76_84_94</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/audit-rehabilitation-dinstallations-solaires-thermiques-collectives</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>161759</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre étude de faisabilité, étape nécessaire avant d'investir dans la conception d'une installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Étude de faisabilité d'installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Étude) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d&amp;#039;installations de production d&amp;#039;eau chaude solaire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-dinstallation-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-dinstallation-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>161697</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les entreprises et les collectivités dans la mise en place de leur toiture ou ombrière solaire photovoltaïque en ACI, base de la valorisation du surplus en ACC</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité pour de l’autoconsommation électrique photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ACI : Autoconsommation individuelle&lt;br /&gt;ACC : Autoconsommation collective&lt;/p&gt;&lt;p&gt;Quand la consommation électrique de vos bâtiments, de vos équipements intervient essentiellement de jour, il peut être intéressant pour vous d’étudier la faisabilité de &lt;strong&gt;couvrir une partie de cette consommation au moyen d’électricité solaire photovoltaïque&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner les prestations externes d’études de faisabilité à hauteur de 60 % dans la limite de 100 k€ d’assiette. Cette aide peut être portée à &lt;strong&gt;70 % pour des moyennes entreprises&lt;/strong&gt; au sens européen et à &lt;strong&gt;80 % pour des petites entreprises&lt;/strong&gt; ou bénéficiaires dans le cadre d’une « activité non économique ».&lt;/p&gt;&lt;p&gt;Nota : « Bénéficiaire dans le cadre d’une activité non économique » signifie une structure qui :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soit n’exerce pas d’activité consistant à offrir à autrui des biens ou des services.&lt;/li&gt;&lt;li&gt;Soit, bien qu’exerçant une activité consistant à offrir à autrui des biens ou des services, ne se trouve pas sur un marché concurrentiel. Tel est le cas notamment de bénéficiaires qui disposent d’un monopole de droit (par exemple les autorités exerçant des prérogatives de puissances publiques comme l’armée, la police, la surveillance antipollution) ou de fait (technique ou géographique).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité sujette à la présente aide ADEME, concerne &lt;strong&gt;l&amp;#039;évaluation et l&amp;#039;analyse du potentiel d&amp;#039;un projet&lt;/strong&gt; (technique, économique, sociale, environnementale, juridique, etc.), qui visent à soutenir le processus décisionnel en révélant de façon objective et rationnelle les forces et les faiblesses du projet, ainsi que les perspectives et les menaces qu&amp;#039;il suppose, et qui précisent les ressources nécessaires pour le mener à bien, et en évaluent, en définitive, les chances de succès…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_06_94_975_987</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-faisabilite-lautoconsommation-electrique-photovoltaique</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-pour-de-lautoconsommation-electrique-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>156134</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H146" s="1" t="inlineStr">
+      <c r="H136" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I146" s="1" t="inlineStr">
+      <c r="I136" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J136" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Jeunesse
+Handicap
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toutes dépenses d&amp;#039;investissement dédiées au projet :
+ achat des équipements (ex : balançoires adaptées, jeux sensoriels...), prestation de montage, travaux d&amp;#039;aménagements, signalétique..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet devra proposer au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences (moteur / auditif / visuel / mental). Le sol de l&amp;#039;espace devra être adapté aux fauteuils roulants et poussettes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations et notamment les travaux aux abords immédiats pour favoriser l&amp;#039;accessibilité. Les travaux de mise en accessibilité seront inclus dans la dépense éligible.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses exclues :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilier urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets au sein de cours d&amp;#039;écoles fermées
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses subventionnables : 8.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses subventionnables : 70.000€ HT pour les constructions - 50.000€ HT pour les réhabilitations
+ &lt;/li&gt;
+&lt;/ul&gt;
+NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T136" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/amenagement-et-equipement-des-aires-de-jeux-inclusives/</t>
+        </is>
+      </c>
+      <c r="W136" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/04a0-modele/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB136" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>141761</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un projet d'installation solaire photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, deux solutions sont à disposition des collectivités pour mettre en place leur installation solaire photovoltaïque avec le syndicat :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faire un transfert de compétences de la collectivité vers le syndicat afin que le SIEL-Territoire d&amp;#039;énergie Loire assure l&amp;#039;investissement et réalise le projet à la place de la collectivité. &lt;/li&gt;
+ &lt;li&gt;
+  Faire appel au syndicat pour être accompagné dans son projet d&amp;#039;un point de vue technique, administratif et décisionnel lorsque la commune souhaite rester maître d&amp;#039;ouvrage.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Électricité renouvelable :
+ &lt;br /&gt;
+ Thierry Suchel
+ &lt;br /&gt;
+ suchel&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 53 92
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9701-mettre-en-place-un-projet-dinstallation-solai/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>140805</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes membres dans la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat d'Énergie des Alpes-de-Haute-Provence (SDE04)</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil amont : réalisation de note d&amp;#039;opportunité, avant- projet sommaire, 1er niveau de conseil
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet : réalisation de projets, de l&amp;#039;étude de faisabilité à la réalisation des travaux, portage de marchés publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie administrative : conseil et assistance aux communes, mandat de maîtrise d&amp;#039;ouvrage, montage des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie financière : conseil et recherche de financements, négociation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une installation photovoltaïque avec autoconsommation sur la toiture d&amp;#039;un bâtiment communal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur la pertinence d&amp;#039;un projet photovoltaïque porté par une entreprise privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation ou déplacement d&amp;#039;une borne de recharge pour véhicule électrique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur le remplacement d&amp;#039;une chaudière obsolète
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance et conseils dans la réalisation d&amp;#039;un réseau de chaleur alimenté par une chaudière bois plaquettes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formalisation de la demande dans la fiche annuelle de recensement des besoins ou contact direct avec le service Énergie – Mobilité – Données (EMD) pour un échange avec le référent du sujet (photovoltaïque, EnR thermique ou IRVE).
+&lt;/p&gt;
+&lt;p&gt;
+ Différentes modalités d&amp;#039;intervention selon le sujet : convention de service, lettre de commande ou mandat de maîtrise d&amp;#039;ouvrage.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sde04.fr/</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 5, avenue Bad-Mergentheim - 04000 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 32 32 32
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;sde04.fr" target="_self"&gt;
+  contact&amp;#64;sde04.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e99-accompagne-les-communes-membres-dans-la-trans/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>140764</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Produire de la chaleur à partir d'énergies renouvelables et de récupération</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J139" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable selon opération. Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ Développer les énergies renouvelables thermiques (biomasse, solaire, géothermie superficielle)
+&lt;/h1&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositif d&amp;#039;accompagnement :
+  Fonds Chaleur de l&amp;#039;ADEME
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -- valoriser les ressources du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - favoriser l&amp;#039;activité locale
+&lt;/p&gt;
+&lt;p&gt;
+ - réduire les émissions de gaz à effet de serre
+&lt;/p&gt;
+&lt;p&gt;
+ - s&amp;#039;affranchir des énergies fossiles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chaufferie bois (granulés, plaquettes forestières) avec ou sans réseau de chaleur, production d&amp;#039;eau chaude sanitaire solaire, géothermie sur sondes ou sur nappe
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Différents critères techniques d&amp;#039;éligibilité à respecter
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T139" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  transitionenergetique&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 83 21
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c04-produire-de-la-chaleur-a-partir-denergies-ren/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>145009</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation thermique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I140" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J146" s="1" t="inlineStr">
+      <c r="J140" s="1" t="inlineStr">
         <is>
           <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
-      <c r="K146" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L146" s="1" t="inlineStr">
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M146" s="1" t="inlineStr">
+      <c r="M140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N146" s="1" t="inlineStr">
+      <c r="N140" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O146" s="1" t="inlineStr">
+      <c r="O140" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R146" s="1" t="inlineStr">
+      <c r="R140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S146" s="1" t="inlineStr">
+      <c r="S140" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T146" s="1" t="inlineStr">
+      <c r="T140" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U146" s="1" t="inlineStr">
+      <c r="U140" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V146" s="1" t="inlineStr">
+      <c r="V140" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X146" s="1" t="inlineStr">
+      <c r="X140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y146" s="1" t="inlineStr">
+      <c r="Y140" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z146" s="1" t="inlineStr">
+      <c r="Z140" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA146" s="1" t="inlineStr">
+      <c r="AA140" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB146" s="1" t="inlineStr">
+      <c r="AB140" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC146" s="1" t="inlineStr">
+      <c r="AC140" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE146" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG146" s="1" t="inlineStr">
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
         <is>
           <t>07/07/2023</t>
         </is>
       </c>
-      <c r="AH146" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="147" spans="1:34" customHeight="0">
-      <c r="A147" s="1">
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
         <v>157090</v>
       </c>
-      <c r="B147" s="1" t="inlineStr">
+      <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="C147" s="1" t="inlineStr">
+      <c r="C141" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D147" s="1" t="inlineStr">
+      <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="E147" s="1" t="inlineStr">
+      <c r="E141" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G147" s="1" t="inlineStr">
+      <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H147" s="1" t="inlineStr">
+      <c r="H141" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
+Subvention
 Ingénierie Juridique / administrative
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I147" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I141" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J147" s="1" t="inlineStr">
+      <c r="J141" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K147" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L147" s="1" t="inlineStr">
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Une sensibilisation des acteurs à la sobriété énergétique du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Un développement des projets de rénovation énergétique des bâtiments publics et privés
 &lt;/p&gt;
 &lt;p&gt;
  - La production d&amp;#039;énergies renouvelables sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - La réduction des volumes et la valorisation des déchets
 &lt;/p&gt;
 &lt;p&gt;
  - Un usage renforcé des mobilités actives et décarbonées
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;entretien et la valorisation des espaces naturels
 &lt;/p&gt;
 &lt;p&gt;
  - La préservation des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M147" s="1" t="inlineStr">
+      <c r="M141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Productions d&amp;#039;énergies
 &lt;/p&gt;
 &lt;p&gt;
  - Maîtrise des dépenses énergétiques des bâtiments
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement et/ou stockage de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
 &lt;/p&gt;
 &lt;p&gt;
  - Valorisation des ressources locales
@@ -30242,73 +29387,73 @@
 &lt;p&gt;
  - Production d&amp;#039;énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des mobilités décarbonées et/ou actives
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N147" s="1" t="inlineStr">
+      <c r="N141" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O147" s="1" t="inlineStr">
+      <c r="O141" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R147" s="1" t="inlineStr">
+      <c r="R141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -30342,359 +29487,204 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S147" s="1" t="inlineStr">
+      <c r="S141" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T147" s="1" t="inlineStr">
+      <c r="T141" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U147" s="1" t="inlineStr">
+      <c r="U141" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V147" s="1" t="inlineStr">
+      <c r="V141" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X147" s="1" t="inlineStr">
+      <c r="X141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y147" s="1" t="inlineStr">
+      <c r="Y141" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z147" s="1" t="inlineStr">
+      <c r="Z141" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
-      <c r="AA147" s="1" t="inlineStr">
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB147" s="1" t="inlineStr">
+      <c r="AB141" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC147" s="1" t="inlineStr">
+      <c r="AC141" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD147" s="1" t="inlineStr">
+      <c r="AD141" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE147" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG147" s="1" t="inlineStr">
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
         <is>
           <t>18/12/2023</t>
         </is>
       </c>
-      <c r="AH147" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="148" spans="1:34" customHeight="0">
-[...155 lines deleted...]
-      <c r="A149" s="1">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
         <v>73939</v>
       </c>
-      <c r="B149" s="1" t="inlineStr">
+      <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G149" s="1" t="inlineStr">
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H149" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M149" s="1" t="inlineStr">
+      <c r="M142" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -30707,968 +29697,1123 @@
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N149" s="1" t="inlineStr">
+      <c r="N142" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O149" s="1" t="inlineStr">
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S149" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T149" s="1" t="inlineStr">
+      <c r="T142" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
         <is>
           <t>Métropole d'Aix-Marseille-Provence</t>
         </is>
       </c>
-      <c r="V149" s="1" t="inlineStr">
+      <c r="V142" s="1" t="inlineStr">
         <is>
           <t>https://www.alecmetropolemarseillaise.fr/</t>
         </is>
       </c>
-      <c r="X149" s="1" t="inlineStr">
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Philippe Michaud, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  p.michaud&amp;#64;alecmm.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y149" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
         <is>
           <t>f.pidoux@alecmm.fr</t>
         </is>
       </c>
-      <c r="Z149" s="1" t="inlineStr">
+      <c r="Z142" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
         </is>
       </c>
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB149" s="1" t="inlineStr">
+      <c r="AB142" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC149" s="1" t="inlineStr">
+      <c r="AC142" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise</t>
         </is>
       </c>
-      <c r="AE149" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG149" s="1" t="inlineStr">
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
         <is>
           <t>08/01/2021</t>
         </is>
       </c>
-      <c r="AH149" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="150" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E150" s="1" t="inlineStr">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>162637</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Instruire les acte d'urbanisme</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Urbanisme</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G150" s="1" t="inlineStr">
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H150" s="1" t="inlineStr">
+      <c r="H143" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L150" s="1" t="inlineStr">
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/urbanisme/</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB143" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>162634</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter et construire des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiment</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M150" s="1" t="inlineStr">
+      <c r="M144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N150" s="1" t="inlineStr">
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O150" s="1" t="inlineStr">
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R150" s="1" t="inlineStr">
+      <c r="R144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S150" s="1" t="inlineStr">
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U150" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V150" s="1" t="inlineStr">
+      <c r="V144" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X150" s="1" t="inlineStr">
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y150" s="1" t="inlineStr">
+      <c r="Y144" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z150" s="1" t="inlineStr">
+      <c r="Z144" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA150" s="1" t="inlineStr">
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB150" s="1" t="inlineStr">
+      <c r="AB144" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC150" s="1" t="inlineStr">
+      <c r="AC144" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE150" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG150" s="1" t="inlineStr">
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH150" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="151" spans="1:34" customHeight="0">
-      <c r="A151" s="1">
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
         <v>161777</v>
       </c>
-      <c r="B151" s="1" t="inlineStr">
+      <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
         </is>
       </c>
-      <c r="D151" s="1" t="inlineStr">
+      <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Installation de production d'eau chaude solaire thermique </t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
+      <c r="E145" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G151" s="1" t="inlineStr">
+      <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H151" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L151" s="1" t="inlineStr">
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N151" s="1" t="inlineStr">
+      <c r="N145" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O151" s="1" t="inlineStr">
+      <c r="O145" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S151" s="1" t="inlineStr">
+      <c r="S145" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U151" s="1" t="inlineStr">
+      <c r="U145" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V151" s="1" t="inlineStr">
+      <c r="V145" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
         </is>
       </c>
-      <c r="X151" s="1" t="inlineStr">
+      <c r="X145" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y151" s="1" t="inlineStr">
+      <c r="Y145" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z151" s="1" t="inlineStr">
+      <c r="Z145" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="AA145" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB151" s="1" t="inlineStr">
+      <c r="AB145" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF151" s="1" t="inlineStr">
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG151" s="1" t="inlineStr">
+      <c r="AG145" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH151" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="152" spans="1:34" customHeight="0">
-      <c r="A152" s="1">
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
         <v>161710</v>
       </c>
-      <c r="B152" s="1" t="inlineStr">
+      <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Réalisez votre projet de Pompe à Chaleur (PAC) solaire grâce à l’accompagnement financier du Fonds Chaleur</t>
         </is>
       </c>
-      <c r="D152" s="1" t="inlineStr">
+      <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
         </is>
       </c>
-      <c r="E152" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G152" s="1" t="inlineStr">
+      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H152" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L152" s="1" t="inlineStr">
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de pompes à chaleur (PAC) solaires éligibles au Fonds Chaleur sont les opérations de production d&amp;#039;eau chaude sanitaire (ECS) à destination de logement collectif et des secteurs Tertiaire, Industrie et Agriculture comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N152" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O152" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S152" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U152" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V152" s="1" t="inlineStr">
+      <c r="V146" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude</t>
         </is>
       </c>
-      <c r="X152" s="1" t="inlineStr">
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y152" s="1" t="inlineStr">
+      <c r="Y146" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z152" s="1" t="inlineStr">
+      <c r="Z146" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-deau-chaude/</t>
         </is>
       </c>
-      <c r="AA152" s="1" t="inlineStr">
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB152" s="1" t="inlineStr">
+      <c r="AB146" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE152" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF152" s="1" t="inlineStr">
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG152" s="1" t="inlineStr">
+      <c r="AG146" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH152" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="153" spans="1:34" customHeight="0">
-      <c r="A153" s="1">
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
         <v>161736</v>
       </c>
-      <c r="B153" s="1" t="inlineStr">
+      <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Obtenir un soutien financier à la réalisation de groupes de projets ayant recours à de la chaleur d'origine renouvelable et de récupération</t>
         </is>
       </c>
-      <c r="D153" s="1" t="inlineStr">
+      <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Contrat Chaleur Renouvelable</t>
         </is>
       </c>
-      <c r="E153" s="1" t="inlineStr">
+      <c r="E147" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G153" s="1" t="inlineStr">
+      <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H153" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L153" s="1" t="inlineStr">
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiez d&amp;#039;un &lt;strong&gt;financement pour développer les énergies   renouvelables thermiques et de récupérations&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d&amp;#039;un contrat unique qui permet de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable patrimonial, d’une durée maximale de 6 ans, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable territorial, d&amp;#039;une durée de 4 ans, vous permet de développer des projets d&amp;#039;EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l&amp;#039;investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l&amp;#039;ensemble des conditions d’éligibilités et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Production d‘eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N153" s="1" t="inlineStr">
+      <c r="N147" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Réseaux de chaleur
 Biodiversité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O153" s="1" t="inlineStr">
+      <c r="O147" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S153" s="1" t="inlineStr">
+      <c r="S147" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U153" s="1" t="inlineStr">
+      <c r="U147" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V153" s="1" t="inlineStr">
+      <c r="V147" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/contrat-chaleur-renouvelable</t>
         </is>
       </c>
-      <c r="X153" s="1" t="inlineStr">
+      <c r="X147" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y153" s="1" t="inlineStr">
+      <c r="Y147" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z153" s="1" t="inlineStr">
+      <c r="Z147" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable/</t>
         </is>
       </c>
-      <c r="AA153" s="1" t="inlineStr">
+      <c r="AA147" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB153" s="1" t="inlineStr">
+      <c r="AB147" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE153" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF153" s="1" t="inlineStr">
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG153" s="1" t="inlineStr">
+      <c r="AG147" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH153" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="154" spans="1:34" customHeight="0">
-      <c r="A154" s="1">
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
         <v>146793</v>
       </c>
-      <c r="B154" s="1" t="inlineStr">
+      <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Déployer un dispositif d’accompagnement aux énergies renouvelables thermiques pour les collectivités, entreprises, bailleurs et associations</t>
         </is>
       </c>
-      <c r="D154" s="1" t="inlineStr">
+      <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Contrat chaleur renouvelable</t>
         </is>
       </c>
-      <c r="E154" s="1" t="inlineStr">
+      <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Ademe - Direction régionale Hauts-de-France</t>
         </is>
       </c>
-      <c r="G154" s="1" t="inlineStr">
+      <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H154" s="1" t="inlineStr">
+      <c r="H148" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="J154" s="1" t="inlineStr">
+      <c r="J148" s="1" t="inlineStr">
         <is>
           <t>Au forfait ou en %</t>
         </is>
       </c>
-      <c r="K154" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L154" s="1" t="inlineStr">
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Approuvé en février 2021, le Plan Climat Air Energie Territorial (PCAET) permet de développer fortement les énergies renouvelables et de récupération (EnR&amp;amp;R). La MEL vise ainsi une multiplication par 2,3 de la production locale entre 2016 et 2030.
 &lt;/p&gt;
 &lt;p&gt;
  Pour ce faire, la MEL déploie un contrat de chaleur renouvelable pour une première période de 3 ans. Financé par l&amp;#039;ADEME dans le cadre du Fonds Chaleur, il vise à accompagner financièrement et techniquement les acteurs du territoire (hors particuliers) : communes, entreprises, industries, bailleurs sociaux, copropriétés, équipements médico-sociaux, acteurs agricoles - souhaitant produire des énergies renouvelables thermiques (géothermie, biomasse, solaire thermique, réseaux, récupération de chaleur fatale).
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif est ouvert à des projets de toute taille (bâtiment neuf, réhabilitation, changement de production de chaleur) et offre un soutien technique et financier pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;accompagnement en ingénierie,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des études de diagnostic, de faisabilité et missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des investissements.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Quel financement ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Jusqu&amp;#039;à 70 % pour les études,
   &lt;/li&gt;
   &lt;li&gt;
    Selon les barèmes forfaitaires du fond chaleur ADEME pour les travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sur les 3 prochaines années, près de 8 M€ d&amp;#039;aides pour la chaleur renouvelable seront apportés aux acteurs du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M154" s="1" t="inlineStr">
+      <c r="M148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement d&amp;#039;une chaudiere biomasse pour une médiateque
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une installation solaire thermique pour un établissement de santé
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;un raccordement de deux copropriétés au réseau de chaleur urbain
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une étude de faisabilité pour une opération de géothermie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N154" s="1" t="inlineStr">
+      <c r="N148" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O154" s="1" t="inlineStr">
+      <c r="O148" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R154" s="1" t="inlineStr">
+      <c r="R148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout d&amp;#039;acteur hors particulier
 &lt;/p&gt;
 &lt;p&gt;
  Critères du fond chaleur
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S154" s="1" t="inlineStr">
+      <c r="S148" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T154" s="1" t="inlineStr">
+      <c r="T148" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U154" s="1" t="inlineStr">
+      <c r="U148" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="V154" s="1" t="inlineStr">
+      <c r="V148" s="1" t="inlineStr">
         <is>
           <t>https://www.lillemetropole.fr/chaleur-renouvelable-la-mel-accompagne-les-projets-de-son-territoire</t>
         </is>
       </c>
-      <c r="W154" s="1" t="inlineStr">
+      <c r="W148" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.lillemetropole.fr/</t>
         </is>
       </c>
-      <c r="X154" s="1" t="inlineStr">
+      <c r="X148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Alexandre Pauvert :
    &lt;a target="_self"&gt;
     a.pauvert&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Maxime Lassalle :
    &lt;a target="_self"&gt;
     m.lassalle&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a target="_self"&gt;
     enr&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y154" s="1" t="inlineStr">
+      <c r="Y148" s="1" t="inlineStr">
         <is>
           <t>apauvert@lillemetropole.fr</t>
         </is>
       </c>
-      <c r="Z154" s="1" t="inlineStr">
+      <c r="Z148" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80db-contrat-chaleur-renouvelable-metropole-europe/</t>
         </is>
       </c>
-      <c r="AA154" s="1" t="inlineStr">
+      <c r="AA148" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB154" s="1" t="inlineStr">
+      <c r="AB148" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC154" s="1" t="inlineStr">
+      <c r="AC148" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="AE154" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG154" s="1" t="inlineStr">
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
         <is>
           <t>03/08/2023</t>
         </is>
       </c>
-      <c r="AH154" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="155" spans="1:34" customHeight="0">
-      <c r="A155" s="1">
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
         <v>116474</v>
       </c>
-      <c r="B155" s="1" t="inlineStr">
+      <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Accompagner les petites communes rurales du Calvados</t>
         </is>
       </c>
-      <c r="D155" s="1" t="inlineStr">
+      <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Aides aux petites communes rurales (APCR et APCR+)</t>
         </is>
       </c>
-      <c r="E155" s="1" t="inlineStr">
+      <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G155" s="1" t="inlineStr">
+      <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H155" s="1" t="inlineStr">
+      <c r="H149" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I155" s="1" t="inlineStr">
+      <c r="I149" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="J155" s="1" t="inlineStr">
+      <c r="J149" s="1" t="inlineStr">
         <is>
           <t>Taux variable en fonction de la nature  du projet</t>
         </is>
       </c>
-      <c r="K155" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L155" s="1" t="inlineStr">
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
  &lt;/li&gt;
  &lt;li&gt;
   Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M155" s="1" t="inlineStr">
+      <c r="M149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Trois natures de travaux éligibles à l&amp;#039;APCR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
  &lt;/li&gt;
  &lt;li&gt;
   Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
  &lt;/li&gt;
  &lt;li&gt;
   Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  * sous conditions à consulter dans le document «
  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
   modalités APCR
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
@@ -31695,73 +30840,73 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  * sous conditions à consulter dans le document «
  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
   modalités APCR&amp;#43;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  »
 &lt;/p&gt;
 &lt;p&gt;
  NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
  &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
   consulter l&amp;#039;éco-conditionnalité réformée en 2022
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N155" s="1" t="inlineStr">
+      <c r="N149" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O155" s="1" t="inlineStr">
+      <c r="O149" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R155" s="1" t="inlineStr">
+      <c r="R149" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les communes éligibles à l&amp;#039;APCR classique
   &lt;/strong&gt;
   sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les communes éligibles à l&amp;#039;APCR&amp;#43;
   &lt;/strong&gt;
   sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
  &lt;/li&gt;
  &lt;li&gt;
   Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
  &lt;/li&gt;
  &lt;li&gt;
   Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
@@ -31771,459 +30916,459 @@
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
  &lt;/li&gt;
  &lt;li&gt;
   Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
   &lt;strong&gt;
    avant le 30 septembre de chaque année
   &lt;/strong&gt;
   , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Aucune prorogation de ces délais ne pourra être accordée.
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S155" s="1" t="inlineStr">
+      <c r="S149" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T155" s="1" t="inlineStr">
+      <c r="T149" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U155" s="1" t="inlineStr">
+      <c r="U149" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V155" s="1" t="inlineStr">
+      <c r="V149" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
         </is>
       </c>
-      <c r="W155" s="1" t="inlineStr">
+      <c r="W149" s="1" t="inlineStr">
         <is>
           <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
         </is>
       </c>
-      <c r="X155" s="1" t="inlineStr">
+      <c r="X149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service des territoires du Département du Calvados
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y155" s="1" t="inlineStr">
+      <c r="Y149" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z155" s="1" t="inlineStr">
+      <c r="Z149" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
         </is>
       </c>
-      <c r="AA155" s="1" t="inlineStr">
+      <c r="AA149" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB155" s="1" t="inlineStr">
+      <c r="AB149" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d'une piscine
 Construction d’un gymnase
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC155" s="1" t="inlineStr">
+      <c r="AC149" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE155" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG155" s="1" t="inlineStr">
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="AH155" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="156" spans="1:34" customHeight="0">
-      <c r="A156" s="1">
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
         <v>128958</v>
       </c>
-      <c r="B156" s="1" t="inlineStr">
+      <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
         </is>
       </c>
-      <c r="E156" s="1" t="inlineStr">
+      <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G156" s="1" t="inlineStr">
+      <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H156" s="1" t="inlineStr">
+      <c r="H150" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K156" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L156" s="1" t="inlineStr">
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M156" s="1" t="inlineStr">
+      <c r="M150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N156" s="1" t="inlineStr">
+      <c r="N150" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O156" s="1" t="inlineStr">
+      <c r="O150" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R156" s="1" t="inlineStr">
+      <c r="R150" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S156" s="1" t="inlineStr">
+      <c r="S150" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U156" s="1" t="inlineStr">
+      <c r="U150" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V156" s="1" t="inlineStr">
+      <c r="V150" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X156" s="1" t="inlineStr">
+      <c r="X150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y156" s="1" t="inlineStr">
+      <c r="Y150" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z156" s="1" t="inlineStr">
+      <c r="Z150" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA156" s="1" t="inlineStr">
+      <c r="AA150" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB156" s="1" t="inlineStr">
+      <c r="AB150" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC156" s="1" t="inlineStr">
+      <c r="AC150" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE156" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG156" s="1" t="inlineStr">
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH156" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="157" spans="1:34" customHeight="0">
-      <c r="A157" s="1">
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
         <v>139916</v>
       </c>
-      <c r="B157" s="1" t="inlineStr">
+      <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C157" s="1" t="inlineStr">
+      <c r="C151" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E157" s="1" t="inlineStr">
+      <c r="E151" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G157" s="1" t="inlineStr">
+      <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H157" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L157" s="1" t="inlineStr">
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M157" s="1" t="inlineStr">
+      <c r="M151" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -32237,1662 +31382,1447 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N157" s="1" t="inlineStr">
+      <c r="N151" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O157" s="1" t="inlineStr">
+      <c r="O151" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S157" s="1" t="inlineStr">
+      <c r="S151" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T157" s="1" t="inlineStr">
+      <c r="T151" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U157" s="1" t="inlineStr">
+      <c r="U151" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V157" s="1" t="inlineStr">
+      <c r="V151" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X157" s="1" t="inlineStr">
+      <c r="X151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y157" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z157" s="1" t="inlineStr">
+      <c r="Z151" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA157" s="1" t="inlineStr">
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB157" s="1" t="inlineStr">
+      <c r="AB151" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC157" s="1" t="inlineStr">
+      <c r="AC151" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
-      <c r="AE157" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG157" s="1" t="inlineStr">
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="AH157" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="158" spans="1:34" customHeight="0">
-      <c r="A158" s="1">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
         <v>139936</v>
       </c>
-      <c r="B158" s="1" t="inlineStr">
+      <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D158" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E158" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G158" s="1" t="inlineStr">
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H158" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K158" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L158" s="1" t="inlineStr">
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M158" s="1" t="inlineStr">
+      <c r="M152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N158" s="1" t="inlineStr">
+      <c r="N152" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O158" s="1" t="inlineStr">
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R158" s="1" t="inlineStr">
+      <c r="R152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S158" s="1" t="inlineStr">
+      <c r="S152" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U158" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V158" s="1" t="inlineStr">
+      <c r="V152" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X158" s="1" t="inlineStr">
+      <c r="X152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y158" s="1" t="inlineStr">
+      <c r="Y152" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z158" s="1" t="inlineStr">
+      <c r="Z152" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA158" s="1" t="inlineStr">
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB158" s="1" t="inlineStr">
+      <c r="AB152" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC158" s="1" t="inlineStr">
+      <c r="AC152" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE158" s="1" t="inlineStr">
+      <c r="AE152" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF158" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG158" s="1" t="inlineStr">
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH158" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="159" spans="1:34" customHeight="0">
-[...211 lines deleted...]
-      <c r="G160" s="1" t="inlineStr">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>127467</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets communautaires ou supra-communaux</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H160" s="1" t="inlineStr">
-[...373 lines deleted...]
-      <c r="H162" s="1" t="inlineStr">
+      <c r="H153" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I162" s="1" t="inlineStr">
+      <c r="I153" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J162" s="1" t="inlineStr">
+      <c r="J153" s="1" t="inlineStr">
         <is>
           <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
         </is>
       </c>
-      <c r="K162" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L162" s="1" t="inlineStr">
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
 &lt;/p&gt;
 A noter que :
 &lt;ul&gt;
  &lt;li&gt;
   Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M162" s="1" t="inlineStr">
+      <c r="M153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ÉTUDES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
  &lt;/li&gt;
  &lt;li&gt;
   Honoraires d&amp;#039;ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉTUDE D&amp;#039;IMPACT
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TRAVAUX
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux inscrits dans la section d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ACQUISITION
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisitions foncières nécessaires à la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N162" s="1" t="inlineStr">
+      <c r="N153" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O162" s="1" t="inlineStr">
+      <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P162" s="1" t="inlineStr">
+      <c r="P153" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="Q162" s="1" t="inlineStr">
+      <c r="Q153" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R162" s="1" t="inlineStr">
+      <c r="R153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, le demande de subvention doit suivre le processus suivant :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
  &lt;/li&gt;
  &lt;li&gt;
   Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
  &lt;/li&gt;
  &lt;li&gt;
   Individualisation en Commission Permanente des subventions pour les opérations retenues.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="S162" s="1" t="inlineStr">
+      <c r="S153" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T162" s="1" t="inlineStr">
+      <c r="T153" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U162" s="1" t="inlineStr">
+      <c r="U153" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V162" s="1" t="inlineStr">
+      <c r="V153" s="1" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
         </is>
       </c>
-      <c r="W162" s="1" t="inlineStr">
+      <c r="W153" s="1" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X162" s="1" t="inlineStr">
+      <c r="X153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact soit :
 &lt;/p&gt;
 &lt;p&gt;
  - Par mail :
  &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
   datc&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Par téléphone, aux numéros suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y162" s="1" t="inlineStr">
+      <c r="Y153" s="1" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z162" s="1" t="inlineStr">
+      <c r="Z153" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
         </is>
       </c>
-      <c r="AA162" s="1" t="inlineStr">
+      <c r="AA153" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB162" s="1" t="inlineStr">
+      <c r="AB153" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un gymnase
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC162" s="1" t="inlineStr">
+      <c r="AC153" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="AE162" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG162" s="1" t="inlineStr">
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
-      <c r="AH162" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="163" spans="1:34" customHeight="0">
-      <c r="A163" s="1">
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>163832</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
+        </is>
+      </c>
+      <c r="C154" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I154" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J154" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Consommation et production
+Qualité de l'air
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P154" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q154" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T154" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W154" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB154" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC154" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD154" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>162652</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
+        </is>
+      </c>
+      <c r="C155" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Programme ACTEE - SDE35</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie 35</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I155" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J155" s="1" t="inlineStr">
+        <is>
+          <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Toutes les collectivités d&amp;#039;Ille-et-Vilaine sont éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T155" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Ille-et-Vilaine</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/contactez-nous</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Isaac KILEMBE - économe de flux - &lt;a target="_self"&gt;i.kilembe&amp;#64;sde35.fr&lt;/a&gt;- 02 30 95 00 64&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>sde35@sde35.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35-1/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB155" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>157101</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
+&lt;/p&gt;
+&lt;p&gt;
+ MATEC assiste les collectivités par la réalisation :
+ &lt;br /&gt;
+ • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
+ &lt;br /&gt;
+ • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
+ &lt;br /&gt;
+ Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
+ &lt;br /&gt;
+ Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
+ &lt;br /&gt;
+ Pour les projets plus conséquents, MATEC est alors votre Assistant à Maîtrise d&amp;#039;Ouvrage, et apporte un soutien administratif, conceptuel et technique aux collectivités.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Diagnostic voirie
+ &lt;br /&gt;
+ •    Travaux de voirie divers et sécurité routière
+ &lt;br /&gt;
+ •    Terrains sportifs
+ &lt;br /&gt;
+ •    Aménagement paysager parcs, square, ...
+ &lt;br /&gt;
+ •    Aire de jeux
+ &lt;br /&gt;
+ •    Cours d&amp;#039;écoles
+ &lt;br /&gt;
+ •    Traversée de village
+ &lt;br /&gt;
+ •    Place
+ &lt;br /&gt;
+ •    Développement et aménagement pistes cyclables
+ &lt;br /&gt;
+ •    Accompagnement pour développer secteur habita et économique
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Revitalisation
+Equipement public
+Paysage
+Accessibilité
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T156" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+&lt;/p&gt;
+&lt;p&gt;
+ • A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Au 03.55.94.18.11
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 17 Quai Paul Wiltzer
+&lt;/p&gt;
+&lt;p&gt;
+ 57000 METZ
+&lt;/p&gt;
+&lt;p&gt;
+ Horaires d&amp;#039;ouverture :
+&lt;/p&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB156" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>21/12/2023</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
         <v>141290</v>
       </c>
-      <c r="B163" s="1" t="inlineStr">
+      <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D163" s="1" t="inlineStr">
+      <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E163" s="1" t="inlineStr">
+      <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G163" s="1" t="inlineStr">
+      <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H163" s="1" t="inlineStr">
+      <c r="H157" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K163" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L163" s="1" t="inlineStr">
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N163" s="1" t="inlineStr">
+      <c r="N157" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O163" s="1" t="inlineStr">
+      <c r="O157" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S163" s="1" t="inlineStr">
+      <c r="S157" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T163" s="1" t="inlineStr">
+      <c r="T157" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U163" s="1" t="inlineStr">
+      <c r="U157" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V163" s="1" t="inlineStr">
+      <c r="V157" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X163" s="1" t="inlineStr">
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y163" s="1" t="inlineStr">
+      <c r="Y157" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z163" s="1" t="inlineStr">
+      <c r="Z157" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA163" s="1" t="inlineStr">
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB163" s="1" t="inlineStr">
+      <c r="AB157" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC163" s="1" t="inlineStr">
+      <c r="AC157" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE163" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG163" s="1" t="inlineStr">
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
-      <c r="AH163" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="164" spans="1:34" customHeight="0">
-[...215 lines deleted...]
-      <c r="A165" s="1">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
         <v>391</v>
       </c>
-      <c r="B165" s="1" t="inlineStr">
+      <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E165" s="1" t="inlineStr">
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G165" s="1" t="inlineStr">
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H165" s="1" t="inlineStr">
+      <c r="H158" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K165" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L165" s="1" t="inlineStr">
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N165" s="1" t="inlineStr">
+      <c r="N158" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -33920,202 +32850,417 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O165" s="1" t="inlineStr">
+      <c r="O158" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R165" s="1" t="inlineStr">
+      <c r="R158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S165" s="1" t="inlineStr">
+      <c r="S158" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T165" s="1" t="inlineStr">
+      <c r="T158" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U165" s="1" t="inlineStr">
+      <c r="U158" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V165" s="1" t="inlineStr">
+      <c r="V158" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W165" s="1" t="inlineStr">
+      <c r="W158" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X165" s="1" t="inlineStr">
+      <c r="X158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y165" s="1" t="inlineStr">
+      <c r="Y158" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z165" s="1" t="inlineStr">
+      <c r="Z158" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA165" s="1" t="inlineStr">
+      <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB165" s="1" t="inlineStr">
+      <c r="AB158" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE165" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG165" s="1" t="inlineStr">
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH165" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="166" spans="1:34" customHeight="0">
-      <c r="A166" s="1">
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>140803</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional du VERDON (PNR)</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement des sites naturels fréquentés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas communaux participatifs de la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de sites Natura 2000
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ecogardes, gestion de la fréquentation touristique, prévention incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réouverture d&amp;#039;espaces enfrichés au pâturage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Replantation de haies et restauration des trames écologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui des communes pour leurs documents d&amp;#039;urbanisme
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Forêts
+Montagne
+Transition énergétique
+Education et renforcement des compétences
+Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
+&lt;/p&gt;
+&lt;p&gt;
+ 3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui et conseil technique ponctuel gratuit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>PNR du Verdon (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>http://parcduverdon.fr/</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 74 68 00
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
+  info&amp;#64;parcduverdon.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB159" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
         <v>152452</v>
       </c>
-      <c r="B166" s="1" t="inlineStr">
+      <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
-      <c r="D166" s="1" t="inlineStr">
+      <c r="D160" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
-      <c r="E166" s="1" t="inlineStr">
+      <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G166" s="1" t="inlineStr">
+      <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H166" s="1" t="inlineStr">
+      <c r="H160" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I166" s="1" t="inlineStr">
+      <c r="I160" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J166" s="1" t="inlineStr">
+      <c r="J160" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K166" s="1" t="inlineStr">
+      <c r="K160" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L166" s="1" t="inlineStr">
+      <c r="L160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M166" s="1" t="inlineStr">
+      <c r="M160" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
@@ -34137,65 +33282,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N166" s="1" t="inlineStr">
+      <c r="N160" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O166" s="1" t="inlineStr">
+      <c r="O160" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R166" s="1" t="inlineStr">
+      <c r="R160" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -34351,406 +33496,406 @@
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de petits matériels (tables, chaises, ...),
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de matériel de restauration scolaire de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S166" s="1" t="inlineStr">
+      <c r="S160" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T166" s="1" t="inlineStr">
+      <c r="T160" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U166" s="1" t="inlineStr">
+      <c r="U160" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V166" s="1" t="inlineStr">
+      <c r="V160" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W166" s="1" t="inlineStr">
+      <c r="W160" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X166" s="1" t="inlineStr">
+      <c r="X160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y166" s="1" t="inlineStr">
+      <c r="Y160" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z166" s="1" t="inlineStr">
+      <c r="Z160" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
-      <c r="AA166" s="1" t="inlineStr">
+      <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB166" s="1" t="inlineStr">
+      <c r="AB160" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC166" s="1" t="inlineStr">
+      <c r="AC160" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE166" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG166" s="1" t="inlineStr">
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH166" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="167" spans="1:34" customHeight="0">
-      <c r="A167" s="1">
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
         <v>151701</v>
       </c>
-      <c r="B167" s="1" t="inlineStr">
+      <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
-      <c r="E167" s="1" t="inlineStr">
+      <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G167" s="1" t="inlineStr">
+      <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H167" s="1" t="inlineStr">
+      <c r="H161" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K167" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L167" s="1" t="inlineStr">
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M167" s="1" t="inlineStr">
+      <c r="M161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N167" s="1" t="inlineStr">
+      <c r="N161" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O167" s="1" t="inlineStr">
+      <c r="O161" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R167" s="1" t="inlineStr">
+      <c r="R161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S167" s="1" t="inlineStr">
+      <c r="S161" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T167" s="1" t="inlineStr">
+      <c r="T161" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U167" s="1" t="inlineStr">
+      <c r="U161" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V167" s="1" t="inlineStr">
+      <c r="V161" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W167" s="1" t="inlineStr">
+      <c r="W161" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X167" s="1" t="inlineStr">
+      <c r="X161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y167" s="1" t="inlineStr">
+      <c r="Y161" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z167" s="1" t="inlineStr">
+      <c r="Z161" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA167" s="1" t="inlineStr">
+      <c r="AA161" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB167" s="1" t="inlineStr">
+      <c r="AB161" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC167" s="1" t="inlineStr">
+      <c r="AC161" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
-      <c r="AE167" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG167" s="1" t="inlineStr">
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH167" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="168" spans="1:34" customHeight="0">
-      <c r="A168" s="1">
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
         <v>117496</v>
       </c>
-      <c r="B168" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C168" s="1" t="inlineStr">
+      <c r="C162" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D168" s="1" t="inlineStr">
+      <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E168" s="1" t="inlineStr">
+      <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G168" s="1" t="inlineStr">
+      <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H168" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L168" s="1" t="inlineStr">
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -34774,1114 +33919,610 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N168" s="1" t="inlineStr">
+      <c r="N162" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O168" s="1" t="inlineStr">
+      <c r="O162" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S168" s="1" t="inlineStr">
+      <c r="S162" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T168" s="1" t="inlineStr">
+      <c r="T162" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U168" s="1" t="inlineStr">
+      <c r="U162" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V168" s="1" t="inlineStr">
+      <c r="V162" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X168" s="1" t="inlineStr">
+      <c r="X162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y168" s="1" t="inlineStr">
+      <c r="Y162" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z168" s="1" t="inlineStr">
+      <c r="Z162" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA168" s="1" t="inlineStr">
+      <c r="AA162" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB168" s="1" t="inlineStr">
+      <c r="AB162" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC168" s="1" t="inlineStr">
+      <c r="AC162" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE168" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG168" s="1" t="inlineStr">
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH168" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="169" spans="1:34" customHeight="0">
-[...191 lines deleted...]
-      <c r="A170" s="1">
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
         <v>50028</v>
       </c>
-      <c r="B170" s="1" t="inlineStr">
+      <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="D170" s="1" t="inlineStr">
+      <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="E170" s="1" t="inlineStr">
+      <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G170" s="1" t="inlineStr">
+      <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H170" s="1" t="inlineStr">
+      <c r="H163" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K170" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L170" s="1" t="inlineStr">
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un maître
 d’ouvrage privé ou une entreprise du secteur tertiaire, un maître d’ouvrage
 public (collectivité territoriale, EPCI, établissement de l&amp;#039;État, SEM, SPL) ou
 encore un industriel engagé dans une démarche de réduction de consommation
 énergétique ou de décarbonation de vos process ? Vous souhaitez réduire la
 consommation d’énergie et les émissions de gaz à effet de serre de vos bâtiments,
 bénéficier d’une démarche d’accompagnement pour favoriser la conduite du
 changement ou du soutien d’un tiers de confiance, ou encore être soutenu dans
 le développement de solutions de décarbonation innovantes ? La Banque des
 Territoires vous accompagne à travers différentes offres d’investissement, en
 fonction de vos besoins et de vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Ces solutions
 d’investissement permettent ainsi de financer la rénovation des bâtiments
 tertiaires publics, selon différentes modalités : par exemple MGPE (Marchés
 Publics Globaux de Performance Energétique) à paiement différé, ou MPPE
 (Marchés de Partenariat de Performance Energétique), avec ou sans création de
 SAS ou SEMOp. Nous finançons également les entreprises publiques locales
 (sociétés d’économie mixte, sociétés publiques locales). Selon des modalités
 particulières, nous accompagnons également les projets concernant les bâtiments
 tertiaires privés. Enfin, l’efficacité énergétique et la décarbonation de
 l’industrie peuvent également faire l’objet de financement, selon certains
 prérequis.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N170" s="1" t="inlineStr">
+      <c r="N163" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O170" s="1" t="inlineStr">
+      <c r="O163" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S170" s="1" t="inlineStr">
+      <c r="S163" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T170" s="1" t="inlineStr">
+      <c r="T163" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U170" s="1" t="inlineStr">
+      <c r="U163" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V170" s="1" t="inlineStr">
+      <c r="V163" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=efeb_psat</t>
         </is>
       </c>
-      <c r="X170" s="1" t="inlineStr">
+      <c r="X163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y170" s="1" t="inlineStr">
+      <c r="Y163" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z170" s="1" t="inlineStr">
+      <c r="Z163" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-travaux-efficacite-energetique-batiment/</t>
         </is>
       </c>
-      <c r="AA170" s="1" t="inlineStr">
+      <c r="AA163" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB170" s="1" t="inlineStr">
+      <c r="AB163" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC170" s="1" t="inlineStr">
+      <c r="AC163" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE170" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG170" s="1" t="inlineStr">
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="AH170" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="171" spans="1:34" customHeight="0">
-[...238 lines deleted...]
-Espace public
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>145008</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Fonds énergies</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
+ &lt;strong&gt;
+  fondsenergies&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Production d&amp;#039;énergie renouvelable ou de récupération locale
+  &lt;/strong&gt;
+  , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Extension/densification/création de réseaux de chaleur
+  &lt;/strong&gt;
+  alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rénovation énergétique performante de bâtiments tertiaires publics
+  &lt;/strong&gt;
+  répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création/extension/densification d&amp;#039;un réseau de chaleur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique globale de bâtiments publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Jeunesse
-[...222 lines deleted...]
-      <c r="AA171" s="1" t="inlineStr">
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
+ &lt;/strong&gt;
+ Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T164" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fondsenergies&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB171" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+      <c r="AB164" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
-Mise en place de l’accessibilité dans les bâtiments publics
-[...26 lines deleted...]
-          <t>17/07/2026</t>
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC164" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="172" spans="1:34" customHeight="0">
-      <c r="A172" s="1">
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
         <v>152466</v>
       </c>
-      <c r="B172" s="1" t="inlineStr">
+      <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
         </is>
       </c>
-      <c r="D172" s="1" t="inlineStr">
+      <c r="D165" s="1" t="inlineStr">
         <is>
           <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
         </is>
       </c>
-      <c r="E172" s="1" t="inlineStr">
+      <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G172" s="1" t="inlineStr">
+      <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H172" s="1" t="inlineStr">
+      <c r="H165" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I172" s="1" t="inlineStr">
+      <c r="I165" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 62</t>
         </is>
       </c>
-      <c r="J172" s="1" t="inlineStr">
+      <c r="J165" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
         </is>
       </c>
-      <c r="K172" s="1" t="inlineStr">
+      <c r="K165" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L172" s="1" t="inlineStr">
+      <c r="L165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M172" s="1" t="inlineStr">
+      <c r="M165" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
  &lt;/li&gt;
  &lt;li&gt;
   Installation de fenêtres à double vitrage
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du réseau de chauffage urbain à Chaleurville
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation énergétique des bâtiments historiques du Vieilbourg
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N172" s="1" t="inlineStr">
+      <c r="N165" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O172" s="1" t="inlineStr">
+      <c r="O165" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R172" s="1" t="inlineStr">
+      <c r="R165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -36319,183 +34960,183 @@
        20 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux d&amp;#039;entretien.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S172" s="1" t="inlineStr">
+      <c r="S165" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T172" s="1" t="inlineStr">
+      <c r="T165" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U172" s="1" t="inlineStr">
+      <c r="U165" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V172" s="1" t="inlineStr">
+      <c r="V165" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W172" s="1" t="inlineStr">
+      <c r="W165" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X172" s="1" t="inlineStr">
+      <c r="X165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y172" s="1" t="inlineStr">
+      <c r="Y165" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z172" s="1" t="inlineStr">
+      <c r="Z165" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
         </is>
       </c>
-      <c r="AA172" s="1" t="inlineStr">
+      <c r="AA165" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB172" s="1" t="inlineStr">
+      <c r="AB165" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC172" s="1" t="inlineStr">
+      <c r="AC165" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE172" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG172" s="1" t="inlineStr">
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
         <is>
           <t>19/10/2023</t>
         </is>
       </c>
-      <c r="AH172" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="173" spans="1:34" customHeight="0">
-      <c r="A173" s="1">
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
         <v>117148</v>
       </c>
-      <c r="B173" s="1" t="inlineStr">
+      <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E173" s="1" t="inlineStr">
+      <c r="E166" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G173" s="1" t="inlineStr">
+      <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H173" s="1" t="inlineStr">
+      <c r="H166" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K173" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L173" s="1" t="inlineStr">
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -36556,201 +35197,201 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N173" s="1" t="inlineStr">
+      <c r="N166" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O173" s="1" t="inlineStr">
+      <c r="O166" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R173" s="1" t="inlineStr">
+      <c r="R166" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S173" s="1" t="inlineStr">
+      <c r="S166" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U173" s="1" t="inlineStr">
+      <c r="U166" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V173" s="1" t="inlineStr">
+      <c r="V166" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W173" s="1" t="inlineStr">
+      <c r="W166" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X173" s="1" t="inlineStr">
+      <c r="X166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y173" s="1" t="inlineStr">
+      <c r="Y166" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z173" s="1" t="inlineStr">
+      <c r="Z166" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA173" s="1" t="inlineStr">
+      <c r="AA166" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB173" s="1" t="inlineStr">
+      <c r="AB166" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC173" s="1" t="inlineStr">
+      <c r="AC166" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE173" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG173" s="1" t="inlineStr">
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH173" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="174" spans="1:34" customHeight="0">
-      <c r="A174" s="1">
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
         <v>166418</v>
       </c>
-      <c r="B174" s="1" t="inlineStr">
+      <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
         </is>
       </c>
-      <c r="E174" s="1" t="inlineStr">
+      <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Centre Ouest Aveyron (PETR)</t>
         </is>
       </c>
-      <c r="G174" s="1" t="inlineStr">
+      <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H174" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
 Ingénierie financière
-Subvention
-[...8 lines deleted...]
-      <c r="L174" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N174" s="1" t="inlineStr">
+      <c r="N167" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espace public
 Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
@@ -36759,331 +35400,331 @@
 Economie sociale et solidaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Industrie
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O174" s="1" t="inlineStr">
+      <c r="O167" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S174" s="1" t="inlineStr">
+      <c r="S167" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T174" s="1" t="inlineStr">
+      <c r="T167" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U174" s="1" t="inlineStr">
+      <c r="U167" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE OUEST AVEYRON</t>
         </is>
       </c>
-      <c r="V174" s="1" t="inlineStr">
+      <c r="V167" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-centreouestaveyron.fr/</t>
         </is>
       </c>
-      <c r="X174" s="1" t="inlineStr">
+      <c r="X167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y174" s="1" t="inlineStr">
+      <c r="Y167" s="1" t="inlineStr">
         <is>
           <t>developpement@petr-centreouestaveyron.fr</t>
         </is>
       </c>
-      <c r="Z174" s="1" t="inlineStr">
+      <c r="Z167" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
         </is>
       </c>
-      <c r="AA174" s="1" t="inlineStr">
+      <c r="AA167" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB174" s="1" t="inlineStr">
+      <c r="AB167" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de bornes électriques
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC174" s="1" t="inlineStr">
+      <c r="AC167" s="1" t="inlineStr">
         <is>
           <t>PETR Centre Ouest Aveyron</t>
         </is>
       </c>
-      <c r="AE174" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG174" s="1" t="inlineStr">
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
         <is>
           <t>09/06/2026</t>
         </is>
       </c>
-      <c r="AH174" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="175" spans="1:34" customHeight="0">
-      <c r="A175" s="1">
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
         <v>95041</v>
       </c>
-      <c r="B175" s="1" t="inlineStr">
+      <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Créer des équipements de randonnée nautique sur le Domaine public fluvial régional de l’Ill</t>
         </is>
       </c>
-      <c r="D175" s="1" t="inlineStr">
+      <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Création d’équipement de randonnée nautique sur le Domaine Public Fluvial régional de l’Ill</t>
         </is>
       </c>
-      <c r="E175" s="1" t="inlineStr">
+      <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G175" s="1" t="inlineStr">
+      <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H175" s="1" t="inlineStr">
+      <c r="H168" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I175" s="1" t="inlineStr">
+      <c r="I168" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K175" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L175" s="1" t="inlineStr">
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Taux maxi : 60 % du montant H.T pour les équipements prioritaires / 40 % pour les équipements secondaires
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de 9 000 € pour les équipements prioritaires selon le schéma de gestion globale de l&amp;#039;Ill / 6 000 € pour les équipements secondaires selon le même schéma.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N175" s="1" t="inlineStr">
+      <c r="N168" s="1" t="inlineStr">
         <is>
           <t>Forêts</t>
         </is>
       </c>
-      <c r="O175" s="1" t="inlineStr">
+      <c r="O168" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P175" s="1" t="inlineStr">
+      <c r="P168" s="1" t="inlineStr">
         <is>
           <t>06/07/2017</t>
         </is>
       </c>
-      <c r="R175" s="1" t="inlineStr">
+      <c r="R168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Communes et groupement de communes, associations, ....
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Appui aux porteurs locaux pour la réalisation d&amp;#039;équipements publics, promouvant la pratique de la randonnée nautique et de la pêche sur le domaine public fluvial régional. Ce dispositif s&amp;#039;inscrit dans le cadre du schéma de gestion globale de l&amp;#039;Ill sur la base du recensement et de la priorisation des besoins établis conjointement par le Comité Régional de Canoë-Kayak et la Fédération du Bas-Rhin pour la pêche et la protection des milieux aquatiques. Il est conduit en cohérence avec les Plans Départementaux des Espaces Sites et Itinéraires visant à identifier et clarifier l&amp;#039;accessibilité aux sites.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création de sites de mise à l&amp;#039;eau pour embarcations légères (canoës, kayak...) ou tout type d&amp;#039;embarcation (embarcations tractées, barques à fond plat...) ; Équipements de signalisation sur l&amp;#039;eau et au droit des points de mise à l&amp;#039;eau, permettant la communication auprès des usagers (sites touristiques, accueil, consignes de sécurité ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S175" s="1" t="inlineStr">
+      <c r="S168" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U175" s="1" t="inlineStr">
+      <c r="U168" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V175" s="1" t="inlineStr">
+      <c r="V168" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/creation-dequipement-de-randonnee-nautique-domaine-public-fluvial-regional-de-lill/</t>
         </is>
       </c>
-      <c r="X175" s="1" t="inlineStr">
+      <c r="X168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dossier à adresser à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Région Grand Est
   &lt;br /&gt;
   Monsieur le Président Jean Rottner (A l&amp;#039;attention du Service Eaux et Biodiversité)
   &lt;br /&gt;
   1, Place Adrien Zeller – BP 91006
   &lt;br /&gt;
   67070 STRASBOURG CEDEX
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour toute information :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Samuel KLEIN : Tél : 03 88 59 85 08, Mail :
   &lt;a rel="noopener" target="_blank"&gt;
    samuel.klein&amp;#64;grandest.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y175" s="1" t="inlineStr">
+      <c r="Y168" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z175" s="1" t="inlineStr">
+      <c r="Z168" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/50d4-creation-dequipement-de-randonnee-nautique-su/</t>
         </is>
       </c>
-      <c r="AA175" s="1" t="inlineStr">
+      <c r="AA168" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE175" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF175" s="1" t="inlineStr">
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG175" s="1" t="inlineStr">
+      <c r="AG168" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH175" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>