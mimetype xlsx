--- v0 (2026-01-15)
+++ v1 (2026-09-03)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA103"/>
+  <dimension ref="A1:AH85"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,319 +225,258 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>111760</v>
+        <v>166170</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Maitriser et réduire la consommation d’énergie du patrimoine public</t>
+          <t>Réaliser des économies d'énergie sur votre patrimoine</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Conseil en Energie Partagé</t>
+          <t>Conseil Energie</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+          <t>Syndicat des énergies et de l'aménagement numérique de la Haute-Savoie (SYANE)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...1 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Subvention
-[...5 lines deleted...]
-          <t>Audits décret tertiaire subventionné à 50% (sous réserve de disponibilité des fonds)</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...93 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;Avec le Conseil Energie, le Syane accompagne les collectivités de Haute-Savoie dans leurs démarches de maitrise de l&amp;#039;énergie pour leur patrimoine bâti. &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Avec l&amp;#039;adhésion au service de Conseil Energie, la collectivité bénéficie, pour 4 années, d&amp;#039;un accompagnement personnalisé, comprenant :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Un socle avec :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;état des lieux énergétiques le suivi des consommations d&amp;#039;énergie du patrimoine&lt;/li&gt;&lt;li&gt;la définition de la stratégie énergétique&lt;/li&gt;&lt;li&gt;l&amp;#039;optimisation des systèmes et des contrats existants. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2. Des options déclenchées en fonction des besoins et des projets :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des diagnostics complémentaires&lt;/li&gt;&lt;li&gt;l&amp;#039;accompagnement à la réalisation de travaux sur le bâtiment ou les systèmes&lt;/li&gt;&lt;li&gt;les études et l&amp;#039;accompagnement à la réalisation de projets d&amp;#039;énergie renouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La collectivité adhérente partage avec  plusieurs communes les compétences d&amp;#039;un.e 
+conseiller.e qui vous proposera un service objectif et indépendant, sur 
+le long terme, pour un accompagnement et une assistante technique sur 
+les aspect réglementaires, techniques et financiers.
+&lt;/p&gt;
+&lt;p&gt;Ce.tte conseiller.e sera force de proposition pour vous permettre de 
+maitriser vos dépenses énergétiques (notamment dans le cadre du décret tertiaire de la loi ELAN) mais également dans 
+l&amp;#039;optique de réduire votre empreinte carbone territoriale (objectif 
+national de neutralité carbone à horizon 2050).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations sur ce dispositif :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  notre site (voir le bouton plus d&amp;#039;information en bas de fiche)
+ &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Recyclage et valorisation des déchets
-[...3 lines deleted...]
-Réduction de l'empreinte carbone</t>
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...12 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Adhésion au service de Conseil Energie (Socle &amp;#43; Option)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>Gironde</t>
+          <t>Haute-Savoie</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.sdeeg33.fr/transition-energetique/maitrise-de-la-demande-en-energie-mde-prestations-d-efficacite-energetique-etudes-suivi-cee/313-conseil-en-energie-partage-cep.html</t>
+          <t>https://syane.fr/energies/maitrise-de-lenergie/conseil-energie/</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...16 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;conseillerenergie&amp;#64;syane.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>lea.pambrun@sdeeg33.fr</t>
+          <t>l.riedinger@syane.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/1965-maitriser-er-reduire-la-consommation-denergie/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-economies-d-energie-sur-votre-patrimoine/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Syane</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>122171</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réaliser des économies d'énergie et d'eau sur votre patrimoine</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Conseil en Energie Partagé</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Energies Solidaires association</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Energies Solidaires porte plusieurs dispositifs de service public de la rénovation énergétique sur les Yvelines et accompagne les acteurs locaux au plus près de leurs besoins et contraintes.
 &lt;/p&gt;
 &lt;p&gt;
  Nous proposons un accompagnement personnalisé, pas-à-pas, de l&amp;#039;idée à la réalisation de vos projets de transition énergétique notamment au travers de la mission de Conseil en Energie Partagé de l&amp;#039;ADEME (Agence de la Transition Ecologique).
 &lt;/p&gt;
 &lt;p&gt;
  Vous partagerez sur plusieurs communes les compétences d&amp;#039;un.e conseiller.e qui vous proposera un service objectif et indépendant, sur le long terme, pour un accompagnement et une assistante technique sur les aspect réglementaires, techniques et financiers.
 &lt;/p&gt;
 &lt;p&gt;
  Votre conseiller.e sera force de proposition pour vous permettre de maitriser vos dépenses énergétiques et hydriques mais également dans l&amp;#039;optique de réduire votre empreinte carbone territoriale (objectif national de neutralité carbone à horizon 2050).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur ce dispositif :
 &lt;/p&gt;
@@ -734,833 +673,1318 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier d&amp;#039;une présentation, contactez-nous :
  &lt;a href="https://energies-solidaires.org/lassociation/contacts/" target="_self"&gt;
   https://energies-solidaires.org/lassociation/contacts/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>vincent.levistre@energies-solidaires.org</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4156-realiser-des-economies-denergie-et-deau-sur-v/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>ENERGIES SOLIDAIRES</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>22/12/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>120434</v>
+        <v>111760</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Développer le bois-énergie, chauffage-bois</t>
+          <t>Être accompagné sur l'efficacité énergétique des bâtiments publics</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>ENERGIES RENOUVELABLES_Plan bois-énergie et développement Locale</t>
+          <t>Conseil en Energie Partagé</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...1 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Répondre aux enjeux de la transition énergétique en bénéficiant d&amp;#039;un accompagnement technique et financier ajusté à ses besoins.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 1 de l&amp;#039;accompagnement : suivre ses consommations et ses dépenses d&amp;#039;énergies sur son patrimoine bâti&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;Mobilisation d&amp;#039;un économe de flux, référent technique unique, réactif et compétent en matière d&amp;#039;économies d&amp;#039;énergie&lt;/li&gt;&lt;li&gt;Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies mis à jour par le SDEEG et consultable pour les collectivités&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret tertiaire&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Aide à la saisie des données sur la plateforme OPERAT&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret BACS&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Réunion de suivi annuel avec des bilans annuels pour suivre l&amp;#039;évolution de la politique énergétique mise en place (sur 5 ans)&lt;/li&gt;&lt;li&gt;Conseils sur les réglages et travaux à faibles taux de retour sur investissement&lt;/li&gt;&lt;li&gt;Aide à la recherche de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 2 de l&amp;#039;accompagnement : élaborer et suivre sa stratégie de rénovation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation d&amp;#039;audits énergétiques type décret tertiaire&lt;/li&gt;&lt;li&gt;Définition de la stratégie de rénovation (plan de travaux)&lt;/li&gt;&lt;li&gt;Enregistrement de la température&lt;/li&gt;&lt;li&gt;Thermographie infrarouge&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Aide au changement de contrat d&amp;#039;énergie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimisation du fonctionnement des dispositifs de chauffage&lt;/li&gt;&lt;li&gt;Mise en place d&amp;#039;un plan pluriannuel d&amp;#039;investissements&lt;/li&gt;&lt;li&gt;Audits de bâtiments publics...&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Signature de la convention de prestation de service pour la transition énergétique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature de la convention ECOBAT dans le cas de la mise à disposition d&amp;#039;un économe de flux et des outils en lien avec cet accompagnement patrimonial.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation du devis d&amp;#039;intervention proposé.
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Aide financière sous réserve des fonds alloués et plafonnée à 1000€ HT par an et par collectivité.&lt;/p&gt;&lt;p&gt;Pour savoir si votre commune est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/maitrise-de-la-demande-en-energie-mde/conseil-en-energie-partage-cep/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)
+&lt;/p&gt;
+&lt;p&gt;
+ William RAVAILLE&lt;/p&gt;
+&lt;p&gt;
+ service.energies&amp;#64;sdeeg33.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 16 13 21
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1965-maitriser-er-reduire-la-consommation-denergie/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165734</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
-[...329 lines deleted...]
-      <c r="S4" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;179 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 179 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-32: 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-28: 6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-27: 22.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-26: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-25: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-17: 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-16: 28.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-11: 17 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 6 millions et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-11 : Démonstration de technologies hydroélectriques pour une rénovation efficace et tournée vers l&amp;#039;avenir des centrales hydroélectriques existantes&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-16 : Procédés et équipements industriels pour des technologies tandem innovantes, fiables et évolutives (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-17 : Électrification de l&amp;#039;économie grâce au photovoltaïque : conception et optimisation de systèmes photovoltaïques soutenant l&amp;#039;électrification industrielle et favorisant la participation aux marchés de l&amp;#039;électricité&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-25 : Salles de contrôle avancées pour les GRT afin d&amp;#039;améliorer l&amp;#039;observabilité, la stabilité et la résilience du réseau&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-26 : Systèmes avancés de gestion de la distribution (ADSM) pour des réseaux de distribution plus efficaces et plus flexibles&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-27 : Approches intégrées pour la modernisation des infrastructures à l&amp;#039;aide de technologies innovantes de stockage d&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-28 : Communauté de pratique - Prise de décision fondée sur les données dans le domaine de l&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-07-D3-32 : Mise en place de clusters industriels CCUS – Projet pilote sur la préparation de la société&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-07&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2027</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2027</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...50 lines deleted...]
-      <c r="AA4" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-energie-2027/</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-energie-2027/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD5" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165735</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2026</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - ENERGIE - 2026</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;131,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 131,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-04: 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-05: 13.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-06: 18 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-14: 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-23: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 million et 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-04 : Réduire les risques liés aux technologies des carburants renouvelables grâce à l&amp;#039;achat transnational précommercial de chaînes de valeur industrielles de carburants renouvelables&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-05 : Démonstration de l&amp;#039;approvisionnement en biocombustibles solides et de leur conversion en cogénération à haut rendement à partir d&amp;#039;une chaîne de valeur régionale entièrement durable&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-06 : Évaluation des ressources pour les réservoirs sédimentaires profonds et les réservoirs de socle&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-14 : Conception améliorée de systèmes pour des applications photovoltaïques innovantes (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-11-D3-23 : Partage de données pour soutenir la formation et le développement de modèles de base d&amp;#039;IA dans le secteur de l&amp;#039;énergie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-11&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+International</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2026</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-energie-2026/</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-energie-2026/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD6" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165764</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  - BATTERIES et ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE  - BATTERIES et ENERGIE - 2027</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;227,60 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 227,60 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-05 : 18,80 millions d&amp;#039;euros.&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-06 : 37,80 millions d&amp;#039;euros.&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-08 : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-09 : 43 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-10 : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-15 : 36 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-24 : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-30 : 16 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-31 : 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 4,5 millions d&amp;#039;euros et 43 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;   &lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-05 : Amélioration de l&amp;#039;adaptabilité, de la flexibilité et de l&amp;#039;efficacité des processus de recyclage existants (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D2-06 : Techniques de production durables et compétitives pour les batteries lithium-ion et sodium-ion (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : Systèmes solaires thermiques à concentration pour la décarbonisation des processus industriels&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-07 : Systèmes solaires thermiques à concentration pour la décarbonisation des processus industriels&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-08 : Cofinancement du plan stratégique pour les technologies énergétiques (SET) des chaînes de valeur des carburants renouvelables aux niveaux européen, national, régional et local&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-09 : Technologies et solutions innovantes pour améliorer les systèmes d&amp;#039;énergie houlomotrice et marémotrice&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-10 : Vallées d&amp;#039;énergie renouvelable en Afrique pour accroître la sécurité énergétique et l&amp;#039;accès à l&amp;#039;énergie en Afrique&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-15 : Technologies de production pour le solaire photovoltaïque au-delà de l&amp;#039;état de l&amp;#039;art (partenariat EUPI-PV)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-24 : Validation opérationnelle à grande échelle et mise à l&amp;#039;échelle des outils et modèles d&amp;#039;IA (génératifs) de pointe alimentant un système énergétique numérique de nouvelle génération&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-30 : Progrès dans le domaine du captage direct de l&amp;#039;air&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2027-02-D3-31 : Soutien à la mise en œuvre d&amp;#039;un cadre politique européen pour les infrastructures de transport et de stockage du CO2&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2027-02&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2026</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-energie-2027/</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-energie-2027/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD7" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>166219</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 5 - ENERGIE et BATTERIES - 2026</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 5 - ENERGIE et BATTERIES - 2026</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;223,20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 223,20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01: 28,30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04: 9,40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03: 93 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01: 15,75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02: 28 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03: 15,75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08: 18 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01: environ 7,10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04: environ 9,40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03: environ 93 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01: environ 5,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02: environ 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03: environ 5,25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04: environ 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08: environ 9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01 : Production de matériaux de batterie de qualité pour les électrodes grâce à un traitement et un raffinage durables des matières premières ou au développement de matériaux d&amp;#039;origine biologique (partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04 : Thème coordonné avec l&amp;#039;Inde sur le recyclage des batteries de véhicules électriques&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03 : Technologies et solutions innovantes visant à améliorer les systèmes d&amp;#039;énergie éolienne, en soutien au plan stratégique pour les technologies énergétiques (SET) dans le domaine de l&amp;#039;éolien&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01 : Étude des facteurs techniques, sociaux et économiques ayant une incidence sur la performance énergétique des bâtiments intelligents (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02 : Approches de préfabrication à faible impact pour la rénovation en profondeur de bâtiments à plusieurs étages (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03 : Plateformes de données avancées pour intégrer le bilan carbone sur l&amp;#039;ensemble du cycle de vie dans les outils d&amp;#039;information, les évaluations et la certification des bâtiments (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04 : Validation des politiques et des modèles économiques pour un logement abordable et durable (partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08 : Démonstration à grande échelle de solutions de modernisation thermique dans les processus industriels&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-09&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/cluster-5-climate-energy-and-mobility_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-5-energie-et-batteries-2026/</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-5-energie-et-batteries-2026/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165902</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux pour des projets de bois énergie</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Etudes et travaux pour des projets de Bois Energie</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
 Particulier
-Agriculteur
-[...97 lines deleted...]
-      <c r="O5" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre du Contrat Plan Etat Région, la Région finance déjà depuis plusieurs années les études et travaux permettant la fourniture du combustible bois énergie (plateforme bois énergie, unité de production de granulés) ainsi que la mise en place de chaufferies et les réseaux de chaleur.&lt;/p&gt;
+&lt;p&gt;Ces projets sont souvent co-financés par l’Agence de l’environnement et de la maitrise de l’énergie (ADEME) dans le cadre du fonds Chaleur, via les Contrats de Chaleurs Renouvelables de Territoires (CCRT). Des dotations de l’Etat ou les Départements peuvent selon les cas co-financer également.&lt;/p&gt;
+&lt;p&gt;L’objectif de ce cadre d’intervention est donc de promouvoir la biomasse-énergie et de préciser les aides :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;en contribuant au développement des chaufferies biomasse et réseaux de chaleur pour soutenir la mobilisation des bois, les débouchés de la filière et l’atteinte de nos objectifs de production d’énergie renouvelable par biomasse ;&lt;/li&gt; 	&lt;li&gt;en soutenant la production locale de bois granulés et les plateformes d&amp;#039;approvisionnement et stockage de bois énergie.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ce cadre d&amp;#039;intervention à lire en détail est disponible sur le lien &lt;a href="https://actes.maregionsud.fr/"&gt;actes.maregionsud.fr&lt;/a&gt; du 15 décembre 2023.&lt;/p&gt; &lt;p&gt;Ce cadre d’intervention concerne tous les maîtres d’ouvrages, hormis les particuliers et les structures qui sont soumises à l’impôt sur le revenu ou dont le bien (une maison individuelle ou un appartement) est destiné à la vente et sur lequel l’installation bois est individualisée (les chambres d’hôtes ne sont pas concernées par ce dispositif et peuvent solliciter les aides publiques pour les particuliers).&lt;br /&gt; Seuls les maîtres d’ouvrages ayant un numéro de SIRET et un code APE valides sont éligibles.&lt;/p&gt;
+&lt;p&gt;Les coûts éligibles seront retenus en € HT pour les structures assujetties à la TVA, en € TTC pour les non-assujetties.&lt;br /&gt; Dans le cas d’un syndic de copropriété bénévole, une attestation de publication au fichier immobilier du règlement de copropriété sera nécessaire, ainsi qu’une délibération du conseil syndical décidant les travaux. Pour les meublés de tourisme (gîtes ruraux) et gîtes d’étape et de séjour, si le maître d’ouvrage est une personne physique, il devra fournir l’arrêté de classement en Préfecture.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="S5" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2024</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d&amp;#039;attribution de subvention sont détaillées dans le règlement financier de la Région.&lt;br /&gt; Pour les chaufferies et réseaux de chaleurs, il est nécessaire que le rendement de l&amp;#039;installation soit supérieur à 85 %.&lt;br /&gt; Pour plus de précisions, se référer au cadre d&amp;#039;intervention Bois Energie selon le type d&amp;#039;investissement demandé.&lt;/p&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...54 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etudes-et-travaux-pour-des-projets-de-bois-energie</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_BOISENER/depot/simple</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l&amp;#039;Agriculture, de l&amp;#039;Eau et de la Forêt - Service Forêt Natura 2000 - Delphine tripier Chiausa - &lt;a href="mailto:dtripier-chiausa&amp;#64;maregionsud.fr"&gt;dtripier-chiausa&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-travaux-pour-des-projets-de-bois-energie/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-      <c r="A6" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>166468</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Énergie</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Énergie</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le contrat énergie est un cadre d’engagement partenarial entre la Région Île-de-France et les communes et structures intercommunales qui portent un programme pluriannuel d’investissement concourant à la transition énergétique de leur territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d’éligibilité des porteurs &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;EPCI&lt;/li&gt;&lt;li&gt;EPT&lt;/li&gt;&lt;li&gt;Syndicats de communes ou mixtes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En cas de maîtrise d’ouvrage déléguée, sont éligibles les actions réalisées sous maîtrise d’ouvrage publique ou privée (SEM, SPL, ou tout autre type d’opérateur) et bénéficiant d’une participation financière de la commune ou de l’EPCI. Les bénéficiaires des subventions régionales sont les communes et structures intercommunales en leur qualité de délégant, charge à elles de reverser la subvention régionale au délégataire.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Un montant plafond global de 1.000.000€ en investissement est proposé par contrat énergie avec :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un plancher de subvention par opération de 10.000€ minimum,&lt;/li&gt;&lt;li&gt;Un taux d’intervention par opération maximum de 50%.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité des projets &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le détail des conditions d’éligibilité est précisé au sein du RI Contrat énergie.&lt;/p&gt;&lt;p&gt;Le détail des dépenses subventionnables est précisé au sein des notices techniques de chaque axe des contrats.&lt;/p&gt;&lt;p&gt;Le contrat peut comporter une ou plusieurs opérations relevant de l’un ou des 2 axes suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public" target="_blank"&gt;Efficacité énergétique et thermique du bâti et sobriété de l&amp;#039;éclairage public&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rénovation énergétique et thermique du bâti public tertiaire dont les équipements sportifs et /ou rafraichissement pour faire face aux canicules&lt;/li&gt;&lt;li&gt;Modernisation de l’éclairage public et trame noire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-developpement-des-energies-renouvelables-et-de-recuperation-enrr" target="_blank"&gt;Développement des énergies renouvelables et de récupération (ENR&amp;amp;R)&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement des énergies renouvelables et de récupération (ENR&amp;amp;R) thermiques : production de chaleur ou de froid renouvelable par géothermie profonde ou géothermie de surface, récupération de chaleur fatale, solaire thermique, réseau de chaleur ou de froid,&lt;/li&gt;&lt;li&gt;Développement de l’électricité renouvelable : panneaux solaires photovoltaïques et hydro-électricité,&lt;/li&gt;&lt;li&gt;Méthanisation non-agricole.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Pour candidater&lt;/strong&gt;&lt;/h3&gt; &lt;p&gt;En premier lieu le porteur de projet doit prendre contact avec les services régionaux, à l’adresse &lt;a target="_blank"&gt;contrat-energie&amp;#64;iledefrance.fr&lt;/a&gt;, avec la liste des projets qu’il souhaite intégrer dans le contrat.&lt;br /&gt;&lt;br /&gt;Dans un second temps il dépose sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; la ou les opérations qu&amp;#039;il souhaite inclure dans sa candidature au contrat. Sur la plateforme mesdemarches, chaque axe du contrat dispose d&amp;#039;un téléservice de dépôt dédié. Si le contrat comprend plusieurs opérations, chaque opération devra faire l&amp;#039;objet d&amp;#039;un dépôt distinct sur le téléservice de l&amp;#039;axe concerné.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour chaque contrat, une fois connecté sur le téléservice, seront donc demandées :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les pièces génériques au contrat : à ne déposer qu&amp;#039;une seule fois lors du dépôt sur une des opérations proposées au contrat,&lt;/li&gt;&lt;li&gt;les pièces spécifiques pour chaque opération déposée par axe, ainsi que des champs d’information sur l’opération à renseigner directement sur mesdemarches (ex : typologie de projet, indicateurs, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tant que vous n’avez pas transmis le dossier (validation finale) celui-ci n’est pas visible par la Région. &lt;br /&gt;&lt;br /&gt;Après examen par les services de la Région, la Commission permanente du Conseil régional approuve le contrat, le montant de la dotation régionale prévisionnelle et les conventions de financement qui en découlent. Le contrat énergie prend effet à compter de son approbation par la commission permanente du conseil régional. Chaque opération prévue au programme du contrat est également présentée à la commission permanente du conseil régional pour attribution de la subvention correspondante.&lt;br /&gt;&lt;br /&gt;Un nouveau contrat ne peut être approuvé par la Commission permanente de la Région qu&amp;#039;à la double condition qu&amp;#039;un délai minimum de trois ans depuis l&amp;#039;approbation du contrat se soit écoulé et que l&amp;#039;ensemble des subventions liées au contrat aient été soldées ou non versées par abandon ou par application des règles de caducité du Règlement budgétaire et financier de la Région.&lt;/p&gt;&lt;p&gt;Dépôt permanent sur la plateforme &lt;a href="https://mesdemarches.iledefrance.fr/" title="mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Pour en savoir plus&lt;/strong&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour le Contrat Énergie - Axe Efficacité énergétique et thermique du bâti et sobriété de l&amp;#039;éclairage public &lt;strong&gt;: &lt;/strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public" target="_blank"&gt;cliquez ici&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour le Contrat Énergie - Axe Développement des énergies renouvelables et de récupération (ENR&amp;amp;R)&lt;strong&gt;: &lt;/strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-energies-renouvelables" target="_blank"&gt;cliquez ici&lt;/a&gt;&lt;strong&gt;. &lt;/strong&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour le Contrat vert et Bleu : &lt;strong&gt; &lt;/strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu" target="_blank"&gt;cliquez ici&lt;/a&gt;.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a target="_blank"&gt;contrat-energie&amp;#64;iledefrance.fr&lt;/a&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-energie/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>166467</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Énergie - Axe Développement des énergies renouvelables et de récupération (ENR&amp;R)</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Énergie - Axe Développement des énergies renouvelables et de récupération (ENR&amp;R)</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>Le contrat énergie est un cadre d’engagement partenarial entre la Région Île-de-France et les communes et structures intercommunales qui portent un programme pluriannuel d’investissement concourant à la transition énergétique de leur territoire.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité des porteurs&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;EPCI&lt;/li&gt;&lt;li&gt;EPT&lt;/li&gt;&lt;li&gt;Syndicats de communes ou mixtes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En cas de maîtrise d’ouvrage déléguée, sont éligibles les actions réalisées sous maîtrise d’ouvrage publique ou privée (SEM, SPL, ou tout autre type d’opérateur) et bénéficiant d’une participation financière de la commune ou de l’EPCI. Les bénéficiaires des subventions régionales sont les communes et structures intercommunales en leur qualité de délégant, charge à elles de reverser la subvention régionale au délégataire. &lt;/p&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Un montant plafond global de 1.000.000€ en investissement est proposé par contrat énergie avec : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un plancher de subvention par opération de 10.000€ minimum,&lt;/li&gt;&lt;li&gt;Un taux d’intervention par opération maximum de 50%.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité des projets &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le détail des conditions d’éligibilité est précisé au sein du RI Contrat énergie.&lt;/p&gt;&lt;p&gt;Le détail des dépenses subventionnables est précisé au sein de la notice technique de l’axe Développement des énergies renouvelables et de récupération (ENR&amp;amp;R).&lt;/p&gt; &lt;p&gt;Les opérations éligibles peuvent concerner les actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développement des énergies renouvelables et de récupération thermiques &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Production de chaleur ou froid renouvelables par géothermie profonde,&lt;/li&gt;&lt;li&gt;Production de chaleur et froid renouvelables par géothermie de surface,&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale (data centers, eaux usées, procédés industriels, déchets),&lt;/li&gt;&lt;li&gt;Mise en place de chauffage ou eau chaude sanitaire par solaire thermique,&lt;/li&gt;&lt;li&gt;Création ou extension de réseau de chaleur et/ou de froid alimenté par des ENR&amp;amp;R.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développement de l’électricité renouvelable&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Installation de panneaux solaires photovoltaïques,&lt;/li&gt;&lt;li&gt;Installation de centrale de production d’hydro-électricité.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Méthanisation non agricole&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Nota : compte-tenu des récentes annonces du gouvernement relative aux dispositifs de soutien à la méthanisation, les modalités du soutien régional sont susceptibles d’être modifiées.&lt;/em&gt;&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Pour candidater&lt;/strong&gt;&lt;/h3&gt; &lt;p&gt;En premier lieu le porteur de projet doit prendre contact avec les services régionaux, à l’adresse &lt;a href="mailto:contrat-energie&amp;#64;iledefrance.fr" title="contrat-energie&amp;#64;iledefrance.fr" target="_blank"&gt;contrat-energie&amp;#64;iledefrance.fr&lt;/a&gt;, avec la liste des projets qu’il souhaite intégrer dans le contrat.&lt;br /&gt;&lt;br /&gt;Dans un second temps il dépose sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; la ou les opérations qu&amp;#039;il souhaite inclure dans sa candidature au contrat. Sur la plateforme mesdemarches, chaque axe du contrat dispose d&amp;#039;un téléservice de dépôt dédié. Si le contrat comprend plusieurs opérations, chaque opération devra faire l&amp;#039;objet d&amp;#039;un dépôt distinct sur le téléservice de l&amp;#039;axe concerné.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour chaque contrat, une fois connecté sur le téléservice, seront donc demandées :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les pièces génériques au contrat : à ne déposer qu&amp;#039;une seule fois lors du dépôt sur une des opérations proposées au contrat,&lt;/li&gt;&lt;li&gt;les pièces spécifiques pour chaque opération déposée par axe, ainsi que des champs d’information sur l’opération à renseigner directement sur mesdemarches (ex : typologie de projet, indicateurs, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tant que vous n’avez pas transmis le dossier (validation finale) celui-ci n’est pas visible par la Région. &lt;/p&gt;&lt;p&gt;Après examen par les services de la Région, la Commission permanente du Conseil régional approuve le contrat, le montant de la dotation régionale prévisionnelle et les conventions de financement qui en découlent. Le contrat énergie prend effet à compter de son approbation par la Commission permanente du Conseil régional. Chaque opération prévue au programme du contrat est également présentée à la Commission permanente du Conseil régional pour attribution de la subvention correspondante.&lt;br /&gt;&lt;br /&gt;Un nouveau contrat ne peut être approuvé par la Commission permanente de la Région qu&amp;#039;à la double condition qu&amp;#039;un délai minimum de trois ans depuis l&amp;#039;approbation du contrat se soit écoulé et que l&amp;#039;ensemble des subventions liées au contrat aient été soldées ou non versées par abandon ou par application des règles de caducité du Règlement budgétaire et financier de la Région.&lt;/p&gt;&lt;p&gt;Dépôt permanent sur la plateforme &lt;a href="https://mesdemarches.iledefrance.fr/" title="mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Pour en savoir plus&lt;/strong&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour voir le fonctionnement global du Contrat Energie : &lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie" target="_blank"&gt;cliquez ici&lt;/a&gt;. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat Énergie - Axe Efficacité énergétique et thermique du bâti et sobriété de l&amp;#039;éclairage public &lt;strong&gt;: &lt;/strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public" target="_blank"&gt;cliquez ici&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat vert et Bleu : &lt;strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/strong&gt;&lt;span&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu" target="_blank"&gt;cliquez ici&lt;/a&gt;.&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-developpement-des-energies-renouvelables-et-de-recuperation-enr-r</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:contrat-energie&amp;#64;iledefrance.fr" title="contrat-energie&amp;#64;iledefrance.fr" target="_blank"&gt;contrat-energie&amp;#64;iledefrance.fr&lt;/a&gt; </t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-energie-axe-developpement-des-energies-renouvelables-et-de-recuperation-enr-r/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>163078</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Identification et quantification des potentiels de réduction des consommations d’énergie et de développement des énergies renouvelables, en lien avec les démarches énergie-climat et enjeux locaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Modalités :&lt;/p&gt;&lt;p&gt;Sur la base de l’état des lieux énergétique, et au regard des objectifs énergie-climat à atteindre (SRADDET, neutralité carbone, PCAET…), élaboration d’études de potentiels et/ou de scénarisations prospectives : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Estimation du potentiel de réduction des consommations d’énergie par secteur et/ou par usage : rénovation thermique des bâtiments, éclairage public… &lt;/li&gt;&lt;li&gt;Evaluation des potentialités de mutation énergétique (conversion des énergies fossiles vers les énergies renouvelables) &lt;/li&gt;&lt;li&gt;Estimation du potentiel de développement des différentes filières énergies renouvelables et de récupération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude des potentiels de développement des EnR à l’échelle des différents EPCI dans une logique de coopérations territoriales avec Bordeaux Métropole &lt;/li&gt;&lt;li&gt;Etude du potentiel d’implantation de méthaniseurs&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/identifier-le-potentiel-en-economies-denergie-et-en-energies-renouvelables-de-mon-territoire/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-      <c r="A7" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>95068</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Développer le bois énergie</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Soutien au bois énergie</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H7" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 50</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergie fossiles ;
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre ;
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergies renouvelables ;
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air ;
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique ;
  &lt;/li&gt;
@@ -1627,69 +2051,69 @@
  Bonus de 10% (5 % Région, 5 % ADEME) en cas de mise en place d&amp;#039;un système de filtration dont la valeur limite d&amp;#039;exposition (VLE) aux poussières est inférieure à 30 mg/Nm3 à 11% O2.
 &lt;/p&gt;
 &lt;p&gt;
  Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est). Investissements chaufferie entre 1200 et 3000 MWh/an : Règle : « fonds chaleur » de l&amp;#039;ADEME Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par l&amp;#039;ADEME (&amp;#61; dossier à transmettre uniquement à l&amp;#039;ADEME Grand Est). Au-delà de 250 tep/an, il est possible de solliciter un soutien du « fonds chaleur » de l&amp;#039;ADEME. Investissements poêle à granulés :
 &lt;/p&gt;
 &lt;p&gt;
  pour les collectivités pour logements dans bâtiment BBC : 40%, 45% ou 50% selon le potentiel financier et l&amp;#039;effort fiscal de la commune par rapport aux moyennes de la strate,
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  pour les bailleurs sociaux pour logements dans bâtiment BBC : 40%.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est). Plateformes de stockage de plaquettes Etudes : Collectivités et EPCI : 70% Dans le cadre du partenariat Région - ADEME, il est prévu, en cas d&amp;#039;attribution d&amp;#039;une subvention par la Région, l&amp;#039;attribution d&amp;#039;une subvention équivalente de l&amp;#039;ADEME. Dans le cadre d&amp;#039;un guichet unique, l&amp;#039;instruction des dossiers sera faite par la Région. Investissements : Collectivités et EPCI : 40% avec un plafond d&amp;#039;aide de 400 000 € Dans le cadre du partenariat Région - ADEME, il est prévu, en cas d&amp;#039;attribution d&amp;#039;une subvention par la Région, l&amp;#039;attribution d&amp;#039;une subvention équivalente de l&amp;#039;ADEME. Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est).
 &lt;/p&gt;
 &lt;p&gt;
  Consultez le règlement et les documents annexes sur
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-bois-energie" rel="noopener" target="_blank"&gt;
   Climaxion
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires d
   e l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les collectivités citées ci-après et leurs délégataires : communes, structures intercommunales (communautés de communes, communautés d&amp;#039;agglomération, communautés urbaines, métropoles, syndicats intercommunaux)
   &lt;/li&gt;
   &lt;li&gt;
    Les associations
   &lt;/li&gt;
   &lt;li&gt;
    Les entreprises, incluant, les grandes entreprises, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme (inscrits au registre de la chambre d&amp;#039;agriculture ou en tant que meublé de tourisme)
   &lt;/li&gt;
   &lt;li&gt;
    Les bailleurs sociaux, au sens de l&amp;#039;article R323-1 du CCH
   &lt;/li&gt;
   &lt;li&gt;
@@ -1807,797 +2231,296 @@
   &lt;/li&gt;
  &lt;/ul&gt;
  Pour les plateformes de stockage de plaquettes :
  &lt;br /&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    le hangar de stockage en structure bois,
   &lt;/li&gt;
   &lt;li&gt;
    la VRD associée à la création des bandes de roulement pour les véhicules et l&amp;#039;aire de stockage
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  N&amp;#039;est pas éligible :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    le matériel de préparation et d&amp;#039;exploitation du combustible ; ex : tracteurs, grappins, broyeurs, système de pesée des camions.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-bois-energie/</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0076%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.grandest.fr%2Fmentions-legales%2F,Mentions%20l%C3%A9gales,_blank;https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fdonnees-personnelles,Donn%C3%A9es%20personnelles,_self</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rendez-vous sur le site de la région Grand-Est pour obtenir les informations relatives aux conditions d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2521-soutien-au-bois-energie/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...551 lines deleted...]
-      <c r="A10" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>56188</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Installer une chaufferie bois énergie, substituer son système de chauffage par du bois énergie</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I10" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J14" s="1" t="inlineStr">
         <is>
           <t>Le taux d'aide varie selon le classement de la collectivité demandeuse (A, B1, B2 ou C).</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Étude et réalisation d&amp;#039;une chaufferie bois alimentant un ou plusieurs bâtiments d&amp;#039;une même collectivité. Le SDEC ENERGIE étudie, finance, mobilise d&amp;#039;autres aides financières, construit et exploite l&amp;#039;installation, en partenariat avec la collectivité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide intervient dans le cadre d&amp;#039;un transfert de compétence.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
   energie&amp;#64;sdec-energie.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 31 06 61 80
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4b1d-developper-un-projet-denergie-renouvelable-ou/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-      <c r="A11" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>71318</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Réaliser des économies d'énergie sur votre éclairage public via un conseil en énergie partage (CEP)</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Eclairage public  : un gisement d&amp;#039;économies d&amp;#039;énergie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour  aider les collectivités à rénover leurs installations, l&amp;#039;ADEME met à disposition plusieurs outils et propose des financements.
 &lt;/p&gt;
 &lt;p&gt;
  Les petites communes peuvent aussi recourrir à un CEP (conseil en énergie partagé) dont les missions couvrent l&amp;#039;éclairage public :
  &lt;a href="https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep"&gt;
   lien vers la page
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéfices du Conseil en Energie Partagé (CEP)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mutualisation d&amp;#039;une compétence dans le cadre d&amp;#039;une démarche territoriale ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Un conseil objectif et indépendant : priorité est donnée à la maîtrise de l&amp;#039;énergie sans privilégier une solution énergétique en particulier ;
   &lt;br /&gt;
  &lt;/li&gt;
@@ -2624,2625 +2547,447 @@
  &lt;li&gt;
   l&amp;#039;accès à un forum d&amp;#039;échanges et à une plateforme de téléchargement de documents de référence ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   la mise à disposition d&amp;#039;un guide méthodologique et de supports de communication (plaquettes, vidéos...) ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   la tenue annuellement d&amp;#039;une journée d&amp;#039;échanges ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   la mise en œuvre d&amp;#039;un parcours de formation dédié.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au niveau régional, l&amp;#039;ADEME assure la mobilisation des partenaires, la contractualisation et le financement des projets, ainsi que le suivi des conseillers énergie embauchés.
 &lt;/p&gt;
 &lt;p&gt;
  Dans les régions regroupant un nombre significatif de Conseils en Energie Partagé (CEP), l&amp;#039;ADEME organise aussi une animation complémentaire pouvant comprendre des réunions de travail ou des visites d&amp;#039;installations.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour le CEP (conseil en énergie partagé) avoir moins de 10 000 habitants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/eclairage-public-gisement-deconomies-denergie</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Prenez contact avec votre agence régionale : https://www.ademe.fr/lademe/presentation-lademe/liste-implantations-lademe
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8630-eclairage-public-un-gisement-deconomies-dener/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-[...209 lines deleted...]
-      <c r="A13" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>71805</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Financer les projets d’infrastructures d’énergies renouvelables</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Financement des énergies renouvelables</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
 collectivité locale, une entreprise publique locale (EPL), un développeur
 indépendant, un énergéticien, une entreprise ou un acteur financier et vous
 portez un projet de production, stockage ou distribution d’énergies
 renouvelables (EnR) ? La Banque des Territoires vous accompagne via des
 partenariats nationaux sous forme de holdings de projets, ou via des sociétés
 d’économie mixte (SEM) dédiées au développement des EnR pour démultiplier les
 projets développés, dans une démarche de concertation ou d’association des
 territoires.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous adressons les
 secteurs suivants : photovoltaïque, agrivoltaïsme, éolien terrestre,
 hydro-électricité, éolien en mer posé et flottant, accompagnement de
 l’émergence des projets innovants, comme l’hydrogène décarboné ou le stockage.
 Les modalités de financement diffèrent selon les projets : prise de
 participation minoritaire en fonds propres et quasi-fonds propres dans les
 structures de portage, co-investissement dans les SEM, etc. Contactez-nous pour
 que nous puissions étudier ensemble l’accompagnement le plus approprié pour
 vous.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-energies-renouvelables?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=energies_renouvelables_psat</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructures-energies-renouvelables/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>162443</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser l'énergie dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
-[...64 lines deleted...]
-      <c r="O14" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 60</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour mettre en place une politique énergétique maîtrisée et agir concrètement sur leur patrimoine pour réaliser des économies. &lt;/p&gt;&lt;p&gt;Pour les communes relevant d&amp;#039;un EPCI ayant signé la convention-cadre avec TEM, le syndicat aide au financement des audits énergétiques. Le syndicat dépose et instruit les dossiers pour le compte des collectivités auprès de la FNCCR dans le cadre des programmes ACTEE pour des aides financières. Des outils de suivis sont également mis à disposition.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="S14" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les collectivités adhérentes au syndicat, TEM prend en charge 40 % du coût de l&amp;#039;audit énergétique, pour les collectivité non adhérente 20 % &lt;span&gt;du coût de l&amp;#039;audit énergétique. L&amp;#039;aide est soumise à&lt;/span&gt;&lt;span&gt; un plafond de 700€ maximum par audit, et 1500€  par collectivité par an.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agnès BOUSSARD - Chargée de missions Maîtrise de l&amp;#039;énergie - &lt;a target="_self"&gt;agnes.boussard&amp;#64;te53.fr&lt;/a&gt; - 06 89 53 68 54&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/maitrise-de-lenergie-dans-les-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-[...440 lines deleted...]
-    <row r="18" spans="1:27" customHeight="0">
+    <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>70303</v>
+        <v>130993</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Développer des plateformes bois énergie</t>
+          <t>Être accompagné pour son projet de Bois-Énergie</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Occitanie</t>
+          <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
-        <is>
-[...1561 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  Les ouvrages ainsi réalisés restent la propriété du SIEL-TE pendant 20 ans, qui en assure l&amp;#039;entretien et les loue à la collectivité. Une contribution est appelée pendant 20 ans sous forme de loyer et comprend une participation de la collectivité permettant d&amp;#039;atteindre 100% du montant HT des études et travaux, les frais liés à l&amp;#039;entretien spécialisé et une provision pour le remplacement du matériel en cas de casse.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité continue de s&amp;#039;impliquer dans le projet puisque l&amp;#039;achat des différents combustibles et fuides (bois, appoint, électricité, eau, téléphone) reste à sa charge. La collectivité facture la chaleur à ses abonnés, le cas échéant.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : 100 € /an &amp;#43; contribution «loyer» selon projet
@@ -5269,1659 +3014,3421 @@
 &lt;p&gt;
  Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités d&amp;#039;intervention du SIEL-TE permettent à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-TE pour la réalisation d&amp;#039;un cahier des charges de consultation d&amp;#039;entreprises, l&amp;#039;assistance à la rédaction des dossiers de subvention, l&amp;#039;aide à l&amp;#039;analyse des offres, le suivi du chantier et l&amp;#039;aide à la réalisation des opérations de réception.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : adhésion à la compétence optionnelle
 &lt;/p&gt;
 &lt;p&gt;
  «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  SAINT-MAURICE-EN-GOURGOIS
 &lt;/p&gt;
 &lt;p&gt;
  En 2013, la commune de Saint-Maurice-en-Gourgois a choisi d&amp;#039;installer une chaufferie au bois déchiqueté sur son territoire pour chauffer l&amp;#039;école et son extension, l&amp;#039;ancienne école, la crèche communale et la mairie. Un réseau de chaleur souterrain de 170 mètres conduit de l&amp;#039;eau à 80°C vers chaque bâtiment. En 2018, ce réseau de chaleur a été étendu afin de chauffer également le bâtiment «cantine périscolaire».
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Chaufferie automatique au bois déchiqueté et son réseau de chaleur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Puissance de la chaudière : 90 kW
   &lt;/li&gt;
   &lt;li&gt;
    Consommation annuelle de bois : 99 tonnes
   &lt;/li&gt;
   &lt;li&gt;
    Equivalence énergétique : 27 575 litres de fioul
   &lt;/li&gt;
   &lt;li&gt;
    Bois utilisé : plaquette forestière
   &lt;/li&gt;
   &lt;li&gt;
    Volume du silo de stockage : 36 m2
   &lt;/li&gt;
   &lt;li&gt;
    Surface totale chauffée : 2 031 m2
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>http://www.te42.fr</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Responsable du Pôle ENR
 &lt;/p&gt;
 &lt;p&gt;
  Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>gayet@siel42.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-      <c r="A28" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>140778</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Accompagner dans la démarche Climat-Air-Energie</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Objectifs :
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  - Accompagner les EPCI pour la mise en oeuvre d&amp;#039;actions concrètes
 &lt;/p&gt;
 &lt;p&gt;
  - Réduction des consommations énergétiques et des émissions de gaz à effet de serre (GES)
 &lt;/p&gt;
 &lt;p&gt;
  - Sobriété énergétique
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Adaptation du territoire au changement climatique
 &lt;/p&gt;
 &lt;p&gt;
  - Mobilité alternative
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Démarche ADAPT pour la définition d&amp;#039;une feuille de route sur l&amp;#039;adaptation au changement climatique avec une Communauté de communes
  &lt;/li&gt;
  &lt;li&gt;
   Recours à la boîte à outils SIDEC (e-lum, mission conseil en énergie, ...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   transitionenergetique&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6c2e-accompagner-dans-la-demarche-climat-air-energ/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>101569</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un "Conseil en énergie partagée"</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>Vous manquez de moyens humains et financiers pour vous engager dans une démarche de rénovation énergétique.
+&lt;br /&gt;
+Vous souhaitez réaliser des économie d&amp;#039;énergie et agir sur votre patrimoine communal.
+&lt;br /&gt;
+&lt;br /&gt;
+Le &amp;#34;Conseil en Énergie Partagé&amp;#34; (CEP) permet de partager les compétences en énergie d&amp;#039;un technicien spécialisé et ainsi de mettre en place votre politique énergétique maîtrisée et d&amp;#039;agir concrètement sur votre patrimoine pour réaliser des économies.
+&lt;br /&gt;
+&lt;br /&gt;
+Le CEP peut réaliser un inventaire du patrimoine, suivre des consommations et dépenses énergétiques, détecter les erreurs de facturation, optimiser la tarification, émettre des préconisations hiérarchisées pour optimiser les systèmes en place (programmation/régulation), mais aussi apporter des conseils dans la rédaction de cahier des charges et dans le choix de la maîtrise d&amp;#039;œuvre ... et plus généralement animer la démarche énergie de votre territoire.</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre direction régionale de l&amp;#039;Ademe :
+ &lt;a href="https://www.ademe.fr/lademe/infos-pratiques/implantations-geographiques-lademe" rel="noopener" target="_blank"&gt;
+  https://www.ademe.fr/lademe/infos-pratiques/implantations-geographiques-lademe
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb4a-beneficier-dun-conseil-en-energie-partagee/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>94574</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser et accompagner aux économies d'énergie dans les ZNI</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Programme SEIZE</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Eco CO2</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme SEIZE est un dispositif d&amp;#039;accompagnement aux économies d&amp;#039;énergie dédié aux entreprises et Collectivités territoriales de Corse, Guadeloupe, Guyane, Martinique et La Réunion. Financé à 100% dans le cadre du dispositif des Certificats d&amp;#039;Économies d&amp;#039;Énergie (CEE) et porté par Eco CO2, le programme propose un accompagnement à la maîtrise de la demande en énergie à travers différentes actions :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ateliers de sensibilisation aux économies d&amp;#039;énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;un kit de mesure et suivi des consommations d&amp;#039;énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement vers les dispositifs d&amp;#039;aides disponibles sur chaque territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite énergie des locaux profesionnels
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une plateforme permet à chacun de s&amp;#039;informer, de suivre ses consommations et d&amp;#039;agir pour aller plus loin dans la démarche :
+ &lt;a href="https://seize-maitrise-energie.fr/" rel="noopener" target="_blank"&gt;
+  www.seize-maitrise-energie.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ateliers de sensibilisation aux économies d&amp;#039;énergie
+   &lt;br /&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Collectifs ou personnalisés, à destination des dirigeants et des collaborateurs, les ateliers permettent de s&amp;#039;informer sur les économies d&amp;#039;énergie et de connaître les écogestes en fonction du secteur d&amp;#039;activité des participants.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Kit de mesure et suivi des consommations d&amp;#039;énergie
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mise à disposition d&amp;#039;un équipement de mesure composé de capteurs pour suivre la consommation électrique, la température et l&amp;#039;hygrométrie de ses locaux professionnels. L&amp;#039;objectif : réduire sa consommation tout en optimisant son confort.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagnement vers les aides &amp;amp; dispositifs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement vers les dispositifs d&amp;#039;aides disponibles sur chaque territoire et informations sur les actions à mettre en place afin d&amp;#039;améliorer sa performance énergétique.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Visite énergie
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Visite des locaux professionnels par un conseiller SEIZE et remise d&amp;#039;un rapport personnalisé contenant des préconisations d&amp;#039;actions pour réaliser des économies d&amp;#039;énergie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2021</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Programme SEIZE s&amp;#039;adresse aux collectivités et entreprises des Zones Non Interconnectées (ZNI) suivantes : Corse, Guadeloupe, Guyane, Martinique et La Réunion.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier des offres, il suffit de se rendre sur le site du Programme SEIZE :
+ &lt;a href="https://seize-maitrise-energie.fr/" rel="noopener" target="_blank"&gt;
+  www.seize-maitrise-energie.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://seize-maitrise-energie.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact par territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Corse :
+  &lt;/strong&gt;
+  &lt;a href="https://seize-maitrise-energie.fr/corsica" rel="noopener" target="_blank"&gt;
+   seize-maitrise-energie.fr/corsica
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  I
+  mail : corse&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Guadeloupe
+  &lt;/strong&gt;
+  :
+  &lt;a href="https://seize-maitrise-energie.fr/gp" rel="noopener" target="_blank"&gt;
+   seize-maitrise-energie.fr/gp
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  I mail : guadeloupe&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Martinique
+  &lt;/strong&gt;
+  :
+  &lt;a href="https://seize-maitrise-energie.fr/mq" target="_self"&gt;
+   seize-maitrise-energie.fr/mq
+  &lt;/a&gt;
+  I mail: martinique&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Guyane
+  &lt;/strong&gt;
+  :
+  &lt;a href="https://seize-maitrise-energie.fr/gf" rel="noopener" target="_blank"&gt;
+   seize-maitrise-energie.fr/gf
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  I mail : guyane&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La Réunion
+  &lt;/strong&gt;
+  :
+  &lt;a href="https://seize-maitrise-energie.fr/re" rel="noopener" target="_blank"&gt;
+   seize-maitrise-energie.fr/re
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  I mail : reunion&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>gil.doat@ecoco2.com</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01c8-programme-seize/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Eco CO2</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>94834</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la concertation et l’accompagnement des projets d’énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la concertation et à l’accompagnement favorisant l'acceptabilité de projets d’énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ Objectifs
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;atteinte des objectifs du SRADDET
+ &lt;/li&gt;
+ &lt;li&gt;
+  Substituer des énergies fossiles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les émissions de gaz à effet de serre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir la production d&amp;#039;énergie renouvelable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer la qualité de l&amp;#039;air
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer de l&amp;#039;activité économique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Montant de l&amp;#039;aide
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Soutien aux démarches de concertation favorisant l&amp;#039;acceptabilité de projets énergies renouvelables →
+   &lt;/strong&gt;
+   T
+   aux : Toutes les cibles : 70 %
+Plafond : 15 000 € d&amp;#039;aide, 17 000 € pour les territoires en zone Pacte de ruralité
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Mission d&amp;#039;accompagnement au montage de projets EnR participatifs et citoyens →
+   &lt;/strong&gt;
+   Taux : 70 %
+Plafond : 10 000 € d&amp;#039;aide, 12 000 € pour les territoires en zone Pacte de ruralité
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2021</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ Bénéficiaires
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Soutien aux démarches de concertation favorisant l&amp;#039;acceptabilité de projets énergies renouvelables → Communes, groupements de communes, associations, les entreprises ayant une finalité participative et citoyenne
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mission d&amp;#039;accompagnement au montage de projets EnR participatifs et citoyens → Communes, groupements de communes, associations, uniquement les entreprises ayant une finalité participative et citoyenne. Les projets portés par l&amp;#039;Etat, les Départements et leurs opérateurs sont exclus des dispositifs.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;h4&gt;
+ Projets éligibles
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Soutien aux démarches de concertation favorisant l&amp;#039;acceptabilité de projets énergies renouvelables : assistance à maîtrise d&amp;#039;ouvrage proposant une démarche de concertation auprès des citoyens afin de favoriser l&amp;#039;acceptabilité de projets EnR (méthanisation, éolien, géothermie profonde, micro-hydraulique, photovoltaïque). Cette mission peut comprendre entre autre l&amp;#039;organisation de réunions de concertation et d&amp;#039;information, de visites de sites, d&amp;#039;un referendum local (ou autre démarche innovante...) avec le cas échéant la création d&amp;#039;outils de communication/de sensibilisation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mission d&amp;#039;accompagnement au montage de projets EnR participatifs et citoyens : assistance à maîtrise d&amp;#039;ouvrage portant sur la définition du projet, la structuration juridique (mode de gouvernance, ....), le modèle économique, les choix techniques et la stratégie de « recrutement » de citoyens...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/concertation-accompagnement-projets-energies-renouvelables/</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0185/depot/simple</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Site de Strasbourg : 03 88 15 66 33
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site de Metz : 03 87 33 61 40
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site de Châlons : 03 26 70 66 08
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/23bc-soutien-a-la-concertation-et-a-laccompagnemen/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>71375</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseil en énergie partagé</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de Communes Sauer-Pechelbronn</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="O29" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La communauté de communes Sauer-Pechelbronn porte le poste d&amp;#039;un ingénieur énergie qui accompagne les communes et autres collectivités dans leurs démarche d&amp;#039;économies d&amp;#039;énergie et de développement des énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ Il intervient sur les territoires de deux communautés de communes : Sauer-Pechelbronn et Pays de Wissembourg.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  suivi des factures de fluides
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remplacement de chaudières
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation des bâtiments publics
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de panneaux solaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>CC Sauer-Pechelbronn (EPCI), CC du Pays de Wissembourg</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Monsieur Rémi LOUVENCOURT
+&lt;/p&gt;
+&lt;p&gt;
+ Communauté de communes Sauer-Pechelbronn,
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue de l&amp;#039;Obermatt - 67360 DURRENBACH
+&lt;/p&gt;
+&lt;p&gt;
+ 03 88 90 77 85  /  06 26 85 35 00
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ remi.louvencourt&amp;#64;sauer-pechelbronn.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>till.harres@sauer-pechelbronn.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d0a1-conseil-en-energie-partage-pour-les-collectiv/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>CCSP</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>56184</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Etudier la faisabilité d'un projet d'énergie renouvelable</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>Aide de 30% sur le reste à charge de la collectivité. Plafond d'aide limité à 5000€ par étude.</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Étude réalisée par un cabinet spécialisé,  sur le développement d&amp;#039;un projet « énergies renouvelables » (photovoltaïque, solaire thermique, bois énergie ou géothermie) pour un bâtiment ou un site.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c538-etudier-lopportunite-technique-et-economique-/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>82917</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Agences Locales de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://federation-flame.org</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Frank Sentier, Délégué général de la Fédération FLAME
+&lt;/p&gt;
+&lt;p&gt;
+ frank.sentier&amp;#64;federation-flame.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8b5-copie-17h59-se-faire-accompagner-sur-les-them/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>40596</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'économies d'énergie</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention plafonnée à 50 000 € sur 3 années glissantes</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Territoire d&amp;#039;Énergie Drôme - SDED propose un coup de pouce décisif pour vous faire passer à l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque les collectivités adhèrent à son service de Conseil Energie Plus, elles peuvent bénéficier d&amp;#039;une aide aux travaux d&amp;#039;économies d&amp;#039;énergie
+ &lt;strong&gt;
+  dans les bâtiments existants
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion donne accès à un accompagnement technique et financier, apportant d&amp;#039;une part, un pré-diagnostic et un conseil d&amp;#039;aide à la décision, et d&amp;#039;autre part, une subvention aux travaux d&amp;#039;amélioration énergétique du patrimoine bâti public.
+&lt;/p&gt;
+&lt;p&gt;
+ Selon la nature des actions prévues, l&amp;#039;aide est de 20 % ou 50 % du coût HT des travaux. Un bouquet de travaux comprenant l&amp;#039;isolation de toiture et des murs permet d&amp;#039;obtenir un taux d&amp;#039;aide unique à 50 % sur tous les autres travaux d&amp;#039;économies d&amp;#039;énergie associés au même chantier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est plafonnée à 50 000 € sur trois années glissantes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion à Energie Plus pour 2024* s&amp;#039;élève à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,50 € par habitant et par année civile pour les communes rurales (au sens de la TICFE),
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,80 € par habitant et par année civile pour les communes urbaines (au sens de la TCCFE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - pour les intercommunalités, une convention pluriannuelle est proposée sur la base tarifaire de 0,30 € par habitant et par année civile.
+&lt;/p&gt;
+&lt;p&gt;
+ - dans tous les cas, le minimum est de 200 € et le maximum de 10 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  (*chiffres actualisés chaque année)
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux d&amp;#039;isolation, chauffage, ventilation, protection solaire, etc, pour tout bâtiment public communal ou intercommunal, ainsi que les logements locatifs.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La définition des travaux est examinée au stade de la demande d&amp;#039;aide, avant l&amp;#039;engagement de l&amp;#039;opération. Un conseiller technique peut se rendre sur place pour explorer différentes solutions. L&amp;#039;éligibilité s&amp;#039;aligne en majeure partie sur les critères techniques des fiches d&amp;#039;opérations standardisées des Certificats d&amp;#039;économies d&amp;#039;énergie (CEE). En contrepartie des aides accordées, Territoire d&amp;#039;Énergie Drôme - SDED récupère les dossiers de CEE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/activites/transition-energetique</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7179-aide-financiere-aux-travaux-deconomies-denerg/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-      <c r="A30" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>163079</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Organiser une planification énergie-climat territoriale</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Organiser une planification énergie-climat territoriale</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Expertise à l’échelle des intercommunalités / communes / quartiers dans l’élaboration et la mise en œuvre des politiques publiques de planification territoriale : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Caractérisation de la demande et de l’offre en énergie &lt;/li&gt;&lt;li&gt;Réflexion thématique sur l’adéquation entre offre et demande en énergie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Modalités :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Caractérisation de la demande en énergie selon les usages (chaleur, électricité…) et les périmètres d’étude (quartier, typologies de bâtiments…). &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Caractérisation de l’offre en énergie : &lt;/strong&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etat des lieux des filières EnR (projets en fonctionnement, en étude et en développement) &lt;/li&gt;&lt;li&gt;Recensement des installations et caractérisation des fournisseurs et plateformes de production &lt;/li&gt;&lt;li&gt;Perspectives de développement des EnR&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;strong&gt;2. Réflexions thématiques sur l’adéquation entre offre et demande en énergie : &lt;/strong&gt;&lt;/span&gt;&lt;br /&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Identification des gros consommateurs d’énergie et étude de la mise en place d’un réseau de chaleur urbain ou communal &lt;/li&gt;&lt;li&gt;Identification de sites favorables au développement d’une énergie spécifique &lt;/li&gt;&lt;li&gt;Identification des besoins de froid (actuels et à venir), ainsi que des solutions adaptées pour les réduire et/ou y répondre &lt;/li&gt;&lt;li&gt;Détermination des quartiers ou des typologies de bâtiments prioritaires en termes de rénovation énergétique&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Identification des zones favorables aux réseaux de chaleur, étude des problématiques de réseaux liées à l’approvisionnement en électricité, quantification des besoins de froid actuels et à venir, détermination des profils de logements prioritaires en matière de rénovation thermique.&lt;/li&gt;&lt;li&gt;Caractérisation de la demande en énergie et de ses gros consommateurs d’énergie sur un territoire pour déterminer les zones favorables à la mise en œuvre de réseaux de chaleur.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Appui méthodologique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/organiser-une-planification-energie-climat-territoriale/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...345 lines deleted...]
-      <c r="E33" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>166481</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – BATTERIES et ÉNERGIE – 2026</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE – BATTERIES et ÉNERGIE – 2026</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H33" s="1" t="inlineStr">
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N33" s="1" t="inlineStr">
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;strong&gt;Horizon Europe - 2021-2027; Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 223,20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01 : 28,30 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D2-04 : 9,40 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D3-03 : 93 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-01 : 15,75 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-02 : 28 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-03 : 15,75 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-04 : 15 millions d&amp;#039;euros  HORIZON-CL5-2026-09-D4-08 : 18 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 000 000 et 93 000 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 70% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-01 : Production de matériaux de qualité batterie pour électrodes par traitement et raffinage durables de matières premières ou développement de matériaux biosourcés (Partenariat BATT4EU)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D2-04 : Sujet coordonné avec l&amp;#039;Inde sur le recyclage des batteries de véhicules électriques&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D3-03 : Technologies et solutions innovantes pour améliorer les systèmes d&amp;#039;énergie éolienne soutenant le plan technologique stratégique énergétique (SET) sur l&amp;#039;éolien&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-01 : Recherche sur les facteurs techniques, sociaux et économiques impactant la performance énergétique des bâtiments intelligents (Partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-02 : Approches de préfabrication à faible perturbation pour la rénovation profonde de bâtiments multi-étages (Partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-03 : Plateformes de données avancées pour intégrer le carbone sur l&amp;#039;ensemble du cycle de vie dans les outils d&amp;#039;information du bâtiment, les évaluations et la certification (Partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-04 : Validation de politiques et de modèles économiques pour un logement abordable et durable (Partenariat Built4People)&lt;/li&gt;    &lt;li&gt;HORIZON-CL5-2026-09-D4-08 : Démonstration à grande échelle de solutions de valorisation thermique dans les procédés industriels&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-8-climate-energy-and-mobility_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CL5-2026-09&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/horizon" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
+Technologies numériques et numérisation
 Innovation, créativité et recherche
 Biodiversité</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S33" s="1" t="inlineStr">
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-batteries-et-energie-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-batteries-et-energie-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD28" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>50262</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement de projets citoyens d'énergie renouvelable (ENRCIT)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Financement des énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...36 lines deleted...]
-      <c r="O34" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités dans le développement de projets d&amp;#039;énergie renouvelable associant les citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être éligible, le projet doit :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être détenu à au moins 40 % par un collège de citoyens/collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  porter sur l&amp;#039;énergie photovoltaïque ou éolienne
+ &lt;/li&gt;
+ &lt;li&gt;
+  être d&amp;#039;au moins 1 MW
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;offre comprend une prise de participation minoritaire en fonds propres dans des projets en développement. Les parts seront ensuite cédées aux acteurs territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires, grâce à son partenariat avec l&amp;#039;Ademe, fournit également des outils pédagogiques pour aider les collectivités et les citoyens dans leur projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
-[...77 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-energies-renouvelables?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=enrcit_psat</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectifs :
+  Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Déployer et animer la mission Espace Info Energie (charte nationale ADEME) à destination du grand public et contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux du Climat de l&amp;#039;Air et de l&amp;#039;Energie en matière d&amp;#039;efficacité énergétique ;
-[...8 lines deleted...]
-  Expérimenter de nouveaux outils et services destinés à être mis en œuvre et diffusés au travers d&amp;#039;un réseau de Plateformes Territoriales de Rénovation Energétique de l&amp;#039;Habitat.
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
-&lt;/p&gt;
-&lt;p&gt;
  &lt;strong&gt;
-  Projet / Dépense éligibles :
+  Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...69 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86b8-accompagner-le-developpement-des-projets-dene/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>32412</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils et de solutions pour accompagner vos administrés dans la maîtrise des consommations d'énergie, les énergies renouvelables et les aides financières existantes</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn
+Conseil régional d'Occitanie
+Commission européenne
+Ademe — Direction régionale — Occitanie</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>Espace Info Energie du Tarn</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les Espaces Info Énergie sont des services d&amp;#039;utilité publique de conseil à la rénovation créé par l&amp;#039;Ademe.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CAUE du Tarn porte un Espace INFO-ÉNERGIE. Indépendant financièrement, il offre à vos administrés un conseil de proximité gratuit et neutre et un accompagnement personnalisé pour mener à bien leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ La mission première des conseillers INFO-ÉNERGIE est de proposer aux particuliers conseils et solutions concrètes pour :
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mieux maîtriser ses consommations d&amp;#039;énergie : isolation, chauffage, ventilation, matériaux, équipements et appareils électriques, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;orienter vers les énergies renouvelables : solaire, géothermie, bois, éolien ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  se renseigner sur les aides financières existantes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les accompagner dans leurs démarches et projets, apporter des réponses concrètes aux questions posées, l&amp;#039;EIE réalise régulièrement des ressources téléchargeables :
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des fiches pratiques sur une thématique relative à l&amp;#039;habitat ou liée à une problématique réglementaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des fiches réalisations offrant un référentiel de maisons d&amp;#039;architectes en Occitanie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des dossiers thématiques pour répondre à vos premières interrogations et aux questions les plus fréquentes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+Les informations et/ou conseils sont indicatifs, non exhaustifs et fournis à partir des seuls éléments présentés ou demandés par le public. Le choix et la mise en œuvre des solutions découlant des informations et/ou des conseils présentés par un conseiller relèvent de la seule responsabilité du public.
+Les conseillers info énergie ne sont liés à aucun fournisseur d&amp;#039;énergie ou artisan ou professionnel
+Ils ne se déplacent pas chez les particuliers et ne peuvent pas réaliser d&amp;#039;audits énergétiques, études thermiques, DPE, ...
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les questions les plus récurrentes pour lesquelles les conseillers en maîtrise de l&amp;#039;énergie peuvent accompagner les administrés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  comment isoler mon logement de façon efficace ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  quel est le meilleur système de chauffage pour mes besoins en chaleur ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  comment financer mon projet ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  quelles sont les différentes aides dont je peux bénéficier ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tous les conseils sont délivrés gratuitement et de façon indépendante !
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>http://www.caue81.fr</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tel : 06 63 60 16 80
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : infoenergie&amp;#64;tarn.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>f.ollivier@caue81.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfcc-aide-a-la-decision-pour-les-projets-damenagem/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Tarn</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2020</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>163081</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La collectivité est accompagnée dans le suivi énergétique de ses bâtiments publics et bénéficie d’un soutien technique dans la réalisation des travaux préconisés par l’ALEC.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rencontre avec la collectivité et les partenaires concernés &lt;/li&gt;&lt;li&gt;Visite technique des bâtiments publics (système constructif, état et épaisseur des isolants existants, menuiseries, système de chauffage et climatisation, régulation…) • Analyse des consommations des trois dernières années &lt;/li&gt;&lt;li&gt;Suivi des consommations d’énergie et d’eau des bâtiments et éclairage public &lt;/li&gt;&lt;li&gt;Préconisation d’actions d’économie d’énergie sur les bâtiments étudiés &lt;/li&gt;&lt;li&gt;Réalisation d’un plan pluriannuel d’investissement en concertation avec l’équipe municipale &lt;/li&gt;&lt;li&gt;Identification de potentiel en énergies renouvelables &lt;/li&gt;&lt;li&gt;Sensibilisation des usagers des bâtiments publics aux économies d’énergie &lt;/li&gt;&lt;li&gt;Proposition de programmes pluriannuels d’investissement sur chaque bâtiment public (régulation et programmation du chauffage, isolation, chauffage performant renouvelable…) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ALEC s’adapte aux besoins de la collectivité et peut réaliser l’intégralité de l’accompagnement cité ci-dessus ou uniquement une partie.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Appui méthodologique
+Animation et mise en réseau
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/collectivites/agir-patrimoine-public/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-sur-la-maitrise-de-lenergie-de-mon-patrimoine-public/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>157099</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un diagnostic ou des travaux dans le domaine de l’énergie</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin d&amp;#039;accompagner les collectivités soucieuses d&amp;#039;améliorer et de réduire leur facture énergétique, MATEC peut réaliser :
+ &lt;br /&gt;
+ • Des diagnostics d&amp;#039;éclairage public avec proposition de choix techniques
+ &lt;br /&gt;
+ • Des diagnostics énergétiques de bâtiments
+ &lt;br /&gt;
+ • Des études sur les productions d&amp;#039;énergie renouvelable
+ &lt;br /&gt;
+ • Des marchés de fourniture d&amp;#039;énergie
+ &lt;br /&gt;
+ • Des études de préfaisabilité pour la construction de réseaux de chauffage
+ &lt;br /&gt;
+ • Des contrats d&amp;#039;exploitation de chaufferies
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC assiste les collectivités par la réalisation :
+ &lt;br /&gt;
+ • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
+ &lt;br /&gt;
+ • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
+ &lt;br /&gt;
+ Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
+ &lt;br /&gt;
+ Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études. MATEC assiste les collectivités produites et les informe des optimisations possibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3cfb-realiser-un-diagnostic-ou-des-travaux-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>161712</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre d’un schéma directeur des énergies</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre d’un schéma directeur des énergies</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H36" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie technique
-[...14 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les collectivités territoriales sont des acteurs clés dans l’atteinte des &lt;strong&gt;objectifs de transition énergétique&lt;/strong&gt;. Elles sont&lt;strong&gt; au cœur du processus de transition&lt;/strong&gt; à travers leurs décisions en matière d’énergie mais aussi d’aménagement, d’urbanisme, de mobilité, de gestion des déchets et de l’eau, des thématiques intimement liées. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Leurs actions doivent notamment reposer sur des &lt;strong&gt;choix énergétiques pertinents et éclairés&lt;/strong&gt;, pour élaborer un &lt;strong&gt;mix énergétique local sobre en carbone&lt;/strong&gt;. Ces choix doivent prendre en compte les potentiels de développement d’énergies renouvelables mais aussi des scenarii d’évolution des différents usages présents sur les territoires. &lt;/p&gt;&lt;p&gt;Le &lt;strong&gt;Schéma Directeur des Énergies &lt;/strong&gt;est un outil indispensable pour coordonner ces actions, ciblant aussi bien la production, la consommation et la distribution d’énergie.&lt;/p&gt;&lt;p&gt;Guide méthodologique : « &lt;a target="_blank" href="https://librairie.ademe.fr/changement-climatique-et-energie/749-schema-directeur-des-energies-le-9791029713859.html"&gt;Le Schéma directeur des énergies, conjuguer mix énergétique, planification territoriale et urbaine&lt;/a&gt; ».&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_975_977_978_984_986_987_988_989</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-dun-schema-directeur-des-energies/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>143275</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Développer les énergies renouvelables terrestres sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectifs
+  Votre besoin
+  &lt;br /&gt;
  &lt;/strong&gt;
- Soutenir financièrement les projets d&amp;#039;énergies renouvelables thermiques.
- Ce dispositif national est géré par Grenoble Alpes Métropole sur son territoire par délégation de l&amp;#039;ADEME, pour
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer votre production d&amp;#039;énergie renouvelable dans le contexte global de changement climatique, de mise en œuvre et déclinaison locale des engagements internationaux de la France à travers la loi de transition énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue pour développer votre autonomie énergétique en réalisant notamment des études de potentiel de production des différentes filières d&amp;#039;énergies renouvelables thermiques et électriques de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  financer
+  La réponse du Cerema
  &lt;/strong&gt;
- les projets d&amp;#039;énergie renouvelable thermique et apporter aux porteurs de projet du
-[...33 lines deleted...]
- Subvention dont le montant dépendra du type d&amp;#039;installation, l&amp;#039;aide étant un forfait en fonction du volume de chaleur qu&amp;#039;il est envisagé de produire. L&amp;#039;aide peut aller jusqu&amp;#039;à 50 % de l&amp;#039;investissement et qui sont compatibles avec les autres aides publiques (Département, Région...). L&amp;#039;ensemble des aides peut amener une couverture de l&amp;#039;investissement jusqu&amp;#039;à 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour le développement des énergies renouvelables terrestres en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;identification de nouveaux gisements pour le développement des filières d&amp;#039;énergie renouvelable terrestres
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rédaction de portés à connaissance et de diagnostics territoriaux à destination des services de l&amp;#039;État et collectivités pour prendre en compte les enjeux liés aux énergies renouvelables dans la transition énergétique des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des retours d&amp;#039;expériences sur les nouveaux modes de consommations et nouvelles technologies déployées, pour lesquels le contexte réglementaire continue fortement d&amp;#039;évoluer (autoconsommation, route solaire, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des bilans énergétiques et d&amp;#039;émission de gaz à effet de serre sur les territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/appui-aux-territoires-developpement-energies-renouvelables</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83df-developper-les-energies-renouvelables-terrest/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>140751</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Contrôler les services publics de distribution d'énergie</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Exemple d&amp;#039;aides :
+  Assurer des services publics de qualité et alimenter les usagers en électricité et en gaz
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Chaufferie bois dans 1100 m2 de bureaux : 6 044 €
-[...35 lines deleted...]
-      <c r="O36" s="1" t="inlineStr">
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - contrôler le concessionnaire ENEDIS
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - contrôler le concessionnaire GRDF
+&lt;/p&gt;
+&lt;p&gt;
+ - gagner en sécurité et en qualité
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Consommation et production</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X36" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Grenoble-Alpes Métropole
-[...14 lines deleted...]
- gael.bogotto&amp;#64;alec-grenoble.org
+ Sur simple sollicitation concernant le réseau de distribution publique d&amp;#039;électricité
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a666-controler-les-services-publics-de-distributio/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-      <c r="A37" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>94695</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création de postes de Conseillers en énergie partagé (CEP)</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Dispositif de soutien à la création de postes de Conseil en énergie partagé (CEP) », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
  &lt;br /&gt;
  Objectif :
  &lt;br /&gt;
  Le dispositif de Conseil en Énergie Partagé permet de doter de compétences énergie des communes n&amp;#039;ayant pas la taille et les moyens suffisants pour salarier un technicien spécialisé, dans le but de leur permettre de faire des choix en matière de performance énergétique et gestion des consommables sur leur patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires : la cible visée par le dispositif CEP sont les communes de moins de 10 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Actions éligibles : soutien à la création d&amp;#039;un (ou plusieurs) poste(s) CEP et d&amp;#039;une organisation de service en cohérence avec cette mission, pendant 3 ans max
  &lt;br /&gt;
  &lt;br /&gt;
  Accompagnement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Financement de la mise en place/extension du service, soit les 3 premières années,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Forfait maximum de base : 30 k€ /ETPT/an,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Dépenses d&amp;#039;équipement liées à la création de poste:15 k€ /ETPT maxi,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Dépenses externes Communication... : 60 k€ sur 3 ans maxi.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  Attention ! Les montants d&amp;#039;aide peuvent varier en fonction du contexte régional : priorités régionales, cofinancement de partenaires, disponibilités budgétaires, etc...
  &lt;br /&gt;
 </t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Emploi</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Critères d&amp;#039;éligibilité :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Territoire rural ou péri-urbain,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Périmètre mini pour 1 ETP,
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  - 20 communes de moins de 10 000 habitants,
  &lt;br /&gt;
  - 30 000 habitants,
  &lt;br /&gt;
  - 2300 bâtiments publics.
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Réelles perspectives de pérennisation du poste,
   &lt;/li&gt;
   &lt;li&gt;
    Signature de la charte CEP.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Opérations non éligibles :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Renouvellement de poste sauf exception
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Poste de fonctionnaire territorial
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Poste dont les missions ne couvrent pas les thématiques énergie/climat ou la cible des
     Bâtiments
     &lt;br /&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/dispositif-soutien-a-creation-postes-conseil-energie-partage-cep</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter l&amp;#039;ADEME via leur
  &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;48326" rel="noopener" target="_blank"&gt;
   formulaire en ligne
  &lt;/a&gt;
  pour en savoir plus sur ce dispositif.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4c2f-soutenir-la-creation-de-postes-de-conseil-en-/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-      <c r="A38" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>95064</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Mener des projets d'énergie renouvelable (EnR)</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Soutien au montage de projets énergies renouvelables participatifs et citoyens</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H38" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I38" s="1" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;
  Objectifs
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergie fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de GES
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P38" s="1" t="inlineStr">
+      <c r="P37" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Soutien aux démarches de concertation favorisant l&amp;#039;acceptabilité de projets énergies renouvelables: Communes, groupements de communes, associations Mission d&amp;#039;accompagnement au montage de projets EnR participatifs et citoyens: Communes, groupements de communes, associations, uniquement les entreprises ayant une finalité participative et citoyenne. Les projets portés par l&amp;#039;État, les Départements et leurs opérateurs sont exclus des dispositifs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Soutien aux démarches de concertation favorisant l&amp;#039;acceptabilité de projets énergies renouvelables : assistance à maîtrise d&amp;#039;ouvrage proposant une démarche de concertation auprès des citoyens afin de favoriser l&amp;#039;acceptabilité de projets EnR (méthanisation, éolien, géothermie profonde). Cette mission peut comprendre entre autre l&amp;#039;organisation de réunions publiques, de visites de sites, d&amp;#039;un referendum local (ou autre démarche innovante...) avec le cas échéant la création d&amp;#039;outils de communication/de sensibilisation.
 &lt;/p&gt;
 &lt;p&gt;
  Mission d&amp;#039;accompagnement au montage de projets EnR participatifs et citoyens : assistance à maîtrise d&amp;#039;ouvrage portant sur la définition du projet, la structuration juridique (mode de gouvernance, ....), le modèle économique, les choix techniques et la stratégie de « recrutement » de citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
@@ -6948,4382 +6455,4198 @@
    Plafond : 15 000 € d&amp;#039;aide, 17 000 € pour les territoires en zone Pacte de ruralité
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Mission d&amp;#039;accompagnement au montage de projets EnR participatifs et citoyens
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Taux : 70%
   &lt;/li&gt;
   &lt;li&gt;
    Plafond : 15 000 € d&amp;#039;aide, 17 000 € pour les territoires en zone Pacte de ruralité
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-projets-energie-renouvelable/</t>
         </is>
       </c>
-      <c r="W38" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_0186/depot/simple</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les porteurs de projets sont invités à prendre contact le plus en amont possible des projets avec l&amp;#039;interlocuteur de la Région correspondant à la localisation du projet :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Site de Strasbourg : 03 88 15 66 33
   &lt;/li&gt;
   &lt;li&gt;
    Site de Metz : 03 87 33 62 85
   &lt;/li&gt;
   &lt;li&gt;
    Site de Châlons : 03 26 70 66 08.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/61de-soutien-projet-energie-renouvelable-enr-accom/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>42871</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Installer des chauffages à énergie renouvelable</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Grenoble-Alpes Métropole
+Ademe — Direction régionale — Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>Grenoble-Alpes Métropole</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région</t>
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Selon production de chaleur renouvelale et type d'énergie</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+ Soutenir financièrement les projets d&amp;#039;énergies renouvelables thermiques.
+ Ce dispositif national est géré par Grenoble Alpes Métropole sur son territoire par délégation de l&amp;#039;ADEME, pour
+ &lt;strong&gt;
+  financer
+ &lt;/strong&gt;
+ les projets d&amp;#039;énergie renouvelable thermique et apporter aux porteurs de projet du
+ &lt;strong&gt;
+  conseil
+ &lt;/strong&gt;
+ , et un
+ &lt;strong&gt;
+  support
+ &lt;/strong&gt;
+ afin de faciliter la mise en service et l&amp;#039;exploitation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ Installations de
+ - Solaire thermique ;
+ - Biomasse/Bois énergie ;
+ - Géothermie ;
+ - Réseau de chaleur.
+ Les projets, quelles que soit la puissance du système de chaleur renouvelable à installer, peuvent bénéficier d&amp;#039;une aide financière qui peut aller jusqu&amp;#039;à 50 % de l&amp;#039;investissement et qui sont compatibles avec les autres aides publiques (Département, Région...). L&amp;#039;ensemble des aides peut amener une couverture de l&amp;#039;investissement jusqu&amp;#039;à 80% (selon les règles de cumuls des aides publiques).
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers sont instruits au fil de l&amp;#039;eau par Grenoble-Alpes Métropole. L&amp;#039;ALEC (Agence Locale de l&amp;#039;Energie et du Climat) accompagne les porteurs de projets de la définition du projet, au montage des dossiers de subvention, jusqu&amp;#039;au suivi du bon fonctionnement des installations.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ Tout type sauf particuliers. Bénéficiaires publics ou privés (communes, bailleurs, entreprises, associations, etc.), situés sur le territoire de la Métropole grenobloise.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant
+ &lt;/strong&gt;
+ Subvention dont le montant dépendra du type d&amp;#039;installation, l&amp;#039;aide étant un forfait en fonction du volume de chaleur qu&amp;#039;il est envisagé de produire. L&amp;#039;aide peut aller jusqu&amp;#039;à 50 % de l&amp;#039;investissement et qui sont compatibles avec les autres aides publiques (Département, Région...). L&amp;#039;ensemble des aides peut amener une couverture de l&amp;#039;investissement jusqu&amp;#039;à 80%.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Exemple d&amp;#039;aides :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Chaufferie bois dans 1100 m2 de bureaux : 6 044 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chaufferie bois dans 2100 m2 de locaux tertiaires : 41 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chaufferie bois avec réseau de chaleur pour bâtiments tertiaires : 110 450 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation solaire de 15 m2 pour eau chaude sanitaire d&amp;#039;une structure d&amp;#039;hébergement touristique : 7 752 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation solaire de 50 m2 pour eau chaude sanitaire d&amp;#039;un bailleur : 25 500 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de géothermie pour un ensemble de logements collectifs d&amp;#039;un promoteur : 105 350 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chaudière bois pour centre technique : 13 520 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chaudière bois et réseau de chaleur alimentant 6 bâtiments communaux
+  dont gymnase et piscine : 162 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chaudière bois pour un groupe scolaire : 32 184 €
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Grenoble-Alpes-Métropole</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grenoblealpesmetropole.fr/620-je-souhaite-financer-un-projet-d-energies-renouvelables-thermiques.htm</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Grenoble-Alpes Métropole
+ Direction de la transition énergétique
+ Claire Mazoyer
+ Tél : 04 56 58 53 57
+&lt;/p&gt;
+&lt;p&gt;
+ fondschaleur&amp;#64;lametro.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Gaël BOGOTTO
+ Chargé de mission
+ Société Publique Locale ALEC de la Grande Région Grenobloise
+ Tél : 04 76 00 19 09
+&lt;/p&gt;
+&lt;p&gt;
+ gael.bogotto&amp;#64;alec-grenoble.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>energie.entreprises@grenoblealpesmetropole.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/61ad-aide-financiere-aux-installations-de-chauffag/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2020</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>120434</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Développer le bois-énergie, chauffage-bois</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>AIDE A l’ INVESTISSEMENT pour les entreprises forestieres dans le cadre du DISPOSITIF 403 DU FEADER</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
         </is>
       </c>
       <c r="H39" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Proposer aux élus, aux techniciens des Collectivités  des temps de formation et de sensibilisation aux Enjeux Energie Climat.
-[...26 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Promouvoir le chauffage automatisé, collectif ou individuel, fonctionnant au bois plaquettes et le chauffage au bois granulé collectif pour petites unités.
+&lt;/p&gt;
+&lt;h4&gt;
+ Type d&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;Investissement.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Maîtres d&amp;#039;ouvrage publics
+  &lt;/strong&gt;
+  : Communes : taux du règlement d&amp;#039;aide aux territoires drômois en vigueur, majoré de 10 %, appliqué sur le montant HT du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Maîtres d&amp;#039;ouvrage publics
+  &lt;/strong&gt;
+  : EPCI : taux de 30 % (taux du règlement d&amp;#039;aide aux territoires drômois en vigueur, majoré de 10 % pour l&amp;#039;utilisation d&amp;#039;énergies renouvelables) appliqué sur le montant HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Maître d&amp;#039;ouvrage public du secteur logement social
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaudière bois plaquette  10 % du HT ou TTC selon le régime de TVA du Maître d&amp;#039;Ouvrage &amp;#43; 0 à 15 % du surcoût de la chaufferie bois au regard de la solution de référence définie dans l&amp;#039;étude de faisabilité selon cahier des charges ADEME ;30% du HT plafonné à 1350 € par poêle
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chaudière bois granulés
+ &lt;/strong&gt;
+ : 30 % du montant HT, plafonnée à 15 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Poêles individuels granulés
+ &lt;/strong&gt;
+ : 30 %  du montant HT plafonnée à 1 350 € par poêle individuel.
+&lt;/p&gt;
+&lt;h4&gt;
+ Instruction des dossiers_Demande dématérialisée
+&lt;/h4&gt;
+&lt;p&gt;
+ Par le Service Environnement Sports Nature qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accuse réception du dossier et de sa date de dépôt,
+ &lt;/li&gt;
+ &lt;li&gt;
+  instruit avec consultation d&amp;#039;administrations ou d&amp;#039;organismes partenaires si nécessaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  notifie la subvention au maître d&amp;#039;ouvrage, après vote en Commission permanente ; sont précisés le montant de la subvention attribuée, sa validité, les justificatifs que le maître d&amp;#039;ouvrage devra transmettre au Département pour déclencher le paiement de la subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ A noter :
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles sont susceptibles d&amp;#039;être financés dans
+ &lt;strong&gt;
+  la limite des crédits disponibles.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas de projets importants, il est conseillé aux demandeurs d&amp;#039;informer et d&amp;#039;associer le Département le plus en amont possible, dès l&amp;#039;élaboration du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt dématérialisé via la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôme Démat&amp;#039;
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Téléservice
+  &lt;/strong&gt;
+  : Environnement et Energie
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dispositif
+  &lt;/strong&gt;
+  : Energie et Déchets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Versement
+&lt;/h4&gt;
+&lt;p&gt;
+ Au vu d&amp;#039;une demande de versement de la subvention attribuée, accompagnée de la (des) facture(s)
+ &lt;a&gt;
+  [1]
+ &lt;/a&gt;
+ et de l&amp;#039;attestation de mise en service signées du maître d&amp;#039;ouvrage et de l&amp;#039;installateur
+ &lt;em&gt;
+  .
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le versement se fait dans la limite des crédits de paiements inscrits au budget départemental, et peut-être étalé dans le temps en conséquence.
+&lt;/p&gt;
+&lt;p&gt;
+ Le versement de la subvention peut se faire, pour les bénéficiaires de droit public  (communes, groupements de communes, syndicats mixtes, ASA, Établissements Public, Chambres Consulaires...) selon :
+&lt;/p&gt;
+&lt;p&gt;
+ 1)
+ &lt;strong&gt;
+  Acomptes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Des acomptes de subvention pourront être versés au fur et à mesure de la réalisation de l&amp;#039;opération au vu, pour les bénéficiaires de droit public : des états d&amp;#039;avancement, visés par le Maître d&amp;#039;Ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le total des acomptes
+ &lt;/strong&gt;
+ versés au vu d&amp;#039;états d&amp;#039;avancements
+ &lt;strong&gt;
+  ne pourra excéder 80 %
+ &lt;/strong&gt;
+ de la subvention départementale prévue.
+&lt;/p&gt;
+&lt;p&gt;
+ Au delà de 80%, il pourra être versé des acomptes
+ &lt;strong&gt;
+  jusqu&amp;#039;à 9 5%
+ &lt;/strong&gt;
+ de la subvention départementale prévue,
+ &lt;strong&gt;
+  au vu de justificatifs de dépenses
+ &lt;/strong&gt;
+ , de même nature que les pièces nécessaires au solde.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutefois il ne sera pas versé d&amp;#039;acomptes d&amp;#039;un montant inférieur à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   1 000 €
+  &lt;/strong&gt;
+  pour les bénéficiaires de droit privé (particuliers, associations,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   2 000 €
+  &lt;/strong&gt;
+  pour les bénéficiaires de droit public.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2)
+ &lt;strong&gt;
+  Solde de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention sera soldée au vu des justificatifs de dépenses arrivés au Conseil Départemental avant la date de
+ &lt;em&gt;
+  fin
+ &lt;/em&gt;
+ de validité.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant définitif de la subvention à verser sera arrêté au prorata des dépenses réellement justifiées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les justificatifs de dépenses à fournir en
+ &lt;strong&gt;
+  &lt;em&gt;
+   1 exemplaire
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ sont pour les bénéficiaires de droit public,  les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  attestation d&amp;#039;achèvement ou de mise en service, établie par le Maître d&amp;#039;Ouvrage, et certifiant une réalisation conforme à l&amp;#039;opération subventionnée (cette attestation peut-être intégrée dans le certificat justificatif de dépenses).
+ &lt;/li&gt;
+ &lt;li&gt;
+  justificatifs des dépenses (signés en original)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ à certificat du maire ou du président – (ordonnateur des dépenses du bénéficiaire de droit public) indiquant le montant total HT et TTC des dépenses réalisées éligibles pour l&amp;#039;opération subventionnée, ainsi que la liste détaillée des justificatifs de dépenses correspondantes (références des factures ou décomptes – date – prestataires – objet – montant HT et TTC).    NB : les factures et décomptes ne sont pas à transmettre au Département, mais doivent être tenus à sa disposition pour consultation éventuelle sur sa demande.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a&gt;
+  [1]
+ &lt;/a&gt;
+ la facturation doit être postérieure à la date de réception du dossier complet par le Département.
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Études et travaux nécessaires à la construction de chaufferies bois collectives fonctionnant au bois plaquettes et de réseaux de chaleur.
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Installation des poêles individuels granulés (bouilleur ou non) dans les opérations collectives performantes de petites tailles.
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Installation de chaudières granulés pour les petites unités collectives.
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Études de faisabilité s&amp;#039;inscrivant dans une approche biomasse globale...
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant HT ou TTC selon le maître d&amp;#039;ouvrage et son régime de TVA.
+&lt;/p&gt;
+&lt;p&gt;
+ A noter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Pour les chaudières : le matériel installé doit impérativement bénéficier de la norme NF EN 303.5 ou EN 12809
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Limitation de la pollution par les particules fines : respect du seuil d&amp;#039;émission de poussières de la classe en vigueur de la norme EN 303.5. Le procès verbal d&amp;#039;essai qui caractérise les compositions de fumées devra être fourni par le Maître d&amp;#039;Ouvrage au moment de la demande de versement de la subvention départementale.
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Pour les poêles, le matériel installé doit impérativement bénéficier d&amp;#039;un label Flamme Verte 5 étoiles et respecter la norme NF EN 14785 ou NF EN 13240/A2.
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide départementale s&amp;#039;applique en priorité à la pose de l&amp;#039;installation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="N39" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...1 lines deleted...]
-Sols
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Réseaux de chaleur
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Exclusions / Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les études de faisabilité pour tout bâtiment neuf
+ &lt;/li&gt;
+ &lt;li&gt;
+  les inserts, chaudières à bûches, poêles
+ &lt;/li&gt;
+ &lt;li&gt;
+  les maîtres d&amp;#039;ouvrage qui font de l&amp;#039;auto-approvisionnement c&amp;#039;est-à-dire qui ne font pas appel à un prestataire externe pour extraire et/ou transformer le bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrage publics : Communes : Chaudière bois plaquettes, chaudière bois granulésciaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrage publics : EPCI : Chaudière bois plaquettes, chaudière bois granulés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrage publics du secteur logement social : Chaudière bois plaquettes, chaudière bois granulés et poêles individuels granulés
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/aide-a-l-investissement-pour-les-entreprises-forestieres-dans-le-cadre-du-dispositif-403-du-feader/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Environnement – Service Environnement Sports Nature
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chef de Service :
+ &lt;strong&gt;
+  Isabelle POCHELON
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Chargée de l&amp;#039;instruction
+ &lt;strong&gt;
+  Monique VOLLE
+ &lt;/strong&gt;
+ –
+ &lt;strong&gt;
+  Tél : 04.75.79.81.76
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3657-energies-renouvelables_plan-bois-energie-et-d/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>165698</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'élaboration d'un schéma directeur des énergies renouvelables (SDEnR)</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Appui à l’établissement d’un document stratégique et de planification qui vise à organiser, coordonner et optimiser le développement des énergies renouvelables et de récupération sur un territoire donné.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement à la carte (la collectivité peut choisir parmi les accompagnements) intégrant :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La préfiguration de la démarche (validation des attentes politiques et techniques, de la stratégie de concertation...)&lt;/li&gt;&lt;li&gt;Les études et diagnostic du territoire (état des lieux des moyens de production énergétiques, des consommation énergétique et du potentiel de développement des EnR&amp;amp;R sur le territoire)&lt;/li&gt;&lt;li&gt;L&amp;#039;élaboration de la stratégie en concertation avec les acteurs du territoire (élaboration de scenarii, rédaction de la stratégie, définition d&amp;#039;objectifs globaux et d&amp;#039;axes opérationnels...)&lt;/li&gt;&lt;li&gt;La définition du suivi et de la mise en œuvre du SDEnR (intégration dans les autres politiques de la collectivité, mise en place d&amp;#039;un outil de suivi des indicateurs...)&lt;/li&gt;&lt;li&gt;La finalisation de la démarche (rédaction de l&amp;#039;ensemble des pièces, aide à la diffusion...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Livrables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cartographies et graphiques ;&lt;/li&gt;&lt;li&gt;Un rapport de diagnostic et un rapport stratégique ;&lt;/li&gt;&lt;li&gt;Une synthèse ;&lt;/li&gt;&lt;li&gt;Supports de diffusion...&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Sols
 Transition énergétique
-Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
-Accès aux services
-Education et renforcement des compétences
 Risques naturels
 Qualité de l'air
 Biodiversité
-Appui méthodologique
-[...17 lines deleted...]
-      <c r="O39" s="1" t="inlineStr">
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="S39" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;/ul&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués et plafonnée à 20 000€ HT par an et par collectivité.&lt;/p&gt;&lt;p&gt;Pour connaître l&amp;#039;éligibilité de votre collectivité, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Léa PAMBRUN&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;lea.pambrun&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-elaboration-d-un-schema-directeur-des-energies-renouvelables-sdenr/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>28/01/2026</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-[...177 lines deleted...]
-    <row r="41" spans="1:27" customHeight="0">
+    <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
-        <v>143275</v>
+        <v>165644</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Développer les énergies renouvelables terrestres sur votre territoire</t>
+          <t>Mettre en œuvre un schéma directeur des énergies</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre d’un schéma directeur des énergies</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
-        <is>
-[...223 lines deleted...]
-      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N43" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les collectivités territoriales sont des acteurs clés dans l’atteinte des &lt;strong&gt;objectifs de transition énergétique&lt;/strong&gt;. Elles sont&lt;strong&gt; au cœur du processus de transition&lt;/strong&gt; à travers leurs décisions en matière d’énergie, mais aussi d’aménagement, d’urbanisme, de mobilité, de gestion des déchets et de l’eau, des thématiques intimement liées. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Leurs actions doivent notamment reposer sur des &lt;strong&gt;choix énergétiques pertinents et éclairés&lt;/strong&gt;, pour élaborer un &lt;strong&gt;mix énergétique local sobre en carbone&lt;/strong&gt;. Ces choix doivent prendre en compte les potentiels de développement d’énergies renouvelables, mais aussi des scénarii d’évolution des différents usages présents sur les territoires. &lt;/p&gt;&lt;p&gt;Le &lt;strong&gt;Schéma directeur des énergies &lt;/strong&gt;est un outil indispensable pour coordonner ces actions, ciblant aussi bien la production, la consommation et la distribution d’énergie.&lt;/p&gt;&lt;p&gt;Pour en savoir plus, vous pouvez consulter le guide méthodologique « &lt;a target="_blank" href="https://librairie.ademe.fr/changement-climatique-et-energie/749-schema-directeur-des-energies-le-9791029713859.html"&gt;Le Schéma directeur des énergies, conjuguer mix énergétique, planification territoriale et urbaine&lt;/a&gt; ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_975_977_978_984_986_987_988_989</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/mise-en-oeuvre-dun-schema-directeur-des-energies</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/mise-en-oeuvre-dun-schema-directeur-des-energies#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-d-un-schema-directeur-des-energies/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>163080</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un porter à connaissance énergie-climat</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un porter à connaissance énergie-climat</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...51 lines deleted...]
-          <t>Transition énergétique
+Département</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Expertise énergie-climat dans la conception ou l’aménagement d’un projet urbain ou site à enjeux (éco-quartier, zone d’activités…), dans le but d’apprécier de façon transversale les opportunités de desserte et/ou réhabilitation énergétiques.&lt;/p&gt;&lt;p&gt;Réalisation d’un &lt;strong&gt;« Porter à connaissance Energie / Urbanisme » &lt;/strong&gt;auprès du ou des maîtres d’ouvrage du projet  comprenant : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définition d’un périmètre d’analyse pertinent, intégrant le ou les projets et les bâtiments et tissus existants situés à proximité, &lt;/li&gt;&lt;li&gt;Identification des consommateurs en jeu et quantification des besoins énergétiques &lt;/li&gt;&lt;li&gt;Caractérisation des tissus bordant le projet : typologie, nombre de logements, surfaces des bâtiments, datation, domanialité, mode et énergie de chauffage… &lt;/li&gt;&lt;li&gt;Identification qualitative et quantitative des ressources renouvelables mobilisables au droit du projet et au regard de « l’économie générale » des ressources renouvelables locales &lt;/li&gt;&lt;li&gt;Propositions d’options de rénovation thermique et/ou de desserte en énergies renouvelables satisfaisant tout ou partie des besoins énergétiques en jeu.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude de préfaisabilité d’un réseau de chaleur sur un quartier des hôpitaux &lt;/li&gt;&lt;li&gt;Etude de l’intégration des tissus urbains existants dans la réflexion de desserte énergétique d&amp;#039;un quartier &lt;/li&gt;&lt;li&gt;Etude de l’adéquation entre besoins et distribution en électricité à moyen-long terme&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Equipement public
 Bâtiments et construction
-Réhabilitation
 Logement et habitat
 Appui méthodologique
+Animation et mise en réseau
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="S44" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
-[...45 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-dun-porter-a-connaissance-energie-climat/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-      <c r="A45" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>104524</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Soutenir les structures relais qui accompagnent le développement des filières d’énergies renouvelables</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Appui au développement des énergies renouvelables</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H45" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les structures relais ont pour objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sensibiliser et informer les collectivités et les entreprises sur l&amp;#039;ensemble des énergies renouvelables,
  &lt;/li&gt;
  &lt;li&gt;
   Informer  et conseiller les porteurs de projets d&amp;#039;énergies renouvelables thermiques,
  &lt;/li&gt;
  &lt;li&gt;
   Capitaliser les données des projets aux échelles départementale et régionale.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P45" s="1" t="inlineStr">
+      <c r="P43" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les structures relais qui peuvent fournir cet appui sont au niveau régional :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aile (Association d&amp;#039;Initiatives Locales pour l&amp;#039;Energie et l&amp;#039;Environnement) en ce qui concerne la méthanisation
  &lt;/li&gt;
  &lt;li&gt;
   Atlansun en ce qui concerne le solaire
  &lt;/li&gt;
  &lt;li&gt;
   ECPDL (Energies Citoyennes en Pays de la Loire) en ce qui concerne les énergies renouvelables citoyennes
  &lt;/li&gt;
  &lt;li&gt;
   Atlanbois et les relais bois-énergie en Pays de la Loire pour le bois énergie
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Au niveau départemental, ce sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le CIVAM Défis (Loire Atlantique)
  &lt;/li&gt;
  &lt;li&gt;
   Mission Bocage (Maine et Loire)
  &lt;/li&gt;
  &lt;li&gt;
   La FD CUMA 53 (Mayenne)
  &lt;/li&gt;
  &lt;li&gt;
   Le CIVAM AD 72 (Sarthe)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;Union des CUMA des Pays de la Loire – section Sarthe
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;Union des CUMA des Pays de la Loire – section Vendée
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/appui-au-developpement-des-energies-renouvelables</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;br /&gt;
  Service Transition énergétique et logement
  &lt;br /&gt;
  Pôle Innovations énergétiques
 &lt;/p&gt;
 &lt;p&gt;
  Nathalie Salaun
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:nathalie.salaun&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   nathalie.salaun&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 28 20 54 16
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/47e9-appui-au-developpement-des-energies-renouvela/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-      <c r="A46" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>163639</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Promouvoir les énergies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Energies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H46" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L46" s="1" t="inlineStr">
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;appel à projets &amp;#34;Technologies et vecteurs énergétiques innovants&amp;#34; vise à promouvoir et à accompagner de nouvelles technologies et/ou de nouveaux vecteurs énergétiques renouvelables, et leurs usages, ainsi que les différentes voies de valorisation énergétique ou matière du C02.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets a pour objectifs de faciliter la mise en place, sur l&amp;#039;ensemble du territoire régional, de sites de développement de nouvelles technologies pour les énergies renouvelables et/ou la valorisation du CO2, issues de la phase de R&amp;amp;D, à savoir :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Premiers sites industriels (à taille réelle de production) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Démonstrateurs pour les briques technologiques ciblées (de taille plus réduite).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Dans ce cadre, la Région souhaite développer principalement trois grandes familles de projets innovants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;La production et les usages des gaz &amp;#34;verts&amp;#34; par pyrogazéification, gazéification hydrothermale et Power to méthane.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La production et l&amp;#039;usage des biocarburants 2G et E-carburants destinés principalement à la mobilité propre routière, aéronautique ou maritime.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le captage, la valorisation et/ou la séquestration durable dans les matériaux, du C02 fatal ou CO2 biogénique, afin de contribuer à la lutte contre le changement climatique et donner une seconde vie au carbone.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide régionale peut concerner les études préalables et/ou les investissements.&lt;/p&gt;&lt;p&gt;1. Aides aux études préalables (prestations externes) pour faciliter la structuration et la mise en oeuvre du projet&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 70 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;2. Aide à l&amp;#039;investissement&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 65 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les études comme pour les investissements, le taux attribué est modulable en fonction notamment de la taille de l’entreprise (spécifiée dans le régime d’aide), du plan de financement, du besoin financier démontré par l’analyse technico-économique du projet, et des disponibilités budgétaires de la collectivité.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aides sont financées par l&amp;#039;intervention financière en fonds propres de la Région Nouvelle-Aquitaine et/ou par des fonds européens FEDER-PO 2021-2027.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une complémentarité est possible avec les aides nationales (AAP ADEME...) ou les aides spécifiques de programmes européens.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Economie locale et circuits courts
 Revitalisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q46" s="1" t="inlineStr">
+      <c r="Q44" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;adresse aux maîtres d&amp;#039;ouvrages publics et privés régionaux comme nationaux avec une implantation obligatoire du projet en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Peuvent bénéficier de l&amp;#039;appel à projets (liste non exhaustive) :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Consortiums industriels du secteur ou une société de projet dédiée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Énergéticiens du secteur ou régies départementales de l’énergie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développeurs d’énergies renouvelables,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Détenteurs de biomasse, connexes ou déchets, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales ou SEM, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises du secteur pétrolier en recherche de reconversion d’activités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipementiers ou intégrateurs de solution en capacité de co-investissement, au côté d’un tiers investisseur ,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Industriels consommateurs de gaz naturel et de produits pétroliers&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises ou organismes publics souhaitant acquérir un véhicule/navire démonstrateur ou une flotte de véhicules ou de navires, fonctionnant avec des biocarburants, des E-carburants …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’unités de méthanisation ou de chaudières biomasse ou les industriels émetteurs de C02 &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises de travaux publics ou de la construction souhaitant transformer et/ou utiliser des matériaux carbonatés (filière C02) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet doit être porté par un investisseur, acquéreur final de(s) brique(s) technologique(s) visée(s). La mise au point technique et le développement commercial de la brique technologique d’offreurs de solutions sont inéligibles à ce dispositif.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présente une ou plusieurs innovations avec un TRL compris entre 7 et 9. Les projets R&amp;amp;D de TRL inférieur à 7 peuvent être éventuellement accompagnés par d’autres dispositifs régionaux.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet pilote, de l’échelle 1/10 (démonstrateur) à 1 (pré-commercial ou industriel), s’inscrit dans la durée de l’amortissement (fonctionnement supérieur ou égal à 7 ans de préférence et aligné idéalement sur la durée de vie ou de l’amortissement comptable ou du tarif règlementé) avec un business plan pluriannuel (avec et sans aide).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/system/files/specific_pj_files/Dossier_candidatureAAPtechnologies2025_2026_VF%20%281%29.docx</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;En amont du dépôt de candidature à une aide aux études et/ou à l’investissement, le maître d’ouvrage devra contacter le coordinateur de l’appel à projets afin d’échanger sur la nature du projet, l’éligibilité des dépenses, les modalités de l’appel à projets et sur les éléments attendus.&lt;/p&gt;&lt;p&gt;Après consultation du Règlement de l&amp;#039;appel à projet, il convient de renvoyer au contact indiqué ci-dessous le dossier de candidature rempli, nécessairement complet et signé, et les pièces demandées (liste en annexe du dossier de candidature)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD44" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-      <c r="A47" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>163077</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Connaître et comprendre la situation énergie-climat de mon territoire</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Connaître et comprendre la situation énergie-climat de mon territoire</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La collectivité bénéficie des informations nécessaires et d’une connaissance fine de l’existant pour mettre en oeuvre une politique climat-air-énergie efficace. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Etat des lieux et analyse des consommations énergétiques finales par type d’énergie, par secteur et par usage &lt;/p&gt;&lt;p&gt;• Etat des lieux et analyse des productions énergétiques : filières EnR locales, installations de production et de transformation d’énergie &lt;/p&gt;&lt;p&gt;• Analyse des flux énergétiques sur le territoire en mettant en lien production, transformation, transport, distribution, pertes et consommation d’énergie sur le territoire, afin d’apprécier l’autonomie du territoire et ses échanges avec l’extérieur &lt;/p&gt;&lt;p&gt;• Evaluation des émissions territoriales de gaz à effet de serre, directes et indirectes (scopes 1 et 2), et de la séquestration de CO2 du territoire &lt;/p&gt;&lt;p&gt;• Evaluation de la vulnérabilité au changement climatique : analyse des forces et faiblesses du territoire &lt;/p&gt;&lt;p&gt;• Estimation de la dépense énergétique par type d’énergie et par secteur &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Diagnostics énergie-climat territoriaux à différentes échelles dans le cadre de plusieurs démarches (PCAET, TEPOS, PNR, Agenda 21, Convention des Maires...) en Gironde.&lt;/li&gt;&lt;li&gt;Fourniture ponctuelle de données dans le cadre de projets territoriaux (PLU, SCOT, études spécifiques…)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion &lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/connaitre-et-comprendre-la-situation-energie-climat-de-mon-territoire/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-      <c r="A48" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>133546</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H48" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>le taux maximum varie selon la taille de l'entreprise</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à faciliter l&amp;#039;installation des panneaux et ombrières photovoltaïques dans toute la région Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les installations PV, le dispositif propose : jusqu&amp;#039;à 50% du montant TTC ou HT en cas de récupération de la TVA (
  &lt;em&gt;
   subvention max : 300 000€
  &lt;/em&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne aussi le solar ready, c&amp;#039;est-à-dire les travaux de préparation d&amp;#039;une toiture à l&amp;#039;installation de panneaux solaires. (
  &lt;a href="https://www.iledefrance.fr/enr" target="_self"&gt;
   voir le site de la Région
  &lt;/a&gt;
  )
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les projets photovoltaïques sur toitures, les ombrières de parkings, les ombrières sur des zones artificialisées ne présentant pas de conflits d&amp;#039;usages, les délaissés routiers (parcelles déclassées par suite d&amp;#039;un changement de tracé des voies du domaine public routier) sans destination agricoles ou pastorales sur une durée de 20 ans minimum, agrivoltaïsme au cas par cas.
  &lt;/li&gt;
  &lt;li&gt;
   La part des installations réalisées au-delà des obligations liées à la règlementation en vigueur
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les candidats éligibles sont des personnes morales porteuses de projets (collectivités et leurs groupements, entreprises, associations, projet citoyens, bailleurs sociaux, syndic de copropriété ...).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Production énergétique à des fins d&amp;#039;autoconsommation (
   &lt;em&gt;
    individuelle ou collective
   &lt;/em&gt;
   ) sans ou avec vente de surplus (
   &lt;strong&gt;
    sans tarif d&amp;#039;obligation d&amp;#039;achat ou complément de rémunération
   &lt;/strong&gt;
   ). Les projets en vente en gré à gré ou en revente à un autre agrégateur que EDF obligation d&amp;#039;achat.
  &lt;/li&gt;
  &lt;li&gt;
   Avoir une puissance d&amp;#039;installation de minimum 10 kwc
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles comprennent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les équipements de production énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   le raccordement au réseau ;
  &lt;/li&gt;
  &lt;li&gt;
   les travaux pour l&amp;#039;accueil des installations ;
  &lt;/li&gt;
  &lt;li&gt;
   les honoraires d&amp;#039;assistance technique ou frais de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W46" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contacter l&amp;#039;adresse : aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83b6-developpement-du-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>12/04/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G49" s="1" t="inlineStr">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>164331</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Développer et améliorer les systèmes d'assainissement - Économies d'énergie</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...117 lines deleted...]
-      <c r="O49" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J47" s="1" t="inlineStr">
+        <is>
+          <t>Taux "travaux amélioration" éligibles sinon 20%</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Système 
+d’assainissement 
+existant réhabilité&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
-[...44 lines deleted...]
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux d’adaptation 
+concourant à une 
+maîtrise énergétique 
+dans le cadre d’un projet 
+éligible&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-reutilisation-des-eaux-usees-traitees/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-[...165 lines deleted...]
-      <c r="G51" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>163832</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...81 lines deleted...]
-Transition énergétique
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J48" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Biodiversité</t>
-[...2 lines deleted...]
-      <c r="O51" s="1" t="inlineStr">
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Consommation et production
+Qualité de l'air
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P51" s="1" t="inlineStr">
-[...92 lines deleted...]
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD48" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G52" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>163291</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
+spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
+internes suffisantes de mettre en place une politique énergétique 
+maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
+économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
+ indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
+ établir un bilan énergétique, le CEP réalise un inventaire du 
+patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
+consommations eau/gaz et électricité des bâtiments communaux et apporte 
+une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>dt2e@fde-somme.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>162590</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer et soutenir le développement des énergies renouvelables citoyennes en Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer et soutenir le développement des énergies renouvelables citoyennes en Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H52" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...95 lines deleted...]
-          <t>Mise en œuvre / réalisation
+Subvention</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME et la Région Pays de la Loire soutiennent le RECIT (Réseau des énergies citoyennes en Pays de la Loire) qui permet de faire connaitre largement les &lt;strong&gt;principes des énergies renouvelables citoyennes&lt;/strong&gt; (ENRc) et vise ainsi à susciter le développement de ces projets.&lt;/p&gt;&lt;p&gt;Suite à cette première phase de sensibilisation, l’ADEME Pays de la Loire est susceptible d’apporter une aide financière lors des phases d’amorçage dans les territoires et d’émergence pour les porteurs de projet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;À l’initiative et pilotée par une collectivité, une phase d’amorçage peut être soutenue&lt;/strong&gt; afin de constituer un ou plusieurs groupes de citoyens, puis d’accompagner leur montée en compétence.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Portées par la structure porteuse d’un projet citoyen, des prestations peuvent être soutenues&lt;/strong&gt; lors de la phase d’émergence :&lt;ul&gt;&lt;li&gt;Étude de préfaisabilité.&lt;/li&gt;&lt;li&gt;Définition de la stratégie de co-construction, concertation et communication.&lt;/li&gt;&lt;li&gt;Étude de préfiguration de la structure juridique porteuse de la démarche citoyenne.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
-[...46 lines deleted...]
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/20240229/accelerer-soutenir-developpement-energies-renouvelables-citoyennes-pays</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accelerer-et-soutenir-le-developpement-des-energies-renouvelables-citoyennes-en-pays-de-la-loire/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-      <c r="A53" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>120101</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une analyse d&amp;#039;opportunité consiste à étudier le potentiel de production d&amp;#039;énergie renouvelable sur un (ou plusieurs) élément(s) de patrimoine, que ce soit en production d&amp;#039;électricité (solaire photovoltaïque) ou en production de chaleur dédié à un bâtiment ou réseau de chaleur (bois-énergie, géothermie, solaire thermique,...).
 &lt;/p&gt;
 &lt;p&gt;
  Ces analyses sont, pour le maître d&amp;#039;ouvrage, des outils d&amp;#039;aide à la décision pour s&amp;#039;engager dans la réalisation d&amp;#039;un projet. Elles fournissent des éléments de comparaison par rapport à une solution de référence sur les consommations d&amp;#039;énergie, les émissions de carbone et des données économiques en coût global (investissement et exploitation).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ASDER réalise une cinquantaine d&amp;#039;analyses d&amp;#039;opportunité par an pour les communes de Savoie, que ce soit sur des projets neufs ou pour un changement d&amp;#039;énergie.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr/</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Christian Fleury - Responsable du pôle collectivités et terrritoires
   &lt;/li&gt;
   &lt;li&gt;
    christian.fleury&amp;#64;asder.asso.fr - 04 79 85 88 50
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0732-analyser-lopportunite-dinstaller-une-producti/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-[...405 lines deleted...]
-      <c r="G57" s="1" t="inlineStr">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>76270</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Servir les politiques énergie-climat des territoires du Rhône</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>ALTE 69 - Agence Locale de la Transition Énergétique du Rhône</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="S57" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée par les communautés de communes et d&amp;#039;agglomération du Rhône, le Département du Rhône, la Région Auvergne-Rhône-Alpes, l&amp;#039;association Hespul et des acteurs du secteur privé, l&amp;#039;
+ &lt;strong&gt;
+  Agence Locale de la Transition Énergétique du Rhône (ALTE 69)
+ &lt;/strong&gt;
+ est une association à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Tel que défini dans ses statuts, elle se donne pour objectif d&amp;#039;encourager, d&amp;#039;accompagner, de promouvoir et d&amp;#039;animer par tous moyens à sa disposition la mise en œuvre de la transition énergétique. Dans le cadre d&amp;#039;un développement soutenable des territoires et de la lutte contre les causes et les effets du changement climatique, elle participe à la mise en place d&amp;#039;un paysage énergétique sobre, efficace et renouvelable.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elle accompagne les usagers (les collectivités, les habitants et plus largement tous les acteurs locaux) dans leurs démarches d&amp;#039;économie d&amp;#039;énergie, d&amp;#039;utilisation d&amp;#039;énergies renouvelables et d&amp;#039;innovations énergétiques.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elle déploie une expertise mutualisée à l&amp;#039;échelle départementale pour fournir un service d&amp;#039;intérêt général, indépendant des fournisseurs d&amp;#039;énergie et de matériaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les principaux domaines d&amp;#039;expertise sont:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le suivi des consommations d&amp;#039;énergie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bâtiment performant, en construction et rénovation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la production d&amp;#039;énergies renouvelables thermiques et électriques (photovoltaïque), intégrées au bâtiment ou en centrales de production indépendantes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la planification énergétique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de l&amp;#039;ALTE 69 varie de la sensibilisation du particulier à l&amp;#039;accompagnement de projet collectif ou de politique territoriale, avec en perspective la réduction des émissions de gaz à effet de serre sur les territoires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur de l&amp;#039;énergie (SDE)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et optimisation des consommations d&amp;#039;énergie du patrimoine bâti (notamment public)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information et formation des acteurs de l&amp;#039;acte de construire et des acteurs du logement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, conseil et accompagnement des particuliers pour la rénovation énergétique de leur logement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être un acteur du territoire du Rhône hors Métropole de Lyon (particulier, collectivité, association...).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Rhône</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alte69.org/fr/</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Agence Locale de la Transition Énergétique du Rhône
+ &lt;br /&gt;
+ contact&amp;#64;alte69.org
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>habiba.belkadi-seys@alte69.org</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d1b0-servir-les-politiques-energie-climat-des-terr/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Agence Locale de la Transition Énergétique du Rhône</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-      <c r="A58" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>163076</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Mettre en oeuvre des démarches énergie-climat territoriales structurantes</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Mettre en oeuvre des démarches énergie-climat territoriales structurantes</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Expertise énergie-climat pour mettre en place une stratégie territoriale de réduction des consommations d’énergie et des émissions de gaz à effet de serre et de développement des énergies renouvelables et de récupération (EnRR).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;• &lt;/span&gt;Etat des lieux énergie-climat du territoire &lt;/p&gt;&lt;p&gt;• Elaboration d’une scénarisation prospective de la demande en énergie, du mix énergétique et du développement des EnRR à court, moyen et long termes, en lien avec les contextes et objectifs nationaux, régionaux et locaux &lt;/p&gt;&lt;p&gt;• Participation à la définition des objectifs et de la stratégie énergie-climat du territoire &lt;/p&gt;&lt;p&gt;• Participation aux groupes de travail et ateliers thématiques portés par les collectivités en vue de définir un plan d’actions &lt;/p&gt;&lt;p&gt;• Accompagnement tout au long de la mise en place de la démarche : participation aux comités de pilotage, recherche de benchmarks locaux et européens… &lt;/p&gt;&lt;p&gt;• Aide à la mise en place d’indicateurs de suivi &lt;/p&gt;&lt;p&gt;• Suivi des trajectoires d’évolution des consommations et des productions en lien avec les objectifs fixés &lt;/p&gt;&lt;p&gt;• Suivi de la mise en œuvre du plan d’actions et de ses impacts sur la stratégie territoriale&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Accompagnement des territoires engagés dans des démarches type Plan Climat-Air-Energie Territorial, TEPOS, Agenda 21...&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;EPCI, collectivités, communautés de communes... en Gironde&lt;/li&gt;&lt;li&gt;Adhésion à l&amp;#039;Alec&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention éventuelle&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-demarches-energie-climat-territoriales-structurantes/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
-      <c r="A59" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>145008</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Fonds énergies</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
  &lt;strong&gt;
   fondsenergies&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
 &lt;/p&gt;
 &lt;p&gt;
  Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Production d&amp;#039;énergie renouvelable ou de récupération locale
   &lt;/strong&gt;
   , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Extension/densification/création de réseaux de chaleur
   &lt;/strong&gt;
   alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rénovation énergétique performante de bâtiments tertiaires publics
   &lt;/strong&gt;
   répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
  &lt;/li&gt;
  &lt;li&gt;
   Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création/extension/densification d&amp;#039;un réseau de chaleur
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique globale de bâtiments publics
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
  &lt;/strong&gt;
  Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fondsenergies&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-      <c r="A60" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>140798</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Développer des énergies renouvelables électriques (travaux solaire Ready)</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Développement des énergies renouvelables électriques (travaux solaire Ready)</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H60" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I60" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J60" s="1" t="inlineStr">
+      <c r="J55" s="1" t="inlineStr">
         <is>
           <t>le taux peut varier pour les entreprises</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L60" s="1" t="inlineStr">
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide financière qui peut aller jusqu&amp;#039;à 50% de l&amp;#039;investissement en montant TTC ou HT en cas de récupération de la TVA, plafonnée à 200 000€
 &lt;/p&gt;
 &lt;p&gt;
  les projets devront présenter un montant de dépenses éligibles d&amp;#039;un minimum de 10 000€. Pour les entreprises, cette aide s&amp;#039;adosse au règlement de minimis.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est cumulable avec les autres dispositifs d&amp;#039;aides régionaux pour le solaire dans la limite du taux d&amp;#039;intervention calculé basé sur la rentabilité économique du projet au global.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets avec vente totale ou en surplus à EDF en obligation d&amp;#039;achat sont uniquement éligibles à l&amp;#039;aide aux travaux Solaire Ready.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations suivantes ne sont éligibles que si elles font l&amp;#039;objet d&amp;#039;une installation d&amp;#039;équipements photovoltaïques consécutive, à savoir dans les deux années suivants le vote de la subvention
  &lt;br /&gt;
  &lt;br /&gt;
  La demande de solde devra être accompagnée d&amp;#039;un justificatif de l&amp;#039;installation solaire (facture acquittée)
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont les dépenses d&amp;#039;investissement liées aux travaux permettant de rendre le projet compatible avec une installation solaire photovoltaïque ou solaire thermique (Solaire Ready) à savoir les coûts suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   missions de bureau de contrôles et bureau d&amp;#039;étude (diagnostics préalables, étude sol, étude structure etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   désamiantage de la toiture ;
  &lt;/li&gt;
  &lt;li&gt;
   renforcement de toitures ;
  &lt;/li&gt;
  &lt;li&gt;
   couverture permettant l&amp;#039;installation solaire et/ou reprise de l&amp;#039;étanchéité et/ou de l&amp;#039;isolation (hors coûts de l&amp;#039;installation photovoltaïque).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour tous travaux sur toiture, le ratio surface couverte en photovoltaïque/surface traitée est a minima de 35% et le ratio surface couverte en photovoltaïque par rapport à la surface utile solarisable fera partie des critères d&amp;#039;analyse des projets et devra être au moins supérieur à 50% minimum ;
  &lt;/li&gt;
  &lt;li&gt;
   puissance minimum de 10 kwc.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/aides/#/cridfprd/</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/32ee-travaux-solaire-ready/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-[...179 lines deleted...]
-      <c r="G62" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>151701</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique du Département du Rhône (ATDR)</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût, dans la limite d&amp;#039;une étude par an par collectivité.
-[...2 lines deleted...]
- L&amp;#039;étude porte sur l&amp;#039;opportunité de réaliser un projet bois énergie pour le chauffage de bâtiments publics, en substitution à des énergies fossiles. L&amp;#039;étude peut porter sur une chaufferie dédiée, un réseau technique ou un réseau de chaleur bois énergie (bois déchiqueté ou granulés).
+ L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="O62" s="1" t="inlineStr">
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation du restaurant scolaire à Saint-Julien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="X62" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Mail :
-[...3 lines deleted...]
- Tel : 02 31 06 61 80
+ Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Modalités d&amp;#039;accès au service :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
+ &lt;br /&gt;
+ - les missions de conseil sont gratuites,
+ &lt;br /&gt;
+ - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
-[...167 lines deleted...]
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U63" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Rhône Département (hors métropole de Lyon)</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>http://rhône.fr</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>http://atdr@rhone.fr</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Courriel : atdr&amp;#64;rhone.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Tél : 04 72 61 79 85
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>patricia.pompon@rhone.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>143371</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Evaluer les Gisements, potentiels et impacts des énergies marines renouvelables</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ L&amp;#039;industrie des énergies renouvelables en mer (éoliennes posées ou flottantes, hydroliennes, systèmes de récupération d&amp;#039;énergie thermique des mers, systèmes houlomoteurs...) en est à ses débuts et pourra être un creuset d&amp;#039;innovations ces prochaines années.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour sécuriser les investissements et diminuer les coûts des projets, une connaissance fine du secteur d&amp;#039;implantation des machines doit être apportée aux acteurs concernés le plus en amont possible de la définition du projet. Cette connaissance porte sur les gisements exploitables et le recensement des enjeux existants (les usages, les contraintes techniques et les sensibilités environnementales du milieu). Ces éléments serviront à réaliser l&amp;#039;état initial du site et à alimenter un éventuel débat public.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les porteurs de projets ont également besoin de ces informations afin de dimensionner le projet, de définir les suivis environnementaux et les mesures « éviter, réduire et compenser » adaptés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  D&amp;#039;autre part, les porteurs de projets doivent effectuer un suivi des impacts sur le milieu et vérifier l&amp;#039;efficacité des mesures de réduction et de compensation. Ces études doivent faire l&amp;#039;objet d&amp;#039;une expertise spécifique visant à garantir la qualité de ces travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le Cerema vous accompagne dans le développement des énergies renouvelable en mer en contribuant à l&amp;#039;analyse des potentiels, à l&amp;#039;identification des enjeux existants en mer et sur le littoral et au suivi des impacts.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En fonction des besoins, le Cerema peut vous apporter :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une assistance à maîtrise d&amp;#039;ouvrage, en amont du projet, pour la réalisation des études techniques et environnementales et l&amp;#039;état initial d&amp;#039;un site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Son expertise, durant chaque phase de vie de projet, afin de recenser les résultats des suivis du site et d&amp;#039;analyser l&amp;#039;efficacité des mesures de réduction et de compensation mises en place. Le Cerema pourra mettre en place un observatoire de suivi du site de la conception du parc jusqu&amp;#039;à la remise en état du site.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema travaillera en lien avec les services de l&amp;#039;État et les autres établissements publics.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Depuis 2010, le Cerema est un acteur majeur de la planification des énergies renouvelables en mer. Dans ce cadre, il développe une base de données mer et littoral à l&amp;#039;échelle de la France métropolitaine visant à identifier les enjeux à prendre en considération.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Cerema réalise pour le Ministère une expertise des études techniques et environnementales réalisées par les Établissements Publics pour la levée des risques du projet de parc éolien en mer situé au large de Dunkerque.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gisements-potentiels-impacts-energies-marines-renouvelables</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aef4-evaluer-les-gisements-potentiels-et-impacts-d/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-[...312 lines deleted...]
-      <c r="G66" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>140779</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de production d'électricité par énergie renouvelable (éolien et photovoltaïque)</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour renforcer la connaissance de vos réseaux et réaliser des actions d&amp;#039;optimisation de votre éclairage public, nous vous proposons la réalisation d&amp;#039;un audit éclairage public approfondi permettant :
-[...7 lines deleted...]
- - l&amp;#039;élaboration de scenari :
+ &lt;strong&gt;
+  Accompagnement personnalisé de la collectivité
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  de réduction des consommations d&amp;#039;électricité induite par l&amp;#039;éclairage public
-[...8 lines deleted...]
-  de stratégie d&amp;#039;abaissement de puissance ou d&amp;#039;extinction nocturne.
+  Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- LIVRABLES :
-[...27 lines deleted...]
-      <c r="O66" s="1" t="inlineStr">
+ - Identifier les points clés du projet
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Piloter le projet  les échanges avec le développeur
+&lt;/p&gt;
+&lt;p&gt;
+ - Optimiser les recettes pour le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - Mener un projet concerté, avec les acteurs locaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Agir dans le cadre d&amp;#039;une démarche participative
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  contact&amp;#64;territoire-energie-bfc.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/63ca-accompagner-les-projets-de-production-delectr/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G67" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>140764</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Produire de la chaleur à partir d'énergies renouvelables et de récupération</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Particulier</t>
-[...12 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J59" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable selon opération. Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ Développer les énergies renouvelables thermiques (biomasse, solaire, géothermie superficielle)
+&lt;/h1&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositif d&amp;#039;accompagnement :
+  Fonds Chaleur de l&amp;#039;ADEME
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -- valoriser les ressources du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - favoriser l&amp;#039;activité locale
+&lt;/p&gt;
+&lt;p&gt;
+ - réduire les émissions de gaz à effet de serre
+&lt;/p&gt;
+&lt;p&gt;
+ - s&amp;#039;affranchir des énergies fossiles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Favoriser la rénovation énergétique du parc privé.
-[...8 lines deleted...]
- Document contractuel (conventions type ..).
+ Chaufferie bois (granulés, plaquettes forestières) avec ou sans réseau de chaleur, production d&amp;#039;eau chaude sanitaire solaire, géothermie sur sondes ou sur nappe
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="O67" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="X67" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sylvie ROGNON, Directrice du G.I.P. ID77
-[...8 lines deleted...]
- Téléphone : 01 64 14 73 56
+ Différents critères techniques d&amp;#039;éligibilité à respecter
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  transitionenergetique&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 83 21
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c04-produire-de-la-chaleur-a-partir-denergies-ren/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-      <c r="A68" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>126158</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités et leurs groupements à la mise en oeuvre des projets énergies renouvelables</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Autre aide financière
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Photovoltaïque sur bâtiments et ombrières de parkings publics : le SIEGE 27 accompagne les collectivités et leurs groupements pour des installations photovoltaïques en assurant les études nécessaires puis la maîtrise d&amp;#039;ouvrage des projets ainsi que leur exploitation (
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
   &lt;li&gt;
    Bois énergie : le SIEGE 27 propose aux communes un accompagnement complet des études à l&amp;#039;exploitation des installations avec prise en charge financière des coûts d&amp;#039;investissement à hauteur de 80% hors réseau hydraulique interne (
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-bois.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-bois.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
   &lt;li&gt;
    Eolien / photovoltaïque au sol : le SIEGE 27 co-développe de tels projets en cas de délibération favorable de la commune d&amp;#039;étude ainsi que de son intercommunalité. L&amp;#039;objectif recherché par le SIEGE 27 est de garantir l&amp;#039;appropriation, le suivi et l&amp;#039;implication du territoire, soutenir des projets publics et citoyens, contribuer au capital/compte courant des sociétés de projet et ainsi accéder à leur gouvernance et optimiser les retombées économiques locales. Le portage du risque financier est assuré par le SIEGE 27 (
@@ -11336,3622 +10659,2186 @@
    et
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-eolien.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-eolien.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
   &lt;li&gt;
    Méthanisation : le SIEGE 27 accompagne les collectivités et leurs groupements à faire émerger des projets, en participant notamment financièrement aux maillages et renforcements des réseaux, soutient les porteurs de projet en leur donnant les conditions les plus favorables possibles en lien avec GRDF et les intercommunalités (
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-metha.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-metha.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
  &lt;/ul&gt;
  Plus d&amp;#039;informations par le biais des fiches thématiques disponibles sur le bouton descriptif complet.
  &lt;br /&gt;
 </t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Photovoltaïque sur ombrière : parking de la salle des fêtes de Verneusses, ...
   &lt;/li&gt;
   &lt;li&gt;
    Photovoltaïque sur bâtiments publics : toitures d&amp;#039;école (Thuit de l&amp;#039;Oison, Tillières sur Avre, Saint André de l&amp;#039;Eure,...), de salles des fêtes (Bourg Beaudoin,...).
   &lt;/li&gt;
   &lt;li&gt;
    Bois énergie : mairie/école de Surtauville,...
   &lt;/li&gt;
   &lt;li&gt;
    Photovoltaïque au sol : sur casiers de centres d&amp;#039;enfouissement de déchets (SDOMODE, SETOM), anciennes pistes bétonnées d&amp;#039;aérodrome (Saint André de l&amp;#039;Eure), anciennes carrières (Martot,...)
   &lt;/li&gt;
   &lt;li&gt;
    Eolien : Mesnil-Rousset, Vraiville/Mandeville/Surtauville/Terres de Bord/La Haye Malherbe, ...
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Eure</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.siege27.fr/categories/les-fiches-du-siege27</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  te&amp;#64;siege27.fr
 &lt;/p&gt;
 &lt;p&gt;
  02 32 39 82 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>mathilde.girard@siege27.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a272-accompagnement-des-collectivites-et-de-leurs-/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="69" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G69" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>117380</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une politique d'économie d'énergie pour les citoyens (hors PTRE)</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...26 lines deleted...]
-&lt;/h1&gt;
+Particulier</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser la rénovation énergétique du parc privé.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement vise à inciter les particuliers à faire des travaux d&amp;#039;économie d&amp;#039;énergie. Cela passe par une sensibilisation, du public via des stands, conférences, ateliers..., l&amp;#039;aide à l&amp;#039;identification de personnes en précarité énergétique, la mise en place de permanence info énergie, le conseil architectural, ou encore, dans le cadre de la mise en place d&amp;#039;une plateforme territoriale de rénovation énergétique, l&amp;#039;accompagnement des particuliers jusqu&amp;#039;à la phase travaux et l&amp;#039;animation du réseau des professionnels. Cette action comprend également un accompagnement de la collectivité à la définition d&amp;#039;un programme d&amp;#039;action climat-air-énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de conventions de partenariat ou de convention « plateforme ».
+&lt;/p&gt;
+&lt;p&gt;
+ Document contractuel (conventions type ..).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Réhabilitation
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/817a-mettre-en-place-une-politique-deconomie-dener/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>95302</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Intervenir en faveur du développement de l'agriculture, notamment en matière de bois énergie</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Disposant d&amp;#039;une importante surface boisée largement sous exploitée, le Département de l&amp;#039;Aude a adopté en 2006 le Plan Bois Energie ayant pour objectif de développer cette filière, pourvoyeuse d&amp;#039;emplois locaux et contribuant à la réduction des émissions de gaz à effet de serre et des charges de chauffage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Installation de chaufferies automatiques à bois.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires de cette aide sont : les établissements publics, les collectivités territoriales et les bailleurs sociaux publics
+&lt;/p&gt;
+&lt;p&gt;
+ Seules les installations de production de chaleur à alimentation automatique et utilisant les combustibles suivants sont concernés par le présent règlement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bois déchiqueté
+  &lt;/li&gt;
+  &lt;li&gt;
+   granulés de bois
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une chaufferie bois pour des logements, au moins 2 logements devront être chauffés par la même installation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etudes de faisabilité de chaufferies automatiques à bois
+  &lt;/li&gt;
+  &lt;li&gt;
+   Chaufferies automatiques à bois avec ou sans réseau de chaleur soit les équipements avec main d&amp;#039;œuvre suivants : chaudière bois et équipements associés (à l&amp;#039;exclusion de la production d&amp;#039;eau chaude sanitaire), génie civil chaufferie et silo, réseau primaire, sous-stations à l&amp;#039;exclusion de l&amp;#039;hydraulique et du réseau secondaires, maîtrise d&amp;#039;œuvre.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Extension de réseaux de chaleur alimentés à plus de 50% par du bois soit les équipement avec main d&amp;#039;œuvre suivants : réseau primaire, sous-stations à l&amp;#039;exclusion de l&amp;#039;hydraulique et du réseau secondaires, maîtrise d&amp;#039;œuvre.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plateformes de fabrication et de stockage de bois déchiqueté soit les travaux de la plateforme, qu&amp;#039;elle soit couverte ou non.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Si les investissements présentés ne sont pas uniquement dédiés au bois énergie, l&amp;#039;aide sera calculée au prorata de l&amp;#039;activité bois énergie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/bois-energie</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Aménagement Durable
+&lt;/p&gt;
+&lt;p&gt;
+ Chef de service : Michel Foussard
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Mail :
+   &lt;a href="mailto:michel.foussard&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+    michel.foussard&amp;#64;aude.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone :
+ 04 68 11 69 05
+  &lt;/li&gt;
+  &lt;li&gt;
+   Secrétariat : 04.68.11.66.32
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0271-intervenir-en-faveur-du-developpement-de-lagr/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2021</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>80365</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Bâtir le volet énergie-climat du projet de territoire et le mettre en œuvre</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Agences Locales de l'Energie et du Climat (FLAME)</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous  souhaiter  mettre  un  accent  particulier  sur  la  lutte  contre  le  changement  climatique  et  la  transition énergétique dans votre projet de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence  Locale  de  l&amp;#039;Energie  et  du  Climat  (ALEC)  de  votre  territoire  vous accompagne  dans  toutes  les étapes  de  votre  Projet de  Territoire  sur les  enjeux  énergie  et  climat,  que  vous  ayez  entamé  une  démarche Plan Climat Air Energie Territorial (PCAET) ou pas grâce à :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Dispositif d&amp;#039;accompagnement :
-[...20 lines deleted...]
-&lt;p&gt;
+  sa connaissance des acteurs du territoire, l&amp;#039;ALEC vous facilite la concertation indispensable à votre Plan territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ses liens privilégiés avec l&amp;#039;observatoire régional Energie-Climat et les gestionnaires de réseaux, l&amp;#039;ALEC vous apportera les données nécessaires à l&amp;#039;établissement du diagnostic initial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  sa connaissance fine du territoire, l&amp;#039;ALEC vous aidera à définir les axes stratégiques de votre PT en lien avec les enjeux énergie-climat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aux actions qu&amp;#039;elle mène déjà sur le territoire, l&amp;#039;ALEC vous aidera à définir et mettre en oeuvre un plan d&amp;#039;actions concret adapté à votre territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à sa présence dans la durée, l&amp;#039;ALEC vous permettra de réaliser un suivi précis de votre Plan territorial.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Risques naturels
+Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.federation-flame.org/</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un site internet :
+ &lt;a href="https://www.federation-flame.org/"&gt;
+  https://www.federation-flame.org/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez la Fédération :
+ &lt;a&gt;
+  contact&amp;#64;federation-flame.org
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
-[...119 lines deleted...]
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/90ea-batir-le-volet-energie-climat-du-projet-de-te/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2021</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G70" s="1" t="inlineStr">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>56183</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Etudier l'opportunité technique et économique d'une installation bois énergie</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...24 lines deleted...]
-&lt;p&gt;
+ L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût, dans la limite d&amp;#039;une étude par an par collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;étude porte sur l&amp;#039;opportunité de réaliser un projet bois énergie pour le chauffage de bâtiments publics, en substitution à des énergies fossiles. L&amp;#039;étude peut porter sur une chaufferie dédiée, un réseau technique ou un réseau de chaleur bois énergie (bois déchiqueté ou granulés).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O70" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="X70" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...22 lines deleted...]
-&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ae9-etudier-lopportunite-technique-et-economique-/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-[...321 lines deleted...]
-      <c r="E73" s="1" t="inlineStr">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>42869</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>S'engager dans le programme de labellisation Climat-Air-Énergie Cit'ergie</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
-[...95 lines deleted...]
-      <c r="G74" s="1" t="inlineStr">
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...21 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...33 lines deleted...]
- plafond de l&amp;#039;aide : 200 K€
+ Cit&amp;#039;ergie est un programme de management et de labellisation qui
+ récompense les collectivités pour la mise en œuvre d&amp;#039;une politique climat­-air-énergie ambitieuse.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide consiste en un accompagnement financier par un conseiller Cit&amp;#039;ergie accrédité par l&amp;#039;ADEME et un accompagnement technique à la prise en main de la démarche d&amp;#039;évaluation et de labellisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre au défi que constitue le changement climatique, les collectivités locales ont un rôle déterminant à jouer dans la définition et la mise en œuvre d&amp;#039;actions visant à la réduction des émissions de gaz à effet de serre, l&amp;#039;amélioration de l&amp;#039;efficacité énergétique, la réduction de la pollution atmosphérique, le développement des énergies renouvelables ou encore l&amp;#039;adaptation au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est maintenant acquis qu&amp;#039;un engagement fort de la collectivité dans la transition énergétique est synonyme de développement économique, d&amp;#039;attractivité et de qualité de vie pour ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Cependant, même motivées pour agir, les collectivités se trouvent face à de nombreuses interrogations :
+&lt;/p&gt;
+&lt;p&gt;
+ Comment mettre en place une politique énergétique efficace ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quelle méthode suivre pour conduire et réussir un Plan Climat Air Energie Territorial (PCAET) ambitieux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Comment s&amp;#039;intégrer dans les objectifs air-énergie-climat régionaux et nationaux ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le label européen European Energy Award (EEA), décliné en France via le programme Cit&amp;#039;ergie, est destiné en particulier aux intercommunalités souhaitant conduire des politiques actives.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label Cit&amp;#039;ergie évalue les collectivités sur les actions qu&amp;#039;elles conduisent dans le cadre de leurs compétences propres et dans leur sphère d&amp;#039;influence. Via un catalogue de mesures concrètes, la labellisation prend en compte tous les leviers possibles pour l&amp;#039;engagement d&amp;#039;actions énergie climat sur le territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Projets éligibles :
-[...82 lines deleted...]
-      <c r="N74" s="1" t="inlineStr">
+ Structuration, suivi, et évaluation du plan climat-air-énergie (PCAET)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...313 lines deleted...]
-Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Recyclage et valorisation des déchets
-[...17 lines deleted...]
-Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
-[...9 lines deleted...]
-Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
-Mobilité partagée
 Logistique urbaine
-Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...11 lines deleted...]
-      <c r="O75" s="1" t="inlineStr">
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S75" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un seul déposant est attendu par dossier ; les projets collaboratifs ne sont pas éligibles. Il est vivement conseillé de contacter l&amp;#039;ADEME en amont du dépôt du dossier pour tous renseignements ou conseils relatifs au montage et à la soumission de votre dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://citergie.ademe.fr/contact/</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:citergie&amp;#64;ademe.fr?subject&amp;#61;Contact%20via%20aides-territoires.beta.gouv.fr"&gt;
+  citergie&amp;#64;ademe.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04 15 09 82 07 (permanence de 9h à 12h30 et de 14h à 16h30, du lundi au vendredi)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.vallee@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3ba-sengager-dans-le-programme-de-labellisation-c/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2020</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>166381</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>MIE – MIE 2 Énergie - Projets d'intérêt commun et mutuel</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>MIE – MIE 2 Énergie - Projets d&amp;apos;intérêt commun et mutuel 2026 – 2026</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;MIE - Mécanisme pour l’Interconnexion en Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;600 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 600 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : des projets de tout budget sont acceptés&lt;/li&gt;  &lt;/ul&gt;  &lt;div&gt;  &lt;div id="fiche_fr_Montant_preview"&gt;   La subvention accordée peut être inférieure au montant demandé.   &lt;/div&gt;  &lt;/div&gt;  &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Permettre la mise en œuvre de projets d&amp;#039;intérêt commun (PIC) et de projets d&amp;#039;intérêt mutuel (PIM) dans le cadre du déploiement des réseaux transeuropéens dans le secteur de l&amp;#039;énergie&lt;/li&gt;    &lt;li&gt;Soutenir les PIC et les PIM dans le domaine des infrastructures énergétiques qui présentent des avantages socio-économiques significatifs et garantissent une plus grande solidarité entre les États membres&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Etudes&lt;/li&gt;    &lt;li&gt;Travaux&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays associés au programme MIE ou pays avec lesquels des négociations sont en cours en vue d&amp;#039;un accord d&amp;#039;association et pour lesquels cet accord entrera en vigueur avant la signature de la subvention (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/guidance/list-3rd-country-participation_cef_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CINEA-CEF-ENERGY-CALLS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/cef/wp-call/2026/call-fiche_cef-e-2026-pci-pmi_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;callIdentifier&amp;#61;CEF-E-2026-PCI-PMI" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/cef2027" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="Q66" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
-[...48 lines deleted...]
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/mie-mie-2-energie-projets-dinteret-commun-et-mutuel-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mie-mie-2-energie-projets-d-apos-interet-commun-et-mutuel-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD66" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="76" spans="1:27" customHeight="0">
-      <c r="A76" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>165374</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Produire et distribuer de la chaleur pour les bâtiments publics avec une chaufferie bois-énergie</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
-Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Bois-énergie et réseaux de chaleur&lt;/h4&gt;&lt;p&gt;L&amp;#039;installation d&amp;#039;une chaufferie et de son réseau de chaleur
 associé offre de nombreux avantages, notamment la mutualisation de la
 maintenance et de l&amp;#039;approvisionnement en combustible, ainsi qu&amp;#039;une optimisation
 des coûts de l&amp;#039;énergie. &lt;/p&gt;&lt;p&gt;Avec la compétence « production et distribution de chaleur
 », le Te61 poursuit son engagement en faveur de la transition énergétique en
 permettant aux collectivités adhérentes de s’équiper de chaufferie
 bois-énergie. Un service « clé en main » pour la collectivité qui est
 accompagnée tout au long du projet.&lt;/p&gt;&lt;p&gt;Pour savoir s’il est possible ou non de créer une chaufferie
 bois-énergie, le Te61 réalise une note d’opportunité. Celle-ci ne se substitue
 pas à une étude de faisabilité ultérieure, mais permet d’en établir le cahier
 des charges.&lt;/p&gt;&lt;p&gt;Une convention établie entre la collectivité adhérente et le
 Te61 permet d’en définir les modalités. Pour les installations de petites
 puissances, la note d’opportunité est souvent la seule étape de réflexion
 nécessaire au projet.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2025-08-06-101752-689310dd25e72.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/classification-des-communes-689311e90fd8c.png" alt /&gt;&lt;/p&gt;&lt;h4&gt;&lt;br /&gt;&lt;/h4&gt;&lt;ul type="disc"&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Le transfert de compétence&lt;/h4&gt;&lt;p&gt;Par transfert de la compétence, le Territoire d’Énergie Orne devient maître d’ouvrage du projet. La collectivité adhérente bénéficie ainsi des services, de l’expertise et de l’accompagnement d’un technicien pour la mise en œuvre de la chaufferie bois-énergie et de son éventuel réseau de chaleur associé. &lt;/p&gt;&lt;p&gt;Le Te61 :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Etudie les solutions techniques,&lt;/li&gt;&lt;li&gt;Investit et accompagne la collectivité dans la mise en place de la chaufferie bois-énergie,&lt;/li&gt;&lt;li&gt;Exploite la chaufferie avec l&amp;#039;adhérent.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les coûts associés à cette mission sont portés en partie par le Te61.&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/participation-chaufferie-68932a5d95296.png" alt /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Orne</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://te61.fr/energies-renouvelables/bois-energie-et-reseaux-de-chaleur/</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;David Durand - ingénieur bois énergie - david.durand&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>accueil@te61.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/chauffer-les-batiments-publics-avec-les-chaufferie-bois-energie/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Énergie Orne</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2025</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-[...393 lines deleted...]
-      <c r="A80" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>146793</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Déployer un dispositif d’accompagnement aux énergies renouvelables thermiques pour les collectivités, entreprises, bailleurs et associations</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Contrat chaleur renouvelable</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Ademe - Direction régionale Hauts-de-France</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...9 lines deleted...]
-      <c r="J80" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J68" s="1" t="inlineStr">
         <is>
           <t>Au forfait ou en %</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Approuvé en février 2021, le Plan Climat Air Energie Territorial (PCAET) permet de développer fortement les énergies renouvelables et de récupération (EnR&amp;amp;R). La MEL vise ainsi une multiplication par 2,3 de la production locale entre 2016 et 2030.
 &lt;/p&gt;
 &lt;p&gt;
  Pour ce faire, la MEL déploie un contrat de chaleur renouvelable pour une première période de 3 ans. Financé par l&amp;#039;ADEME dans le cadre du Fonds Chaleur, il vise à accompagner financièrement et techniquement les acteurs du territoire (hors particuliers) : communes, entreprises, industries, bailleurs sociaux, copropriétés, équipements médico-sociaux, acteurs agricoles - souhaitant produire des énergies renouvelables thermiques (géothermie, biomasse, solaire thermique, réseaux, récupération de chaleur fatale).
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif est ouvert à des projets de toute taille (bâtiment neuf, réhabilitation, changement de production de chaleur) et offre un soutien technique et financier pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;accompagnement en ingénierie,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des études de diagnostic, de faisabilité et missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des investissements.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Quel financement ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Jusqu&amp;#039;à 70 % pour les études,
   &lt;/li&gt;
   &lt;li&gt;
    Selon les barèmes forfaitaires du fond chaleur ADEME pour les travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sur les 3 prochaines années, près de 8 M€ d&amp;#039;aides pour la chaleur renouvelable seront apportés aux acteurs du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement d&amp;#039;une chaudiere biomasse pour une médiateque
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une installation solaire thermique pour un établissement de santé
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;un raccordement de deux copropriétés au réseau de chaleur urbain
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une étude de faisabilité pour une opération de géothermie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout d&amp;#039;acteur hors particulier
 &lt;/p&gt;
 &lt;p&gt;
  Critères du fond chaleur
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.lillemetropole.fr/chaleur-renouvelable-la-mel-accompagne-les-projets-de-son-territoire</t>
         </is>
       </c>
-      <c r="W80" s="1" t="inlineStr">
+      <c r="W68" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.lillemetropole.fr/</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Alexandre Pauvert :
    &lt;a target="_self"&gt;
     a.pauvert&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Maxime Lassalle :
    &lt;a target="_self"&gt;
     m.lassalle&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a target="_self"&gt;
     enr&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>apauvert@lillemetropole.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80db-contrat-chaleur-renouvelable-metropole-europe/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Métropole Européenne de Lille</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2023</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="81" spans="1:27" customHeight="0">
-[...27 lines deleted...]
-Ingénierie technique
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>141760</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier des meilleurs prix du marché (électricité, gaz naturel et/ou bois-énergie)</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...21 lines deleted...]
- Toutes les informations sont disponibles sur le bouton descriptif complet.
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire organise des groupements d&amp;#039;achats d&amp;#039;énergies pour faire bénéficier les adhérents à la compétence des meilleurs prix de l&amp;#039;énergie.
+ &lt;br /&gt;
+ Adhérer au groupement de commandes permet également d&amp;#039;apporter une sécurité technique et juridique pour les procédures d&amp;#039;appels d&amp;#039;offres.
+ &lt;br /&gt;
+ Le syndicat est un service public local qui agit dans l&amp;#039;intérêt des consommateurs d&amp;#039;énergies, en apportant son expertise de manière indépendante et neutre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O81" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X81" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://te42.fr</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Patrick Mounier&lt;br /&gt;mounier&amp;#64;siel42.fr&lt;br /&gt;04 77 43 89 16&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/196f-beneficier-des-meilleurs-prix-du-marche-elect/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>56180</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'efficacité énergétique de son patrimoine bâti avec le Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J70" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement réalisé par le SDEC ENERGIE,  qui prend en charge une partie de son coût.</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- te&amp;#64;siege27.fr
-[...2 lines deleted...]
- 02 32 39 82 00
+ Le Conseil en Energie Partagé (CEP) est un accompagnement pour améliorer la performance énergétique du patrimoine bâti des collectivités. Il se décline en 3 niveaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 1 : Suivre ses consommations et ses dépenses d&amp;#039;énergies. Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies,  réunion de suivi annuel d&amp;#039;aide au repérage des bâtiments à enjeux de rénovation (dont décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 500€/an &amp;#43; 50€/bâtiment/an
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 2 : Élaborer et suivre sa stratégie de rénovation. Prédiagnostic (visite), analyse des contrats d&amp;#039;énergies, réalisation d&amp;#039;un audit énergétique externalisé, définition d&amp;#039;une stratégie de rénovation, réalisation d&amp;#039;études ou accompagnement à leur réalisation selon les besoins (enregistrement de température, thermographie infrarouge), aide à la saisie des données sur la plateforme OPERAT (décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5500€/bâtiment
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 3 (expérimental) : Réaliser ses travaux de rénovation. Appui à l&amp;#039;obtention des aides financières mobilisables, maîtrise d&amp;#039;ouvrage des travaux de rénovation (mandat), réalisation du marché de maîtrise d&amp;#039;oeuvre, suivi de la réalisation et de l&amp;#039;efficacité des travaux de rénovation en lien avec la maîtrise d&amp;#039;oeuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5% du coût des travaux
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
-[...44 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région vous aide activement à faire des économies d&amp;#039;énergie grâce à l&amp;#039;éco-chèque Logement.
-[...134 lines deleted...]
- Retrouvez tous les contacts et démarches à suivre ici : https://www.laregion.fr/ecochequelogement
+ Etre adhérent au SDEC ENERGIE.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Souscrire au niveau 1 pour bénéficier du niveau 2 et souscrire au niveaux 1 et 2 pour bénéficier du niveau 3
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
-[...148 lines deleted...]
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
+Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X83" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/sites/sdec.createurdimage.fr/files/sdec_guide_aides_230412_v6.pdf</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Marielle DIVAY, Directrice : 03 27 98 21 00
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/202f-realiser-un-diagnostic-du-patrimoine-public-d/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="84" spans="1:27" customHeight="0">
-[...98 lines deleted...]
-      <c r="G84" s="1" t="inlineStr">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>166462</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Énergie - Axe Efficacité énergétique et thermique du bâti et sobriété de l'éclairage public</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Énergie - Axe Efficacité énergétique et thermique du bâti et sobriété de l'éclairage public</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>Le contrat énergie est un cadre d’engagement partenarial entre la Région Île-de-France et les communes et structures intercommunales qui portent un programme pluriannuel d’investissement concourant à la transition énergétique de leur territoire.&lt;br /&gt; &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Qui peut en bénéficier ?&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;EPCI&lt;/li&gt;&lt;li&gt;EPT&lt;/li&gt;&lt;li&gt;Syndicats de communes ou mixtes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En cas de maîtrise d’ouvrage déléguée, sont éligibles les actions réalisées sous maîtrise d’ouvrage publique ou privée (SEM, SPL, ou tout autre type d’opérateur) et bénéficiant d’une participation financière de la commune ou de l’EPCI. Les bénéficiaires des subventions régionales sont les communes et structures intercommunales en leur qualité de délégant, charge à elles de reverser la subvention régionale au délégataire.&lt;/p&gt;&lt;h3&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;Un montant plafond global de 1.000.000€ en investissement est proposé par contrat énergie avec : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un plancher de subvention par opération de 10.000€ minimum,&lt;/li&gt;&lt;li&gt;Un taux d’intervention par opération maximum de 50%.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité des projets &lt;/strong&gt;&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Le détail des conditions d’éligibilité est précisé au sein du RI Contrat énergie.&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Le détail des dépenses subventionnables est précisé au sein de la notice technique de l’axe Efficacité énergétique et thermique du bâti et sobriété de l&amp;#039;éclairage public.&lt;/p&gt;&lt;h3&gt;Pour quel type de projet ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;Les opérations éligibles peuvent concerner les actions suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;strong&gt;Rénovation énergétique et thermique du bâti tertiaire&lt;/strong&gt; des collectivités permettant un gain significatif en énergie finale agissant majoritairement sur l’isolation de l’enveloppe du bâtiment et/ou rafraichissement des bâtiments publics pour faire face aux canicules,&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les opérations de modernisation d’installations d’éclairage public&lt;/strong&gt; s’inscrivant dans une réflexion globale de diminution de la pollution lumineuse et de création d’une trame noire.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;Démarches&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;En premier lieu le porteur de projet doit prendre contact avec les services régionaux, à l’adresse &lt;a href="mailto:cvb&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;/a&gt;&lt;a href="mailto:contrat-energie&amp;#64;iledefrance.fr"&gt;&lt;span&gt;contrat-energie&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;avec la liste des projets qu’il souhaite intégrer dans le contrat.&lt;br /&gt;&lt;br /&gt;Dans un second temps il dépose sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; la ou les opérations qu&amp;#039;il souhaite inclure dans sa candidature au contrat. Sur la plateforme mesdemarches, chaque axe du contrat dispose d&amp;#039;un téléservice de dépôt dédié. Si le contrat comprend plusieurs opérations, chaque opération devra faire l&amp;#039;objet d&amp;#039;un dépôt distinct sur le téléservice de l&amp;#039;axe concerné.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour chaque contrat, une fois connecté sur le téléservice, seront donc demandées :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les pièces génériques au contrat : à ne déposer qu&amp;#039;une seule fois lors du dépôt sur une des opérations proposées au contrat,&lt;/li&gt;&lt;li&gt;les pièces spécifiques pour chaque opération déposée par axe, ainsi que des champs d’information sur l’opération à renseigner directement sur mesdemarches (ex : typologie de projet, indicateurs, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tant que vous n’avez pas transmis le dossier (validation finale) celui-ci n’est pas visible par la Région. &lt;/p&gt;&lt;p&gt;Après examen par les services de la Région, la Commission permanente du Conseil régional approuve le contrat, le montant de la dotation régionale prévisionnelle et les conventions de financement qui en découlent. Le contrat énergie prend effet à compter de son approbation par la Commission permanente du Conseil régional. Chaque opération prévue au programme du contrat est également présentée à la Commission permanente du Conseil régional pour attribution de la subvention correspondante.&lt;br /&gt;&lt;br /&gt;Un nouveau contrat ne peut être approuvé par la Commission permanente de la Région qu&amp;#039;à la double condition qu&amp;#039;un délai minimum de trois ans depuis l&amp;#039;approbation du contrat se soit écoulé et que l&amp;#039;ensemble des subventions liées au contrat aient été soldées ou non versées par abandon ou par application des règles de caducité du Règlement budgétaire et financier de la Région.&lt;/p&gt;&lt;p&gt;Dépôt permanent sur la plateforme &lt;a href="https://mesdemarches.iledefrance.fr/" title="mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour en savoir plus :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour voir le fonctionnement global du Contrat Energie : &lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie" target="_blank"&gt;cliquez ici&lt;/a&gt;.&lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat Énergie - Axe Développement des énergies renouvelables et de récupération (ENR&amp;amp;R)&lt;strong&gt;: &lt;/strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-energies-renouvelables" target="_blank"&gt;cliquez ici&lt;/a&gt;&lt;strong&gt;. &lt;/strong&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat vert et Bleu : &lt;strong&gt; &lt;/strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu" target="_blank"&gt;cliquez ici&lt;/a&gt;.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contrat-energie&amp;#64;iledefrance.fr"&gt;&lt;span&gt;contrat-energie&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-l-eclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>161749</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans l’investissement de vos réseaux de chaleur ou de froid, alimentés par des énergies renouvelables et/ou de récupération</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Extension et création de réseaux de chaleur ou de froid</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif poursuivi par cet accompagnement financier est de&lt;strong&gt; vous aider à mobiliser davantage de chaleur et/ou de froid issus de production d’EnR&amp;amp;R&lt;/strong&gt; (Énergies renouvelables et de récupération).&lt;/p&gt;&lt;p&gt;Le montant de votre aide est calculé sur la base d’une analyse économique ou sur la base d’une aide forfaitaire. Cela dépend de la puissance de l’installation sur laquelle votre réseau est, ou sera, connecté.&lt;/p&gt;&lt;p&gt;Quelques critères doivent être respectés pour pouvoir bénéficier de l’aide : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Votre réseau &lt;strong&gt;assure des services publics de distribution de la chaleur&lt;/strong&gt; (la collectivité est autorité organisatrice).&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau de chaleur &lt;strong&gt;existe au sens fiscal&lt;/strong&gt;, avec au moins deux clients distincts du maître d’ouvrage.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau technique &lt;strong&gt;distribue uniquement de la chaleur&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les projets sont obligatoirement raccordés à des unités physiques de production EnR&amp;amp;R&lt;/strong&gt; par biomasse, solaire thermique, géothermie, méthanisation, récupération de chaleur fatale (sur process industriel, UIOM (Unité d&amp;#039;Incinération d&amp;#039;Ordures Ménagères)…) et/ou cogénération.&lt;/p&gt;&lt;p&gt;L’aide aux réseaux de l’ADEME porte &lt;strong&gt;exclusivement sur la fonction « distribution »&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Elle est conditionnée aux caractéristiques techniques de mise en œuvre des réseaux prévus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;production supplémentaire&lt;br /&gt;&lt;/li&gt;&lt;li&gt;part d’EnR&amp;amp;R&lt;br /&gt;&lt;/li&gt;&lt;li&gt;densité énergétique&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Elle est aussi conditionnée aux éventuels autres financements sollicités (par exemple Conseil Régional).&lt;/p&gt;&lt;p&gt;Des aides pour réaliser vos études existent par ailleurs, sur ces mêmes pages AGIR.&lt;/p&gt;&lt;p&gt;Pour les projets de &lt;strong&gt;réseaux de chaleur associés à une demande de financement d&amp;#039;installation de production ou de récupération de chaleur&lt;/strong&gt;, merci de vous référer aux « Pièces à déposer » des pages AGIR dédiées à chaque type de production (&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse énergie&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface et aérothermie&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-a-partir-geothermie-profonde"&gt;Géothermie profonde&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Chaleur Fatale&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Solaire&lt;/a&gt;).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/extension-et-creation-de-reseaux-de-chaleur-ou-de-froid/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>161762</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre diagnostic énergétique afin de mettre en évidence les solutions de réduction des consommations d’énergie de vos serres</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique et identification d'actions énergétiques prioritaires pour les serres</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
 Entreprise privée
-Particulier
-[...156 lines deleted...]
-Voirie et réseaux
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face au défi climatique et à la volatilité du prix des énergie fossiles, &lt;strong&gt;maîtriser son énergie et envisager la substitution&lt;/strong&gt; de ses consommations résiduelles d&amp;#039;&lt;strong&gt;énergie fossile par une énergie renouvelable sont devenu stratégique&lt;/strong&gt;s, notamment à l&amp;#039;aide de diagnostics énergétiques et d&amp;#039;études de faisabilité. Leurs analyses sont précieuses pour les structures agricoles.&lt;/p&gt;&lt;p&gt;Le diagnostic énergétique fournit ainsi des éléments concrets pour agir à court et moyen termes :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Faire le bilan de ses consommations énergétiques.&lt;/li&gt;&lt;li&gt;Préconisation des actions les plus efficaces et rentables à mener pour réduire ses consommations d&amp;#039;énergie.&lt;/li&gt;&lt;li&gt;Hiérarchisation des actions en fonction du temps de retour sur investissement et de la facilité de leur mise en œuvre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette démarche peut permettre de réaliser jusqu&amp;#039;à&lt;strong&gt; 50 &lt;/strong&gt;&lt;strong&gt;% d&amp;#039;&lt;/strong&gt;&lt;strong&gt;é&lt;/strong&gt;&lt;strong&gt;conomies sur un site.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;étude complémentaire des solutions énergétiques permet d&amp;#039;&lt;strong&gt;identifier la source d&amp;#039;énergie renouvelable la plus adaptée aux besoins de votre site&lt;/strong&gt; et de valider la pertinence d&amp;#039;un investissement dans une de ces solutions pour substituer vos consommations résiduelles d&amp;#039;énergie fossile.&lt;/p&gt;&lt;p&gt;L&amp;#039;ADEME prend en charge les coûts de votre diagnostic énergétique jusqu’à une hauteur de 80 % pour une petite entreprise. L&amp;#039;aide est accordée dans la limite d&amp;#039;un plafond de dépenses éligibles fixé à 100 000 €.&lt;/p&gt;&lt;p&gt;Quelles sont les étapes d&amp;#039;un audit énergétique ?&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Choisissez l&amp;#039;auditeur énergétique&lt;/strong&gt; qui va vous accompagner. Vérifier ses références et ses compétences en matière de diagnostic énergétique et d&amp;#039;énergies renouvelables. Un groupement peut également permettre d&amp;#039;apporter toutes les compétences souhaitées.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Aux côtés de l&amp;#039;auditeur, vous &lt;strong&gt;définissez les objectifs de l&amp;#039;audit&lt;/strong&gt; ainsi que son &lt;strong&gt;périmètre.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;De &lt;strong&gt;nombreux paramètres sont examinés au sein de votre exploitation&lt;/strong&gt; (performance des serres, équipements présents, conditions d&amp;#039;exploitation, itinéraires techniques de culture, températures de consigné, taux d&amp;#039;humidité, etc.). Un &lt;strong&gt;état des lieux complet de vos consommations&lt;/strong&gt; est ainsi réalisé afin que vous ayez une vision précise de votre situation énergétique.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les pistes d&amp;#039;amélioration sont identifiées&lt;/strong&gt;, ainsi que les gains économiques associés et le temps de retour sur investissement. Vous pouvez alors définir un plan d&amp;#039;actions.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Hiérarchisez&lt;/strong&gt; et &lt;strong&gt;planifiez les actions&lt;/strong&gt; en fonction de leur faisabilité et de leur temps de retour sur investissement.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Étudiez les sources d&amp;#039;énergie renouvelables&lt;/strong&gt; à proximité et adaptées aux besoins de votre site. Vous pouvez alors choisir la solution la plus pertinente techniquement et économiquement.&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Recyclage et valorisation des déchets
-[...13 lines deleted...]
-Qualité de l'air
 Biodiversité
-Equipement public
-[...28 lines deleted...]
-      <c r="S84" s="1" t="inlineStr">
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
-[...530 lines deleted...]
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/diagnostic-energetique-identification-dactions-energetiques-prioritaires</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diagnostic-energetique-et-identification-dactions-energetiques-prioritaires-pour-les-serres/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="85" spans="1:27" customHeight="0">
-      <c r="A85" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>83479</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C85" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H85" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -15009,77 +12896,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -15101,79 +12988,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -15206,397 +13093,1351 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-[...304 lines deleted...]
-      <c r="G89" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de Guadeloupe
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE du Morbihan
+CAUE du Loiret
+CAUE du Loir-et-Cher
+CAUE de la Creuse
+CAUE de Corse
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de la Martinique
+CAUE de l'Île-de-la-Réunion
+CAUE de la Guyane
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...5 lines deleted...]
-          <t>Ingénierie technique
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>126156</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner à la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Econome de flux / Conseiller énergie</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)
+Ingénierie technique
 Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un accompagnement par un économe de flux/conseiller énergie afin de : réaliser un inventaire de son patrimoine, analyser et suivre ses consommations et dépenses énergétiques, proposer des améliorations et définir des priorités en vue d&amp;#039;un plan d&amp;#039;actions pluriannuel, se faire accompagner à la mise en œuvre des actions, valoriser les certificats d&amp;#039;économie d&amp;#039;énergie, suivre les performances post-travaux, être sensibiliser et s&amp;#039;informer sur les questions énergétiques,... et également se faire accompagner à la mise en œuvre des obligations liées au dispositif &amp;#34;éco énergie tertiaire&amp;#34;.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;audits énergétiques à coût réduit : grâce à un marché à bons de commande porté par le SIEGE 27 avec un reste à charge pour la commune fixé entre 20 et 75%.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser vos certificats d&amp;#039;économie d&amp;#039;énergie : prestataire mis à disposition gratuitement afin de vérifier l&amp;#039;éligibilité des dépenses puis collecter les justificatifs nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un fonds de concours de 10 000€ pour tout travaux éligibles aux certificats d&amp;#039;économie d&amp;#039;énergie de plus de 20 000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toutes les informations sont disponibles sur le bouton descriptif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Accompagnement par un économe de flux/conseiller énergie, réalisation d&amp;#039;audits énergétiques : ouvert à toutes les communes ne pouvant pas bénéficier d&amp;#039;un tel accompagnement par le biais de son intercommunalité.
+&lt;/p&gt;
+&lt;p&gt;
+ - Récupération des Certificats d&amp;#039;Économie d&amp;#039;Énergie : ouvert à toutes collectivités ou groupements de collectivités, hormis les communes pouvant déjà bénéficier d&amp;#039;un tel accompagnement par le biais de son intercommunalité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fonds de concours : ouvert à toutes les communes rurales du département de l&amp;#039;Eure dites &amp;#34;communes C&amp;#34;.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.siege27.fr/sites/default/files/fiche-reno.pdf</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ te&amp;#64;siege27.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 32 39 82 00
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.girard@siege27.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e12a-accompagnement-a-la-renovation-energetique-de/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2023</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>161766</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Demander une cofinancement pour la création de postes de Conseil en énergie partagé (CEP) et obtenir un accompagnement à travers un parcours de formation dédié</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la création de postes de Conseil en énergie partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;ADEME cofinance la création de postes CEP, pendant 3 ans. L’objectif est que les économies générées par le CEP contribuent à financer son poste au bout de 3 ans. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;ADEME anime le dispositif en proposant aux CEP un parcours de formation dédié, un espace collaboratif comprenant un forum d’échanges et un répertoire partagé, des webinaires et des réunions d&amp;#039;échange.&lt;/p&gt;&lt;p&gt;Les missions du CEP au quotidien consistent à :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;réaliser des bilans énergétiques&lt;/strong&gt; et proposer des &lt;strong&gt;améliorations hiérarchisées&lt;/strong&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;accompagner les projets énergétiques&lt;/strong&gt; engagés par les communes&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;sensibiliser&lt;/strong&gt; les élus/gestionnaires/utilisateurs&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;initier des opérations collectives&lt;/strong&gt; à l&amp;#039;échelle du territoire (achats groupés, valorisation des CEE...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’objectif principal du CEP est d’&lt;strong&gt;accompagner et de conseiller les petites communes et les intercommunalités adhérentes&lt;/strong&gt; sur leur patrimoine public en matière de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;réduction des consommations, dépenses et émissions de CO₂&lt;br /&gt;&lt;/li&gt;&lt;li&gt;développement des Énergies Renouvelables&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les postes CEP peuvent être portés par différents types d’acteurs : syndicats d’énergie, ALEC, EPCI, Pays/PETR/PNR, associations.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Consultez la &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/sites/default/files/2023-01/charte-conseil-energie-partage-cep-2022.pdf"&gt;charte CEP&lt;/a&gt; pour comprendre les contours d&amp;#039;une mission CEP ainsi que les valeurs qui l&amp;#039;accompagnent.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_975_977_978_984_986_987_988_989</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/soutien-a-creation-postes-conseil-energie-partage-cep</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-creation-de-postes-de-conseil-en-energie-partage-cep/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>60102</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F78" s="1" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L89" s="1" t="inlineStr">
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
 &lt;/p&gt;
 &lt;p&gt;
  Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   études techniques, audits énergétiques
  &lt;/li&gt;
  &lt;li&gt;
   business plans et conseils financiers
  &lt;/li&gt;
  &lt;li&gt;
   conseils juridiques
  &lt;/li&gt;
  &lt;li&gt;
   préparation de procédures d&amp;#039;appels d&amp;#039;offres
  &lt;/li&gt;
  &lt;li&gt;
   regroupement de projets
  &lt;/li&gt;
  &lt;li&gt;
   gestion de projets
@@ -15669,649 +14510,940 @@
  &lt;li&gt;
   les logements sociaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3) Transport et mobilité en ville
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  ELENA appuie également les projets innovants liés aux transports et à la mobilité dans les zones urbaines qui permettent de réaliser des économies d&amp;#039;énergie et de réduire les émissions.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets admissibles couvrent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les investissements visant à encourager l&amp;#039;utilisation et l&amp;#039;intégration de solutions innovantes axées sur les combustibles de substitution dans le domaine de la mobilité urbaine, par exemple ceux ayant trait aux véhicules et aux installations de recharge
  &lt;/li&gt;
  &lt;li&gt;
   les investissements promouvant l&amp;#039;introduction à grande échelle de nouveaux modes de transport plus économes en énergie, qui, dans les zones urbaines, peuvent revêtir de nombreuses formes, comme par exemple : mobilité partagée, logistique urbaine, systèmes de transport intelligents, infrastructures urbaines (y compris les investissements dans les modes de déplacement doux ou dans la mobilité qui ne repose pas sur les transports motorisés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.eib.org/fr/products/advising/elena/map.htm" rel="noopener" target="_blank"&gt;
   Exemples de projets en cours
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.eib.org/fr/products/advising/elena/completed-projects/index.htm"&gt;
   Exemples de projets achevés
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Réhabilitation
 Logement et habitat
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets d&amp;#039;assistance technique relevant d&amp;#039;ELENA ne doivent pas poursuivre de but lucratif.
 &lt;/p&gt;
 &lt;p&gt;
  C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.eib.org/fr/products/advising/elena/index.htm</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour présenter une demande initiale de financement, contactez directement la Banque Européenne d&amp;#039;Investissement par courriel à l&amp;#039;adresse elena&amp;#64;eib.org et utilisez
  &lt;a href="https://www.eib.org/attachments/documents/elena-pre-application-formfr.docx"&gt;
   le formulaire de préadmission
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour soumettre sa candidature :
  &lt;a href="https://www.eib.org/fr/products/advising/elena/index.htm" rel="noopener" target="_blank"&gt;
   https://www.eib.org/fr/products/advising/elena/index.htm
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>annelise.brouste@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b772-investir-en-faveur-de-lefficacite-energetique/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD78" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2020</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="90" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G90" s="1" t="inlineStr">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>166348</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Encourager le remplacement d’installations utilisant des énergies fossiles par la mise en place d’équipements de production de chaleur et de froid renouvelable</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Entreprise privée</t>
-[...2 lines deleted...]
-      <c r="H90" s="1" t="inlineStr">
+Département</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...82 lines deleted...]
-      <c r="S90" s="1" t="inlineStr">
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Max : 65</t>
+        </is>
+      </c>
+      <c r="J79" s="1" t="inlineStr">
+        <is>
+          <t>jusqu'à 65 % du coût de l'installation et jusqu'à 55% du cout de l'étude</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Aides à l’accompagnement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour accompagner la conception de projets dans les domaines suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Faisabilité chaufferie biomasse, géothermie de surface, solaire thermique, récupération de chaleur fatale &lt;/li&gt;&lt;li&gt;Etude de réseau de chaleur et de froid (faisabilité, AMO)&lt;/li&gt;&lt;li&gt;Réalisation d’un forage d’essai (géothermie)&lt;/li&gt;&lt;li&gt;Réalisation d’un test de réponse thermique TRT (géothermie sur champs de sondes)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;strong&gt;Aides à l’investissement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour la réalisation de projet dans les domaines suivants :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Réseaux de distribution de chaleur et de froid&lt;/li&gt;&lt;li&gt;Solaire thermique (hors AAP ADEME Grandes installations de solaire thermique) :&lt;/li&gt;&lt;li&gt;Production d’eau chaude solaire thermique&lt;/li&gt;&lt;li&gt;Installation de pompes à chaleur solaire pour la production d’eau chaude&lt;/li&gt;&lt;li&gt;Géothermie de surface (&amp;lt; 2 000 MWh ENR)&lt;/li&gt;&lt;li&gt;Biomasse énergie (&amp;lt; 12 GWh ENR)&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;école, piscine, entrepôt…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellpadding="0" cellspacing="0" width="280"&gt;&lt;tbody&gt;&lt;tr height="384"&gt;
+  &lt;td height="384" width="280"&gt;Ouvert à toutes les communes, entreprises ou industries&lt;/td&gt;
+&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/developpement-durable.html</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eloïse DUTHEL&lt;br /&gt;Chargée de mission chaleur renouvelable&lt;br /&gt;eloise.duthel&amp;#64;territoireenergiegard.fr&lt;br /&gt;chaleur-renouvelable&amp;#64;territoireenergiegard.fr&lt;br /&gt;0632198097&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/encourager-le-remplacement-d-installations-utilisant-des-energies-fossiles-par-la-mise-en-place-d-equipements-de-production-de-chaleur-et-de-froid-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
-[...124 lines deleted...]
-      <c r="E92" s="1" t="inlineStr">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>161726</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser la matière et l'énergie renouvelable, l'ADEME vous accompagne financièrement dans la création, l’extension ou à la modernisation d’un centre de tri de déchets</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Création, extension ou modernisation d’un centre de tri de déchets et valorisation de la matière</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de &lt;strong&gt;préparer à la valorisation matière ou énergétique des déchets&lt;/strong&gt; issus de collecte séparée. &lt;/p&gt;&lt;p&gt;Le parc actuel des centres de tri comprend environ 450 installations pour 7 millions de tonnes de capacité de tri (tous déchets non dangereux et non inertes confondus).&lt;/p&gt;&lt;p&gt;L’ADEME compte le développer afin de &lt;strong&gt;répondre aux objectifs ambitieux de deux lois&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La loi de transition énergétique pour la croissance verte (LTECV).&lt;/li&gt;&lt;li&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour faciliter la poursuite de cet objectif, l’ADEME accompagne les collectivités ou les acteurs privés porteurs de &lt;strong&gt;projets de centres de tri et de préparation pour une valorisation matière et énergie&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_977_978</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/creation-extension-modernisation-dun-centre-tri-dechets-valorisation-matiere</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creation-extension-ou-modernisation-dun-centre-de-tri-de-dechets-et-valorisation-de-la-matiere/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>161752</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d’un diagnostic des consommations d’énergie et des émissions de gaz à effet de serre des secteurs agricole et forestier</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Démarches ClimAgri® : diagnostic et animation</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La prestation de diagnostic doit être réalisée par un expert ClimAgri®. Les projets portant uniquement sur un seul des deux volets de la démarche, le diagnostic ClimAgri® ou l’animation, ne sont pas éligibles. &lt;/p&gt;&lt;p&gt;Les démarches ClimAgri déjà démarrées ne peuvent pas être accompagnées dans le cadre ci-présent.&lt;/p&gt;&lt;p&gt;Les projets éligibles doivent intégrer les critères suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Démarche réalisée à une &lt;strong&gt;échelle territoriale&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Diagnostic réalisé par un expert ClimAgri®&lt;/strong&gt; reconnu par l’ADEME (il dispose d’une licence d’expert ClimAgri® signée par l’ADEME).&lt;/li&gt;&lt;li&gt;Démarche incluant à la fois le &lt;strong&gt;diagnostic ClimAgri®&lt;/strong&gt; et la &lt;strong&gt;démarche d’animation&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette aide s’adresse aux &lt;strong&gt;acteurs avec une dimension territoriale&lt;/strong&gt;, en particulier les collectivités : région, département, communauté d’agglomération, communauté de communes, parc naturel régional, ou encore coopérative, schéma de cohérence territoriale (SCoT), pôle d’équilibre territorial et rural (PETR)…&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Transition énergétique
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>regions_11_24_32_44_93</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/demarches-climagrir-diagnostic-animation</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/demarches-climagri-r-diagnostic-et-animation/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="93" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G93" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>103448</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d’énergies renouvelables thermiques à partir de biomasse et présentant les meilleures performances environnementales, énergétiques et économiques.</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Construction de chaufferies biomasse</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif a pour but de financer des projets d&amp;#039;énergies renouvelables thermiques à partir de biomasse et présentant les meilleures performances environnementales, énergétiques et économiques.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de chaufferies biomasse, quelle que soit leur puissance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction de plateformes de stockage de la biomasse.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les critères d&amp;#039;éligibilité des projets de chaufferies biomasse sont définis dans le règlement de l&amp;#039;appel à projets commun ADEME/Région, quelle que soit la puissance de la chaufferie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région diffère selon la taille des projets (seuil de 1.200 MWh/an).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>27/07/2021</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Chaufferies biomasse de production inférieure à 1.200 MWh/an : jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 500 000 €)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chaufferies biomasse de production supérieure à 1.200 MWh/an : jusqu&amp;#039;à 30% des dépenses éligibles (subvention maximale 1 M€). Financement ADEME possible selon la nature du projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plateforme biomasse : jusqu&amp;#039;à 70% du montant TTC (ou HT en cas de récupération de la TVA), toutes aides publiques confondues, dans la limite des 100€/m3 abrité, en cas de recours à une structure en bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chaufferies biomasse de production inférieure à 1.200 MWh/an
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déposer un dossier de candidature auprès des services instructeurs de la Région Île-de-France (contact ci-après). Les instructions se font au fil de l&amp;#039;eau.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prévoir un délai de 75 jours minimum entre le dépôt des dossiers de candidatures complets et le vote de la subvention par la Commission permanente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chaufferies biomasse de production supérieure à 1.200 MWh/an
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME Île-de-France et la Région lancent conjointement un appel à projets annuel chaufferies biomasse. Le caractère innovant et reproductible en Île-de-France des projets est pris en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/construction-de-chaufferies-biomasse</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Chaufferies biomasse de production supérieure à 1.200 MWh/an
+  &lt;/strong&gt;
+  : aap-chaleur-renouvelable&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Chaufferies biomasse de production inférieure à 1.200 MWh/an
+  &lt;/strong&gt;
+  : foret_energie_biosources&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/09ea-construction-de-chaufferies-biomasse/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>27/07/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>164788</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre raccordement à un Réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Coup de Pouce Chauffage</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>SOBREN</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...24 lines deleted...]
-      <c r="O93" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la transition énergétique, le Gouvernement encourage activement le développement de modes de chauffage alimentés par des énergies renouvelables (réseaux de chaleur, pompes à chaleur, biomasse). Grâce au dispositif des Certificats d’Économies d’Énergie (CEE) et au Coup de Pouce Chauffage, vos travaux liés au chauffage de vos &lt;strong&gt;bâtiments tertiaires et résidentiels collectifs&lt;/strong&gt; font l’objet d’un soutien financier renforcé pour les projets engagés avant fin 2025 et achevés avant le 31 décembre 2026.&lt;/p&gt;&lt;p&gt;L&amp;#039;équipe SOBREN vous accompagne à chaque étape du financement de votre projet de raccordement à un réseau de chaleur :&lt;/p&gt;&lt;p&gt;✅ Analyse d’éligibilité : vérification des critères d’éligibilité des travaux et de leur conformité aux exigences du dispositif.&lt;/p&gt;&lt;p&gt;✅ Estimation des aides : calcul du montant de la prime CEE associée à votre projet.&lt;/p&gt;&lt;p&gt;✅ Sécurisation des aides : garantie que le soutien financier est bien pris en compte avant de débuter les travaux.&lt;/p&gt;&lt;p&gt;✅ Montage et suivi administratif de votre dossier.&lt;/p&gt;&lt;p&gt;✅ Valorisation du projet : suivi jusqu’à l’obtention et le versement de la prime après validation des CEE.&lt;/p&gt;&lt;p&gt;Grâce à notre expertise, nous vous aidons à optimiser le financement de votre raccordement aux réseaux de chaleur et à concrétiser votre projet en toute sérénité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="Q83" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Bâtiment Tertiaire ou Résidentiel collectif existant depuis plus de deux ans. &lt;/li&gt;&lt;li&gt;Remplacement d&amp;#039;une énergie de chauffage à énergie fossile par une raccordement à un réseau de chaleur alimenté à plus de 50% par de l&amp;#039;énergie renouvelable.&lt;/li&gt;&lt;li&gt;Engagement des travaux &lt;strong&gt;avant le 31 décembre 2030&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Fin des travaux avant le 31 décembre 2032.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...28 lines deleted...]
-      <c r="AA93" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://sobren.fr/</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contactez SOBREN : contact&amp;#64;sobren.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>e.pouch@sobren.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-votre-raccordement-a-un-reseau-de-chaleur-1/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>SOBREN</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2025</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-      <c r="A94" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>120333</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Améliorer la performance énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Performance énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Service public Des Energies dans la Drôme (SDED)</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L94" s="1" t="inlineStr">
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite sur site
  &lt;/li&gt;
  &lt;li&gt;
   Informations générales sur la réglementation, les enjeux, les procédures, les réponses techniques et
   &lt;br /&gt;
   financières
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Analyse technique personnalisée :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tableau de bord annuel de la dépense énergétique communale
  &lt;/li&gt;
@@ -16353,1826 +15485,348 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide au montage de dossiers d&amp;#039;aide financière
  &lt;/li&gt;
  &lt;li&gt;
   Avis et contributions sur les solutions ou procédés envisagés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  De l&amp;#039;APD à la mise en service :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Avis et contributions sur APD, DCE
  &lt;/li&gt;
  &lt;li&gt;
   Suivi de l&amp;#039;application des cahiers des charges, aide à la réception
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement de la mise en service (mises au point)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Rénovation ou construction de bâtiment communal avec travaux d&amp;#039;économies d&amp;#039;énergie et/ou utilisation d&amp;#039;énergies renouvelables, dans une logique de qualité environnementale.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/performance-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    SDED, territoire d&amp;#039;énergie Drôme
   &lt;/li&gt;
   &lt;li&gt;
    04 75 82 76 14 •
    &lt;a href="mailto:jchristophe-Niemiec&amp;#64;sded.org"&gt;
     transition-energie&amp;#64;sded.org
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="http://www.sded.org/"&gt;
     http://www.sded.org/
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    &lt;br /&gt;
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Informations complémentaires
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   *CEDER : ceder&amp;#64;ceder-provence.org • tél : 04 75 26 22 53
  &lt;/p&gt;
  &lt;p&gt;
   Secteurs Montélimar Agglomération, Dieulefit-Bourdeaux, Drôme Sud Provence, Enclave des Papes/Pays de Grignan, Baronnies en Drôme Provençale
  &lt;/p&gt;
  &lt;p&gt;
   &lt;br /&gt;
  &lt;/p&gt;
  &lt;p&gt;
   **ADIL : pieadil26&amp;#64;dromenet.org • tél : 04 75 79 04 13
  &lt;/p&gt;
  &lt;p&gt;
   Secteurs Diois, Val de Drôme, Cœur de Drôme, Royans-vercors, Valence Romans Agglo, Arche Agglo, Porte de Drômardèche
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/94c2-performance-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="95" spans="1:27" customHeight="0">
-[...29 lines deleted...]
-      <c r="H95" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>112126</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I95" s="1" t="inlineStr">
-[...1079 lines deleted...]
-      <c r="I100" s="1" t="inlineStr">
+      <c r="I85" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 60</t>
         </is>
       </c>
-      <c r="J100" s="1" t="inlineStr">
+      <c r="J85" s="1" t="inlineStr">
         <is>
           <t>*sous adhésion</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDES participe financièrement aux travaux d&amp;#039;investissement de rénovation énergétique du patrimoine bâti de ses communes adhérentes.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TICFE.La participation financière du SDES s&amp;#039;applique comme suit sur les montants HT des travaux de rénovation énergétique réalisés sur le patrimoine bâti des communes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;40 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 40 %;
  &lt;/li&gt;
  &lt;li&gt;50 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 50 %
  &lt;/li&gt;
  &lt;li&gt;60 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 60 %.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;/p&gt;&lt;p&gt;Pour les seuls matériaux isolants biosourcés, &amp;#34;un bonus biosourcé&amp;#34; sera attribué égal à 10 % de leur montant HT. Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;br /&gt;Cette participation financière est plafonnée à 80 000 € / an, quel que soit le nombre de dossiers présentés sur l&amp;#039;année civile. &lt;/p&gt;
 &lt;p&gt;
  Les travaux réalisés doivent à minima respecter les exigences de performances énergétiques et les critères techniques des fiches CEE.
  &lt;br /&gt;
  Aucune participation financière n&amp;#039;est accordée si le Temps de Retour sur Investissement (TRI) de l&amp;#039;opération globale est inférieur à 7 ans. Pour chaque dossier, tous les CEE (hors CEE « Coup de pouce Chauffage bâtiment tertiaire ») issus des travaux de rénovation énergétique des bâtiments communaux sont cédés au SDES. Celui-ci les valorise et conserve le montant de cette valorisation.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.sdes73.com/transition-energetique/batiment/renovation-des-batiments/</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="W85" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/participation-financiere-sdes73-renovation-globale</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  sdes&amp;#64;sdes73.com
 &lt;/p&gt;
 &lt;p&gt;
  04 79 26 42 10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c040-copie-10h57-aide-a-la-realisation-daudits-ene/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...456 lines deleted...]
-          <t>published</t>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>