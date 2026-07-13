--- v0 (2026-05-07)
+++ v1 (2026-07-13)
@@ -263,566 +263,324 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>120631</v>
+        <v>121461</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir des actions d’éducation aux médias et à l’information de rayonnement régional ou local pour un déploiement à compter de la rentrée 2023 ou l’année scolaire 2023-2024</t>
+          <t>Eduquer au territoire et à l'environnement</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Education aux médias et à l&amp;apos;information (EMI) / Résidences de journalistes</t>
+          <t>Education au territoire et à l'environnement</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Ministère de la Culture</t>
-[...4 lines deleted...]
-          <t>Direction régionale des Affaires culturelles (DRAC) — Pays de la Loire</t>
+          <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...353 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le syndicat mixte du PNR des Baronnies provençales met en relation un réseau de professionnels susceptibles d&amp;#039;intervenir dans les écoles, les collèges, les lycées et les centres de loisirs et de vacances dans le champ de l&amp;#039;éducation au territoire et à l&amp;#039;environnement, avec les communautés pédagogiques.
 &lt;/p&gt;
 &lt;p&gt;
  Les interventions des professionnels sont financées grâce à des subventions régionales gérées par le syndicat mixte du Parc. Les professionnels et les enseignants entrent ainsi dans un réseau de professionnels qui peut bénéficier de formations dans le champ de l&amp;#039;éducation au territoire et à l&amp;#039;environnement. Les projets sont valorisés dans plusieurs médias portés par le syndicat mixte du Parc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  À Taulignan , la classe de Quentin Sanchez est partie sur les traces du patrimoine local grâce à l&amp;#039;œil aiguisé de la photographe Anna Puig - Rosado de l&amp;#039;Atelier Bildo photo. Mêlant histoire moderne et découverte de la photographie, les élèves de CE1- CE2 ont étudié de vieilles cartes postales du village et les lieux représentés. À partir de ces prises de vue, ils se sont concrètement aperçus des changements qu&amp;#039;a connus le village : la filature est devenue salle d&amp;#039;escalade, la gare est devenue gendarmerie, etc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Education et renforcement des compétences
 Risques naturels
 Qualité de l'air
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se trouver dans le périmètre classé du Parc naturel régional des Baronnies provençales, se trouver dans une ville-porte du Parc
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>PNR des Baronnies provençales (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.baronnies-provencales.fr/publication/le-petit-baroniard-2021/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Matthieu MORARD
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission éducation au territoire et à l&amp;#039;environnement
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  mmorard&amp;#64;baronnies-provencales.fr
 &lt;/p&gt;
 &lt;p&gt;
  04.75.26.79.03
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>eruin@baronnies-provencales.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/300e-education-au-territoire-et-a-lenvironnement/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies provençales</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>11/12/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>166444</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Participer à la manifestation Essonne verte, Essonne propre</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Education au développement durable et à l'Environnement</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Modalités d’accompagnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+Le Département met à disposition des collectivités participantes :&lt;br /&gt;
+• Un kit de communication : affiches personnalisables, diplômes de participation ;&lt;br /&gt;
+• Un kit de collecte : gants, sacs poubelle ;&lt;br /&gt;
+• La mise à disposition de moyens de collecte adaptés pour les opérations d’envergure, après étude de faisabilité&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+Les événements sont organisés sous la responsabilité des porteurs de projet, tant en matière de sécurité que de tri des déchets collectés.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+Inscriptions : du 1er au 31 mai 2026 sur &lt;a href="https://www.essonne.fr/" target="_self"&gt;essonne.fr&lt;/a&gt;&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+Pour toute information : &lt;a target="_self"&gt;evep&amp;#64;cd-essonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>Communes et EPCI</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.essonne.fr/votre-departement/ses-missions/aides-aux-collectivites</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>Direction dela biodiversité et de la transition écologique Téléphone : 01 60 91 34 98</t>
+        </is>
+      </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
-          <t>eruin@baronnies-provencales.fr</t>
+          <t>fdesserouer@cd-essonne.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/300e-education-au-territoire-et-a-lenvironnement/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/participer-a-la-manifestation-essonne-verte-essonne-propre/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
-          <t>Parc naturel régional des Baronnies provençales</t>
+          <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>11/12/2022</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>