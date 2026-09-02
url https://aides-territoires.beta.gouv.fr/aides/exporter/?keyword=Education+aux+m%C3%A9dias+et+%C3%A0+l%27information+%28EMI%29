--- v1 (2026-07-13)
+++ v2 (2026-09-02)
@@ -421,51 +421,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Parc naturel régional des Baronnies provençales</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>11/12/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>166444</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Participer à la manifestation Essonne verte, Essonne propre</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Education au développement durable et à l'Environnement</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -539,48 +539,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/06/2026</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>01/07/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>